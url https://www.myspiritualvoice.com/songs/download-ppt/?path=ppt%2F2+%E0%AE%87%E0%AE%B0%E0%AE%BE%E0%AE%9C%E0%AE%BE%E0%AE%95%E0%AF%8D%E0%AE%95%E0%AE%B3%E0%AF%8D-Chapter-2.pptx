--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -107,56 +107,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -195,53 +189,50 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
-    <p:sldId id="314" r:id="rId61"/>
-[...1 lines deleted...]
-    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -397,56 +388,53 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -506,51 +494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Elijah said unto him, Elisha, tarry here, I pray you; for the LORD has sent me to Jericho. And he said, As the LORD lives, and as your soul lives, I will not leave you. So they came to Jericho.]]></a:t>
+              <a:t><![CDATA[4. பின்பு எலியா அவனை நோக்கி: எலிசாவே, நீ இங்கே இரு; கர்த்தர் என்னை எரிகோமட்டும் போக அனுப்புகிறார் என்றான். அதற்கு அவன்: நான் உம்மை விடுகிறதில்லை என்று கர்த்தருடைய ஜீவனையும் உம்முடைய ஜீவனையும்கொண்டு சொல்லுகிறேன் என்றான்; அப்படியே அவர்கள் எரிகோவுக்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -615,51 +603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Elijah said unto him, Elisha, tarry here, I pray you; for the LORD has sent me to Jericho. And he said, As the LORD lives, and as your soul lives, I will not leave you. So they came to Jericho.]]></a:t>
+              <a:t><![CDATA[4. பின்பு எலியா அவனை நோக்கி: எலிசாவே, நீ இங்கே இரு; கர்த்தர் என்னை எரிகோமட்டும் போக அனுப்புகிறார் என்றான். அதற்கு அவன்: நான் உம்மை விடுகிறதில்லை என்று கர்த்தருடைய ஜீவனையும் உம்முடைய ஜீவனையும்கொண்டு சொல்லுகிறேன் என்றான்; அப்படியே அவர்கள் எரிகோவுக்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -724,51 +712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Elijah said unto him, Elisha, tarry here, I pray you; for the LORD has sent me to Jericho. And he said, As the LORD lives, and as your soul lives, I will not leave you. So they came to Jericho.]]></a:t>
+              <a:t><![CDATA[4. பின்பு எலியா அவனை நோக்கி: எலிசாவே, நீ இங்கே இரு; கர்த்தர் என்னை எரிகோமட்டும் போக அனுப்புகிறார் என்றான். அதற்கு அவன்: நான் உம்மை விடுகிறதில்லை என்று கர்த்தருடைய ஜீவனையும் உம்முடைய ஜீவனையும்கொண்டு சொல்லுகிறேன் என்றான்; அப்படியே அவர்கள் எரிகோவுக்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -833,51 +821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the sons of the prophets that were at Jericho came to Elisha, and said unto him, Know you that the LORD will take away your master from your head to day? And he answered, Yea, I know it; hold all of you your peace.]]></a:t>
+              <a:t><![CDATA[5. எரிகோவிலிருந்த தீர்க்கதரிசிகளின் புத்திரர் எலிசாவினிடத்தில் வந்து: இன்றைக்குக் கர்த்தர் உனக்குத் தலைமையாயிருக்கிற உன் எஜமானை உன்னைவிட்டு எடுத்துக்கொள்வார் என்பது உனக்குத் தெரியுமா என்று அவனைக் கேட்டார்கள். அதற்கு அவன்: எனக்குத் தெரியும், சும்மா இருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -942,51 +930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the sons of the prophets that were at Jericho came to Elisha, and said unto him, Know you that the LORD will take away your master from your head to day? And he answered, Yea, I know it; hold all of you your peace.]]></a:t>
+              <a:t><![CDATA[5. எரிகோவிலிருந்த தீர்க்கதரிசிகளின் புத்திரர் எலிசாவினிடத்தில் வந்து: இன்றைக்குக் கர்த்தர் உனக்குத் தலைமையாயிருக்கிற உன் எஜமானை உன்னைவிட்டு எடுத்துக்கொள்வார் என்பது உனக்குத் தெரியுமா என்று அவனைக் கேட்டார்கள். அதற்கு அவன்: எனக்குத் தெரியும், சும்மா இருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1051,51 +1039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the sons of the prophets that were at Jericho came to Elisha, and said unto him, Know you that the LORD will take away your master from your head to day? And he answered, Yea, I know it; hold all of you your peace.]]></a:t>
+              <a:t><![CDATA[5. எரிகோவிலிருந்த தீர்க்கதரிசிகளின் புத்திரர் எலிசாவினிடத்தில் வந்து: இன்றைக்குக் கர்த்தர் உனக்குத் தலைமையாயிருக்கிற உன் எஜமானை உன்னைவிட்டு எடுத்துக்கொள்வார் என்பது உனக்குத் தெரியுமா என்று அவனைக் கேட்டார்கள். அதற்கு அவன்: எனக்குத் தெரியும், சும்மா இருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1160,51 +1148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Elijah said unto him, Tarry, I pray you, here; for the LORD has sent me to Jordan. And he said, As the LORD lives, and as your soul lives, I will not leave you. And they two went on.]]></a:t>
+              <a:t><![CDATA[6. பின்பு எலியா அவனை நோக்கி: நீ இங்கே இரு; கர்த்தர் என்னை யோர்தானுக்கு அனுப்புகிறார் என்றான். அதற்கு அவன்: நான் உம்மை விடுகிறதில்லை என்று கர்த்தருடைய ஜீவனையும் உம்முடைய ஜீவனையும்கொண்டு சொல்லுகிறேன் என்றான்; அப்படியே இருவரும் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1269,51 +1257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Elijah said unto him, Tarry, I pray you, here; for the LORD has sent me to Jordan. And he said, As the LORD lives, and as your soul lives, I will not leave you. And they two went on.]]></a:t>
+              <a:t><![CDATA[6. பின்பு எலியா அவனை நோக்கி: நீ இங்கே இரு; கர்த்தர் என்னை யோர்தானுக்கு அனுப்புகிறார் என்றான். அதற்கு அவன்: நான் உம்மை விடுகிறதில்லை என்று கர்த்தருடைய ஜீவனையும் உம்முடைய ஜீவனையும்கொண்டு சொல்லுகிறேன் என்றான்; அப்படியே இருவரும் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1378,51 +1366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Elijah said unto him, Tarry, I pray you, here; for the LORD has sent me to Jordan. And he said, As the LORD lives, and as your soul lives, I will not leave you. And they two went on.]]></a:t>
+              <a:t><![CDATA[7. தீர்க்கதரிசிகளின் புத்திரரில் ஐம்பதுபேர் போய், தூரத்திலே பார்த்துக்கொண்டு நின்றார்கள்; அவர்கள் இருவரும் யோர்தான் கரையிலே நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1487,51 +1475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And fifty men of the sons of the prophets went, and stood to view far off: and they two stood by Jordan.]]></a:t>
+              <a:t><![CDATA[7. தீர்க்கதரிசிகளின் புத்திரரில் ஐம்பதுபேர் போய், தூரத்திலே பார்த்துக்கொண்டு நின்றார்கள்; அவர்கள் இருவரும் யோர்தான் கரையிலே நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1596,51 +1584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass, when the LORD would take up Elijah into heaven by a whirlwind, that Elijah went with Elisha from Gilgal.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் எலியாவைச் சுழல்காற்றிலே பரலோகத்திற்கு எடுத்துக் கொள்ளப் போகிறபோது, எலியா எலிசாவோடேகூடக் கில்காலிலிருந்து புறப்பட்டுப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1705,51 +1693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And fifty men of the sons of the prophets went, and stood to view far off: and they two stood by Jordan.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது எலியா, தன் சால்வையை எடுத்து முறுக்கித் தண்ணீரை அடித்தான்; அது இருபக்கமாகப் பிரிந்தது; அவர்கள் இருவரும் உலர்ந்த தரைவழியாய் அக்கரைக்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1814,51 +1802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Elijah took his mantle, and wrapped it together, and stroke the waters, and they were divided here and thither, so that they two went over on dry ground.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது எலியா, தன் சால்வையை எடுத்து முறுக்கித் தண்ணீரை அடித்தான்; அது இருபக்கமாகப் பிரிந்தது; அவர்கள் இருவரும் உலர்ந்த தரைவழியாய் அக்கரைக்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1923,51 +1911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Elijah took his mantle, and wrapped it together, and stroke the waters, and they were divided here and thither, so that they two went over on dry ground.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் அக்கரைப்பட்டபின்பு, எலியா எலிசாவை நோக்கி: நான் உன்னைவிட்டு எடுத்துக்கொள்ளப்படு முன்னே நான் உனக்குச் செய்யவேண்டியது என்ன கேள் என்றான். அதற்கு எலிசா: உம்மிடத்திலுள்ள ஆவியின் வரம் எனக்கு இரட்டிப்பாய்க் கிடைக்கும்படி வேண்டுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2032,51 +2020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And it came to pass, when they were gone over, that Elijah said unto Elisha, Ask what I shall do for you, before I be taken away from you. And Elisha said, I pray you, let a double portion of your spirit be upon me.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் அக்கரைப்பட்டபின்பு, எலியா எலிசாவை நோக்கி: நான் உன்னைவிட்டு எடுத்துக்கொள்ளப்படு முன்னே நான் உனக்குச் செய்யவேண்டியது என்ன கேள் என்றான். அதற்கு எலிசா: உம்மிடத்திலுள்ள ஆவியின் வரம் எனக்கு இரட்டிப்பாய்க் கிடைக்கும்படி வேண்டுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2141,51 +2129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And it came to pass, when they were gone over, that Elijah said unto Elisha, Ask what I shall do for you, before I be taken away from you. And Elisha said, I pray you, let a double portion of your spirit be upon me.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் அக்கரைப்பட்டபின்பு, எலியா எலிசாவை நோக்கி: நான் உன்னைவிட்டு எடுத்துக்கொள்ளப்படு முன்னே நான் உனக்குச் செய்யவேண்டியது என்ன கேள் என்றான். அதற்கு எலிசா: உம்மிடத்திலுள்ள ஆவியின் வரம் எனக்கு இரட்டிப்பாய்க் கிடைக்கும்படி வேண்டுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2250,51 +2238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And it came to pass, when they were gone over, that Elijah said unto Elisha, Ask what I shall do for you, before I be taken away from you. And Elisha said, I pray you, let a double portion of your spirit be upon me.]]></a:t>
+              <a:t><![CDATA[10. அதற்கு அவன்: அரிதான காரியத்தைக் கேட்டாய்; உன்னைவிட்டு நான் எடுத்துக்கொள்ளப்படுகையில் என்னை நீ கண்டால் உனக்குக் கிடைக்கும்; இல்லாவிட்டால் கிடையாது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2359,51 +2347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And he said, You have asked a hard thing: nevertheless, if you see me when I am taken from you, it shall be so unto you; but if not, it shall not be so.]]></a:t>
+              <a:t><![CDATA[10. அதற்கு அவன்: அரிதான காரியத்தைக் கேட்டாய்; உன்னைவிட்டு நான் எடுத்துக்கொள்ளப்படுகையில் என்னை நீ கண்டால் உனக்குக் கிடைக்கும்; இல்லாவிட்டால் கிடையாது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2468,51 +2456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And he said, You have asked a hard thing: nevertheless, if you see me when I am taken from you, it shall be so unto you; but if not, it shall not be so.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் பேசிக்கொண்டு நடந்துபோகையில், இதோ, அக்கினிரதமும் அக்கினிக் குதிரைகளும் அவர்கள் நடுவாக வந்து இருவரையும் பிரித்தது; எலியா சுழல்காற்றிலே பரலோகத்திற்கு ஏறிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2577,51 +2565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And it came to pass, as they still went on, and talked, that, behold, there appeared a chariot of fire, and horses of fire, and parted them both asunder; and Elijah went up by a whirlwind into heaven.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் பேசிக்கொண்டு நடந்துபோகையில், இதோ, அக்கினிரதமும் அக்கினிக் குதிரைகளும் அவர்கள் நடுவாக வந்து இருவரையும் பிரித்தது; எலியா சுழல்காற்றிலே பரலோகத்திற்கு ஏறிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2686,51 +2674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And it came to pass, as they still went on, and talked, that, behold, there appeared a chariot of fire, and horses of fire, and parted them both asunder; and Elijah went up by a whirlwind into heaven.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் பேசிக்கொண்டு நடந்துபோகையில், இதோ, அக்கினிரதமும் அக்கினிக் குதிரைகளும் அவர்கள் நடுவாக வந்து இருவரையும் பிரித்தது; எலியா சுழல்காற்றிலே பரலோகத்திற்கு ஏறிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2795,51 +2783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass, when the LORD would take up Elijah into heaven by a whirlwind, that Elijah went with Elisha from Gilgal.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் எலியாவைச் சுழல்காற்றிலே பரலோகத்திற்கு எடுத்துக் கொள்ளப் போகிறபோது, எலியா எலிசாவோடேகூடக் கில்காலிலிருந்து புறப்பட்டுப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2904,51 +2892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Elisha saw it, and he cried, My father, my father, the chariot of Israel, and the horsemen thereof. And he saw him no more: and he took hold of his own clothes, and rent them in two pieces.]]></a:t>
+              <a:t><![CDATA[12. அதை எலிசா கண்டு: என் தகப்பனே, என் தகப்பனே, இஸ்ரவேலுக்கு இரதமும் குதிரைவீரருமாய் இருந்தவரே என்று புலம்பினான்; அவனை அப்புறம் காணாமல், தன் வஸ்திரத்தைப் பிடித்து இரண்டு துண்டாகக் கிழித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3013,51 +3001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Elisha saw it, and he cried, My father, my father, the chariot of Israel, and the horsemen thereof. And he saw him no more: and he took hold of his own clothes, and rent them in two pieces.]]></a:t>
+              <a:t><![CDATA[12. அதை எலிசா கண்டு: என் தகப்பனே, என் தகப்பனே, இஸ்ரவேலுக்கு இரதமும் குதிரைவீரருமாய் இருந்தவரே என்று புலம்பினான்; அவனை அப்புறம் காணாமல், தன் வஸ்திரத்தைப் பிடித்து இரண்டு துண்டாகக் கிழித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3122,51 +3110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. He took up also the mantle of Elijah that fell from him, and went back, and stood by the bank of Jordan;]]></a:t>
+              <a:t><![CDATA[13. பின்பு அவன் எலியாவின் மேலிருந்துகீழே விழுந்த சால்வையை எடுத்துத் திரும்பிப்போய், யோர்தானின் கரையிலே நின்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3231,51 +3219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. He took up also the mantle of Elijah that fell from him, and went back, and stood by the bank of Jordan;]]></a:t>
+              <a:t><![CDATA[13. பின்பு அவன் எலியாவின் மேலிருந்துகீழே விழுந்த சால்வையை எடுத்துத் திரும்பிப்போய், யோர்தானின் கரையிலே நின்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3340,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he took the mantle of Elijah that fell from him, and stroke the waters, and said, Where is the LORD God of Elijah? and when he also had smitten the waters, they parted here and thither: and Elisha went over.]]></a:t>
+              <a:t><![CDATA[14. எலியாவின்மேலிருந்து கீழே விழுந்த சால்வையைப் பிடித்து: எலியாவின் தேவனாகிய கர்த்தர் எங்கே என்று சொல்லித் தண்ணீரை அடித்தான்; தண்ணீரை அடித்தவுடனே அது இருபக்கமாகப் பிரிந்ததினால் எலிசா இக்கரைப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3449,51 +3437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he took the mantle of Elijah that fell from him, and stroke the waters, and said, Where is the LORD God of Elijah? and when he also had smitten the waters, they parted here and thither: and Elisha went over.]]></a:t>
+              <a:t><![CDATA[14. எலியாவின்மேலிருந்து கீழே விழுந்த சால்வையைப் பிடித்து: எலியாவின் தேவனாகிய கர்த்தர் எங்கே என்று சொல்லித் தண்ணீரை அடித்தான்; தண்ணீரை அடித்தவுடனே அது இருபக்கமாகப் பிரிந்ததினால் எலிசா இக்கரைப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3558,51 +3546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he took the mantle of Elijah that fell from him, and stroke the waters, and said, Where is the LORD God of Elijah? and when he also had smitten the waters, they parted here and thither: and Elisha went over.]]></a:t>
+              <a:t><![CDATA[14. எலியாவின்மேலிருந்து கீழே விழுந்த சால்வையைப் பிடித்து: எலியாவின் தேவனாகிய கர்த்தர் எங்கே என்று சொல்லித் தண்ணீரை அடித்தான்; தண்ணீரை அடித்தவுடனே அது இருபக்கமாகப் பிரிந்ததினால் எலிசா இக்கரைப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3667,51 +3655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And when the sons of the prophets which were to view at Jericho saw him, they said, The spirit of Elijah does rest on Elisha. And they came to meet him, and bowed themselves to the ground before him.]]></a:t>
+              <a:t><![CDATA[15. எரிகோவில் பார்த்துக்கொண்டு நின்ற தீர்க்கதரிசிகளின் புத்திரர் அவனைக் கண்டவுடனே, எலியாவின் ஆவி எலிசாவின்மேல் இறங்கியிருக்கிறது என்று சொல்லி, அவனுக்கு எதிர் கொண்டுபோய்த் தரைமட்டும் குனிந்து அவனை வணங்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3776,51 +3764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And when the sons of the prophets which were to view at Jericho saw him, they said, The spirit of Elijah does rest on Elisha. And they came to meet him, and bowed themselves to the ground before him.]]></a:t>
+              <a:t><![CDATA[15. எரிகோவில் பார்த்துக்கொண்டு நின்ற தீர்க்கதரிசிகளின் புத்திரர் அவனைக் கண்டவுடனே, எலியாவின் ஆவி எலிசாவின்மேல் இறங்கியிருக்கிறது என்று சொல்லி, அவனுக்கு எதிர் கொண்டுபோய்த் தரைமட்டும் குனிந்து அவனை வணங்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3885,51 +3873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And when the sons of the prophets which were to view at Jericho saw him, they said, The spirit of Elijah does rest on Elisha. And they came to meet him, and bowed themselves to the ground before him.]]></a:t>
+              <a:t><![CDATA[15. எரிகோவில் பார்த்துக்கொண்டு நின்ற தீர்க்கதரிசிகளின் புத்திரர் அவனைக் கண்டவுடனே, எலியாவின் ஆவி எலிசாவின்மேல் இறங்கியிருக்கிறது என்று சொல்லி, அவனுக்கு எதிர் கொண்டுபோய்த் தரைமட்டும் குனிந்து அவனை வணங்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3994,51 +3982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Elijah said unto Elisha, Tarry here, I pray you; for the LORD has sent me to Bethel. And Elisha said unto him, As the LORD lives, and as your soul lives, I will not leave you. So they went down to Bethel.]]></a:t>
+              <a:t><![CDATA[2. எலியா எலிசாவை நோக்கி: நீ இங்கே இரு; கர்த்தர் என்னைப் பெத்தேல்மட்டும் போக அனுப்புகிறார் என்றான். அதற்கு எலிசா: நான் உம்மை விடுகிறதில்லை என்று கர்த்தரின் ஜீவனையும் உம்முடைய ஜீவனையும்கொண்டு சொல்லுகிறேன் என்றான்; அப்படியே இருவரும் பெத்தேலுக்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4103,51 +4091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And they said unto him, Behold now, there be with your servants fifty strong men; let them go, we pray you, and seek your master: lest possibly the Spirit of the LORD has taken him up, and cast him upon some mountain, or into some valley. And he said, All of you shall not send.]]></a:t>
+              <a:t><![CDATA[16. இதோ, உமது அடியாரோடே ஐம்பது பலவான்கள் இருக்கிறார்கள்; அவர்கள் போய் உம்முடைய எஜமானைத் தேடும்படி உத்தரவுகொடும்; ஒரு வேளை கர்த்தருடைய ஆவியானவர் அவரை எடுத்து, பர்வதங்களில் ஒன்றின்மேலாகிலும், பள்ளத்தாக்குகளில் ஒன்றிலாகிலும் கொண்டுபோய் வைத்திருப்பார் என்றார்கள். அதற்கு அவன்: அவர்களை அனுப்பவேண்டாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4212,51 +4200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And they said unto him, Behold now, there be with your servants fifty strong men; let them go, we pray you, and seek your master: lest possibly the Spirit of the LORD has taken him up, and cast him upon some mountain, or into some valley. And he said, All of you shall not send.]]></a:t>
+              <a:t><![CDATA[16. இதோ, உமது அடியாரோடே ஐம்பது பலவான்கள் இருக்கிறார்கள்; அவர்கள் போய் உம்முடைய எஜமானைத் தேடும்படி உத்தரவுகொடும்; ஒரு வேளை கர்த்தருடைய ஆவியானவர் அவரை எடுத்து, பர்வதங்களில் ஒன்றின்மேலாகிலும், பள்ளத்தாக்குகளில் ஒன்றிலாகிலும் கொண்டுபோய் வைத்திருப்பார் என்றார்கள். அதற்கு அவன்: அவர்களை அனுப்பவேண்டாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4321,51 +4309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And they said unto him, Behold now, there be with your servants fifty strong men; let them go, we pray you, and seek your master: lest possibly the Spirit of the LORD has taken him up, and cast him upon some mountain, or into some valley. And he said, All of you shall not send.]]></a:t>
+              <a:t><![CDATA[16. இதோ, உமது அடியாரோடே ஐம்பது பலவான்கள் இருக்கிறார்கள்; அவர்கள் போய் உம்முடைய எஜமானைத் தேடும்படி உத்தரவுகொடும்; ஒரு வேளை கர்த்தருடைய ஆவியானவர் அவரை எடுத்து, பர்வதங்களில் ஒன்றின்மேலாகிலும், பள்ளத்தாக்குகளில் ஒன்றிலாகிலும் கொண்டுபோய் வைத்திருப்பார் என்றார்கள். அதற்கு அவன்: அவர்களை அனுப்பவேண்டாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4430,51 +4418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And they said unto him, Behold now, there be with your servants fifty strong men; let them go, we pray you, and seek your master: lest possibly the Spirit of the LORD has taken him up, and cast him upon some mountain, or into some valley. And he said, All of you shall not send.]]></a:t>
+              <a:t><![CDATA[17. அவன் சலித்துப்போகுமட்டும் அவர்கள் அவனை அலட்டிக்கொண்டிருந்தபடியால் அனுப்புங்கள் என்றான்; அப்படியே ஐம்பது பேரை அனுப்பினார்கள்; அவர்கள் மூன்றுநாள் அவனைத் தேடியும் காணாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4539,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And when they urged him till he was ashamed, he said, Send. They sent therefore fifty men; and they sought three days, but found him not.]]></a:t>
+              <a:t><![CDATA[17. அவன் சலித்துப்போகுமட்டும் அவர்கள் அவனை அலட்டிக்கொண்டிருந்தபடியால் அனுப்புங்கள் என்றான்; அப்படியே ஐம்பது பேரை அனுப்பினார்கள்; அவர்கள் மூன்றுநாள் அவனைத் தேடியும் காணாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4648,51 +4636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And when they urged him till he was ashamed, he said, Send. They sent therefore fifty men; and they sought three days, but found him not.]]></a:t>
+              <a:t><![CDATA[18. எரிகோவிலிருந்த அவனிடத்திற்குத் திரும்பிவந்தபோது, அவன் இவர்களைப் பார்த்து: போகவேண்டாம் என்று நான் உங்களுக்குச் சொல்லவில்லையா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4757,51 +4745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And when they came again to him, (for he tarried at Jericho,) he said unto them, Did I not say unto you, Go not?]]></a:t>
+              <a:t><![CDATA[18. எரிகோவிலிருந்த அவனிடத்திற்குத் திரும்பிவந்தபோது, அவன் இவர்களைப் பார்த்து: போகவேண்டாம் என்று நான் உங்களுக்குச் சொல்லவில்லையா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4866,51 +4854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And when they came again to him, (for he tarried at Jericho,) he said unto them, Did I not say unto you, Go not?]]></a:t>
+              <a:t><![CDATA[19. பின்பு அந்தப் பட்டணத்தின் மனுஷர் எலிசாவை நோக்கி: இதோ, எங்கள் ஆண்டவன் காண்கிறபடி இந்தப் பட்டணம் குடியிருப்புக்கு நல்லது; தண்ணீரோ கெட்டது, நிலமும் பாழ்நிலம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4975,51 +4963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the men of the city said unto Elisha, Behold, I pray you, the situation of this city is pleasant, as my lord sees: but the water is nil, and the ground barren.]]></a:t>
+              <a:t><![CDATA[19. பின்பு அந்தப் பட்டணத்தின் மனுஷர் எலிசாவை நோக்கி: இதோ, எங்கள் ஆண்டவன் காண்கிறபடி இந்தப் பட்டணம் குடியிருப்புக்கு நல்லது; தண்ணீரோ கெட்டது, நிலமும் பாழ்நிலம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5084,51 +5072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the men of the city said unto Elisha, Behold, I pray you, the situation of this city is pleasant, as my lord sees: but the water is nil, and the ground barren.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அவன்: ஒரு புதுத் தோண்டியை எடுத்து, அதிலே உப்புப் போட்டுக் கொண்டுவாருங்கள் என்றான்; அதை அவனிடத்தில் கொண்டு வந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5193,51 +5181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Elijah said unto Elisha, Tarry here, I pray you; for the LORD has sent me to Bethel. And Elisha said unto him, As the LORD lives, and as your soul lives, I will not leave you. So they went down to Bethel.]]></a:t>
+              <a:t><![CDATA[2. எலியா எலிசாவை நோக்கி: நீ இங்கே இரு; கர்த்தர் என்னைப் பெத்தேல்மட்டும் போக அனுப்புகிறார் என்றான். அதற்கு எலிசா: நான் உம்மை விடுகிறதில்லை என்று கர்த்தரின் ஜீவனையும் உம்முடைய ஜீவனையும்கொண்டு சொல்லுகிறேன் என்றான்; அப்படியே இருவரும் பெத்தேலுக்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5302,51 +5290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And he said, Bring me a new cruse, and put salt therein. And they brought it to him.]]></a:t>
+              <a:t><![CDATA[21. அவன் நீரூற்றண்டைக்குப் போய், உப்பை அதிலே போட்டு: இந்தத் தண்ணீரை ஆரோக்கியமாக்கினேன்; இனி இதினால் சாவும் வராது, நிலப்பாழும் இராது என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5411,51 +5399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And he said, Bring me a new cruse, and put salt therein. And they brought it to him.]]></a:t>
+              <a:t><![CDATA[21. அவன் நீரூற்றண்டைக்குப் போய், உப்பை அதிலே போட்டு: இந்தத் தண்ணீரை ஆரோக்கியமாக்கினேன்; இனி இதினால் சாவும் வராது, நிலப்பாழும் இராது என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5520,51 +5508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And he went forth unto the spring of the waters, and cast the salt in there, and said, Thus says the LORD, I have healed these waters; there shall not be from thence any more death or barren land.]]></a:t>
+              <a:t><![CDATA[22. எலிசா சொன்ன வார்த்தையின்படியே அந்தத் தண்ணீர் இந்நாள் வரைக்கும் இருக்கிறபடி ஆரோக்கியமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5629,51 +5617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And he went forth unto the spring of the waters, and cast the salt in there, and said, Thus says the LORD, I have healed these waters; there shall not be from thence any more death or barren land.]]></a:t>
+              <a:t><![CDATA[23. அவன் அவ்விடத்தை விட்டுப் பெத்தேலுக்குப் போனான்; அவன் வழி நடந்து போகையில் பிள்ளைகள் பட்டணத்திலிருந்து வந்து, அவனைப் பார்த்து: மொட்டைத்தலையா, மொட்டைத்தலையா ஏறிப்போ என்று சொல்லி நிந்தித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5738,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. So the waters were healed unto this day, according to the saying of Elisha which he spoke.]]></a:t>
+              <a:t><![CDATA[23. அவன் அவ்விடத்தை விட்டுப் பெத்தேலுக்குப் போனான்; அவன் வழி நடந்து போகையில் பிள்ளைகள் பட்டணத்திலிருந்து வந்து, அவனைப் பார்த்து: மொட்டைத்தலையா, மொட்டைத்தலையா ஏறிப்போ என்று சொல்லி நிந்தித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5847,51 +5835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And he went up from thence unto Bethel: and as he was going up by the way, there came forth little children out of the city, and mocked him, and said unto him, Go up, you bald head; go up, you bald head.]]></a:t>
+              <a:t><![CDATA[23. அவன் அவ்விடத்தை விட்டுப் பெத்தேலுக்குப் போனான்; அவன் வழி நடந்து போகையில் பிள்ளைகள் பட்டணத்திலிருந்து வந்து, அவனைப் பார்த்து: மொட்டைத்தலையா, மொட்டைத்தலையா ஏறிப்போ என்று சொல்லி நிந்தித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5956,51 +5944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And he went up from thence unto Bethel: and as he was going up by the way, there came forth little children out of the city, and mocked him, and said unto him, Go up, you bald head; go up, you bald head.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது அவன் திரும்பி அவர்களைப் பார்த்து: கர்த்தரின் நாமத்திலே அவர்களைச் சபித்தான்; உடனே காட்டிலிருந்து இரண்டு கரடிகள் புறப்பட்டு வந்து, அவர்களில் நாற்பத்திரண்டு பிள்ளைகளைப் பீறிப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6065,51 +6053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And he went up from thence unto Bethel: and as he was going up by the way, there came forth little children out of the city, and mocked him, and said unto him, Go up, you bald head; go up, you bald head.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது அவன் திரும்பி அவர்களைப் பார்த்து: கர்த்தரின் நாமத்திலே அவர்களைச் சபித்தான்; உடனே காட்டிலிருந்து இரண்டு கரடிகள் புறப்பட்டு வந்து, அவர்களில் நாற்பத்திரண்டு பிள்ளைகளைப் பீறிப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6174,160 +6162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And he turned back, and looked on them, and cursed them in the name of the LORD. And there came forth two she bears out of the wood, and tare forty and two children of them.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[24. And he turned back, and looked on them, and cursed them in the name of the LORD. And there came forth two she bears out of the wood, and tare forty and two children of them.]]></a:t>
+              <a:t><![CDATA[25. அவன் அவ்விடத்தை விட்டுக் கர்மேல் பர்வதத்திற்குப்போய், அங்கேயிருந்து சமாரியாவுக்குத் திரும்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6392,269 +6271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Elijah said unto Elisha, Tarry here, I pray you; for the LORD has sent me to Bethel. And Elisha said unto him, As the LORD lives, and as your soul lives, I will not leave you. So they went down to Bethel.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[25. And he went from thence to mount Carmel, and from thence he returned to Samaria.]]></a:t>
+              <a:t><![CDATA[2. எலியா எலிசாவை நோக்கி: நீ இங்கே இரு; கர்த்தர் என்னைப் பெத்தேல்மட்டும் போக அனுப்புகிறார் என்றான். அதற்கு எலிசா: நான் உம்மை விடுகிறதில்லை என்று கர்த்தரின் ஜீவனையும் உம்முடைய ஜீவனையும்கொண்டு சொல்லுகிறேன் என்றான்; அப்படியே இருவரும் பெத்தேலுக்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6719,51 +6380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the sons of the prophets that were at Bethel came forth to Elisha, and said unto him, Know you that the LORD will take away your master from your head to day? And he said, Yea, I know it; hold all of you your peace.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது பெத்தேலிலிருந்த தீர்க்கதரிசிகளின் புத்திரர் எலிசாவினிடத்தில் வந்து: இன்றைக்குக் கர்த்தர் உனக்குத் தலைமையாயிருக்கிற உன் எஜமானை உன்னைவிட்டு எடுத்துக் கொள்வார் என்பது உனக்குத் தெரியுமா என்றார்கள். அதற்கு அவன்: எனக்குத் தெரியும், சும்மா இருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6828,51 +6489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the sons of the prophets that were at Bethel came forth to Elisha, and said unto him, Know you that the LORD will take away your master from your head to day? And he said, Yea, I know it; hold all of you your peace.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது பெத்தேலிலிருந்த தீர்க்கதரிசிகளின் புத்திரர் எலிசாவினிடத்தில் வந்து: இன்றைக்குக் கர்த்தர் உனக்குத் தலைமையாயிருக்கிற உன் எஜமானை உன்னைவிட்டு எடுத்துக் கொள்வார் என்பது உனக்குத் தெரியுமா என்றார்கள். அதற்கு அவன்: எனக்குத் தெரியும், சும்மா இருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6937,51 +6598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the sons of the prophets that were at Bethel came forth to Elisha, and said unto him, Know you that the LORD will take away your master from your head to day? And he said, Yea, I know it; hold all of you your peace.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது பெத்தேலிலிருந்த தீர்க்கதரிசிகளின் புத்திரர் எலிசாவினிடத்தில் வந்து: இன்றைக்குக் கர்த்தர் உனக்குத் தலைமையாயிருக்கிற உன் எஜமானை உன்னைவிட்டு எடுத்துக் கொள்வார் என்பது உனக்குத் தெரியுமா என்றார்கள். அதற்கு அவன்: எனக்குத் தெரியும், சும்மா இருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7016,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493400" r:id="rId1"/>
+    <p:sldLayoutId id="2473414215" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7484,78 +7145,54 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
-</Relationships>
-[...14 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7684,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு எலியா அவனை நோக்கி: எலிசாவே, நீ இங்கே இரு; கர்த்தர் என்னை எரிகோமட்டும் போக அனுப்புகிறார்]]></a:t>
+              <a:t><![CDATA[4. And Elijah said unto him, Elisha, tarry here, I pray you; for the LORD has sent me to Jericho.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றான். அதற்கு அவன்: நான் உம்மை விடுகிறதில்லை என்று கர்த்தருடைய ஜீவனையும் உம்முடைய ஜீவனையும்கொண்டு]]></a:t>
+              <a:t><![CDATA[And he said, As the LORD lives, and as your soul lives, I will not leave you. So they came to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லுகிறேன் என்றான்; அப்படியே அவர்கள் எரிகோவுக்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[Jericho.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எரிகோவிலிருந்த தீர்க்கதரிசிகளின் புத்திரர் எலிசாவினிடத்தில் வந்து: இன்றைக்குக் கர்த்தர் உனக்குத்]]></a:t>
+              <a:t><![CDATA[5. And the sons of the prophets that were at Jericho came to Elisha, and said unto him, Know you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தலைமையாயிருக்கிற உன் எஜமானை உன்னைவிட்டு எடுத்துக்கொள்வார் என்பது உனக்குத் தெரியுமா என்று அவனைக்]]></a:t>
+              <a:t><![CDATA[that the LORD will take away your master from your head to day? And he answered, Yea, I know it;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கேட்டார்கள். அதற்கு அவன்: எனக்குத் தெரியும், சும்மா இருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[hold all of you your peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு எலியா அவனை நோக்கி: நீ இங்கே இரு; கர்த்தர் என்னை யோர்தானுக்கு அனுப்புகிறார் என்றான். அதற்கு]]></a:t>
+              <a:t><![CDATA[6. And Elijah said unto him, Tarry, I pray you, here; for the LORD has sent me to Jordan. And he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவன்: நான் உம்மை விடுகிறதில்லை என்று கர்த்தருடைய ஜீவனையும் உம்முடைய ஜீவனையும்கொண்டு சொல்லுகிறேன்]]></a:t>
+              <a:t><![CDATA[said, As the LORD lives, and as your soul lives, I will not leave you. And they two went on.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றான்; அப்படியே இருவரும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And fifty men of the sons of the prophets went, and stood to view far off: and they two stood by]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தீர்க்கதரிசிகளின் புத்திரரில் ஐம்பதுபேர் போய், தூரத்திலே பார்த்துக்கொண்டு நின்றார்கள்; அவர்கள்]]></a:t>
+              <a:t><![CDATA[Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் எலியாவைச் சுழல்காற்றிலே பரலோகத்திற்கு எடுத்துக் கொள்ளப் போகிறபோது, எலியா எலிசாவோடேகூடக்]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, when the LORD would take up Elijah into heaven by a whirlwind, that Elijah]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருவரும் யோர்தான் கரையிலே நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And Elijah took his mantle, and wrapped it together, and stroke the waters, and they were divided]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது எலியா, தன் சால்வையை எடுத்து முறுக்கித் தண்ணீரை அடித்தான்; அது இருபக்கமாகப் பிரிந்தது;]]></a:t>
+              <a:t><![CDATA[here and thither, so that they two went over on dry ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவர்கள் இருவரும் உலர்ந்த தரைவழியாய் அக்கரைக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And it came to pass, when they were gone over, that Elijah said unto Elisha, Ask what I shall do]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் அக்கரைப்பட்டபின்பு, எலியா எலிசாவை நோக்கி: நான் உன்னைவிட்டு எடுத்துக்கொள்ளப்படு முன்னே]]></a:t>
+              <a:t><![CDATA[for you, before I be taken away from you. And Elisha said, I pray you, let a double portion of your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நான் உனக்குச் செய்யவேண்டியது என்ன கேள் என்றான். அதற்கு எலிசா: உம்மிடத்திலுள்ள ஆவியின் வரம் எனக்கு]]></a:t>
+              <a:t><![CDATA[spirit be upon me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இரட்டிப்பாய்க் கிடைக்கும்படி வேண்டுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And he said, You have asked a hard thing: nevertheless, if you see me when I am taken from you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவன்: அரிதான காரியத்தைக் கேட்டாய்; உன்னைவிட்டு நான் எடுத்துக்கொள்ளப்படுகையில் என்னை நீ]]></a:t>
+              <a:t><![CDATA[it shall be so unto you; but if not, it shall not be so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கண்டால் உனக்குக் கிடைக்கும்; இல்லாவிட்டால் கிடையாது என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And it came to pass, as they still went on, and talked, that, behold, there appeared a chariot]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பேசிக்கொண்டு நடந்துபோகையில், இதோ, அக்கினிரதமும் அக்கினிக் குதிரைகளும் அவர்கள் நடுவாக]]></a:t>
+              <a:t><![CDATA[of fire, and horses of fire, and parted them both asunder; and Elijah went up by a whirlwind into]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வந்து இருவரையும் பிரித்தது; எலியா சுழல்காற்றிலே பரலோகத்திற்கு ஏறிப்போனான்.]]></a:t>
+              <a:t><![CDATA[heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கில்காலிலிருந்து புறப்பட்டுப்போனான்.]]></a:t>
+              <a:t><![CDATA[went with Elisha from Gilgal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதை எலிசா கண்டு: என் தகப்பனே, என் தகப்பனே, இஸ்ரவேலுக்கு இரதமும் குதிரைவீரருமாய் இருந்தவரே என்று]]></a:t>
+              <a:t><![CDATA[12. And Elisha saw it, and he cried, My father, my father, the chariot of Israel, and the horsemen]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புலம்பினான்; அவனை அப்புறம் காணாமல், தன் வஸ்திரத்தைப் பிடித்து இரண்டு துண்டாகக் கிழித்தான்.]]></a:t>
+              <a:t><![CDATA[thereof. And he saw him no more: and he took hold of his own clothes, and rent them in two pieces.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு அவன் எலியாவின் மேலிருந்துகீழே விழுந்த சால்வையை எடுத்துத் திரும்பிப்போய், யோர்தானின்]]></a:t>
+              <a:t><![CDATA[13. He took up also the mantle of Elijah that fell from him, and went back, and stood by the bank of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கரையிலே நின்று,]]></a:t>
+              <a:t><![CDATA[Jordan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எலியாவின்மேலிருந்து கீழே விழுந்த சால்வையைப் பிடித்து: எலியாவின் தேவனாகிய கர்த்தர் எங்கே என்று]]></a:t>
+              <a:t><![CDATA[14. And he took the mantle of Elijah that fell from him, and stroke the waters, and said, Where is]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லித் தண்ணீரை அடித்தான்; தண்ணீரை அடித்தவுடனே அது இருபக்கமாகப் பிரிந்ததினால் எலிசா]]></a:t>
+              <a:t><![CDATA[the LORD God of Elijah? and when he also had smitten the waters, they parted here and thither: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இக்கரைப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[Elisha went over.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எரிகோவில் பார்த்துக்கொண்டு நின்ற தீர்க்கதரிசிகளின் புத்திரர் அவனைக் கண்டவுடனே, எலியாவின் ஆவி]]></a:t>
+              <a:t><![CDATA[15. And when the sons of the prophets which were to view at Jericho saw him, they said, The spirit]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எலிசாவின்மேல் இறங்கியிருக்கிறது என்று சொல்லி, அவனுக்கு எதிர் கொண்டுபோய்த் தரைமட்டும் குனிந்து அவனை]]></a:t>
+              <a:t><![CDATA[of Elijah does rest on Elisha. And they came to meet him, and bowed themselves to the ground before]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வணங்கி:]]></a:t>
+              <a:t><![CDATA[him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எலியா எலிசாவை நோக்கி: நீ இங்கே இரு; கர்த்தர் என்னைப் பெத்தேல்மட்டும் போக அனுப்புகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And Elijah said unto Elisha, Tarry here, I pray you; for the LORD has sent me to Bethel. And]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இதோ, உமது அடியாரோடே ஐம்பது பலவான்கள் இருக்கிறார்கள்; அவர்கள் போய் உம்முடைய எஜமானைத் தேடும்படி]]></a:t>
+              <a:t><![CDATA[16. And they said unto him, Behold now, there be with your servants fifty strong men; let them go,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உத்தரவுகொடும்; ஒரு வேளை கர்த்தருடைய ஆவியானவர் அவரை எடுத்து, பர்வதங்களில் ஒன்றின்மேலாகிலும்,]]></a:t>
+              <a:t><![CDATA[we pray you, and seek your master: lest possibly the Spirit of the LORD has taken him up, and cast]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பள்ளத்தாக்குகளில் ஒன்றிலாகிலும் கொண்டுபோய் வைத்திருப்பார் என்றார்கள். அதற்கு அவன்: அவர்களை]]></a:t>
+              <a:t><![CDATA[him upon some mountain, or into some valley. And he said, All of you shall not send.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அனுப்பவேண்டாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And when they urged him till he was ashamed, he said, Send. They sent therefore fifty men; and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் சலித்துப்போகுமட்டும் அவர்கள் அவனை அலட்டிக்கொண்டிருந்தபடியால் அனுப்புங்கள் என்றான்; அப்படியே]]></a:t>
+              <a:t><![CDATA[they sought three days, but found him not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஐம்பது பேரை அனுப்பினார்கள்; அவர்கள் மூன்றுநாள் அவனைத் தேடியும் காணாமல்,]]></a:t>
+              <a:t><![CDATA[18. And when they came again to him, (for he tarried at Jericho,) he said unto them, Did I not say]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எரிகோவிலிருந்த அவனிடத்திற்குத் திரும்பிவந்தபோது, அவன் இவர்களைப் பார்த்து: போகவேண்டாம் என்று நான்]]></a:t>
+              <a:t><![CDATA[unto you, Go not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உங்களுக்குச் சொல்லவில்லையா என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And the men of the city said unto Elisha, Behold, I pray you, the situation of this city is]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்பு அந்தப் பட்டணத்தின் மனுஷர் எலிசாவை நோக்கி: இதோ, எங்கள் ஆண்டவன் காண்கிறபடி இந்தப் பட்டணம்]]></a:t>
+              <a:t><![CDATA[pleasant, as my lord sees: but the water is nil, and the ground barren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குடியிருப்புக்கு நல்லது; தண்ணீரோ கெட்டது, நிலமும் பாழ்நிலம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And he said, Bring me a new cruse, and put salt therein. And they brought it to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதற்கு எலிசா: நான் உம்மை விடுகிறதில்லை என்று கர்த்தரின் ஜீவனையும் உம்முடைய ஜீவனையும்கொண்டு]]></a:t>
+              <a:t><![CDATA[Elisha said unto him, As the LORD lives, and as your soul lives, I will not leave you. So they went]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவன்: ஒரு புதுத் தோண்டியை எடுத்து, அதிலே உப்புப் போட்டுக் கொண்டுவாருங்கள் என்றான்; அதை]]></a:t>
+              <a:t><![CDATA[21. And he went forth unto the spring of the waters, and cast the salt in there, and said, Thus says]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவனிடத்தில் கொண்டு வந்தபோது,]]></a:t>
+              <a:t><![CDATA[the LORD, I have healed these waters; there shall not be from thence any more death or barren land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் நீரூற்றண்டைக்குப் போய், உப்பை அதிலே போட்டு: இந்தத் தண்ணீரை ஆரோக்கியமாக்கினேன்; இனி இதினால்]]></a:t>
+              <a:t><![CDATA[22. So the waters were healed unto this day, according to the saying of Elisha which he spoke.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சாவும் வராது, நிலப்பாழும் இராது என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. And he went up from thence unto Bethel: and as he was going up by the way, there came forth]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எலிசா சொன்ன வார்த்தையின்படியே அந்தத் தண்ணீர் இந்நாள் வரைக்கும் இருக்கிறபடி ஆரோக்கியமாயிற்று.]]></a:t>
+              <a:t><![CDATA[little children out of the city, and mocked him, and said unto him, Go up, you bald head; go up, you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன் அவ்விடத்தை விட்டுப் பெத்தேலுக்குப் போனான்; அவன் வழி நடந்து போகையில் பிள்ளைகள்]]></a:t>
+              <a:t><![CDATA[bald head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பட்டணத்திலிருந்து வந்து, அவனைப் பார்த்து: மொட்டைத்தலையா, மொட்டைத்தலையா ஏறிப்போ என்று சொல்லி]]></a:t>
+              <a:t><![CDATA[24. And he turned back, and looked on them, and cursed them in the name of the LORD. And there came]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நிந்தித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[forth two she bears out of the wood, and tare forty and two children of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,183 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது அவன் திரும்பி அவர்களைப் பார்த்து: கர்த்தரின் நாமத்திலே அவர்களைச் சபித்தான்; உடனே]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[காட்டிலிருந்து இரண்டு கரடிகள் புறப்பட்டு வந்து, அவர்களில் நாற்பத்திரண்டு பிள்ளைகளைப் பீறிப்போட்டது.]]></a:t>
+              <a:t><![CDATA[25. And he went from thence to mount Carmel, and from thence he returned to Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,315 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லுகிறேன் என்றான்; அப்படியே இருவரும் பெத்தேலுக்குப் போனார்கள்.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[down to Bethel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது பெத்தேலிலிருந்த தீர்க்கதரிசிகளின் புத்திரர் எலிசாவினிடத்தில் வந்து: இன்றைக்குக்]]></a:t>
+              <a:t><![CDATA[3. And the sons of the prophets that were at Bethel came forth to Elisha, and said unto him, Know]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்த்தர் உனக்குத் தலைமையாயிருக்கிற உன் எஜமானை உன்னைவிட்டு எடுத்துக் கொள்வார் என்பது உனக்குத்]]></a:t>
+              <a:t><![CDATA[you that the LORD will take away your master from your head to day? And he said, Yea, I know it;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தெரியுமா என்றார்கள். அதற்கு அவன்: எனக்குத் தெரியும், சும்மா இருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[hold all of you your peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15533,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
   <a:themeElements>
-    <a:clrScheme name="Theme57">
+    <a:clrScheme name="Theme88">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme57">
+    <a:fontScheme name="Theme88">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15643,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme57">
+    <a:fmtScheme name="Theme88">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15818,51 +15059,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>61</Slides>
+  <Slides>58</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>