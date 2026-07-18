--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -1096,51 +1096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பின்பு ஏசாயா: அத்திப்பழத்து அடையைக் கொண்டுவாருங்கள் என்றான்; அதை அவர்கள் கொண்டுவந்து, பிளவையின்மேல் பற்றுப்போட்டபோது அவன் பிழைத்தான்.]]></a:t>
+              <a:t><![CDATA[8. எசேக்கியா ஏசாயாவை நோக்கி: கர்த்தர் என்னைக் குணமாக்குவதற்கும், மூன்றாம்நாளிலே நான் கர்த்தருடைய ஆலயத்திற்குப் போவதற்கும் அடையாளம் என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எசேக்கியா ஏசாயாவை நோக்கி: கர்த்தர் என்னைக் குணமாக்குவதற்கும், மூன்றாம்நாளிலே நான் கர்த்தருடைய ஆலயத்திற்குப் போவதற்கும் அடையாளம் என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு ஏசாயா: கர்த்தர் தாம் சொன்ன வார்த்தையின்படியே செய்வாரென்பதற்கு, கர்த்தரால் உனக்கு உண்டாகும் அடையாளமாகச் சாயை பத்துப் பாகை முன்னிட்டுப் போகவேண்டுமோ, பத்துப்பாகை பின்னிட்டுத் திரும்ப வேண்டுமோ என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு ஏசாயா: கர்த்தர் தாம் சொன்ன வார்த்தையின்படியே செய்வாரென்பதற்கு, கர்த்தரால் உனக்கு உண்டாகும் அடையாளமாகச் சாயை பத்துப் பாகை முன்னிட்டுப் போகவேண்டுமோ, பத்துப்பாகை பின்னிட்டுத் திரும்ப வேண்டுமோ என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[10. அதற்கு எசேக்கியா: சாயை பத்துப்பாகை முன்னிட்டுப்போகிறது லேசான காரியம்; அப்படி வேண்டாம்; சாயை பத்துப்பாகை பின்னிட்டுத் திரும்பவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு எசேக்கியா: சாயை பத்துப்பாகை முன்னிட்டுப்போகிறது லேசான காரியம்; அப்படி வேண்டாம்; சாயை பத்துப்பாகை பின்னிட்டுத் திரும்பவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது ஏசாயா தீர்க்கதரிசி கர்த்தரை நோக்கிக் கூப்பிடுகையில், அவர் ஆகாசுடைய சூரிய கடியாரத்தில் பாகைக்குப் பாகை முன்போன சாயை பத்துப்பாகை பின்னிட்டுத் திரும்பும்படி செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது ஏசாயா தீர்க்கதரிசி கர்த்தரை நோக்கிக் கூப்பிடுகையில், அவர் ஆகாசுடைய சூரிய கடியாரத்தில் பாகைக்குப் பாகை முன்போன சாயை பத்துப்பாகை பின்னிட்டுத் திரும்பும்படி செய்தார்.]]></a:t>
+              <a:t><![CDATA[12. அக்காலத்திலே பலாதானின் குமாரனாகிய பெரோதாக் பலாதான் என்னும் பாபிலோனின் ராஜா எசேக்கியா வியாதிப்பட்டிருக்கிறதைக் கேட்டு, அவனிடத்துக்கு நிருபங்களையும் வெகுமானத்தையும் அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அக்காலத்திலே பலாதானின் குமாரனாகிய பெரோதாக் பலாதான் என்னும் பாபிலோனின் ராஜா எசேக்கியா வியாதிப்பட்டிருக்கிறதைக் கேட்டு, அவனிடத்துக்கு நிருபங்களையும் வெகுமானத்தையும் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[13. எசேக்கியா அவர்களை அங்கிகரித்து, பின்பு அவர்களுக்குத் தன் பொக்கிஷசாலை அனைத்தையும், வெள்ளியையும், பொன்னையும், கந்தவர்க்கங்களையும், நல்ல பரிமளதைலத்தையும், தன் ஆயுதசாலை அனைத்தையும் தன் பொக்கிஷசாலைகளிலுள்ள எல்லாவற்றையும் காண்பித்தான்; தன் அரமனையிலும் தன் ராஜ்யத்தில் எங்கும் எசேக்கியா அவர்களுக்குக் காண்பியாத பொருள் ஒன்றும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3930,51 +3930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்நாட்களில் எசேக்கியா வியாதிப்பட்டு மரணத்துக்கு ஏதுவாயிருந்தான்; அப்பொழுது ஆமோத்சின் குமாரனாகிய ஏசாயா என்னும் தீர்க்கதரிசி அவனிடத்தில் வந்து, அவனை நோக்கி: நீர் உமது வீட்டுக்காரியத்தை ஒழுங்குப்படுத்தும்; நீர் பிழைக்கமாட்டீர், மரித்துப்போவீர் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது எசேக்கியா தன் முகத்தைச் சுவர்ப்புறமாகத் திரும்பிக் கொண்டு, கர்த்தரை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4693,51 +4693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது எசேக்கியா தன் முகத்தைச் சுவர்ப்புறமாகத் திரும்பிக் கொண்டு, கர்த்தரை நோக்கி:]]></a:t>
+              <a:t><![CDATA[3. ஆ கர்த்தாவே, நான் உமக்கு முன்பாக உண்மையும் மன உத்தமமுமாய் நடந்து, உமது பார்வைக்கு நலமானதைச் செய்தேன் என்பதை நினைத்தருளும் என்று விண்ணப்பம்பண்ணினான். எசேக்கியா மிகவும் அழுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +4911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆ கர்த்தாவே, நான் உமக்கு முன்பாக உண்மையும் மன உத்தமமுமாய் நடந்து, உமது பார்வைக்கு நலமானதைச் செய்தேன் என்பதை நினைத்தருளும் என்று விண்ணப்பம்பண்ணினான். எசேக்கியா மிகவும் அழுதான்.]]></a:t>
+              <a:t><![CDATA[4. ஏசாயா பாதி முற்றத்தைவிட்டு அப்புறம் போகிறதற்குமுன்னே, கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாகி, அவர் சொன்னது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5208,51 +5208,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493735" r:id="rId1"/>
+    <p:sldLayoutId id="2473414331" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5748,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവമായ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഞാൻ നിന്റെ പ്രാർത്ഥന കേട്ടു നിന്റെ കണ്ണുനീർ കണ്ടിരിക്കുന്നു;]]></a:t>
+              <a:t><![CDATA[father, I have heard your prayer, I have seen your tears: behold, I will heal you: on the third day]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞാൻ നിന്നെ സൌഖ്യമാക്കും; മൂന്നാം ദിവസം നീ യഹോവയുടെ ആലയത്തിൽ പോകും.]]></a:t>
+              <a:t><![CDATA[you shall go up unto the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ഞാൻ നിന്റെ ആയുസ്സിനോടു പതിനഞ്ചു സംവത്സരം കൂട്ടും; ഞാൻ നിന്നെയും ഈ നഗരത്തെയും അശ്ശൂർരാജാവിന്റെ]]></a:t>
+              <a:t><![CDATA[6. And I will add unto your days fifteen years; and I will deliver you and this city out of the hand]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കയ്യിൽ നിന്നു വിടുവിക്കും. എന്റെ നിമിത്തവും എന്റെ ദാസനായ ദാവീദിന്റെ നിമിത്തവും ഈ നഗരം ഞാൻ കാത്തു]]></a:t>
+              <a:t><![CDATA[of the king of Assyria; and I will defend this city for mine own sake, and for my servant David's]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രക്ഷിക്കും.]]></a:t>
+              <a:t><![CDATA[sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. പിന്നെ യെശയ്യാവു ഒരു അത്തിപ്പഴക്കട്ട കൊണ്ടുവരുവിൻ എന്നു പറഞ്ഞു. അവർ അതു കൊണ്ടുവന്നു പരുവിന്മേൽ]]></a:t>
+              <a:t><![CDATA[7. And Isaiah said, Take a lump of figs. And they took and laid it on the boil, and he recovered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇട്ടു അവന്നു സൌഖ്യമായി.]]></a:t>
+              <a:t><![CDATA[8. And Hezekiah said unto Isaiah, What shall be the sign that the LORD will heal me, and that I]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ഹിസ്കീയാവു യെശയ്യാവോടു: യഹോവ എന്നെ സൌഖ്യമാക്കുകയും ഞാൻ മൂന്നാം ദിവസം യഹോവയുടെ ആലയത്തിൽ പോകയും]]></a:t>
+              <a:t><![CDATA[shall go up into the house of the LORD the third day?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യുമെന്നതിന്നു അടയാളം എന്തു എന്നു ചോദിച്ചു.]]></a:t>
+              <a:t><![CDATA[9. And Isaiah said, This sign shall you have of the LORD, that the LORD will do the thing that he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അതിന്നു യെശയ്യാവു: യഹോവ അരുളിച്ചെയ്ത കാര്യം നിവർത്തിക്കുമെന്നുള്ളതിന്നു യഹോവയിങ്കൽനിന്നു ഇതു]]></a:t>
+              <a:t><![CDATA[has spoken: shall the shadow go forward ten degrees, or go back ten degrees?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ആ കാലത്തു ഹിസ്കീയാവിന്നു മരിക്കത്തക്ക രോഗം പിടിച്ചു; ആമോസിന്റെ മകനായ യെശയ്യാപ്രവാചകൻ അവന്റെ]]></a:t>
+              <a:t><![CDATA[1. In those days was Hezekiah sick unto death. And the prophet Isaiah the son of Amoz came to him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിനക്കു അടയാളം ആകും: നിഴൽ പത്തു പടി മുമ്പോട പോകേണമോ? പത്തു പടി പിന്നോക്കം തിരിയേണമോ എന്നു ചോദിച്ചു.]]></a:t>
+              <a:t><![CDATA[10. And Hezekiah answered, It is a light thing for the shadow to go down ten degrees: nay, but let]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അതിന്നു ഹിസ്കീയാവു: നിഴൽ പത്തു പടി ഇറങ്ങിപ്പോകുന്നതു എളുപ്പം ആകുന്നു; അങ്ങനെയല്ല, നിഴൽ പത്തുപടി]]></a:t>
+              <a:t><![CDATA[the shadow return backward ten degrees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിന്നോക്കം തിരിയട്ടെ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[11. And Isaiah the prophet cried unto the LORD: and he brought the shadow ten degrees backward, by]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അപ്പോൾ യെശയ്യാപ്രവാചകൻ യഹോവയെ വിളിച്ചപേക്ഷിച്ചു; അവൻ ആഹാസിന്റെ സൂര്യഘടികാരത്തിൽ]]></a:t>
+              <a:t><![CDATA[which it had gone down in the dial of Ahaz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇറങ്ങിപ്പോയിരുന്ന നിഴലിനെ പത്തു പടി പിന്നോക്കം തിരിയുമാറാക്കി.]]></a:t>
+              <a:t><![CDATA[12. At that time Berodachbaladan, the son of Baladan, king of Babylon, sent letters and a present]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ആ കാലത്തു ബലദാന്റെ മകനായ ബെരോദാക്-ബലദാൻ എന്ന ബാബേൽരാജാവു ഹിസ്കീയാവു ദീനമായ്ക്കിടന്നിരുന്നു എന്നു]]></a:t>
+              <a:t><![CDATA[unto Hezekiah: for he had heard that Hezekiah had been sick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കേട്ടിട്ടു ഹിസ്കീയാവിന്നു എഴുത്തും സമ്മാനവും കൊടുത്തയച്ചു.]]></a:t>
+              <a:t><![CDATA[13. And Hezekiah hearkened unto them, and showed them all the house of his precious things, the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ഹിസ്കീയാവു അവരുടെ വാക്കു കേട്ടു തന്റെ ഭണ്ഡാരഗൃഹം മുഴുവനും പൊന്നും വെള്ളിയും സുഗന്ധവർഗ്ഗവും]]></a:t>
+              <a:t><![CDATA[silver, and the gold, and the spices, and the precious ointment, and all the house of his armour,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പരിമളതൈലവും തന്റെ ആയുധശാലയും തന്റെ ഭണ്ഡാരങ്ങളിൽ ഉള്ളതൊക്കെയും അവരെ കാണിച്ചു. രാജധാനിയിലും തന്റെ]]></a:t>
+              <a:t><![CDATA[and all that was found in his treasures: there was nothing in his house, nor in all his dominion,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആധിപത്യത്തിലും ഹിസ്കീയാവു അവരെ കാണിക്കാത്ത ഒരു വസ്തുവും ഇല്ലായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[that Hezekiah showed them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടുക്കൽ വന്നു അവനോടു: നിന്റെ ഗൃഹകാര്യം ക്രമത്തിൽ ആക്കുക; നീ മരിച്ചുപോകും, ശേഷിക്കയില്ല എന്നു യഹോവ]]></a:t>
+              <a:t><![CDATA[and said unto him, Thus says the LORD, Set yours house in order; for you shall die, and not live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. എന്നാൽ യെശയ്യാപ്രവാചകൻ ഹിസ്കീയാരാജാവിന്റെ അടുക്കൽ വന്നു അവനോടു: ഈ പുരുഷന്മാർ എന്തു പറഞ്ഞു? അവർ]]></a:t>
+              <a:t><![CDATA[14. Then came Isaiah the prophet unto king Hezekiah, and said unto him, What said these men? and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എവിടെ നിന്നു നിന്റെ അടുക്കൽ വന്നു എന്നു ചോദിച്ചതിന്നു ഹിസ്കീയാവു: അവർ ദൂരദേശത്തുനിന്നു,]]></a:t>
+              <a:t><![CDATA[from whence came they unto you? And Hezekiah said, They are come from a far country, even from]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബാബേലിൽനിന്നു വന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അവർ രാജധാനയിൽ എന്തെല്ലാം കണ്ടു എന്നു ചോദിച്ചതിന്നു ഹിസ്കീയാവു: രാജധാനിയിലുള്ളതൊക്കെയും അവർ]]></a:t>
+              <a:t><![CDATA[15. And he said, What have they seen in yours house? And Hezekiah answered, All the things that are]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കണ്ടു; എന്റെ ഭണ്ഡാരത്തിൽ ഞാൻ അവർക്കു കാണിക്കാത്ത ഒരു വസ്തുവും ഇല്ല എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[in mine house have they seen: there is nothing among my treasures that I have not showed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. യെശയ്യാവു ഹിസ്കീയാവോടു പറഞ്ഞതു: യഹോവയുടെ വചനം കേൾക്ക:]]></a:t>
+              <a:t><![CDATA[16. And Isaiah said unto Hezekiah, Hear the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. രാജധാനിയിലുള്ളതൊക്കെയും നിന്റെ പിതാക്കന്മാർ ഇന്നുവരെ ശേഖരിച്ചുവെച്ചതും ഒട്ടൊഴിയാതെ ബാബേലിലേക്കു]]></a:t>
+              <a:t><![CDATA[17. Behold, the days come, that all that is in yours house, and that which your fathers have laid up]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എടുത്തുകൊണ്ടു പോകുന്ന കാലം വരുന്നു.]]></a:t>
+              <a:t><![CDATA[in store unto this day, shall be carried into Babylon: nothing shall be left, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. നീ ജനിപ്പിച്ചവരായി നിന്നിൽനിന്നുത്ഭവിക്കുന്ന നിന്റെ പുത്രന്മാരിലും ചിലരെ അവർ കൊണ്ടുപോകും; അവർ]]></a:t>
+              <a:t><![CDATA[18. And of your sons that shall issue from you, which you shall brought forth, shall they take away;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബാബേൽരാജാവിന്റെ അരമനയിൽ ഷണ്ഡന്മാരായിരിക്കും എന്നു യഹോവ അരുളിച്ചെയ്യുന്നു.]]></a:t>
+              <a:t><![CDATA[and they shall be eunuchs in the palace of the king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളിച്ചെയ്യുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[2. Then he turned his face to the wall, and prayed unto the LORD, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. അതിന്നു ഹിസ്കീയാവു യെശയ്യാവോടു: നീ പറഞ്ഞിരിക്കുന്ന യഹോവയുടെ വചനം നല്ലതു എന്നു പറഞ്ഞു; എന്റെ]]></a:t>
+              <a:t><![CDATA[19. Then said Hezekiah unto Isaiah, Good is the word of the LORD which you have spoken. And he said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജീവകാലത്തു സമാധാനവും സത്യവും ഉണ്ടായിരിക്കുമല്ലോ എന്നും അവൻ പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[Is it not good, if peace and truth be in my days?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ഹിസ്കീയാവിന്റെ മറ്റുള്ള വൃത്താന്തങ്ങളും അവന്റെ സകല പരാക്രമപ്രവൃത്തികളും അവൻ ഒരു കുളവും]]></a:t>
+              <a:t><![CDATA[20. And the rest of the acts of Hezekiah, and all his might, and how he made a pool, and a conduit,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കല്പാത്തിയും ഉണ്ടാക്കി വെള്ളം നഗരത്തിന്നകത്തു വരുത്തിയതും യെഹൂദാരാജാക്കന്മാരുടെ വൃത്താന്തപുസ്തകത്തിൽ]]></a:t>
+              <a:t><![CDATA[and brought water into the city, are they not written in the book of the chronicles of the kings of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എഴുതിയിരിക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ഹിസ്കീയാവു തന്റെ പിതാക്കന്മാരെപ്പോലെ നിദ്രപ്രാപിച്ചു; അവന്റെ മകനായ മനശ്ശെ അവന്നു പകരം രാജാവായി.]]></a:t>
+              <a:t><![CDATA[21. And Hezekiah slept with his fathers: and Manasseh his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അപ്പോൾ ഹിസ്കീയാവു മുഖം ചുവരിന്റെ നേരെ തിരിച്ചു യഹോവയോടു പ്രാർത്ഥിച്ചു:]]></a:t>
+              <a:t><![CDATA[3. I plead to you, O LORD, remember now how I have walked before you in truth and with a perfect]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അയ്യോ യഹോവേ, ഞാൻ വിശ്വസ്തതയോടും ഏകാഗ്രഹൃദയത്തോടും കൂടെ തിരുമുമ്പിൽ നടന്നു നിനക്കു പ്രസാദമായുള്ളതു]]></a:t>
+              <a:t><![CDATA[heart, and have done that which is good in your sight. And Hezekiah wept sore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്തിരിക്കുന്നു എന്നു ഓർക്കേണമേ എന്നു പറഞ്ഞു. ഹിസ്കീയാവു ഏറ്റവും കരഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[4. And it came to pass, before Isaiah was gone out into the middle court, that the word of the LORD]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. എന്നാൽ യെശയ്യാവു നടുമുറ്റം വിട്ടു പോകുംമുമ്പെ അവന്നു യഹോവയുടെ അരുപ്പാടു ഉണ്ടായതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[came to him, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. നീ മടങ്ങിച്ചെന്നു എന്റെ ജനത്തിന്റെ പ്രഭുവായ ഹിസ്കീയാവോടു പറയേണ്ടതു: നിന്റെ പിതാവായ ദാവീദിന്റെ]]></a:t>
+              <a:t><![CDATA[5. Return, and tell Hezekiah the captain of my people, Thus says the LORD, the God of David your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +11485,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme46">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme46">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +11595,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme46">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>