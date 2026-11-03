--- v1 (2026-07-18)
+++ v2 (2026-11-03)
@@ -81,50 +81,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -150,50 +158,54 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,53 +348,57 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -442,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ திரும்பிப்போய், என் ஜனத்தின் அதிபதியாகிய எசேக்கியாவை நோக்கி: உன் தகப்பனாகிய தாவீதின் தேவனாயிருக்கிற கர்த்தர் சொல்லுகிறது என்னவென்றால்: உன் விண்ணப்பத்தைக் கேட்டேன், உன் கண்ணீரைக் கண்டேன்; இதோ, நான் உன்னைக் குணமாக்குவேன்; மூன்றாம் நாளிலே நீ கர்த்தருடைய ஆலயத்துக்குப் போவாய்.]]></a:t>
+              <a:t><![CDATA[5. Return, and tell Hezekiah the captain of my people, Thus says the LORD, the God of David your father, I have heard your prayer, I have seen your tears: behold, I will heal you: on the third day you shall go up unto the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -551,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ திரும்பிப்போய், என் ஜனத்தின் அதிபதியாகிய எசேக்கியாவை நோக்கி: உன் தகப்பனாகிய தாவீதின் தேவனாயிருக்கிற கர்த்தர் சொல்லுகிறது என்னவென்றால்: உன் விண்ணப்பத்தைக் கேட்டேன், உன் கண்ணீரைக் கண்டேன்; இதோ, நான் உன்னைக் குணமாக்குவேன்; மூன்றாம் நாளிலே நீ கர்த்தருடைய ஆலயத்துக்குப் போவாய்.]]></a:t>
+              <a:t><![CDATA[5. Return, and tell Hezekiah the captain of my people, Thus says the LORD, the God of David your father, I have heard your prayer, I have seen your tears: behold, I will heal you: on the third day you shall go up unto the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -660,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் நாட்களோடே பதினைந்து வருஷங்களைக் கூட்டுவேன்; உன்னையும் இந்த நகரத்தையும் அசீரியா ராஜாவின் கைக்குத் தப்புவித்து, என் நிமித்தமும் என் தாசனாகிய தாவீதின் நிமித்தமும் இந்த நகரத்துக்கு ஆதரவாய் இருப்பேன் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. Return, and tell Hezekiah the captain of my people, Thus says the LORD, the God of David your father, I have heard your prayer, I have seen your tears: behold, I will heal you: on the third day you shall go up unto the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -769,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் நாட்களோடே பதினைந்து வருஷங்களைக் கூட்டுவேன்; உன்னையும் இந்த நகரத்தையும் அசீரியா ராஜாவின் கைக்குத் தப்புவித்து, என் நிமித்தமும் என் தாசனாகிய தாவீதின் நிமித்தமும் இந்த நகரத்துக்கு ஆதரவாய் இருப்பேன் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And I will add unto your days fifteen years; and I will deliver you and this city out of the hand of the king of Assyria; and I will defend this city for mine own sake, and for my servant David's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் நாட்களோடே பதினைந்து வருஷங்களைக் கூட்டுவேன்; உன்னையும் இந்த நகரத்தையும் அசீரியா ராஜாவின் கைக்குத் தப்புவித்து, என் நிமித்தமும் என் தாசனாகிய தாவீதின் நிமித்தமும் இந்த நகரத்துக்கு ஆதரவாய் இருப்பேன் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And I will add unto your days fifteen years; and I will deliver you and this city out of the hand of the king of Assyria; and I will defend this city for mine own sake, and for my servant David's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பின்பு ஏசாயா: அத்திப்பழத்து அடையைக் கொண்டுவாருங்கள் என்றான்; அதை அவர்கள் கொண்டுவந்து, பிளவையின்மேல் பற்றுப்போட்டபோது அவன் பிழைத்தான்.]]></a:t>
+              <a:t><![CDATA[6. And I will add unto your days fifteen years; and I will deliver you and this city out of the hand of the king of Assyria; and I will defend this city for mine own sake, and for my servant David's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எசேக்கியா ஏசாயாவை நோக்கி: கர்த்தர் என்னைக் குணமாக்குவதற்கும், மூன்றாம்நாளிலே நான் கர்த்தருடைய ஆலயத்திற்குப் போவதற்கும் அடையாளம் என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And Isaiah said, Take a lump of figs. And they took and laid it on the boil, and he recovered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எசேக்கியா ஏசாயாவை நோக்கி: கர்த்தர் என்னைக் குணமாக்குவதற்கும், மூன்றாம்நாளிலே நான் கர்த்தருடைய ஆலயத்திற்குப் போவதற்கும் அடையாளம் என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And Isaiah said, Take a lump of figs. And they took and laid it on the boil, and he recovered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு ஏசாயா: கர்த்தர் தாம் சொன்ன வார்த்தையின்படியே செய்வாரென்பதற்கு, கர்த்தரால் உனக்கு உண்டாகும் அடையாளமாகச் சாயை பத்துப் பாகை முன்னிட்டுப் போகவேண்டுமோ, பத்துப்பாகை பின்னிட்டுத் திரும்ப வேண்டுமோ என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[8. And Hezekiah said unto Isaiah, What shall be the sign that the LORD will heal me, and that I shall go up into the house of the LORD the third day?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு ஏசாயா: கர்த்தர் தாம் சொன்ன வார்த்தையின்படியே செய்வாரென்பதற்கு, கர்த்தரால் உனக்கு உண்டாகும் அடையாளமாகச் சாயை பத்துப் பாகை முன்னிட்டுப் போகவேண்டுமோ, பத்துப்பாகை பின்னிட்டுத் திரும்ப வேண்டுமோ என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[8. And Hezekiah said unto Isaiah, What shall be the sign that the LORD will heal me, and that I shall go up into the house of the LORD the third day?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1532,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்நாட்களில் எசேக்கியா வியாதிப்பட்டு மரணத்துக்கு ஏதுவாயிருந்தான்; அப்பொழுது ஆமோத்சின் குமாரனாகிய ஏசாயா என்னும் தீர்க்கதரிசி அவனிடத்தில் வந்து, அவனை நோக்கி: நீர் உமது வீட்டுக்காரியத்தை ஒழுங்குப்படுத்தும்; நீர் பிழைக்கமாட்டீர், மரித்துப்போவீர் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. In those days was Hezekiah sick unto death. And the prophet Isaiah the son of Amoz came to him, and said unto him, Thus says the LORD, Set yours house in order; for you shall die, and not live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு எசேக்கியா: சாயை பத்துப்பாகை முன்னிட்டுப்போகிறது லேசான காரியம்; அப்படி வேண்டாம்; சாயை பத்துப்பாகை பின்னிட்டுத் திரும்பவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And Isaiah said, This sign shall you have of the LORD, that the LORD will do the thing that he has spoken: shall the shadow go forward ten degrees, or go back ten degrees?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு எசேக்கியா: சாயை பத்துப்பாகை முன்னிட்டுப்போகிறது லேசான காரியம்; அப்படி வேண்டாம்; சாயை பத்துப்பாகை பின்னிட்டுத் திரும்பவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And Isaiah said, This sign shall you have of the LORD, that the LORD will do the thing that he has spoken: shall the shadow go forward ten degrees, or go back ten degrees?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது ஏசாயா தீர்க்கதரிசி கர்த்தரை நோக்கிக் கூப்பிடுகையில், அவர் ஆகாசுடைய சூரிய கடியாரத்தில் பாகைக்குப் பாகை முன்போன சாயை பத்துப்பாகை பின்னிட்டுத் திரும்பும்படி செய்தார்.]]></a:t>
+              <a:t><![CDATA[9. And Isaiah said, This sign shall you have of the LORD, that the LORD will do the thing that he has spoken: shall the shadow go forward ten degrees, or go back ten degrees?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது ஏசாயா தீர்க்கதரிசி கர்த்தரை நோக்கிக் கூப்பிடுகையில், அவர் ஆகாசுடைய சூரிய கடியாரத்தில் பாகைக்குப் பாகை முன்போன சாயை பத்துப்பாகை பின்னிட்டுத் திரும்பும்படி செய்தார்.]]></a:t>
+              <a:t><![CDATA[10. And Hezekiah answered, It is a light thing for the shadow to go down ten degrees: nay, but let the shadow return backward ten degrees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அக்காலத்திலே பலாதானின் குமாரனாகிய பெரோதாக் பலாதான் என்னும் பாபிலோனின் ராஜா எசேக்கியா வியாதிப்பட்டிருக்கிறதைக் கேட்டு, அவனிடத்துக்கு நிருபங்களையும் வெகுமானத்தையும் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[10. And Hezekiah answered, It is a light thing for the shadow to go down ten degrees: nay, but let the shadow return backward ten degrees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அக்காலத்திலே பலாதானின் குமாரனாகிய பெரோதாக் பலாதான் என்னும் பாபிலோனின் ராஜா எசேக்கியா வியாதிப்பட்டிருக்கிறதைக் கேட்டு, அவனிடத்துக்கு நிருபங்களையும் வெகுமானத்தையும் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[11. And Isaiah the prophet cried unto the LORD: and he brought the shadow ten degrees backward, by which it had gone down in the dial of Ahaz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எசேக்கியா அவர்களை அங்கிகரித்து, பின்பு அவர்களுக்குத் தன் பொக்கிஷசாலை அனைத்தையும், வெள்ளியையும், பொன்னையும், கந்தவர்க்கங்களையும், நல்ல பரிமளதைலத்தையும், தன் ஆயுதசாலை அனைத்தையும் தன் பொக்கிஷசாலைகளிலுள்ள எல்லாவற்றையும் காண்பித்தான்; தன் அரமனையிலும் தன் ராஜ்யத்தில் எங்கும் எசேக்கியா அவர்களுக்குக் காண்பியாத பொருள் ஒன்றும் இல்லை.]]></a:t>
+              <a:t><![CDATA[11. And Isaiah the prophet cried unto the LORD: and he brought the shadow ten degrees backward, by which it had gone down in the dial of Ahaz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எசேக்கியா அவர்களை அங்கிகரித்து, பின்பு அவர்களுக்குத் தன் பொக்கிஷசாலை அனைத்தையும், வெள்ளியையும், பொன்னையும், கந்தவர்க்கங்களையும், நல்ல பரிமளதைலத்தையும், தன் ஆயுதசாலை அனைத்தையும் தன் பொக்கிஷசாலைகளிலுள்ள எல்லாவற்றையும் காண்பித்தான்; தன் அரமனையிலும் தன் ராஜ்யத்தில் எங்கும் எசேக்கியா அவர்களுக்குக் காண்பியாத பொருள் ஒன்றும் இல்லை.]]></a:t>
+              <a:t><![CDATA[12. At that time Berodachbaladan, the son of Baladan, king of Babylon, sent letters and a present unto Hezekiah: for he had heard that Hezekiah had been sick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எசேக்கியா அவர்களை அங்கிகரித்து, பின்பு அவர்களுக்குத் தன் பொக்கிஷசாலை அனைத்தையும், வெள்ளியையும், பொன்னையும், கந்தவர்க்கங்களையும், நல்ல பரிமளதைலத்தையும், தன் ஆயுதசாலை அனைத்தையும் தன் பொக்கிஷசாலைகளிலுள்ள எல்லாவற்றையும் காண்பித்தான்; தன் அரமனையிலும் தன் ராஜ்யத்தில் எங்கும் எசேக்கியா அவர்களுக்குக் காண்பியாத பொருள் ஒன்றும் இல்லை.]]></a:t>
+              <a:t><![CDATA[12. At that time Berodachbaladan, the son of Baladan, king of Babylon, sent letters and a present unto Hezekiah: for he had heard that Hezekiah had been sick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எசேக்கியா அவர்களை அங்கிகரித்து, பின்பு அவர்களுக்குத் தன் பொக்கிஷசாலை அனைத்தையும், வெள்ளியையும், பொன்னையும், கந்தவர்க்கங்களையும், நல்ல பரிமளதைலத்தையும், தன் ஆயுதசாலை அனைத்தையும் தன் பொக்கிஷசாலைகளிலுள்ள எல்லாவற்றையும் காண்பித்தான்; தன் அரமனையிலும் தன் ராஜ்யத்தில் எங்கும் எசேக்கியா அவர்களுக்குக் காண்பியாத பொருள் ஒன்றும் இல்லை.]]></a:t>
+              <a:t><![CDATA[13. And Hezekiah hearkened unto them, and showed them all the house of his precious things, the silver, and the gold, and the spices, and the precious ointment, and all the house of his armour, and all that was found in his treasures: there was nothing in his house, nor in all his dominion, that Hezekiah showed them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2731,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்நாட்களில் எசேக்கியா வியாதிப்பட்டு மரணத்துக்கு ஏதுவாயிருந்தான்; அப்பொழுது ஆமோத்சின் குமாரனாகிய ஏசாயா என்னும் தீர்க்கதரிசி அவனிடத்தில் வந்து, அவனை நோக்கி: நீர் உமது வீட்டுக்காரியத்தை ஒழுங்குப்படுத்தும்; நீர் பிழைக்கமாட்டீர், மரித்துப்போவீர் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. In those days was Hezekiah sick unto death. And the prophet Isaiah the son of Amoz came to him, and said unto him, Thus says the LORD, Set yours house in order; for you shall die, and not live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது ஏசாயா தீர்க்கதரிசி எசேக்கியா ராஜாவினிடத்தில் வந்து: அந்த மனுஷர் என்ன சொன்னார்கள் எங்கேயிருந்து உம்மிடத்தில் வந்தார்கள் என்று கேட்டான். அதற்கு எசேக்கியா: பாபிலோன் என்னும் தூரதேசத்திலிருந்து வந்தார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And Hezekiah hearkened unto them, and showed them all the house of his precious things, the silver, and the gold, and the spices, and the precious ointment, and all the house of his armour, and all that was found in his treasures: there was nothing in his house, nor in all his dominion, that Hezekiah showed them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது ஏசாயா தீர்க்கதரிசி எசேக்கியா ராஜாவினிடத்தில் வந்து: அந்த மனுஷர் என்ன சொன்னார்கள் எங்கேயிருந்து உம்மிடத்தில் வந்தார்கள் என்று கேட்டான். அதற்கு எசேக்கியா: பாபிலோன் என்னும் தூரதேசத்திலிருந்து வந்தார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And Hezekiah hearkened unto them, and showed them all the house of his precious things, the silver, and the gold, and the spices, and the precious ointment, and all the house of his armour, and all that was found in his treasures: there was nothing in his house, nor in all his dominion, that Hezekiah showed them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது ஏசாயா தீர்க்கதரிசி எசேக்கியா ராஜாவினிடத்தில் வந்து: அந்த மனுஷர் என்ன சொன்னார்கள் எங்கேயிருந்து உம்மிடத்தில் வந்தார்கள் என்று கேட்டான். அதற்கு எசேக்கியா: பாபிலோன் என்னும் தூரதேசத்திலிருந்து வந்தார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And Hezekiah hearkened unto them, and showed them all the house of his precious things, the silver, and the gold, and the spices, and the precious ointment, and all the house of his armour, and all that was found in his treasures: there was nothing in his house, nor in all his dominion, that Hezekiah showed them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவன்: உம்முடைய வீட்டில் என்னத்தைப் பார்த்தார்கள் என்று கேட்டான். அதற்கு எசேக்கியா: என் வீட்டிலுள்ள எல்லாவற்றையும் பார்த்தார்கள்; என் பொக்கிஷங்களில் நான் அவர்களுக்குக் காண்பியாத பொருள் ஒன்றும் இல்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[14. Then came Isaiah the prophet unto king Hezekiah, and said unto him, What said these men? and from whence came they unto you? And Hezekiah said, They are come from a far country, even from Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவன்: உம்முடைய வீட்டில் என்னத்தைப் பார்த்தார்கள் என்று கேட்டான். அதற்கு எசேக்கியா: என் வீட்டிலுள்ள எல்லாவற்றையும் பார்த்தார்கள்; என் பொக்கிஷங்களில் நான் அவர்களுக்குக் காண்பியாத பொருள் ஒன்றும் இல்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[14. Then came Isaiah the prophet unto king Hezekiah, and said unto him, What said these men? and from whence came they unto you? And Hezekiah said, They are come from a far country, even from Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது ஏசாயா எசேக்கியாவை நோக்கி: கர்த்தருடைய வார்த்தைக் கேளும்.]]></a:t>
+              <a:t><![CDATA[14. Then came Isaiah the prophet unto king Hezekiah, and said unto him, What said these men? and from whence came they unto you? And Hezekiah said, They are come from a far country, even from Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதோ, நாட்கள் வரும்; அப்பொழுது உமது வீட்டில் உள்ளதிலும், உமது பிதாக்கள் இந்நாள்வரைக்கும் சேர்த்ததிலும் ஒன்றும் மீதியாக வைக்கப்படாமல் எல்லாம் பாபிலோனுக்குக் கொண்டுபோகப்படும்.]]></a:t>
+              <a:t><![CDATA[15. And he said, What have they seen in yours house? And Hezekiah answered, All the things that are in mine house have they seen: there is nothing among my treasures that I have not showed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதோ, நாட்கள் வரும்; அப்பொழுது உமது வீட்டில் உள்ளதிலும், உமது பிதாக்கள் இந்நாள்வரைக்கும் சேர்த்ததிலும் ஒன்றும் மீதியாக வைக்கப்படாமல் எல்லாம் பாபிலோனுக்குக் கொண்டுபோகப்படும்.]]></a:t>
+              <a:t><![CDATA[15. And he said, What have they seen in yours house? And Hezekiah answered, All the things that are in mine house have they seen: there is nothing among my treasures that I have not showed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீர் பெறப்போகிற உமது சந்தானமாகிய; உமது குமாரர்களிலும் சிலர் பாபிலோன் ராஜாவின் அரமனையிலே அரமனை வேலைக்காரராயிருப்பார்கள் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And he said, What have they seen in yours house? And Hezekiah answered, All the things that are in mine house have they seen: there is nothing among my treasures that I have not showed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீர் பெறப்போகிற உமது சந்தானமாகிய; உமது குமாரர்களிலும் சிலர் பாபிலோன் ராஜாவின் அரமனையிலே அரமனை வேலைக்காரராயிருப்பார்கள் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And Isaiah said unto Hezekiah, Hear the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3930,51 +3946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது எசேக்கியா தன் முகத்தைச் சுவர்ப்புறமாகத் திரும்பிக் கொண்டு, கர்த்தரை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. In those days was Hezekiah sick unto death. And the prophet Isaiah the son of Amoz came to him, and said unto him, Thus says the LORD, Set yours house in order; for you shall die, and not live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது எசேக்கியா ஏசாயாவை நோக்கி: நீர் சொன்ன கர்த்தருடைய வார்த்தை நல்லதுதான் என்று சொல்லி, என் நாட்களிலாவது சமாதானமும் உண்மையும் இருக்குமே என்றான்.]]></a:t>
+              <a:t><![CDATA[17. Behold, the days come, that all that is in yours house, and that which your fathers have laid up in store unto this day, shall be carried into Babylon: nothing shall be left, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4148,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது எசேக்கியா ஏசாயாவை நோக்கி: நீர் சொன்ன கர்த்தருடைய வார்த்தை நல்லதுதான் என்று சொல்லி, என் நாட்களிலாவது சமாதானமும் உண்மையும் இருக்குமே என்றான்.]]></a:t>
+              <a:t><![CDATA[17. Behold, the days come, that all that is in yours house, and that which your fathers have laid up in store unto this day, shall be carried into Babylon: nothing shall be left, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4257,51 +4273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எசேக்கியாவின் மற்ற வர்த்தமானங்களும், அவனுடைய எல்லா வல்லமையும், அவன் ஒரு குளத்தையும் சாலகத்தையும் உண்டாக்கினதினாலே தண்ணீரை நகரத்திற்குள்ளே வரப்பண்ணினதும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[18. And of your sons that shall issue from you, which you shall brought forth, shall they take away; and they shall be eunuchs in the palace of the king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4366,51 +4382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எசேக்கியாவின் மற்ற வர்த்தமானங்களும், அவனுடைய எல்லா வல்லமையும், அவன் ஒரு குளத்தையும் சாலகத்தையும் உண்டாக்கினதினாலே தண்ணீரை நகரத்திற்குள்ளே வரப்பண்ணினதும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[18. And of your sons that shall issue from you, which you shall brought forth, shall they take away; and they shall be eunuchs in the palace of the king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4475,51 +4491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எசேக்கியாவின் மற்ற வர்த்தமானங்களும், அவனுடைய எல்லா வல்லமையும், அவன் ஒரு குளத்தையும் சாலகத்தையும் உண்டாக்கினதினாலே தண்ணீரை நகரத்திற்குள்ளே வரப்பண்ணினதும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[19. Then said Hezekiah unto Isaiah, Good is the word of the LORD which you have spoken. And he said, Is it not good, if peace and truth be in my days?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4584,51 +4600,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எசேக்கியா தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் குமாரனாகிய மனாசே அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[19. Then said Hezekiah unto Isaiah, Good is the word of the LORD which you have spoken. And he said, Is it not good, if peace and truth be in my days?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And the rest of the acts of Hezekiah, and all his might, and how he made a pool, and a conduit, and brought water into the city, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And the rest of the acts of Hezekiah, and all his might, and how he made a pool, and a conduit, and brought water into the city, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And the rest of the acts of Hezekiah, and all his might, and how he made a pool, and a conduit, and brought water into the city, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And Hezekiah slept with his fathers: and Manasseh his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4693,51 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆ கர்த்தாவே, நான் உமக்கு முன்பாக உண்மையும் மன உத்தமமுமாய் நடந்து, உமது பார்வைக்கு நலமானதைச் செய்தேன் என்பதை நினைத்தருளும் என்று விண்ணப்பம்பண்ணினான். எசேக்கியா மிகவும் அழுதான்.]]></a:t>
+              <a:t><![CDATA[2. Then he turned his face to the wall, and prayed unto the LORD, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4802,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆ கர்த்தாவே, நான் உமக்கு முன்பாக உண்மையும் மன உத்தமமுமாய் நடந்து, உமது பார்வைக்கு நலமானதைச் செய்தேன் என்பதை நினைத்தருளும் என்று விண்ணப்பம்பண்ணினான். எசேக்கியா மிகவும் அழுதான்.]]></a:t>
+              <a:t><![CDATA[3. I plead to you, O LORD, remember now how I have walked before you in truth and with a perfect heart, and have done that which is good in your sight. And Hezekiah wept sore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏசாயா பாதி முற்றத்தைவிட்டு அப்புறம் போகிறதற்குமுன்னே, கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாகி, அவர் சொன்னது:]]></a:t>
+              <a:t><![CDATA[3. I plead to you, O LORD, remember now how I have walked before you in truth and with a perfect heart, and have done that which is good in your sight. And Hezekiah wept sore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏசாயா பாதி முற்றத்தைவிட்டு அப்புறம் போகிறதற்குமுன்னே, கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாகி, அவர் சொன்னது:]]></a:t>
+              <a:t><![CDATA[4. And it came to pass, before Isaiah was gone out into the middle court, that the word of the LORD came to him, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5129,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ திரும்பிப்போய், என் ஜனத்தின் அதிபதியாகிய எசேக்கியாவை நோக்கி: உன் தகப்பனாகிய தாவீதின் தேவனாயிருக்கிற கர்த்தர் சொல்லுகிறது என்னவென்றால்: உன் விண்ணப்பத்தைக் கேட்டேன், உன் கண்ணீரைக் கண்டேன்; இதோ, நான் உன்னைக் குணமாக்குவேன்; மூன்றாம் நாளிலே நீ கர்த்தருடைய ஆலயத்துக்குப் போவாய்.]]></a:t>
+              <a:t><![CDATA[4. And it came to pass, before Isaiah was gone out into the middle court, that the word of the LORD came to him, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5208,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414331" r:id="rId1"/>
+    <p:sldLayoutId id="2482723247" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5564,50 +6016,82 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5748,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[father, I have heard your prayer, I have seen your tears: behold, I will heal you: on the third day]]></a:t>
+              <a:t><![CDATA[5. நீ திரும்பிப்போய், என் ஜனத்தின் அதிபதியாகிய எசேக்கியாவை நோக்கி: உன் தகப்பனாகிய தாவீதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall go up unto the house of the LORD.]]></a:t>
+              <a:t><![CDATA[தேவனாயிருக்கிற கர்த்தர் சொல்லுகிறது என்னவென்றால்: உன் விண்ணப்பத்தைக் கேட்டேன், உன் கண்ணீரைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And I will add unto your days fifteen years; and I will deliver you and this city out of the hand]]></a:t>
+              <a:t><![CDATA[கண்டேன்; இதோ, நான் உன்னைக் குணமாக்குவேன்; மூன்றாம் நாளிலே நீ கர்த்தருடைய ஆலயத்துக்குப் போவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the king of Assyria; and I will defend this city for mine own sake, and for my servant David's]]></a:t>
+              <a:t><![CDATA[6. உன் நாட்களோடே பதினைந்து வருஷங்களைக் கூட்டுவேன்; உன்னையும் இந்த நகரத்தையும் அசீரியா ராஜாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sake.]]></a:t>
+              <a:t><![CDATA[கைக்குத் தப்புவித்து, என் நிமித்தமும் என் தாசனாகிய தாவீதின் நிமித்தமும் இந்த நகரத்துக்கு ஆதரவாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Isaiah said, Take a lump of figs. And they took and laid it on the boil, and he recovered.]]></a:t>
+              <a:t><![CDATA[இருப்பேன் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Hezekiah said unto Isaiah, What shall be the sign that the LORD will heal me, and that I]]></a:t>
+              <a:t><![CDATA[7. பின்பு ஏசாயா: அத்திப்பழத்து அடையைக் கொண்டுவாருங்கள் என்றான்; அதை அவர்கள் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall go up into the house of the LORD the third day?]]></a:t>
+              <a:t><![CDATA[பிளவையின்மேல் பற்றுப்போட்டபோது அவன் பிழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Isaiah said, This sign shall you have of the LORD, that the LORD will do the thing that he]]></a:t>
+              <a:t><![CDATA[8. எசேக்கியா ஏசாயாவை நோக்கி: கர்த்தர் என்னைக் குணமாக்குவதற்கும், மூன்றாம்நாளிலே நான் கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[has spoken: shall the shadow go forward ten degrees, or go back ten degrees?]]></a:t>
+              <a:t><![CDATA[ஆலயத்திற்குப் போவதற்கும் அடையாளம் என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In those days was Hezekiah sick unto death. And the prophet Isaiah the son of Amoz came to him,]]></a:t>
+              <a:t><![CDATA[1. அந்நாட்களில் எசேக்கியா வியாதிப்பட்டு மரணத்துக்கு ஏதுவாயிருந்தான்; அப்பொழுது ஆமோத்சின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Hezekiah answered, It is a light thing for the shadow to go down ten degrees: nay, but let]]></a:t>
+              <a:t><![CDATA[9. அதற்கு ஏசாயா: கர்த்தர் தாம் சொன்ன வார்த்தையின்படியே செய்வாரென்பதற்கு, கர்த்தரால் உனக்கு உண்டாகும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the shadow return backward ten degrees.]]></a:t>
+              <a:t><![CDATA[அடையாளமாகச் சாயை பத்துப் பாகை முன்னிட்டுப் போகவேண்டுமோ, பத்துப்பாகை பின்னிட்டுத் திரும்ப வேண்டுமோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Isaiah the prophet cried unto the LORD: and he brought the shadow ten degrees backward, by]]></a:t>
+              <a:t><![CDATA[என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which it had gone down in the dial of Ahaz.]]></a:t>
+              <a:t><![CDATA[10. அதற்கு எசேக்கியா: சாயை பத்துப்பாகை முன்னிட்டுப்போகிறது லேசான காரியம்; அப்படி வேண்டாம்; சாயை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. At that time Berodachbaladan, the son of Baladan, king of Babylon, sent letters and a present]]></a:t>
+              <a:t><![CDATA[பத்துப்பாகை பின்னிட்டுத் திரும்பவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto Hezekiah: for he had heard that Hezekiah had been sick.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது ஏசாயா தீர்க்கதரிசி கர்த்தரை நோக்கிக் கூப்பிடுகையில், அவர் ஆகாசுடைய சூரிய கடியாரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And Hezekiah hearkened unto them, and showed them all the house of his precious things, the]]></a:t>
+              <a:t><![CDATA[பாகைக்குப் பாகை முன்போன சாயை பத்துப்பாகை பின்னிட்டுத் திரும்பும்படி செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[silver, and the gold, and the spices, and the precious ointment, and all the house of his armour,]]></a:t>
+              <a:t><![CDATA[12. அக்காலத்திலே பலாதானின் குமாரனாகிய பெரோதாக் பலாதான் என்னும் பாபிலோனின் ராஜா எசேக்கியா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and all that was found in his treasures: there was nothing in his house, nor in all his dominion,]]></a:t>
+              <a:t><![CDATA[வியாதிப்பட்டிருக்கிறதைக் கேட்டு, அவனிடத்துக்கு நிருபங்களையும் வெகுமானத்தையும் அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that Hezekiah showed them not.]]></a:t>
+              <a:t><![CDATA[13. எசேக்கியா அவர்களை அங்கிகரித்து, பின்பு அவர்களுக்குத் தன் பொக்கிஷசாலை அனைத்தையும், வெள்ளியையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and said unto him, Thus says the LORD, Set yours house in order; for you shall die, and not live.]]></a:t>
+              <a:t><![CDATA[ஏசாயா என்னும் தீர்க்கதரிசி அவனிடத்தில் வந்து, அவனை நோக்கி: நீர் உமது வீட்டுக்காரியத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Then came Isaiah the prophet unto king Hezekiah, and said unto him, What said these men? and]]></a:t>
+              <a:t><![CDATA[பொன்னையும், கந்தவர்க்கங்களையும், நல்ல பரிமளதைலத்தையும், தன் ஆயுதசாலை அனைத்தையும் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from whence came they unto you? And Hezekiah said, They are come from a far country, even from]]></a:t>
+              <a:t><![CDATA[பொக்கிஷசாலைகளிலுள்ள எல்லாவற்றையும் காண்பித்தான்; தன் அரமனையிலும் தன் ராஜ்யத்தில் எங்கும் எசேக்கியா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Babylon.]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குக் காண்பியாத பொருள் ஒன்றும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he said, What have they seen in yours house? And Hezekiah answered, All the things that are]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது ஏசாயா தீர்க்கதரிசி எசேக்கியா ராஜாவினிடத்தில் வந்து: அந்த மனுஷர் என்ன சொன்னார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in mine house have they seen: there is nothing among my treasures that I have not showed them.]]></a:t>
+              <a:t><![CDATA[எங்கேயிருந்து உம்மிடத்தில் வந்தார்கள் என்று கேட்டான். அதற்கு எசேக்கியா: பாபிலோன் என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Isaiah said unto Hezekiah, Hear the word of the LORD.]]></a:t>
+              <a:t><![CDATA[தூரதேசத்திலிருந்து வந்தார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Behold, the days come, that all that is in yours house, and that which your fathers have laid up]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவன்: உம்முடைய வீட்டில் என்னத்தைப் பார்த்தார்கள் என்று கேட்டான். அதற்கு எசேக்கியா: என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in store unto this day, shall be carried into Babylon: nothing shall be left, says the LORD.]]></a:t>
+              <a:t><![CDATA[வீட்டிலுள்ள எல்லாவற்றையும் பார்த்தார்கள்; என் பொக்கிஷங்களில் நான் அவர்களுக்குக் காண்பியாத பொருள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And of your sons that shall issue from you, which you shall brought forth, shall they take away;]]></a:t>
+              <a:t><![CDATA[ஒன்றும் இல்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and they shall be eunuchs in the palace of the king of Babylon.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது ஏசாயா எசேக்கியாவை நோக்கி: கர்த்தருடைய வார்த்தைக் கேளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Then he turned his face to the wall, and prayed unto the LORD, saying,]]></a:t>
+              <a:t><![CDATA[ஒழுங்குப்படுத்தும்; நீர் பிழைக்கமாட்டீர், மரித்துப்போவீர் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Then said Hezekiah unto Isaiah, Good is the word of the LORD which you have spoken. And he said,]]></a:t>
+              <a:t><![CDATA[17. இதோ, நாட்கள் வரும்; அப்பொழுது உமது வீட்டில் உள்ளதிலும், உமது பிதாக்கள் இந்நாள்வரைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Is it not good, if peace and truth be in my days?]]></a:t>
+              <a:t><![CDATA[சேர்த்ததிலும் ஒன்றும் மீதியாக வைக்கப்படாமல் எல்லாம் பாபிலோனுக்குக் கொண்டுபோகப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the rest of the acts of Hezekiah, and all his might, and how he made a pool, and a conduit,]]></a:t>
+              <a:t><![CDATA[18. நீர் பெறப்போகிற உமது சந்தானமாகிய; உமது குமாரர்களிலும் சிலர் பாபிலோன் ராஜாவின் அரமனையிலே அரமனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and brought water into the city, are they not written in the book of the chronicles of the kings of]]></a:t>
+              <a:t><![CDATA[வேலைக்காரராயிருப்பார்கள் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Judah?]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது எசேக்கியா ஏசாயாவை நோக்கி: நீர் சொன்ன கர்த்தருடைய வார்த்தை நல்லதுதான் என்று சொல்லி, என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11248,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And Hezekiah slept with his fathers: and Manasseh his son reigned in his position.]]></a:t>
+              <a:t><![CDATA[நாட்களிலாவது சமாதானமும் உண்மையும் இருக்குமே என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. எசேக்கியாவின் மற்ற வர்த்தமானங்களும், அவனுடைய எல்லா வல்லமையும், அவன் ஒரு குளத்தையும் சாலகத்தையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உண்டாக்கினதினாலே தண்ணீரை நகரத்திற்குள்ளே வரப்பண்ணினதும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. எசேக்கியா தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் குமாரனாகிய மனாசே அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. I plead to you, O LORD, remember now how I have walked before you in truth and with a perfect]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது எசேக்கியா தன் முகத்தைச் சுவர்ப்புறமாகத் திரும்பிக் கொண்டு, கர்த்தரை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heart, and have done that which is good in your sight. And Hezekiah wept sore.]]></a:t>
+              <a:t><![CDATA[3. ஆ கர்த்தாவே, நான் உமக்கு முன்பாக உண்மையும் மன உத்தமமுமாய் நடந்து, உமது பார்வைக்கு நலமானதைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And it came to pass, before Isaiah was gone out into the middle court, that the word of the LORD]]></a:t>
+              <a:t><![CDATA[செய்தேன் என்பதை நினைத்தருளும் என்று விண்ணப்பம்பண்ணினான். எசேக்கியா மிகவும் அழுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[came to him, saying,]]></a:t>
+              <a:t><![CDATA[4. ஏசாயா பாதி முற்றத்தைவிட்டு அப்புறம் போகிறதற்குமுன்னே, கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாகி, அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Return, and tell Hezekiah the captain of my people, Thus says the LORD, the God of David your]]></a:t>
+              <a:t><![CDATA[சொன்னது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>