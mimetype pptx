--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -95,52 +95,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -173,51 +171,50 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
-    <p:sldId id="308" r:id="rId55"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -367,54 +364,53 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -474,51 +470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எருசலேமிலே என் நாமத்தை விளங்கப்பண்ணுவேன் என்று கர்த்தர் சொல்லிக் குறித்த கர்த்தருடைய ஆலயத்திலே அவன் பலிபீடங்களைக் கட்டி,]]></a:t>
+              <a:t><![CDATA[24. அதினால் தேசத்து ஜனங்கள் ராஜாவாகிய ஆமோனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணினவர்களையெல்லாம் வெட்டிப்போட்டு, அவன் குமாரனாகிய யோசியாவை அவன் ஸ்தானத்தில் ராஜாவாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -583,51 +579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தருடைய ஆலயத்தின் இரண்டு பிராகாரங்களிலும் வானத்தின் சேனைகளுக்கெல்லாம் பலிபீடங்களைக் கட்டி,]]></a:t>
+              <a:t><![CDATA[25. ஆமோன் செய்த மற்ற வர்த்தமானங்கள் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -692,51 +688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தன் குமாரனைத் தீமிதிக்கப்பண்ணி, நாள்பார்க்கிறவனும் நிமித்தம்பார்க்கிறவனுமாயிருந்து, அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் வைத்து, கர்த்தருக்கு கோபமுண்டாக அவர் பார்வைக்குப் பொல்லாப்பானதை மிகுதியாய்ச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[25. ஆமோன் செய்த மற்ற வர்த்தமானங்கள் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -801,51 +797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தன் குமாரனைத் தீமிதிக்கப்பண்ணி, நாள்பார்க்கிறவனும் நிமித்தம்பார்க்கிறவனுமாயிருந்து, அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் வைத்து, கர்த்தருக்கு கோபமுண்டாக அவர் பார்வைக்குப் பொல்லாப்பானதை மிகுதியாய்ச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[26. அவன் ஊசாவின் தோட்டத்திலுள்ள அவனுடைய கல்லறையில் அடக்கம் பண்ணப்பட்டான்; அவன் ஸ்தானத்திலே அவன் குமாரனாகிய யோசியா ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -910,51 +906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தன் குமாரனைத் தீமிதிக்கப்பண்ணி, நாள்பார்க்கிறவனும் நிமித்தம்பார்க்கிறவனுமாயிருந்து, அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் வைத்து, கர்த்தருக்கு கோபமுண்டாக அவர் பார்வைக்குப் பொல்லாப்பானதை மிகுதியாய்ச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[1. மனாசே ராஜாவாகிறபோது பன்னிரண்டு வயதாயிருந்து, ஐம்பத்தைந்து வருஷம் எருசலேமில் அரசாண்டான்; அவன் தாயின்பேர் எப்சிபாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1019,51 +1015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இந்த ஆலயத்திலும், நான் இஸ்ரவேலின் சகல கோத்திரங்களிலுமிருந்து தெரிந்துகொண்ட எருசலேமிலும், என் நாமத்தை என்றைக்கும் விளங்கப்பண்ணுவேன் என்று கர்த்தர் தாவீதோடும் அவன் குமாரனாகிய சாலொமோனோடும் சொல்லிக் குறித்த ஆலயத்திலே அவன் பண்ணின தோப்புவிக்கிரகத்தை வைத்தான்.]]></a:t>
+              <a:t><![CDATA[1. மனாசே ராஜாவாகிறபோது பன்னிரண்டு வயதாயிருந்து, ஐம்பத்தைந்து வருஷம் எருசலேமில் அரசாண்டான்; அவன் தாயின்பேர் எப்சிபாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1128,51 +1124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இந்த ஆலயத்திலும், நான் இஸ்ரவேலின் சகல கோத்திரங்களிலுமிருந்து தெரிந்துகொண்ட எருசலேமிலும், என் நாமத்தை என்றைக்கும் விளங்கப்பண்ணுவேன் என்று கர்த்தர் தாவீதோடும் அவன் குமாரனாகிய சாலொமோனோடும் சொல்லிக் குறித்த ஆலயத்திலே அவன் பண்ணின தோப்புவிக்கிரகத்தை வைத்தான்.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் இஸ்ரவேல் புத்திரருக்கு முன்பாகத் துரத்தின ஜாதிகளுடைய அருவருப்புகளின்படியே, அவன் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1237,51 +1233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இந்த ஆலயத்திலும், நான் இஸ்ரவேலின் சகல கோத்திரங்களிலுமிருந்து தெரிந்துகொண்ட எருசலேமிலும், என் நாமத்தை என்றைக்கும் விளங்கப்பண்ணுவேன் என்று கர்த்தர் தாவீதோடும் அவன் குமாரனாகிய சாலொமோனோடும் சொல்லிக் குறித்த ஆலயத்திலே அவன் பண்ணின தோப்புவிக்கிரகத்தை வைத்தான்.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் இஸ்ரவேல் புத்திரருக்கு முன்பாகத் துரத்தின ஜாதிகளுடைய அருவருப்புகளின்படியே, அவன் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1346,51 +1342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் அவர்களுக்குக் கற்பித்த எல்லாவற்றின்படியேயும், என் தாசனாகிய மோசே அவர்களுக்குக் கற்பித்த எல்லா நியாயப்பிரமாணத்தின்படியேயும் செய்ய ஜாக்கிரதையாய் இருந்தார்களேயானால், நான் இனி இஸ்ரவேலின் காலை அவர்கள் பிதாக்களுக்குக் கொடுத்த தேசத்தைவிட்டு அலையப்பண்ணுவதில்லை என்று சொல்லியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[3. தன் தகப்பனாகிய எசேக்கியா இடித்துப்போட்ட மேடைகளைத் திரும்பவும் கட்டி, பாகாலுக்குப் பலிபீடங்களை எடுப்பித்து, இஸ்ரவேலின் ராஜாவாகிய ஆகாப் செய்ததுபோல விக்கிரகத்தோப்பை உண்டாக்கி, வானத்தின் சேனைகளையெல்லாம் பணிந்துகொண்டு அவைகளைச் சேவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1455,51 +1451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் அவர்களுக்குக் கற்பித்த எல்லாவற்றின்படியேயும், என் தாசனாகிய மோசே அவர்களுக்குக் கற்பித்த எல்லா நியாயப்பிரமாணத்தின்படியேயும் செய்ய ஜாக்கிரதையாய் இருந்தார்களேயானால், நான் இனி இஸ்ரவேலின் காலை அவர்கள் பிதாக்களுக்குக் கொடுத்த தேசத்தைவிட்டு அலையப்பண்ணுவதில்லை என்று சொல்லியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[3. தன் தகப்பனாகிய எசேக்கியா இடித்துப்போட்ட மேடைகளைத் திரும்பவும் கட்டி, பாகாலுக்குப் பலிபீடங்களை எடுப்பித்து, இஸ்ரவேலின் ராஜாவாகிய ஆகாப் செய்ததுபோல விக்கிரகத்தோப்பை உண்டாக்கி, வானத்தின் சேனைகளையெல்லாம் பணிந்துகொண்டு அவைகளைச் சேவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1564,51 +1560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனாசே ராஜாவாகிறபோது பன்னிரண்டு வயதாயிருந்து, ஐம்பத்தைந்து வருஷம் எருசலேமில் அரசாண்டான்; அவன் தாயின்பேர் எப்சிபாள்.]]></a:t>
+              <a:t><![CDATA[19. ஆமோன் ராஜாவானபோது இருபத்திரண்டு வயதாயிருந்து, இரண்டு வருஷம் எருசலேமில் அரசாண்டான்; யோத்பா ஊரானாகிய ஆரூத்சின் குமாரத்தியான அவன் தாயின் பேர் மெசுல்லேமேத்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1673,51 +1669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் அவர்களுக்குக் கற்பித்த எல்லாவற்றின்படியேயும், என் தாசனாகிய மோசே அவர்களுக்குக் கற்பித்த எல்லா நியாயப்பிரமாணத்தின்படியேயும் செய்ய ஜாக்கிரதையாய் இருந்தார்களேயானால், நான் இனி இஸ்ரவேலின் காலை அவர்கள் பிதாக்களுக்குக் கொடுத்த தேசத்தைவிட்டு அலையப்பண்ணுவதில்லை என்று சொல்லியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[3. தன் தகப்பனாகிய எசேக்கியா இடித்துப்போட்ட மேடைகளைத் திரும்பவும் கட்டி, பாகாலுக்குப் பலிபீடங்களை எடுப்பித்து, இஸ்ரவேலின் ராஜாவாகிய ஆகாப் செய்ததுபோல விக்கிரகத்தோப்பை உண்டாக்கி, வானத்தின் சேனைகளையெல்லாம் பணிந்துகொண்டு அவைகளைச் சேவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1782,51 +1778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆனாலும் அவர்கள் கேளாதேபோனார்கள்; கர்த்தர் இஸ்ரவேல் புத்திரருக்கு முன்பாக அழித்த ஜாதிகள் செய்த பொல்லாப்பைப்பார்க்கிலும் அதிகமாய்ச் செய்ய மனாசே அவர்களை ஏவிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[4. எருசலேமிலே என் நாமத்தை விளங்கப்பண்ணுவேன் என்று கர்த்தர் சொல்லிக் குறித்த கர்த்தருடைய ஆலயத்திலே அவன் பலிபீடங்களைக் கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1891,51 +1887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆனாலும் அவர்கள் கேளாதேபோனார்கள்; கர்த்தர் இஸ்ரவேல் புத்திரருக்கு முன்பாக அழித்த ஜாதிகள் செய்த பொல்லாப்பைப்பார்க்கிலும் அதிகமாய்ச் செய்ய மனாசே அவர்களை ஏவிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[4. எருசலேமிலே என் நாமத்தை விளங்கப்பண்ணுவேன் என்று கர்த்தர் சொல்லிக் குறித்த கர்த்தருடைய ஆலயத்திலே அவன் பலிபீடங்களைக் கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2000,51 +1996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் கர்த்தர் தீர்க்கதரிசிகளாகிய தம்முடைய ஊழியக்காரரைக் கொண்டு உரைத்தது:]]></a:t>
+              <a:t><![CDATA[5. கர்த்தருடைய ஆலயத்தின் இரண்டு பிராகாரங்களிலும் வானத்தின் சேனைகளுக்கெல்லாம் பலிபீடங்களைக் கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2109,51 +2105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யூதாவின் ராஜாவாகிய மனாசே தனக்கு முன்னிருந்த எமோரியர் செய்த எல்லாவற்றைப்பார்க்கிலும் கேடாக இந்த அருவருப்புகளைச் செய்து, தன் நரகலான விக்கிரகங்களால் யூதாவையும் பாவஞ்செய்யப்பண்ணினபடியினால்,]]></a:t>
+              <a:t><![CDATA[6. தன் குமாரனைத் தீமிதிக்கப்பண்ணி, நாள்பார்க்கிறவனும் நிமித்தம்பார்க்கிறவனுமாயிருந்து, அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் வைத்து, கர்த்தருக்கு கோபமுண்டாக அவர் பார்வைக்குப் பொல்லாப்பானதை மிகுதியாய்ச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2218,51 +2214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யூதாவின் ராஜாவாகிய மனாசே தனக்கு முன்னிருந்த எமோரியர் செய்த எல்லாவற்றைப்பார்க்கிலும் கேடாக இந்த அருவருப்புகளைச் செய்து, தன் நரகலான விக்கிரகங்களால் யூதாவையும் பாவஞ்செய்யப்பண்ணினபடியினால்,]]></a:t>
+              <a:t><![CDATA[6. தன் குமாரனைத் தீமிதிக்கப்பண்ணி, நாள்பார்க்கிறவனும் நிமித்தம்பார்க்கிறவனுமாயிருந்து, அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் வைத்து, கர்த்தருக்கு கோபமுண்டாக அவர் பார்வைக்குப் பொல்லாப்பானதை மிகுதியாய்ச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2327,51 +2323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, கேட்கப்போகிற யாவருடைய இரண்டு காதுகளிலும் அது தொனித்துக்கொண்டிருக்கும்படியான பொல்லாப்பை நான் எருசலேமின்மேலும் யூதாவின்மேலும் வரப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[6. தன் குமாரனைத் தீமிதிக்கப்பண்ணி, நாள்பார்க்கிறவனும் நிமித்தம்பார்க்கிறவனுமாயிருந்து, அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் வைத்து, கர்த்தருக்கு கோபமுண்டாக அவர் பார்வைக்குப் பொல்லாப்பானதை மிகுதியாய்ச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2436,51 +2432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, கேட்கப்போகிற யாவருடைய இரண்டு காதுகளிலும் அது தொனித்துக்கொண்டிருக்கும்படியான பொல்லாப்பை நான் எருசலேமின்மேலும் யூதாவின்மேலும் வரப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[7. இந்த ஆலயத்திலும், நான் இஸ்ரவேலின் சகல கோத்திரங்களிலுமிருந்து தெரிந்துகொண்ட எருசலேமிலும், என் நாமத்தை என்றைக்கும் விளங்கப்பண்ணுவேன் என்று கர்த்தர் தாவீதோடும் அவன் குமாரனாகிய சாலொமோனோடும் சொல்லிக் குறித்த ஆலயத்திலே அவன் பண்ணின தோப்புவிக்கிரகத்தை வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2545,51 +2541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எருசலேமின்மேல் சமாரியாவின் மட்டநூலையும் ஆகாப் வீட்டின் தூக்கு நூலையும் பிடிப்பேன்; ஒருவன் ஒரு தாலத்தைத் துடைத்துப் பின்பு அதைக் கவிழ்த்துவைக்கிறதுபோல எருசலேமைத் துடைத்துவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[7. இந்த ஆலயத்திலும், நான் இஸ்ரவேலின் சகல கோத்திரங்களிலுமிருந்து தெரிந்துகொண்ட எருசலேமிலும், என் நாமத்தை என்றைக்கும் விளங்கப்பண்ணுவேன் என்று கர்த்தர் தாவீதோடும் அவன் குமாரனாகிய சாலொமோனோடும் சொல்லிக் குறித்த ஆலயத்திலே அவன் பண்ணின தோப்புவிக்கிரகத்தை வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2654,51 +2650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எருசலேமின்மேல் சமாரியாவின் மட்டநூலையும் ஆகாப் வீட்டின் தூக்கு நூலையும் பிடிப்பேன்; ஒருவன் ஒரு தாலத்தைத் துடைத்துப் பின்பு அதைக் கவிழ்த்துவைக்கிறதுபோல எருசலேமைத் துடைத்துவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[7. இந்த ஆலயத்திலும், நான் இஸ்ரவேலின் சகல கோத்திரங்களிலுமிருந்து தெரிந்துகொண்ட எருசலேமிலும், என் நாமத்தை என்றைக்கும் விளங்கப்பண்ணுவேன் என்று கர்த்தர் தாவீதோடும் அவன் குமாரனாகிய சாலொமோனோடும் சொல்லிக் குறித்த ஆலயத்திலே அவன் பண்ணின தோப்புவிக்கிரகத்தை வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2763,51 +2759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனாசே ராஜாவாகிறபோது பன்னிரண்டு வயதாயிருந்து, ஐம்பத்தைந்து வருஷம் எருசலேமில் அரசாண்டான்; அவன் தாயின்பேர் எப்சிபாள்.]]></a:t>
+              <a:t><![CDATA[19. ஆமோன் ராஜாவானபோது இருபத்திரண்டு வயதாயிருந்து, இரண்டு வருஷம் எருசலேமில் அரசாண்டான்; யோத்பா ஊரானாகிய ஆரூத்சின் குமாரத்தியான அவன் தாயின் பேர் மெசுல்லேமேத்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2872,51 +2868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் தங்கள் பிதாக்கள் எகிப்திலிருந்து புறப்பட்ட நாள்முதற்கொண்டு இந்நாள்வரைக்கும் என் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, எனக்குக் கோபம் மூட்டிவந்தபடியினால், என் சுதந்தரத்தின் மீதியானதைக் கைவிட்டு, அவர்கள் பகைஞரின் கையில் அவர்களை ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[8. நான் அவர்களுக்குக் கற்பித்த எல்லாவற்றின்படியேயும், என் தாசனாகிய மோசே அவர்களுக்குக் கற்பித்த எல்லா நியாயப்பிரமாணத்தின்படியேயும் செய்ய ஜாக்கிரதையாய் இருந்தார்களேயானால், நான் இனி இஸ்ரவேலின் காலை அவர்கள் பிதாக்களுக்குக் கொடுத்த தேசத்தைவிட்டு அலையப்பண்ணுவதில்லை என்று சொல்லியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2981,51 +2977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் தங்கள் பிதாக்கள் எகிப்திலிருந்து புறப்பட்ட நாள்முதற்கொண்டு இந்நாள்வரைக்கும் என் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, எனக்குக் கோபம் மூட்டிவந்தபடியினால், என் சுதந்தரத்தின் மீதியானதைக் கைவிட்டு, அவர்கள் பகைஞரின் கையில் அவர்களை ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[8. நான் அவர்களுக்குக் கற்பித்த எல்லாவற்றின்படியேயும், என் தாசனாகிய மோசே அவர்களுக்குக் கற்பித்த எல்லா நியாயப்பிரமாணத்தின்படியேயும் செய்ய ஜாக்கிரதையாய் இருந்தார்களேயானால், நான் இனி இஸ்ரவேலின் காலை அவர்கள் பிதாக்களுக்குக் கொடுத்த தேசத்தைவிட்டு அலையப்பண்ணுவதில்லை என்று சொல்லியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3090,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தங்கள் பகைஞருக்கெல்லாம் கொள்ளையும் சூறையுமாய்ப் போவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. நான் அவர்களுக்குக் கற்பித்த எல்லாவற்றின்படியேயும், என் தாசனாகிய மோசே அவர்களுக்குக் கற்பித்த எல்லா நியாயப்பிரமாணத்தின்படியேயும் செய்ய ஜாக்கிரதையாய் இருந்தார்களேயானால், நான் இனி இஸ்ரவேலின் காலை அவர்கள் பிதாக்களுக்குக் கொடுத்த தேசத்தைவிட்டு அலையப்பண்ணுவதில்லை என்று சொல்லியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3199,51 +3195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தங்கள் பகைஞருக்கெல்லாம் கொள்ளையும் சூறையுமாய்ப் போவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. ஆனாலும் அவர்கள் கேளாதேபோனார்கள்; கர்த்தர் இஸ்ரவேல் புத்திரருக்கு முன்பாக அழித்த ஜாதிகள் செய்த பொல்லாப்பைப்பார்க்கிலும் அதிகமாய்ச் செய்ய மனாசே அவர்களை ஏவிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3308,51 +3304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்யும்படியாக, மனாசே யூதாவைப் பாவஞ்செய்யப்பண்ணின அந்தப் பாவமும் தவிர, அவன் எருசலேமை நாலு மூலைவரையும் இரத்தப்பழிகளால் நிரப்பத்தக்கதாய், குற்றமில்லாத இரத்தத்தையும் மிகுதியாகச் சிந்தினான்.]]></a:t>
+              <a:t><![CDATA[9. ஆனாலும் அவர்கள் கேளாதேபோனார்கள்; கர்த்தர் இஸ்ரவேல் புத்திரருக்கு முன்பாக அழித்த ஜாதிகள் செய்த பொல்லாப்பைப்பார்க்கிலும் அதிகமாய்ச் செய்ய மனாசே அவர்களை ஏவிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3417,51 +3413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்யும்படியாக, மனாசே யூதாவைப் பாவஞ்செய்யப்பண்ணின அந்தப் பாவமும் தவிர, அவன் எருசலேமை நாலு மூலைவரையும் இரத்தப்பழிகளால் நிரப்பத்தக்கதாய், குற்றமில்லாத இரத்தத்தையும் மிகுதியாகச் சிந்தினான்.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் கர்த்தர் தீர்க்கதரிசிகளாகிய தம்முடைய ஊழியக்காரரைக் கொண்டு உரைத்தது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3526,51 +3522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்யும்படியாக, மனாசே யூதாவைப் பாவஞ்செய்யப்பண்ணின அந்தப் பாவமும் தவிர, அவன் எருசலேமை நாலு மூலைவரையும் இரத்தப்பழிகளால் நிரப்பத்தக்கதாய், குற்றமில்லாத இரத்தத்தையும் மிகுதியாகச் சிந்தினான்.]]></a:t>
+              <a:t><![CDATA[11. யூதாவின் ராஜாவாகிய மனாசே தனக்கு முன்னிருந்த எமோரியர் செய்த எல்லாவற்றைப்பார்க்கிலும் கேடாக இந்த அருவருப்புகளைச் செய்து, தன் நரகலான விக்கிரகங்களால் யூதாவையும் பாவஞ்செய்யப்பண்ணினபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3635,51 +3631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனாசேயின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் செய்த பாவமும் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. யூதாவின் ராஜாவாகிய மனாசே தனக்கு முன்னிருந்த எமோரியர் செய்த எல்லாவற்றைப்பார்க்கிலும் கேடாக இந்த அருவருப்புகளைச் செய்து, தன் நரகலான விக்கிரகங்களால் யூதாவையும் பாவஞ்செய்யப்பண்ணினபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3744,51 +3740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனாசேயின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் செய்த பாவமும் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, கேட்கப்போகிற யாவருடைய இரண்டு காதுகளிலும் அது தொனித்துக்கொண்டிருக்கும்படியான பொல்லாப்பை நான் எருசலேமின்மேலும் யூதாவின்மேலும் வரப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3853,51 +3849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனாசே தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் ஊசாவின் தோட்டமாகிய தன் அரமனைத் தோட்டத்தில் அடக்கம்பண்ணப்பட்டான்; அவன் ஸ்தானத்திலே அவன் குமாரனாகிய ஆமோன் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[12. இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, கேட்கப்போகிற யாவருடைய இரண்டு காதுகளிலும் அது தொனித்துக்கொண்டிருக்கும்படியான பொல்லாப்பை நான் எருசலேமின்மேலும் யூதாவின்மேலும் வரப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3962,51 +3958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் இஸ்ரவேல் புத்திரருக்கு முன்பாகத் துரத்தின ஜாதிகளுடைய அருவருப்புகளின்படியே, அவன் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து,]]></a:t>
+              <a:t><![CDATA[20. அவன் தன் தகப்பனாகிய மனாசே செய்ததுபோல, கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4071,51 +4067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனாசே தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் ஊசாவின் தோட்டமாகிய தன் அரமனைத் தோட்டத்தில் அடக்கம்பண்ணப்பட்டான்; அவன் ஸ்தானத்திலே அவன் குமாரனாகிய ஆமோன் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[13. எருசலேமின்மேல் சமாரியாவின் மட்டநூலையும் ஆகாப் வீட்டின் தூக்கு நூலையும் பிடிப்பேன்; ஒருவன் ஒரு தாலத்தைத் துடைத்துப் பின்பு அதைக் கவிழ்த்துவைக்கிறதுபோல எருசலேமைத் துடைத்துவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4180,51 +4176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆமோன் ராஜாவானபோது இருபத்திரண்டு வயதாயிருந்து, இரண்டு வருஷம் எருசலேமில் அரசாண்டான்; யோத்பா ஊரானாகிய ஆரூத்சின் குமாரத்தியான அவன் தாயின் பேர் மெசுல்லேமேத்.]]></a:t>
+              <a:t><![CDATA[13. எருசலேமின்மேல் சமாரியாவின் மட்டநூலையும் ஆகாப் வீட்டின் தூக்கு நூலையும் பிடிப்பேன்; ஒருவன் ஒரு தாலத்தைத் துடைத்துப் பின்பு அதைக் கவிழ்த்துவைக்கிறதுபோல எருசலேமைத் துடைத்துவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4289,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆமோன் ராஜாவானபோது இருபத்திரண்டு வயதாயிருந்து, இரண்டு வருஷம் எருசலேமில் அரசாண்டான்; யோத்பா ஊரானாகிய ஆரூத்சின் குமாரத்தியான அவன் தாயின் பேர் மெசுல்லேமேத்.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் தங்கள் பிதாக்கள் எகிப்திலிருந்து புறப்பட்ட நாள்முதற்கொண்டு இந்நாள்வரைக்கும் என் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, எனக்குக் கோபம் மூட்டிவந்தபடியினால், என் சுதந்தரத்தின் மீதியானதைக் கைவிட்டு, அவர்கள் பகைஞரின் கையில் அவர்களை ஒப்புக்கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4398,51 +4394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் தன் தகப்பனாகிய மனாசே செய்ததுபோல, கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து,]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் தங்கள் பிதாக்கள் எகிப்திலிருந்து புறப்பட்ட நாள்முதற்கொண்டு இந்நாள்வரைக்கும் என் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, எனக்குக் கோபம் மூட்டிவந்தபடியினால், என் சுதந்தரத்தின் மீதியானதைக் கைவிட்டு, அவர்கள் பகைஞரின் கையில் அவர்களை ஒப்புக்கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4507,51 +4503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தன் தகப்பன் நடந்த எல்லா வழியிலும் நடந்து, தன் தகப்பன் சேவித்த நரகலான விக்கிரகங்களைச் சேவித்து அவைகளைப் பணிந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[15. தங்கள் பகைஞருக்கெல்லாம் கொள்ளையும் சூறையுமாய்ப் போவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4616,51 +4612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தன் தகப்பன் நடந்த எல்லா வழியிலும் நடந்து, தன் தகப்பன் சேவித்த நரகலான விக்கிரகங்களைச் சேவித்து அவைகளைப் பணிந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[15. தங்கள் பகைஞருக்கெல்லாம் கொள்ளையும் சூறையுமாய்ப் போவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4725,51 +4721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தரின் வழியிலே நடவாமல், தன் பிதாக்களின் தேவனாகிய கர்த்தரை விட்டு விட்டான்.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்யும்படியாக, மனாசே யூதாவைப் பாவஞ்செய்யப்பண்ணின அந்தப் பாவமும் தவிர, அவன் எருசலேமை நாலு மூலைவரையும் இரத்தப்பழிகளால் நிரப்பத்தக்கதாய், குற்றமில்லாத இரத்தத்தையும் மிகுதியாகச் சிந்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4834,51 +4830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆமோனின் ஊழியக்காரர் அவனுக்கு விரோதமாய்க் கட்டுப்பாடு பண்ணி, ராஜாவை அவன் அரமனையிலே கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்யும்படியாக, மனாசே யூதாவைப் பாவஞ்செய்யப்பண்ணின அந்தப் பாவமும் தவிர, அவன் எருசலேமை நாலு மூலைவரையும் இரத்தப்பழிகளால் நிரப்பத்தக்கதாய், குற்றமில்லாத இரத்தத்தையும் மிகுதியாகச் சிந்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4943,51 +4939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதினால் தேசத்து ஜனங்கள் ராஜாவாகிய ஆமோனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணினவர்களையெல்லாம் வெட்டிப்போட்டு, அவன் குமாரனாகிய யோசியாவை அவன் ஸ்தானத்தில் ராஜாவாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்யும்படியாக, மனாசே யூதாவைப் பாவஞ்செய்யப்பண்ணின அந்தப் பாவமும் தவிர, அவன் எருசலேமை நாலு மூலைவரையும் இரத்தப்பழிகளால் நிரப்பத்தக்கதாய், குற்றமில்லாத இரத்தத்தையும் மிகுதியாகச் சிந்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5052,51 +5048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதினால் தேசத்து ஜனங்கள் ராஜாவாகிய ஆமோனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணினவர்களையெல்லாம் வெட்டிப்போட்டு, அவன் குமாரனாகிய யோசியாவை அவன் ஸ்தானத்தில் ராஜாவாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. மனாசேயின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் செய்த பாவமும் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5161,51 +5157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் இஸ்ரவேல் புத்திரருக்கு முன்பாகத் துரத்தின ஜாதிகளுடைய அருவருப்புகளின்படியே, அவன் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து,]]></a:t>
+              <a:t><![CDATA[21. தன் தகப்பன் நடந்த எல்லா வழியிலும் நடந்து, தன் தகப்பன் சேவித்த நரகலான விக்கிரகங்களைச் சேவித்து அவைகளைப் பணிந்துகொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5270,51 +5266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆமோன் செய்த மற்ற வர்த்தமானங்கள் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[17. மனாசேயின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் செய்த பாவமும் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5379,51 +5375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆமோன் செய்த மற்ற வர்த்தமானங்கள் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[18. மனாசே தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் ஊசாவின் தோட்டமாகிய தன் அரமனைத் தோட்டத்தில் அடக்கம்பண்ணப்பட்டான்; அவன் ஸ்தானத்திலே அவன் குமாரனாகிய ஆமோன் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5488,160 +5484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் ஊசாவின் தோட்டத்திலுள்ள அவனுடைய கல்லறையில் அடக்கம் பண்ணப்பட்டான்; அவன் ஸ்தானத்திலே அவன் குமாரனாகிய யோசியா ராஜாவானான்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[26. அவன் ஊசாவின் தோட்டத்திலுள்ள அவனுடைய கல்லறையில் அடக்கம் பண்ணப்பட்டான்; அவன் ஸ்தானத்திலே அவன் குமாரனாகிய யோசியா ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[18. மனாசே தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் ஊசாவின் தோட்டமாகிய தன் அரமனைத் தோட்டத்தில் அடக்கம்பண்ணப்பட்டான்; அவன் ஸ்தானத்திலே அவன் குமாரனாகிய ஆமோன் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5706,51 +5593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தன் தகப்பனாகிய எசேக்கியா இடித்துப்போட்ட மேடைகளைத் திரும்பவும் கட்டி, பாகாலுக்குப் பலிபீடங்களை எடுப்பித்து, இஸ்ரவேலின் ராஜாவாகிய ஆகாப் செய்ததுபோல விக்கிரகத்தோப்பை உண்டாக்கி, வானத்தின் சேனைகளையெல்லாம் பணிந்துகொண்டு அவைகளைச் சேவித்தான்.]]></a:t>
+              <a:t><![CDATA[21. தன் தகப்பன் நடந்த எல்லா வழியிலும் நடந்து, தன் தகப்பன் சேவித்த நரகலான விக்கிரகங்களைச் சேவித்து அவைகளைப் பணிந்துகொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5815,51 +5702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தன் தகப்பனாகிய எசேக்கியா இடித்துப்போட்ட மேடைகளைத் திரும்பவும் கட்டி, பாகாலுக்குப் பலிபீடங்களை எடுப்பித்து, இஸ்ரவேலின் ராஜாவாகிய ஆகாப் செய்ததுபோல விக்கிரகத்தோப்பை உண்டாக்கி, வானத்தின் சேனைகளையெல்லாம் பணிந்துகொண்டு அவைகளைச் சேவித்தான்.]]></a:t>
+              <a:t><![CDATA[22. கர்த்தரின் வழியிலே நடவாமல், தன் பிதாக்களின் தேவனாகிய கர்த்தரை விட்டு விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5924,51 +5811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தன் தகப்பனாகிய எசேக்கியா இடித்துப்போட்ட மேடைகளைத் திரும்பவும் கட்டி, பாகாலுக்குப் பலிபீடங்களை எடுப்பித்து, இஸ்ரவேலின் ராஜாவாகிய ஆகாப் செய்ததுபோல விக்கிரகத்தோப்பை உண்டாக்கி, வானத்தின் சேனைகளையெல்லாம் பணிந்துகொண்டு அவைகளைச் சேவித்தான்.]]></a:t>
+              <a:t><![CDATA[23. ஆமோனின் ஊழியக்காரர் அவனுக்கு விரோதமாய்க் கட்டுப்பாடு பண்ணி, ராஜாவை அவன் அரமனையிலே கொன்றுபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6033,51 +5920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எருசலேமிலே என் நாமத்தை விளங்கப்பண்ணுவேன் என்று கர்த்தர் சொல்லிக் குறித்த கர்த்தருடைய ஆலயத்திலே அவன் பலிபீடங்களைக் கட்டி,]]></a:t>
+              <a:t><![CDATA[24. அதினால் தேசத்து ஜனங்கள் ராஜாவாகிய ஆமோனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணினவர்களையெல்லாம் வெட்டிப்போட்டு, அவன் குமாரனாகிய யோசியாவை அவன் ஸ்தானத்தில் ராஜாவாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6112,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493626" r:id="rId1"/>
+    <p:sldLayoutId id="2473414127" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6532,58 +6419,50 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6716,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പണിതു.]]></a:t>
+              <a:t><![CDATA[the land made Josiah his son king in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. യഹോവയുടെ ആലയത്തിന്റെ രണ്ടു പ്രാകാരങ്ങളിലും അവൻ ആകാശത്തിലെ സർവ്വസൈന്യത്തിന്നും ബലിപീഠങ്ങൾ പണിതു;]]></a:t>
+              <a:t><![CDATA[25. Now the rest of the acts of Amon which he did, are they not written in the book of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അവൻ തന്റെ മകനെ അഗ്നി പ്രവേശം ചെയ്യിക്കയും മുഹൂർത്തം നോക്കുകയും ആഭിചാരം പ്രയോഗിക്കയും]]></a:t>
+              <a:t><![CDATA[chronicles of the kings of Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വെളിച്ചപ്പാടന്മാരെയും ലക്ഷണം പറയുന്നവരെയും നിയമിക്കയും ചെയ്തു. യഹോവയെ കോപിപ്പിപ്പാൻ തക്കവണ്ണം അവന്നു]]></a:t>
+              <a:t><![CDATA[26. And he was buried in his tomb in the garden of Uzza: and Josiah his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അനിഷ്ടമായുള്ളതു പലതും ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[1. Manasseh was twelve years old when he began to reign, and reigned fifty and five years in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ഈ ആലയത്തിലും യിസ്രായേലിന്റെ സകലഗോത്രങ്ങളിൽ നിന്നും ഞാൻ തിരഞ്ഞെടുത്തിരിക്കുന്ന യെരൂശലേമിലും ഞാൻ]]></a:t>
+              <a:t><![CDATA[Jerusalem. And his mother's name was Hephzibah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്റെ നാമം എന്നേക്കും സ്ഥാപിക്കും എന്നു യഹോവ ദാവീദിനോടും അവന്റെ മകനായ ശലോമോനോടും അരുളിച്ചെയ്ത]]></a:t>
+              <a:t><![CDATA[2. And he did that which was evil in the sight of the LORD, after the abominations of the heathen,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആലയത്തിൽ താൻ ഉണ്ടാക്കിയ അശേരാപ്രതിഷ്ഠ അവൻ പ്രതിഷ്ഠിച്ചു.]]></a:t>
+              <a:t><![CDATA[whom the LORD cast out before the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ഞാൻ അവരോടു കല്പിച്ചതൊക്കെയും എന്റെ ദാസനായ മോശെ അവരോടു കല്പിച്ച സകല ന്യായപ്രമാണവും അനുസരിച്ചു]]></a:t>
+              <a:t><![CDATA[3. For he built up again the high places which Hezekiah his father had destroyed; and he reared up]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നടക്കേണ്ടതിന്നു അവർ ശ്രദ്ധിക്കമാത്രം ചെയ്താൽ ഇനി യിസ്രായേലിന്റെ കാൽ, അവരുടെ പിതാക്കന്മാർക്കു ഞാൻ]]></a:t>
+              <a:t><![CDATA[altars for Baal, and made a grove, as did Ahab king of Israel; and worshipped all the host of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. മനശ്ശെ വാഴ്ചതുടങ്ങിയപ്പോൾ അവന്നു പന്ത്രണ്ടു വയസ്സായിരുന്നു; അവൻ അമ്പത്തഞ്ചു സംവത്സരം യെരൂശലേമിൽ]]></a:t>
+              <a:t><![CDATA[19. Amon was twenty and two years old when he began to reign, and he reigned two years in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊടുത്ത ദേശം വിട്ടലയുവാൻ ഇടവരുത്തുകയില്ല എന്നു യഹോവ കല്പിച്ചിരുന്നു.]]></a:t>
+              <a:t><![CDATA[heaven, and served them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. എന്നാൽ അവർ കേട്ടനുസരിച്ചില്ല; യഹോവ യിസ്രായേൽമക്കളുടെ മുമ്പിൽനിന്നു നശിപ്പിച്ച ജാതികളെക്കാളും]]></a:t>
+              <a:t><![CDATA[4. And he built altars in the house of the LORD, of which the LORD said, In Jerusalem will I put my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അധികം ദോഷം ചെയ്‍വാൻ മനശ്ശെ അവരെ തെറ്റിച്ചുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ആകയാൽ യഹോവ, പ്രവാചകന്മാരായ തന്റെ ദാസന്മാർ മുഖാന്തരം അരുളിച്ചെയ്തതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[5. And he built altars for all the host of heaven in the two courts of the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. യെഹൂദാരാജാവായ മനശ്ശെ തനിക്കു മുമ്പെ ഉണ്ടായിരുന്ന അമോർയ്യർ ചെയ്ത സകലത്തെക്കാളും അധികം ദോഷമായി ഈ]]></a:t>
+              <a:t><![CDATA[6. And he made his son pass through the fire, and observed times, and used enchantments, and dealt]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മ്ളേച്ഛതകൾ പ്രവർത്തിച്ചിരിക്കയാലും തന്റെ വിഗ്രഹങ്ങളെക്കൊണ്ടു യെഹൂദയെയും പാപം ചെയ്യിക്കയാലും]]></a:t>
+              <a:t><![CDATA[with familiar spirits and wizards: he wrought much wickedness in the sight of the LORD, to provoke]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. യിസ്രായേലിന്റെ ദൈവമായ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: കേൾക്കുന്ന ഏവന്റെയും ചെവി രണ്ടും]]></a:t>
+              <a:t><![CDATA[him to anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുഴങ്ങത്തക്കവണ്ണമുള്ള അനർത്ഥം ഞാൻ യെരൂശലേമിന്നും യെഹൂദെക്കും വരുത്തും.]]></a:t>
+              <a:t><![CDATA[7. And he set a graven image of the grove that he had made in the house, of which the LORD said to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ഞാൻ യെരൂശലേമിന്മേൽ ശമർയ്യയുടെ അളവുനൂലും ആഹാബ് ഗൃഹത്തിന്റെ തൂക്കുകട്ടയും പിടിക്കും; ഒരുത്തൻ ഒരു]]></a:t>
+              <a:t><![CDATA[David, and to Solomon his son, In this house, and in Jerusalem, which I have chosen out of all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തളിക തുടെക്കയും തുടെച്ചശേഷം അതു കവിഴ്ത്തിവെക്കയും ചെയ്യുന്നതുപോലെ ഞാൻ യെരൂശലേമിനെ തുടെച്ചുകളയും.]]></a:t>
+              <a:t><![CDATA[tribes of Israel, will I put my name for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വാണു അവന്റെ അമ്മെക്കു ഹെഫ്സീബ എന്നു പേർ.]]></a:t>
+              <a:t><![CDATA[And his mother's name was Meshullemeth, the daughter of Haruz of Jotbah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. എന്റെ അവകാശത്തിന്റെ ശേഷിപ്പു ഞാൻ ത്യജിച്ചു അവരെ അവരുടെ ശത്രുക്കളുടെ കയ്യിൽ ഏല്പിക്കും; അവർ]]></a:t>
+              <a:t><![CDATA[8. Neither will I make the feet of Israel move any more out of the land which I gave their fathers;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തങ്ങളുടെ സകലശത്രുക്കൾക്കും കവർച്ചയും കൊള്ളയും ആയ്തീരും.]]></a:t>
+              <a:t><![CDATA[only if they will observe to do according to all that I have commanded them, and according to all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അവരുടെ പിതാക്കന്മാർ മിസ്രയീമിൽനിന്നു പുറപ്പെട്ട നാൾമുതൽ ഇന്നുവരെ അവർ എനിക്കു അനിഷ്ടമായുള്ളതു]]></a:t>
+              <a:t><![CDATA[the law that my servant Moses commanded them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്തു എന്നെ കോപിപ്പിച്ചിരിക്കുന്നതുകൊണ്ടു തന്നേ.]]></a:t>
+              <a:t><![CDATA[9. But they hearkened not: and Manasseh seduced them to do more evil than did the nations whom the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അത്രയുമല്ല, യഹോവെക്കു അനിഷ്ടമായുള്ളതു ചെയ്യേണ്ടതിന്നു മനശ്ശെ യെഹൂദയെക്കൊണ്ടു ചെയ്യിച്ച പാപം]]></a:t>
+              <a:t><![CDATA[LORD destroyed before the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൂടാതെ അവൻ യെരൂശലേമിൽ ഒരറ്റംമുതൽ മറ്റേഅറ്റംവരെ നിറെപ്പാൻ തക്കവണ്ണം കുറ്റമില്ലാത്ത രക്തവും ഏറ്റവും]]></a:t>
+              <a:t><![CDATA[10. And the LORD spoke by his servants the prophets, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വളരെ ചിന്നിച്ചു.]]></a:t>
+              <a:t><![CDATA[11. Because Manasseh king of Judah has done these abominations, and has done wickedly above all that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. മനശ്ശെയുടെ മറ്റുള്ള വൃത്താന്തങ്ങളും അവൻ ചെയ്തതൊക്കെയും അവന്റെ പാപവും യെഹൂദാരാജാക്കന്മാരുടെ]]></a:t>
+              <a:t><![CDATA[the Amorites did, which were before him, and has made Judah also to sin with his idols:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വൃത്താന്തപുസ്തകത്തിൽ എഴുതിയിരിക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[12. Therefore thus says the LORD God of Israel, Behold, I am bringing such evil upon Jerusalem and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. മനശ്ശെ തന്റെ പിതാക്കന്മാരെപ്പോലെ നിദ്രപ്രാപിച്ചു; അരമനയുടെ തോട്ടത്തിൽ, ഉസ്സയുടെ തോട്ടത്തിൽ]]></a:t>
+              <a:t><![CDATA[Judah, that whosoever hears of it, both his ears shall tingle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. എന്നാൽ യഹോവ യിസ്രായേൽമക്കളുടെ മുമ്പിൽനിന്നു നീക്കിക്കളഞ്ഞ ജാതികളുടെ മ്ളേച്ഛതകൾക്കൊത്തവണ്ണം അവൻ]]></a:t>
+              <a:t><![CDATA[20. And he did that which was evil in the sight of the LORD, as his father Manasseh did.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തന്നേ, അവനെ അടക്കംചെയ്തു; അവന്റെ മകനായ ആമോൻ അവന്നുപകരം രാജാവായി.]]></a:t>
+              <a:t><![CDATA[13. And I will stretch over Jerusalem the line of Samaria, and the plummet of the house of Ahab: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ആമോൻ വാഴ്ചതുടങ്ങിയപ്പോൾ അവന്നു ഇരുപത്തിരണ്ടു വയസ്സായിരുന്നു; അവൻ രണ്ടു സംവത്സരം യെരൂശലേമിൽ വാണു.]]></a:t>
+              <a:t><![CDATA[I will wipe Jerusalem as a man wipes a dish, wiping it, and turning it upside down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവന്റെ അമ്മെക്കു മെശൂല്ലേമെത്ത് എന്നു പേർ; അവൾ യൊത്ബക്കാരനായ ഹാരൂസിന്റെ മകൾ ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[14. And I will forsake the remnant of mine inheritance, and deliver them into the hand of their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അവൻ തന്റെ അപ്പനായ മനശ്ശെ ചെയ്തതുപോലെ യഹോവെക്കു അനിഷ്ടമായുള്ളതു ചെയ്തു;]]></a:t>
+              <a:t><![CDATA[enemies; and they shall become a prey and a spoil to all their enemies;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. തന്റെ അപ്പൻ നടന്ന വഴിയിലൊക്കെയും നടന്നു; തന്റെ അപ്പൻ സേവിച്ച വിഗ്രഹങ്ങളെയും സേവിച്ചു]]></a:t>
+              <a:t><![CDATA[15. Because they have done that which was evil in my sight, and have provoked me to anger, since the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നമസ്കരിച്ചു.]]></a:t>
+              <a:t><![CDATA[day their fathers came forth out of Egypt, even unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. അങ്ങനെ അവൻ തന്റെ പിതാക്കന്മാരുടെ ദൈവമായ യഹോവയെ ഉപേക്ഷിച്ചുകളഞ്ഞു; യഹോവയുടെ വഴിയിൽ നടന്നതുമില്ല.]]></a:t>
+              <a:t><![CDATA[16. Moreover Manasseh shed innocent blood very much, till he had filled Jerusalem from one end to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. എന്നാൽ ആമോന്റെ ഭൃത്യന്മാർ അവന്റെ നേരെ കൂട്ടുകെട്ടുണ്ടാക്കി രാജാവിനെ അരമനയിൽവെച്ചു കൊന്നുകളഞ്ഞു;]]></a:t>
+              <a:t><![CDATA[another; beside his sin wherewith he made Judah to sin, in doing that which was evil in the sight of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. എന്നാൽ ദേശത്തെ ജനം ആമോൻ രാജാവിന്റെ നേരെ കൂട്ടുകെട്ടുണ്ടാക്കിയവരെ ഒക്കെയും കൊന്നു; ദേശത്തെ ജനം]]></a:t>
+              <a:t><![CDATA[the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവന്റെ മകനായ യോശീയാവെ അവന്നുപകരം രാജാവാക്കി.]]></a:t>
+              <a:t><![CDATA[17. Now the rest of the acts of Manasseh, and all that he did, and his sin that he sinned, are they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവെക്കു അനിഷ്ടമായുള്ളതു ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[21. And he walked in all the way that his father walked in, and served the idols that his father]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ആമോൻ ചെയ്ത മറ്റുള്ള വൃത്താന്തങ്ങൾ യെഹൂദാരാജാക്കന്മാരുടെ വൃത്താന്തപുസ്തകത്തിൽ]]></a:t>
+              <a:t><![CDATA[not written in the book of the chronicles of the kings of Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എഴുതിയിരിക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[18. And Manasseh slept with his fathers, and was buried in the garden of his own house, in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,183 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ഉസ്സയുടെ തോട്ടത്തിലെ അവന്റെ കല്ലറയിൽ അവനെ അടക്കംചെയ്തു. അവന്റെ മകനായ യോശീയാവു അവന്നുപകരം]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[രാജാവായി.]]></a:t>
+              <a:t><![CDATA[garden of Uzza: and Amon his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. തന്റെ അപ്പനായ ഹിസ്കീയാവു നശിപ്പിച്ചുകളഞ്ഞിരുന്ന പൂജാഗിരികളെ അവൻ വീണ്ടും പണിതു; ബാലിന്നു]]></a:t>
+              <a:t><![CDATA[served, and worshipped them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബലിപീഠങ്ങൾ ഉണ്ടാക്കി; യിസ്രായേൽരാജാവായ ആഹാബ് ചെയ്തതു പോലെ ഒരു അശേരാപ്രതിഷ്ഠ പ്രതിഷ്ഠിച്ചു ആകാശത്തിലെ]]></a:t>
+              <a:t><![CDATA[22. And he forsook the LORD God of his fathers, and walked not in the way of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സർവ്വസൈന്യത്തെയും നമസ്കരിച്ചു സേവിച്ചു.]]></a:t>
+              <a:t><![CDATA[23. And the servants of Amon conspired against him, and slew the king in his own house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. യെരൂശലേമിൽ ഞാൻ എന്റെ നാം സ്ഥാപിക്കുമെന്നു യഹോവ കല്പിച്ചിരുന്ന യഹോവയുടെ ആലയത്തിലും അവൻ ബലിപീഠങ്ങൾ]]></a:t>
+              <a:t><![CDATA[24. And the people of the land slew all them that had conspired against king Amon; and the people of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13509,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
   <a:themeElements>
-    <a:clrScheme name="Theme33">
+    <a:clrScheme name="Theme93">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme33">
+    <a:fontScheme name="Theme93">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13619,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme33">
+    <a:fmtScheme name="Theme93">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13794,51 +13541,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>53</Slides>
+  <Slides>52</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>