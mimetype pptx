--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -95,50 +95,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -171,50 +177,53 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -364,53 +373,56 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -470,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதினால் தேசத்து ஜனங்கள் ராஜாவாகிய ஆமோனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணினவர்களையெல்லாம் வெட்டிப்போட்டு, அவன் குமாரனாகிய யோசியாவை அவன் ஸ்தானத்தில் ராஜாவாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And he built altars in the house of the LORD, of which the LORD said, In Jerusalem will I put my name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -579,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆமோன் செய்த மற்ற வர்த்தமானங்கள் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. And he built altars for all the host of heaven in the two courts of the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -688,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆமோன் செய்த மற்ற வர்த்தமானங்கள் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. And he made his son pass through the fire, and observed times, and used enchantments, and dealt with familiar spirits and wizards: he wrought much wickedness in the sight of the LORD, to provoke him to anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -797,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் ஊசாவின் தோட்டத்திலுள்ள அவனுடைய கல்லறையில் அடக்கம் பண்ணப்பட்டான்; அவன் ஸ்தானத்திலே அவன் குமாரனாகிய யோசியா ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[6. And he made his son pass through the fire, and observed times, and used enchantments, and dealt with familiar spirits and wizards: he wrought much wickedness in the sight of the LORD, to provoke him to anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -906,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனாசே ராஜாவாகிறபோது பன்னிரண்டு வயதாயிருந்து, ஐம்பத்தைந்து வருஷம் எருசலேமில் அரசாண்டான்; அவன் தாயின்பேர் எப்சிபாள்.]]></a:t>
+              <a:t><![CDATA[6. And he made his son pass through the fire, and observed times, and used enchantments, and dealt with familiar spirits and wizards: he wrought much wickedness in the sight of the LORD, to provoke him to anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1015,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனாசே ராஜாவாகிறபோது பன்னிரண்டு வயதாயிருந்து, ஐம்பத்தைந்து வருஷம் எருசலேமில் அரசாண்டான்; அவன் தாயின்பேர் எப்சிபாள்.]]></a:t>
+              <a:t><![CDATA[7. And he set a graven image of the grove that he had made in the house, of which the LORD said to David, and to Solomon his son, In this house, and in Jerusalem, which I have chosen out of all tribes of Israel, will I put my name for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1124,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் இஸ்ரவேல் புத்திரருக்கு முன்பாகத் துரத்தின ஜாதிகளுடைய அருவருப்புகளின்படியே, அவன் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து,]]></a:t>
+              <a:t><![CDATA[7. And he set a graven image of the grove that he had made in the house, of which the LORD said to David, and to Solomon his son, In this house, and in Jerusalem, which I have chosen out of all tribes of Israel, will I put my name for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1233,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் இஸ்ரவேல் புத்திரருக்கு முன்பாகத் துரத்தின ஜாதிகளுடைய அருவருப்புகளின்படியே, அவன் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து,]]></a:t>
+              <a:t><![CDATA[7. And he set a graven image of the grove that he had made in the house, of which the LORD said to David, and to Solomon his son, In this house, and in Jerusalem, which I have chosen out of all tribes of Israel, will I put my name for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1342,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தன் தகப்பனாகிய எசேக்கியா இடித்துப்போட்ட மேடைகளைத் திரும்பவும் கட்டி, பாகாலுக்குப் பலிபீடங்களை எடுப்பித்து, இஸ்ரவேலின் ராஜாவாகிய ஆகாப் செய்ததுபோல விக்கிரகத்தோப்பை உண்டாக்கி, வானத்தின் சேனைகளையெல்லாம் பணிந்துகொண்டு அவைகளைச் சேவித்தான்.]]></a:t>
+              <a:t><![CDATA[8. Neither will I make the feet of Israel move any more out of the land which I gave their fathers; only if they will observe to do according to all that I have commanded them, and according to all the law that my servant Moses commanded them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1451,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தன் தகப்பனாகிய எசேக்கியா இடித்துப்போட்ட மேடைகளைத் திரும்பவும் கட்டி, பாகாலுக்குப் பலிபீடங்களை எடுப்பித்து, இஸ்ரவேலின் ராஜாவாகிய ஆகாப் செய்ததுபோல விக்கிரகத்தோப்பை உண்டாக்கி, வானத்தின் சேனைகளையெல்லாம் பணிந்துகொண்டு அவைகளைச் சேவித்தான்.]]></a:t>
+              <a:t><![CDATA[8. Neither will I make the feet of Israel move any more out of the land which I gave their fathers; only if they will observe to do according to all that I have commanded them, and according to all the law that my servant Moses commanded them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1560,51 +1572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆமோன் ராஜாவானபோது இருபத்திரண்டு வயதாயிருந்து, இரண்டு வருஷம் எருசலேமில் அரசாண்டான்; யோத்பா ஊரானாகிய ஆரூத்சின் குமாரத்தியான அவன் தாயின் பேர் மெசுல்லேமேத்.]]></a:t>
+              <a:t><![CDATA[1. Manasseh was twelve years old when he began to reign, and reigned fifty and five years in Jerusalem. And his mother's name was Hephzibah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1669,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தன் தகப்பனாகிய எசேக்கியா இடித்துப்போட்ட மேடைகளைத் திரும்பவும் கட்டி, பாகாலுக்குப் பலிபீடங்களை எடுப்பித்து, இஸ்ரவேலின் ராஜாவாகிய ஆகாப் செய்ததுபோல விக்கிரகத்தோப்பை உண்டாக்கி, வானத்தின் சேனைகளையெல்லாம் பணிந்துகொண்டு அவைகளைச் சேவித்தான்.]]></a:t>
+              <a:t><![CDATA[8. Neither will I make the feet of Israel move any more out of the land which I gave their fathers; only if they will observe to do according to all that I have commanded them, and according to all the law that my servant Moses commanded them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1778,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எருசலேமிலே என் நாமத்தை விளங்கப்பண்ணுவேன் என்று கர்த்தர் சொல்லிக் குறித்த கர்த்தருடைய ஆலயத்திலே அவன் பலிபீடங்களைக் கட்டி,]]></a:t>
+              <a:t><![CDATA[9. But they hearkened not: and Manasseh seduced them to do more evil than did the nations whom the LORD destroyed before the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1887,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எருசலேமிலே என் நாமத்தை விளங்கப்பண்ணுவேன் என்று கர்த்தர் சொல்லிக் குறித்த கர்த்தருடைய ஆலயத்திலே அவன் பலிபீடங்களைக் கட்டி,]]></a:t>
+              <a:t><![CDATA[9. But they hearkened not: and Manasseh seduced them to do more evil than did the nations whom the LORD destroyed before the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1996,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தருடைய ஆலயத்தின் இரண்டு பிராகாரங்களிலும் வானத்தின் சேனைகளுக்கெல்லாம் பலிபீடங்களைக் கட்டி,]]></a:t>
+              <a:t><![CDATA[10. And the LORD spoke by his servants the prophets, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2105,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தன் குமாரனைத் தீமிதிக்கப்பண்ணி, நாள்பார்க்கிறவனும் நிமித்தம்பார்க்கிறவனுமாயிருந்து, அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் வைத்து, கர்த்தருக்கு கோபமுண்டாக அவர் பார்வைக்குப் பொல்லாப்பானதை மிகுதியாய்ச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[11. Because Manasseh king of Judah has done these abominations, and has done wickedly above all that the Amorites did, which were before him, and has made Judah also to sin with his idols:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2214,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தன் குமாரனைத் தீமிதிக்கப்பண்ணி, நாள்பார்க்கிறவனும் நிமித்தம்பார்க்கிறவனுமாயிருந்து, அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் வைத்து, கர்த்தருக்கு கோபமுண்டாக அவர் பார்வைக்குப் பொல்லாப்பானதை மிகுதியாய்ச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[11. Because Manasseh king of Judah has done these abominations, and has done wickedly above all that the Amorites did, which were before him, and has made Judah also to sin with his idols:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2323,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தன் குமாரனைத் தீமிதிக்கப்பண்ணி, நாள்பார்க்கிறவனும் நிமித்தம்பார்க்கிறவனுமாயிருந்து, அஞ்சனம் பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் வைத்து, கர்த்தருக்கு கோபமுண்டாக அவர் பார்வைக்குப் பொல்லாப்பானதை மிகுதியாய்ச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[12. Therefore thus says the LORD God of Israel, Behold, I am bringing such evil upon Jerusalem and Judah, that whosoever hears of it, both his ears shall tingle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2432,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இந்த ஆலயத்திலும், நான் இஸ்ரவேலின் சகல கோத்திரங்களிலுமிருந்து தெரிந்துகொண்ட எருசலேமிலும், என் நாமத்தை என்றைக்கும் விளங்கப்பண்ணுவேன் என்று கர்த்தர் தாவீதோடும் அவன் குமாரனாகிய சாலொமோனோடும் சொல்லிக் குறித்த ஆலயத்திலே அவன் பண்ணின தோப்புவிக்கிரகத்தை வைத்தான்.]]></a:t>
+              <a:t><![CDATA[12. Therefore thus says the LORD God of Israel, Behold, I am bringing such evil upon Jerusalem and Judah, that whosoever hears of it, both his ears shall tingle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2541,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இந்த ஆலயத்திலும், நான் இஸ்ரவேலின் சகல கோத்திரங்களிலுமிருந்து தெரிந்துகொண்ட எருசலேமிலும், என் நாமத்தை என்றைக்கும் விளங்கப்பண்ணுவேன் என்று கர்த்தர் தாவீதோடும் அவன் குமாரனாகிய சாலொமோனோடும் சொல்லிக் குறித்த ஆலயத்திலே அவன் பண்ணின தோப்புவிக்கிரகத்தை வைத்தான்.]]></a:t>
+              <a:t><![CDATA[12. Therefore thus says the LORD God of Israel, Behold, I am bringing such evil upon Jerusalem and Judah, that whosoever hears of it, both his ears shall tingle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2650,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இந்த ஆலயத்திலும், நான் இஸ்ரவேலின் சகல கோத்திரங்களிலுமிருந்து தெரிந்துகொண்ட எருசலேமிலும், என் நாமத்தை என்றைக்கும் விளங்கப்பண்ணுவேன் என்று கர்த்தர் தாவீதோடும் அவன் குமாரனாகிய சாலொமோனோடும் சொல்லிக் குறித்த ஆலயத்திலே அவன் பண்ணின தோப்புவிக்கிரகத்தை வைத்தான்.]]></a:t>
+              <a:t><![CDATA[13. And I will stretch over Jerusalem the line of Samaria, and the plummet of the house of Ahab: and I will wipe Jerusalem as a man wipes a dish, wiping it, and turning it upside down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2759,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆமோன் ராஜாவானபோது இருபத்திரண்டு வயதாயிருந்து, இரண்டு வருஷம் எருசலேமில் அரசாண்டான்; யோத்பா ஊரானாகிய ஆரூத்சின் குமாரத்தியான அவன் தாயின் பேர் மெசுல்லேமேத்.]]></a:t>
+              <a:t><![CDATA[1. Manasseh was twelve years old when he began to reign, and reigned fifty and five years in Jerusalem. And his mother's name was Hephzibah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2868,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் அவர்களுக்குக் கற்பித்த எல்லாவற்றின்படியேயும், என் தாசனாகிய மோசே அவர்களுக்குக் கற்பித்த எல்லா நியாயப்பிரமாணத்தின்படியேயும் செய்ய ஜாக்கிரதையாய் இருந்தார்களேயானால், நான் இனி இஸ்ரவேலின் காலை அவர்கள் பிதாக்களுக்குக் கொடுத்த தேசத்தைவிட்டு அலையப்பண்ணுவதில்லை என்று சொல்லியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[13. And I will stretch over Jerusalem the line of Samaria, and the plummet of the house of Ahab: and I will wipe Jerusalem as a man wipes a dish, wiping it, and turning it upside down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2977,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் அவர்களுக்குக் கற்பித்த எல்லாவற்றின்படியேயும், என் தாசனாகிய மோசே அவர்களுக்குக் கற்பித்த எல்லா நியாயப்பிரமாணத்தின்படியேயும் செய்ய ஜாக்கிரதையாய் இருந்தார்களேயானால், நான் இனி இஸ்ரவேலின் காலை அவர்கள் பிதாக்களுக்குக் கொடுத்த தேசத்தைவிட்டு அலையப்பண்ணுவதில்லை என்று சொல்லியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[14. And I will forsake the remnant of mine inheritance, and deliver them into the hand of their enemies; and they shall become a prey and a spoil to all their enemies;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3086,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் அவர்களுக்குக் கற்பித்த எல்லாவற்றின்படியேயும், என் தாசனாகிய மோசே அவர்களுக்குக் கற்பித்த எல்லா நியாயப்பிரமாணத்தின்படியேயும் செய்ய ஜாக்கிரதையாய் இருந்தார்களேயானால், நான் இனி இஸ்ரவேலின் காலை அவர்கள் பிதாக்களுக்குக் கொடுத்த தேசத்தைவிட்டு அலையப்பண்ணுவதில்லை என்று சொல்லியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[14. And I will forsake the remnant of mine inheritance, and deliver them into the hand of their enemies; and they shall become a prey and a spoil to all their enemies;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3195,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆனாலும் அவர்கள் கேளாதேபோனார்கள்; கர்த்தர் இஸ்ரவேல் புத்திரருக்கு முன்பாக அழித்த ஜாதிகள் செய்த பொல்லாப்பைப்பார்க்கிலும் அதிகமாய்ச் செய்ய மனாசே அவர்களை ஏவிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[14. And I will forsake the remnant of mine inheritance, and deliver them into the hand of their enemies; and they shall become a prey and a spoil to all their enemies;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3304,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆனாலும் அவர்கள் கேளாதேபோனார்கள்; கர்த்தர் இஸ்ரவேல் புத்திரருக்கு முன்பாக அழித்த ஜாதிகள் செய்த பொல்லாப்பைப்பார்க்கிலும் அதிகமாய்ச் செய்ய மனாசே அவர்களை ஏவிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[15. Because they have done that which was evil in my sight, and have provoked me to anger, since the day their fathers came forth out of Egypt, even unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3413,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் கர்த்தர் தீர்க்கதரிசிகளாகிய தம்முடைய ஊழியக்காரரைக் கொண்டு உரைத்தது:]]></a:t>
+              <a:t><![CDATA[16. Moreover Manasseh shed innocent blood very much, till he had filled Jerusalem from one end to another; beside his sin wherewith he made Judah to sin, in doing that which was evil in the sight of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3522,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யூதாவின் ராஜாவாகிய மனாசே தனக்கு முன்னிருந்த எமோரியர் செய்த எல்லாவற்றைப்பார்க்கிலும் கேடாக இந்த அருவருப்புகளைச் செய்து, தன் நரகலான விக்கிரகங்களால் யூதாவையும் பாவஞ்செய்யப்பண்ணினபடியினால்,]]></a:t>
+              <a:t><![CDATA[16. Moreover Manasseh shed innocent blood very much, till he had filled Jerusalem from one end to another; beside his sin wherewith he made Judah to sin, in doing that which was evil in the sight of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3631,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யூதாவின் ராஜாவாகிய மனாசே தனக்கு முன்னிருந்த எமோரியர் செய்த எல்லாவற்றைப்பார்க்கிலும் கேடாக இந்த அருவருப்புகளைச் செய்து, தன் நரகலான விக்கிரகங்களால் யூதாவையும் பாவஞ்செய்யப்பண்ணினபடியினால்,]]></a:t>
+              <a:t><![CDATA[16. Moreover Manasseh shed innocent blood very much, till he had filled Jerusalem from one end to another; beside his sin wherewith he made Judah to sin, in doing that which was evil in the sight of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3740,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, கேட்கப்போகிற யாவருடைய இரண்டு காதுகளிலும் அது தொனித்துக்கொண்டிருக்கும்படியான பொல்லாப்பை நான் எருசலேமின்மேலும் யூதாவின்மேலும் வரப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[17. Now the rest of the acts of Manasseh, and all that he did, and his sin that he sinned, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3849,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, கேட்கப்போகிற யாவருடைய இரண்டு காதுகளிலும் அது தொனித்துக்கொண்டிருக்கும்படியான பொல்லாப்பை நான் எருசலேமின்மேலும் யூதாவின்மேலும் வரப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[17. Now the rest of the acts of Manasseh, and all that he did, and his sin that he sinned, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3958,51 +3970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் தன் தகப்பனாகிய மனாசே செய்ததுபோல, கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து,]]></a:t>
+              <a:t><![CDATA[2. And he did that which was evil in the sight of the LORD, after the abominations of the heathen, whom the LORD cast out before the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4067,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எருசலேமின்மேல் சமாரியாவின் மட்டநூலையும் ஆகாப் வீட்டின் தூக்கு நூலையும் பிடிப்பேன்; ஒருவன் ஒரு தாலத்தைத் துடைத்துப் பின்பு அதைக் கவிழ்த்துவைக்கிறதுபோல எருசலேமைத் துடைத்துவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[18. And Manasseh slept with his fathers, and was buried in the garden of his own house, in the garden of Uzza: and Amon his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4176,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எருசலேமின்மேல் சமாரியாவின் மட்டநூலையும் ஆகாப் வீட்டின் தூக்கு நூலையும் பிடிப்பேன்; ஒருவன் ஒரு தாலத்தைத் துடைத்துப் பின்பு அதைக் கவிழ்த்துவைக்கிறதுபோல எருசலேமைத் துடைத்துவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[18. And Manasseh slept with his fathers, and was buried in the garden of his own house, in the garden of Uzza: and Amon his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4285,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் தங்கள் பிதாக்கள் எகிப்திலிருந்து புறப்பட்ட நாள்முதற்கொண்டு இந்நாள்வரைக்கும் என் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, எனக்குக் கோபம் மூட்டிவந்தபடியினால், என் சுதந்தரத்தின் மீதியானதைக் கைவிட்டு, அவர்கள் பகைஞரின் கையில் அவர்களை ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[19. Amon was twenty and two years old when he began to reign, and he reigned two years in Jerusalem. And his mother's name was Meshullemeth, the daughter of Haruz of Jotbah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4394,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் தங்கள் பிதாக்கள் எகிப்திலிருந்து புறப்பட்ட நாள்முதற்கொண்டு இந்நாள்வரைக்கும் என் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, எனக்குக் கோபம் மூட்டிவந்தபடியினால், என் சுதந்தரத்தின் மீதியானதைக் கைவிட்டு, அவர்கள் பகைஞரின் கையில் அவர்களை ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[19. Amon was twenty and two years old when he began to reign, and he reigned two years in Jerusalem. And his mother's name was Meshullemeth, the daughter of Haruz of Jotbah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4503,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தங்கள் பகைஞருக்கெல்லாம் கொள்ளையும் சூறையுமாய்ப் போவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And he did that which was evil in the sight of the LORD, as his father Manasseh did.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4612,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தங்கள் பகைஞருக்கெல்லாம் கொள்ளையும் சூறையுமாய்ப் போவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. And he walked in all the way that his father walked in, and served the idols that his father served, and worshipped them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4721,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்யும்படியாக, மனாசே யூதாவைப் பாவஞ்செய்யப்பண்ணின அந்தப் பாவமும் தவிர, அவன் எருசலேமை நாலு மூலைவரையும் இரத்தப்பழிகளால் நிரப்பத்தக்கதாய், குற்றமில்லாத இரத்தத்தையும் மிகுதியாகச் சிந்தினான்.]]></a:t>
+              <a:t><![CDATA[21. And he walked in all the way that his father walked in, and served the idols that his father served, and worshipped them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4830,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்யும்படியாக, மனாசே யூதாவைப் பாவஞ்செய்யப்பண்ணின அந்தப் பாவமும் தவிர, அவன் எருசலேமை நாலு மூலைவரையும் இரத்தப்பழிகளால் நிரப்பத்தக்கதாய், குற்றமில்லாத இரத்தத்தையும் மிகுதியாகச் சிந்தினான்.]]></a:t>
+              <a:t><![CDATA[22. And he forsook the LORD God of his fathers, and walked not in the way of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4939,51 +4951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்யும்படியாக, மனாசே யூதாவைப் பாவஞ்செய்யப்பண்ணின அந்தப் பாவமும் தவிர, அவன் எருசலேமை நாலு மூலைவரையும் இரத்தப்பழிகளால் நிரப்பத்தக்கதாய், குற்றமில்லாத இரத்தத்தையும் மிகுதியாகச் சிந்தினான்.]]></a:t>
+              <a:t><![CDATA[23. And the servants of Amon conspired against him, and slew the king in his own house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5048,51 +5060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனாசேயின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் செய்த பாவமும் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[23. And the servants of Amon conspired against him, and slew the king in his own house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5157,51 +5169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தன் தகப்பன் நடந்த எல்லா வழியிலும் நடந்து, தன் தகப்பன் சேவித்த நரகலான விக்கிரகங்களைச் சேவித்து அவைகளைப் பணிந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[2. And he did that which was evil in the sight of the LORD, after the abominations of the heathen, whom the LORD cast out before the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5266,51 +5278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனாசேயின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் செய்த பாவமும் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[24. And the people of the land slew all them that had conspired against king Amon; and the people of the land made Josiah his son king in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5375,51 +5387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனாசே தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் ஊசாவின் தோட்டமாகிய தன் அரமனைத் தோட்டத்தில் அடக்கம்பண்ணப்பட்டான்; அவன் ஸ்தானத்திலே அவன் குமாரனாகிய ஆமோன் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[24. And the people of the land slew all them that had conspired against king Amon; and the people of the land made Josiah his son king in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5484,51 +5496,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனாசே தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் ஊசாவின் தோட்டமாகிய தன் அரமனைத் தோட்டத்தில் அடக்கம்பண்ணப்பட்டான்; அவன் ஸ்தானத்திலே அவன் குமாரனாகிய ஆமோன் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[25. Now the rest of the acts of Amon which he did, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Now the rest of the acts of Amon which he did, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And he was buried in his tomb in the garden of Uzza: and Josiah his son reigned in his position.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And he was buried in his tomb in the garden of Uzza: and Josiah his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5593,51 +5932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தன் தகப்பன் நடந்த எல்லா வழியிலும் நடந்து, தன் தகப்பன் சேவித்த நரகலான விக்கிரகங்களைச் சேவித்து அவைகளைப் பணிந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[3. For he built up again the high places which Hezekiah his father had destroyed; and he reared up altars for Baal, and made a grove, as did Ahab king of Israel; and worshipped all the host of heaven, and served them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5702,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தரின் வழியிலே நடவாமல், தன் பிதாக்களின் தேவனாகிய கர்த்தரை விட்டு விட்டான்.]]></a:t>
+              <a:t><![CDATA[3. For he built up again the high places which Hezekiah his father had destroyed; and he reared up altars for Baal, and made a grove, as did Ahab king of Israel; and worshipped all the host of heaven, and served them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5811,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆமோனின் ஊழியக்காரர் அவனுக்கு விரோதமாய்க் கட்டுப்பாடு பண்ணி, ராஜாவை அவன் அரமனையிலே கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. For he built up again the high places which Hezekiah his father had destroyed; and he reared up altars for Baal, and made a grove, as did Ahab king of Israel; and worshipped all the host of heaven, and served them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5920,51 +6259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதினால் தேசத்து ஜனங்கள் ராஜாவாகிய ஆமோனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணினவர்களையெல்லாம் வெட்டிப்போட்டு, அவன் குமாரனாகிய யோசியாவை அவன் ஸ்தானத்தில் ராஜாவாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And he built altars in the house of the LORD, of which the LORD said, In Jerusalem will I put my name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5999,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414127" r:id="rId1"/>
+    <p:sldLayoutId id="2478715727" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6419,50 +6758,74 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6595,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the land made Josiah his son king in his position.]]></a:t>
+              <a:t><![CDATA[அவன் பலிபீடங்களைக் கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Now the rest of the acts of Amon which he did, are they not written in the book of the]]></a:t>
+              <a:t><![CDATA[5. கர்த்தருடைய ஆலயத்தின் இரண்டு பிராகாரங்களிலும் வானத்தின் சேனைகளுக்கெல்லாம் பலிபீடங்களைக் கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[chronicles of the kings of Judah?]]></a:t>
+              <a:t><![CDATA[6. தன் குமாரனைத் தீமிதிக்கப்பண்ணி, நாள்பார்க்கிறவனும் நிமித்தம்பார்க்கிறவனுமாயிருந்து, அஞ்சனம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And he was buried in his tomb in the garden of Uzza: and Josiah his son reigned in his position.]]></a:t>
+              <a:t><![CDATA[பார்க்கிறவர்களையும் குறிசொல்லுகிறவர்களையும் வைத்து, கர்த்தருக்கு கோபமுண்டாக அவர் பார்வைக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Manasseh was twelve years old when he began to reign, and reigned fifty and five years in]]></a:t>
+              <a:t><![CDATA[பொல்லாப்பானதை மிகுதியாய்ச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem. And his mother's name was Hephzibah.]]></a:t>
+              <a:t><![CDATA[7. இந்த ஆலயத்திலும், நான் இஸ்ரவேலின் சகல கோத்திரங்களிலுமிருந்து தெரிந்துகொண்ட எருசலேமிலும், என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he did that which was evil in the sight of the LORD, after the abominations of the heathen,]]></a:t>
+              <a:t><![CDATA[நாமத்தை என்றைக்கும் விளங்கப்பண்ணுவேன் என்று கர்த்தர் தாவீதோடும் அவன் குமாரனாகிய சாலொமோனோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[whom the LORD cast out before the children of Israel.]]></a:t>
+              <a:t><![CDATA[சொல்லிக் குறித்த ஆலயத்திலே அவன் பண்ணின தோப்புவிக்கிரகத்தை வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. For he built up again the high places which Hezekiah his father had destroyed; and he reared up]]></a:t>
+              <a:t><![CDATA[8. நான் அவர்களுக்குக் கற்பித்த எல்லாவற்றின்படியேயும், என் தாசனாகிய மோசே அவர்களுக்குக் கற்பித்த எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[altars for Baal, and made a grove, as did Ahab king of Israel; and worshipped all the host of]]></a:t>
+              <a:t><![CDATA[நியாயப்பிரமாணத்தின்படியேயும் செய்ய ஜாக்கிரதையாய் இருந்தார்களேயானால், நான் இனி இஸ்ரவேலின் காலை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Amon was twenty and two years old when he began to reign, and he reigned two years in Jerusalem.]]></a:t>
+              <a:t><![CDATA[1. மனாசே ராஜாவாகிறபோது பன்னிரண்டு வயதாயிருந்து, ஐம்பத்தைந்து வருஷம் எருசலேமில் அரசாண்டான்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heaven, and served them.]]></a:t>
+              <a:t><![CDATA[அவர்கள் பிதாக்களுக்குக் கொடுத்த தேசத்தைவிட்டு அலையப்பண்ணுவதில்லை என்று சொல்லியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And he built altars in the house of the LORD, of which the LORD said, In Jerusalem will I put my]]></a:t>
+              <a:t><![CDATA[9. ஆனாலும் அவர்கள் கேளாதேபோனார்கள்; கர்த்தர் இஸ்ரவேல் புத்திரருக்கு முன்பாக அழித்த ஜாதிகள் செய்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[name.]]></a:t>
+              <a:t><![CDATA[பொல்லாப்பைப்பார்க்கிலும் அதிகமாய்ச் செய்ய மனாசே அவர்களை ஏவிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And he built altars for all the host of heaven in the two courts of the house of the LORD.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் கர்த்தர் தீர்க்கதரிசிகளாகிய தம்முடைய ஊழியக்காரரைக் கொண்டு உரைத்தது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he made his son pass through the fire, and observed times, and used enchantments, and dealt]]></a:t>
+              <a:t><![CDATA[11. யூதாவின் ராஜாவாகிய மனாசே தனக்கு முன்னிருந்த எமோரியர் செய்த எல்லாவற்றைப்பார்க்கிலும் கேடாக இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with familiar spirits and wizards: he wrought much wickedness in the sight of the LORD, to provoke]]></a:t>
+              <a:t><![CDATA[அருவருப்புகளைச் செய்து, தன் நரகலான விக்கிரகங்களால் யூதாவையும் பாவஞ்செய்யப்பண்ணினபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him to anger.]]></a:t>
+              <a:t><![CDATA[12. இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, கேட்கப்போகிற யாவருடைய இரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he set a graven image of the grove that he had made in the house, of which the LORD said to]]></a:t>
+              <a:t><![CDATA[காதுகளிலும் அது தொனித்துக்கொண்டிருக்கும்படியான பொல்லாப்பை நான் எருசலேமின்மேலும் யூதாவின்மேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[David, and to Solomon his son, In this house, and in Jerusalem, which I have chosen out of all]]></a:t>
+              <a:t><![CDATA[வரப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tribes of Israel, will I put my name for ever:]]></a:t>
+              <a:t><![CDATA[13. எருசலேமின்மேல் சமாரியாவின் மட்டநூலையும் ஆகாப் வீட்டின் தூக்கு நூலையும் பிடிப்பேன்; ஒருவன் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[And his mother's name was Meshullemeth, the daughter of Haruz of Jotbah.]]></a:t>
+              <a:t><![CDATA[தாயின்பேர் எப்சிபாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Neither will I make the feet of Israel move any more out of the land which I gave their fathers;]]></a:t>
+              <a:t><![CDATA[தாலத்தைத் துடைத்துப் பின்பு அதைக் கவிழ்த்துவைக்கிறதுபோல எருசலேமைத் துடைத்துவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[only if they will observe to do according to all that I have commanded them, and according to all]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் தங்கள் பிதாக்கள் எகிப்திலிருந்து புறப்பட்ட நாள்முதற்கொண்டு இந்நாள்வரைக்கும் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the law that my servant Moses commanded them.]]></a:t>
+              <a:t><![CDATA[பார்வைக்குப் பொல்லாப்பானதைச் செய்து, எனக்குக் கோபம் மூட்டிவந்தபடியினால், என் சுதந்தரத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. But they hearkened not: and Manasseh seduced them to do more evil than did the nations whom the]]></a:t>
+              <a:t><![CDATA[மீதியானதைக் கைவிட்டு, அவர்கள் பகைஞரின் கையில் அவர்களை ஒப்புக்கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD destroyed before the children of Israel.]]></a:t>
+              <a:t><![CDATA[15. தங்கள் பகைஞருக்கெல்லாம் கொள்ளையும் சூறையுமாய்ப் போவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the LORD spoke by his servants the prophets, saying,]]></a:t>
+              <a:t><![CDATA[16. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்யும்படியாக, மனாசே யூதாவைப் பாவஞ்செய்யப்பண்ணின அந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Because Manasseh king of Judah has done these abominations, and has done wickedly above all that]]></a:t>
+              <a:t><![CDATA[பாவமும் தவிர, அவன் எருசலேமை நாலு மூலைவரையும் இரத்தப்பழிகளால் நிரப்பத்தக்கதாய், குற்றமில்லாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Amorites did, which were before him, and has made Judah also to sin with his idols:]]></a:t>
+              <a:t><![CDATA[இரத்தத்தையும் மிகுதியாகச் சிந்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Therefore thus says the LORD God of Israel, Behold, I am bringing such evil upon Jerusalem and]]></a:t>
+              <a:t><![CDATA[17. மனாசேயின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் செய்த பாவமும் யூதாவுடைய ராஜாக்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Judah, that whosoever hears of it, both his ears shall tingle.]]></a:t>
+              <a:t><![CDATA[நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And he did that which was evil in the sight of the LORD, as his father Manasseh did.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் இஸ்ரவேல் புத்திரருக்கு முன்பாகத் துரத்தின ஜாதிகளுடைய அருவருப்புகளின்படியே, அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And I will stretch over Jerusalem the line of Samaria, and the plummet of the house of Ahab: and]]></a:t>
+              <a:t><![CDATA[18. மனாசே தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் ஊசாவின் தோட்டமாகிய தன் அரமனைத் தோட்டத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I will wipe Jerusalem as a man wipes a dish, wiping it, and turning it upside down.]]></a:t>
+              <a:t><![CDATA[அடக்கம்பண்ணப்பட்டான்; அவன் ஸ்தானத்திலே அவன் குமாரனாகிய ஆமோன் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And I will forsake the remnant of mine inheritance, and deliver them into the hand of their]]></a:t>
+              <a:t><![CDATA[19. ஆமோன் ராஜாவானபோது இருபத்திரண்டு வயதாயிருந்து, இரண்டு வருஷம் எருசலேமில் அரசாண்டான்; யோத்பா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[enemies; and they shall become a prey and a spoil to all their enemies;]]></a:t>
+              <a:t><![CDATA[ஊரானாகிய ஆரூத்சின் குமாரத்தியான அவன் தாயின் பேர் மெசுல்லேமேத்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Because they have done that which was evil in my sight, and have provoked me to anger, since the]]></a:t>
+              <a:t><![CDATA[20. அவன் தன் தகப்பனாகிய மனாசே செய்ததுபோல, கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[day their fathers came forth out of Egypt, even unto this day.]]></a:t>
+              <a:t><![CDATA[21. தன் தகப்பன் நடந்த எல்லா வழியிலும் நடந்து, தன் தகப்பன் சேவித்த நரகலான விக்கிரகங்களைச் சேவித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Moreover Manasseh shed innocent blood very much, till he had filled Jerusalem from one end to]]></a:t>
+              <a:t><![CDATA[அவைகளைப் பணிந்துகொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[another; beside his sin wherewith he made Judah to sin, in doing that which was evil in the sight of]]></a:t>
+              <a:t><![CDATA[22. கர்த்தரின் வழியிலே நடவாமல், தன் பிதாக்களின் தேவனாகிய கர்த்தரை விட்டு விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD.]]></a:t>
+              <a:t><![CDATA[23. ஆமோனின் ஊழியக்காரர் அவனுக்கு விரோதமாய்க் கட்டுப்பாடு பண்ணி, ராஜாவை அவன் அரமனையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Now the rest of the acts of Manasseh, and all that he did, and his sin that he sinned, are they]]></a:t>
+              <a:t><![CDATA[கொன்றுபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And he walked in all the way that his father walked in, and served the idols that his father]]></a:t>
+              <a:t><![CDATA[கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not written in the book of the chronicles of the kings of Judah?]]></a:t>
+              <a:t><![CDATA[24. அதினால் தேசத்து ஜனங்கள் ராஜாவாகிய ஆமோனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணினவர்களையெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And Manasseh slept with his fathers, and was buried in the garden of his own house, in the]]></a:t>
+              <a:t><![CDATA[வெட்டிப்போட்டு, அவன் குமாரனாகிய யோசியாவை அவன் ஸ்தானத்தில் ராஜாவாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13030,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[garden of Uzza: and Amon his son reigned in his position.]]></a:t>
+              <a:t><![CDATA[25. ஆமோன் செய்த மற்ற வர்த்தமானங்கள் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எழுதியிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அவன் ஊசாவின் தோட்டத்திலுள்ள அவனுடைய கல்லறையில் அடக்கம் பண்ணப்பட்டான்; அவன் ஸ்தானத்திலே அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குமாரனாகிய யோசியா ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[served, and worshipped them:]]></a:t>
+              <a:t><![CDATA[3. தன் தகப்பனாகிய எசேக்கியா இடித்துப்போட்ட மேடைகளைத் திரும்பவும் கட்டி, பாகாலுக்குப் பலிபீடங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And he forsook the LORD God of his fathers, and walked not in the way of the LORD.]]></a:t>
+              <a:t><![CDATA[எடுப்பித்து, இஸ்ரவேலின் ராஜாவாகிய ஆகாப் செய்ததுபோல விக்கிரகத்தோப்பை உண்டாக்கி, வானத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the servants of Amon conspired against him, and slew the king in his own house.]]></a:t>
+              <a:t><![CDATA[சேனைகளையெல்லாம் பணிந்துகொண்டு அவைகளைச் சேவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And the people of the land slew all them that had conspired against king Amon; and the people of]]></a:t>
+              <a:t><![CDATA[4. எருசலேமிலே என் நாமத்தை விளங்கப்பண்ணுவேன் என்று கர்த்தர் சொல்லிக் குறித்த கர்த்தருடைய ஆலயத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13256,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
   <a:themeElements>
-    <a:clrScheme name="Theme93">
+    <a:clrScheme name="Theme57">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme93">
+    <a:fontScheme name="Theme57">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme93">
+    <a:fmtScheme name="Theme57">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13541,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>52</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>