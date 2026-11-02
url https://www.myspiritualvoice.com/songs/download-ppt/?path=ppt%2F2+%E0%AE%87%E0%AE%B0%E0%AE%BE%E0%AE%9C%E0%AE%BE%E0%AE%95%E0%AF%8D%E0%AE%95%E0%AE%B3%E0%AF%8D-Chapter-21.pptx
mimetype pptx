--- v2 (2026-09-18)
+++ v3 (2026-11-02)
@@ -6338,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715727" r:id="rId1"/>
+    <p:sldLayoutId id="2482632976" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14015,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
   <a:themeElements>
-    <a:clrScheme name="Theme57">
+    <a:clrScheme name="Theme27">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme57">
+    <a:fontScheme name="Theme27">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme57">
+    <a:fmtScheme name="Theme27">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>