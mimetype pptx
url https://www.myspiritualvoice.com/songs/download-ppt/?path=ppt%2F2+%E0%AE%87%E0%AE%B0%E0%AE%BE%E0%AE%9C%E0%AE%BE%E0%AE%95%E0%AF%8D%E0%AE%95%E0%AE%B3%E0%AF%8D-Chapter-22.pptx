--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -89,54 +89,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -166,52 +162,50 @@
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
-    <p:sldId id="305" r:id="rId52"/>
-    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -358,55 +352,53 @@
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And let them deliver it into the hand of the doers of the work, that have the oversight of the house of the LORD: and let them give it to the doers of the work which is in the house of the LORD, to repair the breaches of the house,]]></a:t>
+              <a:t><![CDATA[5. பிற்பாடு அவர்கள் அதைக் கர்த்தருடைய ஆலயத்தின் வேலையை விசாரிக்கிறவர்கள் கையிலே கொடுத்து, அவர்கள் அதைக் கர்த்தரின் ஆலயத்தைப் பழுது பார்க்கிறதற்காக அதிலிருக்கிற வேலைக்காரராகிய,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And let them deliver it into the hand of the doers of the work, that have the oversight of the house of the LORD: and let them give it to the doers of the work which is in the house of the LORD, to repair the breaches of the house,]]></a:t>
+              <a:t><![CDATA[5. பிற்பாடு அவர்கள் அதைக் கர்த்தருடைய ஆலயத்தின் வேலையை விசாரிக்கிறவர்கள் கையிலே கொடுத்து, அவர்கள் அதைக் கர்த்தரின் ஆலயத்தைப் பழுது பார்க்கிறதற்காக அதிலிருக்கிற வேலைக்காரராகிய,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Unto carpenters, and builders, and stone workers, and to buy timber and hewn stone to repair the house.]]></a:t>
+              <a:t><![CDATA[5. பிற்பாடு அவர்கள் அதைக் கர்த்தருடைய ஆலயத்தின் வேலையை விசாரிக்கிறவர்கள் கையிலே கொடுத்து, அவர்கள் அதைக் கர்த்தரின் ஆலயத்தைப் பழுது பார்க்கிறதற்காக அதிலிருக்கிற வேலைக்காரராகிய,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Unto carpenters, and builders, and stone workers, and to buy timber and hewn stone to repair the house.]]></a:t>
+              <a:t><![CDATA[6. தச்சருக்கும், சிற்பாசாரிகளுக்கும், கொற்றருக்கும், ஆலயத்தைப் பழுது பார்க்கும்படி வேண்டிய மரங்களையும் வெட்டின கற்களையும் வாங்குகிறதற்கும் செலவழிக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Nevertheless there was no reckoning made with them of the money that was delivered into their hand, because they dealt faithfully.]]></a:t>
+              <a:t><![CDATA[6. தச்சருக்கும், சிற்பாசாரிகளுக்கும், கொற்றருக்கும், ஆலயத்தைப் பழுது பார்க்கும்படி வேண்டிய மரங்களையும் வெட்டின கற்களையும் வாங்குகிறதற்கும் செலவழிக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Nevertheless there was no reckoning made with them of the money that was delivered into their hand, because they dealt faithfully.]]></a:t>
+              <a:t><![CDATA[7. ஆகிலும் அந்தப் பணத்தைத் தங்கள் கையில் ஒப்புவித்துக்கொள்ளுகிறவர்களோ காரியத்தை உண்மையாய் நடப்பிக்கிறபடியினால், அவர்களிடத்தில் அதின்கணக்கைக் கேட்கவேண்டியதில்லை என்று சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Hilkiah the high priest said unto Shaphan the scribe, I have found the book of the law in the house of the LORD. And Hilkiah gave the book to Shaphan, and he read it.]]></a:t>
+              <a:t><![CDATA[7. ஆகிலும் அந்தப் பணத்தைத் தங்கள் கையில் ஒப்புவித்துக்கொள்ளுகிறவர்களோ காரியத்தை உண்மையாய் நடப்பிக்கிறபடியினால், அவர்களிடத்தில் அதின்கணக்கைக் கேட்கவேண்டியதில்லை என்று சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Hilkiah the high priest said unto Shaphan the scribe, I have found the book of the law in the house of the LORD. And Hilkiah gave the book to Shaphan, and he read it.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது பிரதான ஆசாரியனாகிய இல்க்கியா சம்பிரதியாகிய சாப்பானை நோக்கி: நான் கர்த்தரின் ஆலயத்திலே நியாயப்பிரமாண புஸ்தகத்தைக் கண்டு பிடித்தேன் என்று சொல்லி, அந்தப் புஸ்தகத்தைச் சாப்பானிடத்தில் கொடுத்தான்; அவன் அதை வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Hilkiah the high priest said unto Shaphan the scribe, I have found the book of the law in the house of the LORD. And Hilkiah gave the book to Shaphan, and he read it.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது பிரதான ஆசாரியனாகிய இல்க்கியா சம்பிரதியாகிய சாப்பானை நோக்கி: நான் கர்த்தரின் ஆலயத்திலே நியாயப்பிரமாண புஸ்தகத்தைக் கண்டு பிடித்தேன் என்று சொல்லி, அந்தப் புஸ்தகத்தைச் சாப்பானிடத்தில் கொடுத்தான்; அவன் அதை வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Shaphan the scribe came to the king, and brought the king word again, and said, Your servants have gathered the money that was found in the house, and have delivered it into the hand of them that do the work, that have the oversight of the house of the LORD.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது சம்பிரதியாகிய சாப்பான் ராஜாவினிடத்தில் வந்து, ராஜாவுக்கு மறு உத்தரவு சொல்லி, ஆலயத்திலே தொகையிட்டுக் கண்ட பணத்தை உமது அடியார் சேர்த்துக் கட்டி, அதைக் கர்த்தருடைய ஆலயத்தின் வேலையை விசாரிக்கிறவர்கள் கையிலே கொடுத்தார்கள் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Josiah was eight years old when he began to reign, and he reigned thirty and one years in Jerusalem. And his mother's name was Jedidah, the daughter of Adaiah of Boscath.]]></a:t>
+              <a:t><![CDATA[1. யோசியா ராஜாவாகிறபோது, எட்டு வயதாயிருந்து, முப்பத்தொரு வருஷம் எருசலேமில் அரசாண்டான்; போஸ்காத் ஊரானாகிய அதாயாவின் குமாரத்தியான அவன் தாயின் பேர் எதிதாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Shaphan the scribe came to the king, and brought the king word again, and said, Your servants have gathered the money that was found in the house, and have delivered it into the hand of them that do the work, that have the oversight of the house of the LORD.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது சம்பிரதியாகிய சாப்பான் ராஜாவினிடத்தில் வந்து, ராஜாவுக்கு மறு உத்தரவு சொல்லி, ஆலயத்திலே தொகையிட்டுக் கண்ட பணத்தை உமது அடியார் சேர்த்துக் கட்டி, அதைக் கர்த்தருடைய ஆலயத்தின் வேலையை விசாரிக்கிறவர்கள் கையிலே கொடுத்தார்கள் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Shaphan the scribe came to the king, and brought the king word again, and said, Your servants have gathered the money that was found in the house, and have delivered it into the hand of them that do the work, that have the oversight of the house of the LORD.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது சம்பிரதியாகிய சாப்பான் ராஜாவினிடத்தில் வந்து, ராஜாவுக்கு மறு உத்தரவு சொல்லி, ஆலயத்திலே தொகையிட்டுக் கண்ட பணத்தை உமது அடியார் சேர்த்துக் கட்டி, அதைக் கர்த்தருடைய ஆலயத்தின் வேலையை விசாரிக்கிறவர்கள் கையிலே கொடுத்தார்கள் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Shaphan the scribe showed the king, saying, Hilkiah the priest has delivered me a book. And Shaphan read it before the king.]]></a:t>
+              <a:t><![CDATA[10. சம்பிரதியாகிய சாப்பான் பின்னையும் ராஜாவை நோக்கி: ஆசாரியனாகிய இல்க்கியா என்னிடத்தில் ஒரு புஸ்தகத்தைக் கொடுத்தான் என்று அறிவித்து, அதை ராஜாவுக்கு முன்பாக வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Shaphan the scribe showed the king, saying, Hilkiah the priest has delivered me a book. And Shaphan read it before the king.]]></a:t>
+              <a:t><![CDATA[10. சம்பிரதியாகிய சாப்பான் பின்னையும் ராஜாவை நோக்கி: ஆசாரியனாகிய இல்க்கியா என்னிடத்தில் ஒரு புஸ்தகத்தைக் கொடுத்தான் என்று அறிவித்து, அதை ராஜாவுக்கு முன்பாக வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And it came to pass, when the king had heard the words of the book of the law, that he rent his clothes.]]></a:t>
+              <a:t><![CDATA[11. ராஜா நியாயப்பிரமாண புஸ்தகத்தின் வார்த்தைகளைக் கேட்டபோது, தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the king commanded Hilkiah the priest, and Ahikam the son of Shaphan, and Achbor the son of Michaiah, and Shaphan the scribe, and Asahiah a servant of the king's, saying,]]></a:t>
+              <a:t><![CDATA[11. ராஜா நியாயப்பிரமாண புஸ்தகத்தின் வார்த்தைகளைக் கேட்டபோது, தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the king commanded Hilkiah the priest, and Ahikam the son of Shaphan, and Achbor the son of Michaiah, and Shaphan the scribe, and Asahiah a servant of the king's, saying,]]></a:t>
+              <a:t><![CDATA[12. ஆசாரியனாகிய இல்க்கியாவுக்கும், சாப்பானின் குமாரனாகிய அகீக்காமுக்கும், மிகாயாவின் குமாரனாகிய அக்போருக்கும், சம்பிரதியாகிய சாப்பானுக்கும், ராஜாவின் ஊழியக்காரனாகிய அசாயாவுக்கும் ராஜா கட்டளையிட்டது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the king commanded Hilkiah the priest, and Ahikam the son of Shaphan, and Achbor the son of Michaiah, and Shaphan the scribe, and Asahiah a servant of the king's, saying,]]></a:t>
+              <a:t><![CDATA[12. ஆசாரியனாகிய இல்க்கியாவுக்கும், சாப்பானின் குமாரனாகிய அகீக்காமுக்கும், மிகாயாவின் குமாரனாகிய அக்போருக்கும், சம்பிரதியாகிய சாப்பானுக்கும், ராஜாவின் ஊழியக்காரனாகிய அசாயாவுக்கும் ராஜா கட்டளையிட்டது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Go all of you, enquire of the LORD for me, and for the people, and for all Judah, concerning the words of this book that is found: for great is the wrath of the LORD that is kindled against us, because our fathers have not hearkened unto the words of this book, to do according unto all that which is written concerning us.]]></a:t>
+              <a:t><![CDATA[13. கண்டெடுக்கப்பட்ட இந்தப் புஸ்தகத்தின் வார்த்தைகளினிமித்தம் நீங்கள் போய், எனக்காகவும் ஜனத்திற்காகவும் யூதாவனைத்திற்காகவும் கர்த்தரிடத்தில் விசாரியுங்கள்; நமக்காக எழுதியிருக்கிற எல்லாவற்றின்படியேயும் செய்ய நம்முடைய பிதாக்கள் இந்தப் புஸ்தகத்தின் வார்த்தைகளுக்குச் செவிகொடாதபடியினால், நம்மேல் பற்றியெரிந்த கர்த்தருடைய உக்கிரம் பெரியது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Go all of you, enquire of the LORD for me, and for the people, and for all Judah, concerning the words of this book that is found: for great is the wrath of the LORD that is kindled against us, because our fathers have not hearkened unto the words of this book, to do according unto all that which is written concerning us.]]></a:t>
+              <a:t><![CDATA[13. கண்டெடுக்கப்பட்ட இந்தப் புஸ்தகத்தின் வார்த்தைகளினிமித்தம் நீங்கள் போய், எனக்காகவும் ஜனத்திற்காகவும் யூதாவனைத்திற்காகவும் கர்த்தரிடத்தில் விசாரியுங்கள்; நமக்காக எழுதியிருக்கிற எல்லாவற்றின்படியேயும் செய்ய நம்முடைய பிதாக்கள் இந்தப் புஸ்தகத்தின் வார்த்தைகளுக்குச் செவிகொடாதபடியினால், நம்மேல் பற்றியெரிந்த கர்த்தருடைய உக்கிரம் பெரியது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Josiah was eight years old when he began to reign, and he reigned thirty and one years in Jerusalem. And his mother's name was Jedidah, the daughter of Adaiah of Boscath.]]></a:t>
+              <a:t><![CDATA[1. யோசியா ராஜாவாகிறபோது, எட்டு வயதாயிருந்து, முப்பத்தொரு வருஷம் எருசலேமில் அரசாண்டான்; போஸ்காத் ஊரானாகிய அதாயாவின் குமாரத்தியான அவன் தாயின் பேர் எதிதாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Go all of you, enquire of the LORD for me, and for the people, and for all Judah, concerning the words of this book that is found: for great is the wrath of the LORD that is kindled against us, because our fathers have not hearkened unto the words of this book, to do according unto all that which is written concerning us.]]></a:t>
+              <a:t><![CDATA[13. கண்டெடுக்கப்பட்ட இந்தப் புஸ்தகத்தின் வார்த்தைகளினிமித்தம் நீங்கள் போய், எனக்காகவும் ஜனத்திற்காகவும் யூதாவனைத்திற்காகவும் கர்த்தரிடத்தில் விசாரியுங்கள்; நமக்காக எழுதியிருக்கிற எல்லாவற்றின்படியேயும் செய்ய நம்முடைய பிதாக்கள் இந்தப் புஸ்தகத்தின் வார்த்தைகளுக்குச் செவிகொடாதபடியினால், நம்மேல் பற்றியெரிந்த கர்த்தருடைய உக்கிரம் பெரியது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Go all of you, enquire of the LORD for me, and for the people, and for all Judah, concerning the words of this book that is found: for great is the wrath of the LORD that is kindled against us, because our fathers have not hearkened unto the words of this book, to do according unto all that which is written concerning us.]]></a:t>
+              <a:t><![CDATA[13. கண்டெடுக்கப்பட்ட இந்தப் புஸ்தகத்தின் வார்த்தைகளினிமித்தம் நீங்கள் போய், எனக்காகவும் ஜனத்திற்காகவும் யூதாவனைத்திற்காகவும் கர்த்தரிடத்தில் விசாரியுங்கள்; நமக்காக எழுதியிருக்கிற எல்லாவற்றின்படியேயும் செய்ய நம்முடைய பிதாக்கள் இந்தப் புஸ்தகத்தின் வார்த்தைகளுக்குச் செவிகொடாதபடியினால், நம்மேல் பற்றியெரிந்த கர்த்தருடைய உக்கிரம் பெரியது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. So Hilkiah the priest, and Ahikam, and Achbor, and Shaphan, and Asahiah, went unto Huldah the prophetess, the wife of Shallum the son of Tikvah, the son of Harhas, keeper of the wardrobe; (now she dwelt in Jerusalem in the college;) and they communed with her.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது ஆசாரியனாகிய இல்க்கியாவும், அகீக்காமும், அக்போரும், சாப்பானும், அசாயாவும், அர்காசின் குமாரனாகிய திக்வாவின் மகனான சல்லூம் என்னும் வஸ்திரசாலை விசாரிப்புக்காரன் மனைவியாகிய உல்தாள் என்னும் தீர்க்கதரிசியானவளிடத்திற்குப் போய் அவளோடே பேசினார்கள்; அவள் எருசலேமின் இரண்டாம் வகுப்பிலே குடியிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. So Hilkiah the priest, and Ahikam, and Achbor, and Shaphan, and Asahiah, went unto Huldah the prophetess, the wife of Shallum the son of Tikvah, the son of Harhas, keeper of the wardrobe; (now she dwelt in Jerusalem in the college;) and they communed with her.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது ஆசாரியனாகிய இல்க்கியாவும், அகீக்காமும், அக்போரும், சாப்பானும், அசாயாவும், அர்காசின் குமாரனாகிய திக்வாவின் மகனான சல்லூம் என்னும் வஸ்திரசாலை விசாரிப்புக்காரன் மனைவியாகிய உல்தாள் என்னும் தீர்க்கதரிசியானவளிடத்திற்குப் போய் அவளோடே பேசினார்கள்; அவள் எருசலேமின் இரண்டாம் வகுப்பிலே குடியிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. So Hilkiah the priest, and Ahikam, and Achbor, and Shaphan, and Asahiah, went unto Huldah the prophetess, the wife of Shallum the son of Tikvah, the son of Harhas, keeper of the wardrobe; (now she dwelt in Jerusalem in the college;) and they communed with her.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது ஆசாரியனாகிய இல்க்கியாவும், அகீக்காமும், அக்போரும், சாப்பானும், அசாயாவும், அர்காசின் குமாரனாகிய திக்வாவின் மகனான சல்லூம் என்னும் வஸ்திரசாலை விசாரிப்புக்காரன் மனைவியாகிய உல்தாள் என்னும் தீர்க்கதரிசியானவளிடத்திற்குப் போய் அவளோடே பேசினார்கள்; அவள் எருசலேமின் இரண்டாம் வகுப்பிலே குடியிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. So Hilkiah the priest, and Ahikam, and Achbor, and Shaphan, and Asahiah, went unto Huldah the prophetess, the wife of Shallum the son of Tikvah, the son of Harhas, keeper of the wardrobe; (now she dwelt in Jerusalem in the college;) and they communed with her.]]></a:t>
+              <a:t><![CDATA[15. அவள் அவர்களை நோக்கி: உங்களை என்னிடத்தில் அனுப்பினவரிடத்தில் நீங்கள் போய்: இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And she said unto them, Thus says the LORD God of Israel, Tell the man that sent you to me,]]></a:t>
+              <a:t><![CDATA[16. இதோ, யூதாவின் ராஜா வாசித்த புஸ்தகத்தின் வார்த்தைகளிலெல்லாம் காட்டியிருக்கிற பொல்லாப்பை நான் இந்த ஸ்தலத்தின்மேலும், அதின் குடிகளின்மேலும் வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And she said unto them, Thus says the LORD God of Israel, Tell the man that sent you to me,]]></a:t>
+              <a:t><![CDATA[16. இதோ, யூதாவின் ராஜா வாசித்த புஸ்தகத்தின் வார்த்தைகளிலெல்லாம் காட்டியிருக்கிற பொல்லாப்பை நான் இந்த ஸ்தலத்தின்மேலும், அதின் குடிகளின்மேலும் வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Thus says the LORD, Behold, I will bring evil upon this place, and upon the inhabitants thereof, even all the words of the book which the king of Judah has read:]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் என்னைவிட்டு, தங்கள் கைகளின் கிரியைகள் எல்லாவற்றிலும் எனக்குக் கோபமுண்டாக்க வேறே தேவர்களுக்குத் தூபங்காட்டினபடியினால், என் உக்கிரம் இந்த ஸ்தலத்தின்மேல் பற்றியெரியும்; அது அவிந்துபோவது இல்லையென்று கர்த்தர் சொல்லுகிறார் என்று சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Thus says the LORD, Behold, I will bring evil upon this place, and upon the inhabitants thereof, even all the words of the book which the king of Judah has read:]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் என்னைவிட்டு, தங்கள் கைகளின் கிரியைகள் எல்லாவற்றிலும் எனக்குக் கோபமுண்டாக்க வேறே தேவர்களுக்குத் தூபங்காட்டினபடியினால், என் உக்கிரம் இந்த ஸ்தலத்தின்மேல் பற்றியெரியும்; அது அவிந்துபோவது இல்லையென்று கர்த்தர் சொல்லுகிறார் என்று சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he did that which was right in the sight of the LORD, and walked in all the way of David his father, and turned not aside to the right hand or to the left.]]></a:t>
+              <a:t><![CDATA[2. அவன் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்து, தன் தகப்பனாகிய தாவீதின் வழியிலெல்லாம் வலது இடதுபுறம் விலகாமல் நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Because they have forsaken me, and have burned incense unto other gods, that they might provoke me to anger with all the works of their hands; therefore my wrath shall be kindled against this place, and shall not be quenched.]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் என்னைவிட்டு, தங்கள் கைகளின் கிரியைகள் எல்லாவற்றிலும் எனக்குக் கோபமுண்டாக்க வேறே தேவர்களுக்குத் தூபங்காட்டினபடியினால், என் உக்கிரம் இந்த ஸ்தலத்தின்மேல் பற்றியெரியும்; அது அவிந்துபோவது இல்லையென்று கர்த்தர் சொல்லுகிறார் என்று சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Because they have forsaken me, and have burned incense unto other gods, that they might provoke me to anger with all the works of their hands; therefore my wrath shall be kindled against this place, and shall not be quenched.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தரிடத்தில் விசாரிக்கிறதற்கு உங்களை அனுப்பின யூதாவின் ராஜாவினிடத்தில் நீங்கள் போய்: நீர் கேட்ட வார்த்தைகளைக் குறித்து இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Because they have forsaken me, and have burned incense unto other gods, that they might provoke me to anger with all the works of their hands; therefore my wrath shall be kindled against this place, and shall not be quenched.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தரிடத்தில் விசாரிக்கிறதற்கு உங்களை அனுப்பின யூதாவின் ராஜாவினிடத்தில் நீங்கள் போய்: நீர் கேட்ட வார்த்தைகளைக் குறித்து இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. But to the king of Judah which sent you to enquire of the LORD, thus shall all of you say to him, Thus says the LORD God of Israel, As concerning the words which you have heard;]]></a:t>
+              <a:t><![CDATA[19. நான் இந்த ஸ்தலத்திற்கும் அதின் குடிகளுக்கும் விரோதமாக, அவர்கள் பாழும் சாபமுமாவார்கள் என்று சொன்னதை நீ கேட்டபோது, உன் இருதயம் இளகி, நீ கர்த்தருக்கு முன்பாக உன்னை தாழ்த்தி, உன் வஸ்திரங்களைக் கிழித்துக் கொண்டு, எனக்குமுன்பாக அழுதபடியினால் நானும் உன் விண்ணப்பத்தைக் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. But to the king of Judah which sent you to enquire of the LORD, thus shall all of you say to him, Thus says the LORD God of Israel, As concerning the words which you have heard;]]></a:t>
+              <a:t><![CDATA[19. நான் இந்த ஸ்தலத்திற்கும் அதின் குடிகளுக்கும் விரோதமாக, அவர்கள் பாழும் சாபமுமாவார்கள் என்று சொன்னதை நீ கேட்டபோது, உன் இருதயம் இளகி, நீ கர்த்தருக்கு முன்பாக உன்னை தாழ்த்தி, உன் வஸ்திரங்களைக் கிழித்துக் கொண்டு, எனக்குமுன்பாக அழுதபடியினால் நானும் உன் விண்ணப்பத்தைக் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Because yours heart was tender, and you have humbled yourself before the LORD, when you heard what I spoke against this place, and against the inhabitants thereof, that they should become a desolation and a curse, and have rent your clothes, and wept before me; I also have heard you, says the LORD.]]></a:t>
+              <a:t><![CDATA[19. நான் இந்த ஸ்தலத்திற்கும் அதின் குடிகளுக்கும் விரோதமாக, அவர்கள் பாழும் சாபமுமாவார்கள் என்று சொன்னதை நீ கேட்டபோது, உன் இருதயம் இளகி, நீ கர்த்தருக்கு முன்பாக உன்னை தாழ்த்தி, உன் வஸ்திரங்களைக் கிழித்துக் கொண்டு, எனக்குமுன்பாக அழுதபடியினால் நானும் உன் விண்ணப்பத்தைக் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Because yours heart was tender, and you have humbled yourself before the LORD, when you heard what I spoke against this place, and against the inhabitants thereof, that they should become a desolation and a curse, and have rent your clothes, and wept before me; I also have heard you, says the LORD.]]></a:t>
+              <a:t><![CDATA[19. நான் இந்த ஸ்தலத்திற்கும் அதின் குடிகளுக்கும் விரோதமாக, அவர்கள் பாழும் சாபமுமாவார்கள் என்று சொன்னதை நீ கேட்டபோது, உன் இருதயம் இளகி, நீ கர்த்தருக்கு முன்பாக உன்னை தாழ்த்தி, உன் வஸ்திரங்களைக் கிழித்துக் கொண்டு, எனக்குமுன்பாக அழுதபடியினால் நானும் உன் விண்ணப்பத்தைக் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Because yours heart was tender, and you have humbled yourself before the LORD, when you heard what I spoke against this place, and against the inhabitants thereof, that they should become a desolation and a curse, and have rent your clothes, and wept before me; I also have heard you, says the LORD.]]></a:t>
+              <a:t><![CDATA[20. ஆகையால், இதோ, நான் உன்னை உன் பிதாக்களண்டையிலே சேர்த்துக் கொள்ளுவேன்; நீ சமாதானத்தோடே உன் கல்லறையில் சேர்வாய்; நான் இந்த ஸ்தலத்தின்மேல் வரப்பண்ணும் சகல பொல்லாப்பையும் உன் கண்கள் காண்பதில்லை என்று கர்த்தர் சொல்லுகிறார் என்பதைச் சொல்லுங்கள் என்றாள்; இந்த மறு உத்தரவை அவர்கள் போய் ராஜாவுக்குச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Behold therefore, I will gather you unto your fathers, and you shall be gathered into your grave in peace; and yours eyes shall not see all the evil which I will bring upon this place. And they brought the king word again.]]></a:t>
+              <a:t><![CDATA[20. ஆகையால், இதோ, நான் உன்னை உன் பிதாக்களண்டையிலே சேர்த்துக் கொள்ளுவேன்; நீ சமாதானத்தோடே உன் கல்லறையில் சேர்வாய்; நான் இந்த ஸ்தலத்தின்மேல் வரப்பண்ணும் சகல பொல்லாப்பையும் உன் கண்கள் காண்பதில்லை என்று கர்த்தர் சொல்லுகிறார் என்பதைச் சொல்லுங்கள் என்றாள்; இந்த மறு உத்தரவை அவர்கள் போய் ராஜாவுக்குச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Behold therefore, I will gather you unto your fathers, and you shall be gathered into your grave in peace; and yours eyes shall not see all the evil which I will bring upon this place. And they brought the king word again.]]></a:t>
+              <a:t><![CDATA[20. ஆகையால், இதோ, நான் உன்னை உன் பிதாக்களண்டையிலே சேர்த்துக் கொள்ளுவேன்; நீ சமாதானத்தோடே உன் கல்லறையில் சேர்வாய்; நான் இந்த ஸ்தலத்தின்மேல் வரப்பண்ணும் சகல பொல்லாப்பையும் உன் கண்கள் காண்பதில்லை என்று கர்த்தர் சொல்லுகிறார் என்பதைச் சொல்லுங்கள் என்றாள்; இந்த மறு உத்தரவை அவர்கள் போய் ராஜாவுக்குச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,269 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he did that which was right in the sight of the LORD, and walked in all the way of David his father, and turned not aside to the right hand or to the left.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[20. Behold therefore, I will gather you unto your fathers, and you shall be gathered into your grave in peace; and yours eyes shall not see all the evil which I will bring upon this place. And they brought the king word again.]]></a:t>
+              <a:t><![CDATA[2. அவன் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்து, தன் தகப்பனாகிய தாவீதின் வழியிலெல்லாம் வலது இடதுபுறம் விலகாமல் நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And it came to pass in the eighteenth year of king Josiah, that the king sent Shaphan the son of Azaliah, the son of Meshullam, the scribe, to the house of the LORD, saying,]]></a:t>
+              <a:t><![CDATA[3. ராஜாவாகிய யோசியாவின் பதினெட்டாம் வருஷத்திலே, ராஜா மெசுல்லாமின் குமாரனாகிய அத்சலியாவின் மகன் சாப்பான் என்னும் சம்பிரதியைக் கர்த்தரின் ஆலயத்துக்கு அனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And it came to pass in the eighteenth year of king Josiah, that the king sent Shaphan the son of Azaliah, the son of Meshullam, the scribe, to the house of the LORD, saying,]]></a:t>
+              <a:t><![CDATA[3. ராஜாவாகிய யோசியாவின் பதினெட்டாம் வருஷத்திலே, ராஜா மெசுல்லாமின் குமாரனாகிய அத்சலியாவின் மகன் சாப்பான் என்னும் சம்பிரதியைக் கர்த்தரின் ஆலயத்துக்கு அனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Go up to Hilkiah the high priest, that he may sum the silver which is brought into the house of the LORD, which the keepers of the door have gathered of the people:]]></a:t>
+              <a:t><![CDATA[4. நீ பிரதான ஆசாரியனாகிய இல்க்கியாவினிடத்தில் போய், கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரப்பட்டதும் வாசல்காக்கிறவர்கள் ஜனத்தின் கையிலே வாங்கப்பட்டதுமான பணத்தை அவன் தொகைபார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Go up to Hilkiah the high priest, that he may sum the silver which is brought into the house of the LORD, which the keepers of the door have gathered of the people:]]></a:t>
+              <a:t><![CDATA[4. நீ பிரதான ஆசாரியனாகிய இல்க்கியாவினிடத்தில் போய், கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரப்பட்டதும் வாசல்காக்கிறவர்கள் ஜனத்தின் கையிலே வாங்கப்பட்டதுமான பணத்தை அவன் தொகைபார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493428" r:id="rId1"/>
+    <p:sldLayoutId id="2473414294" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6282,66 +6056,50 @@
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6474,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பிற்பாடு அவர்கள் அதைக் கர்த்தருடைய ஆலயத்தின் வேலையை விசாரிக்கிறவர்கள் கையிலே கொடுத்து, அவர்கள்]]></a:t>
+              <a:t><![CDATA[5. And let them deliver it into the hand of the doers of the work, that have the oversight of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதைக் கர்த்தரின் ஆலயத்தைப் பழுது பார்க்கிறதற்காக அதிலிருக்கிற வேலைக்காரராகிய,]]></a:t>
+              <a:t><![CDATA[house of the LORD: and let them give it to the doers of the work which is in the house of the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தச்சருக்கும், சிற்பாசாரிகளுக்கும், கொற்றருக்கும், ஆலயத்தைப் பழுது பார்க்கும்படி வேண்டிய]]></a:t>
+              <a:t><![CDATA[to repair the breaches of the house,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மரங்களையும் வெட்டின கற்களையும் வாங்குகிறதற்கும் செலவழிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[6. Unto carpenters, and builders, and stone workers, and to buy timber and hewn stone to repair the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகிலும் அந்தப் பணத்தைத் தங்கள் கையில் ஒப்புவித்துக்கொள்ளுகிறவர்களோ காரியத்தை உண்மையாய்]]></a:t>
+              <a:t><![CDATA[house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நடப்பிக்கிறபடியினால், அவர்களிடத்தில் அதின்கணக்கைக் கேட்கவேண்டியதில்லை என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Nevertheless there was no reckoning made with them of the money that was delivered into their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது பிரதான ஆசாரியனாகிய இல்க்கியா சம்பிரதியாகிய சாப்பானை நோக்கி: நான் கர்த்தரின் ஆலயத்திலே]]></a:t>
+              <a:t><![CDATA[hand, because they dealt faithfully.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நியாயப்பிரமாண புஸ்தகத்தைக் கண்டு பிடித்தேன் என்று சொல்லி, அந்தப் புஸ்தகத்தைச் சாப்பானிடத்தில்]]></a:t>
+              <a:t><![CDATA[8. And Hilkiah the high priest said unto Shaphan the scribe, I have found the book of the law in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொடுத்தான்; அவன் அதை வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[house of the LORD. And Hilkiah gave the book to Shaphan, and he read it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது சம்பிரதியாகிய சாப்பான் ராஜாவினிடத்தில் வந்து, ராஜாவுக்கு மறு உத்தரவு சொல்லி, ஆலயத்திலே]]></a:t>
+              <a:t><![CDATA[9. And Shaphan the scribe came to the king, and brought the king word again, and said, Your servants]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசியா ராஜாவாகிறபோது, எட்டு வயதாயிருந்து, முப்பத்தொரு வருஷம் எருசலேமில் அரசாண்டான்; போஸ்காத்]]></a:t>
+              <a:t><![CDATA[1. Josiah was eight years old when he began to reign, and he reigned thirty and one years in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தொகையிட்டுக் கண்ட பணத்தை உமது அடியார் சேர்த்துக் கட்டி, அதைக் கர்த்தருடைய ஆலயத்தின் வேலையை]]></a:t>
+              <a:t><![CDATA[have gathered the money that was found in the house, and have delivered it into the hand of them]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விசாரிக்கிறவர்கள் கையிலே கொடுத்தார்கள் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[that do the work, that have the oversight of the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சம்பிரதியாகிய சாப்பான் பின்னையும் ராஜாவை நோக்கி: ஆசாரியனாகிய இல்க்கியா என்னிடத்தில் ஒரு]]></a:t>
+              <a:t><![CDATA[10. And Shaphan the scribe showed the king, saying, Hilkiah the priest has delivered me a book. And]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புஸ்தகத்தைக் கொடுத்தான் என்று அறிவித்து, அதை ராஜாவுக்கு முன்பாக வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[Shaphan read it before the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ராஜா நியாயப்பிரமாண புஸ்தகத்தின் வார்த்தைகளைக் கேட்டபோது, தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[11. And it came to pass, when the king had heard the words of the book of the law, that he rent his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆசாரியனாகிய இல்க்கியாவுக்கும், சாப்பானின் குமாரனாகிய அகீக்காமுக்கும், மிகாயாவின் குமாரனாகிய]]></a:t>
+              <a:t><![CDATA[clothes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அக்போருக்கும், சம்பிரதியாகிய சாப்பானுக்கும், ராஜாவின் ஊழியக்காரனாகிய அசாயாவுக்கும் ராஜா]]></a:t>
+              <a:t><![CDATA[12. And the king commanded Hilkiah the priest, and Ahikam the son of Shaphan, and Achbor the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கட்டளையிட்டது:]]></a:t>
+              <a:t><![CDATA[Michaiah, and Shaphan the scribe, and Asahiah a servant of the king's, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கண்டெடுக்கப்பட்ட இந்தப் புஸ்தகத்தின் வார்த்தைகளினிமித்தம் நீங்கள் போய், எனக்காகவும்]]></a:t>
+              <a:t><![CDATA[13. Go all of you, enquire of the LORD for me, and for the people, and for all Judah, concerning the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஜனத்திற்காகவும் யூதாவனைத்திற்காகவும் கர்த்தரிடத்தில் விசாரியுங்கள்; நமக்காக எழுதியிருக்கிற]]></a:t>
+              <a:t><![CDATA[words of this book that is found: for great is the wrath of the LORD that is kindled against us,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஊரானாகிய அதாயாவின் குமாரத்தியான அவன் தாயின் பேர் எதிதாள்.]]></a:t>
+              <a:t><![CDATA[Jerusalem. And his mother's name was Jedidah, the daughter of Adaiah of Boscath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எல்லாவற்றின்படியேயும் செய்ய நம்முடைய பிதாக்கள் இந்தப் புஸ்தகத்தின் வார்த்தைகளுக்குச்]]></a:t>
+              <a:t><![CDATA[because our fathers have not hearkened unto the words of this book, to do according unto all that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[செவிகொடாதபடியினால், நம்மேல் பற்றியெரிந்த கர்த்தருடைய உக்கிரம் பெரியது என்றான்.]]></a:t>
+              <a:t><![CDATA[which is written concerning us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது ஆசாரியனாகிய இல்க்கியாவும், அகீக்காமும், அக்போரும், சாப்பானும், அசாயாவும், அர்காசின்]]></a:t>
+              <a:t><![CDATA[14. So Hilkiah the priest, and Ahikam, and Achbor, and Shaphan, and Asahiah, went unto Huldah the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குமாரனாகிய திக்வாவின் மகனான சல்லூம் என்னும் வஸ்திரசாலை விசாரிப்புக்காரன் மனைவியாகிய உல்தாள் என்னும்]]></a:t>
+              <a:t><![CDATA[prophetess, the wife of Shallum the son of Tikvah, the son of Harhas, keeper of the wardrobe; (now]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தீர்க்கதரிசியானவளிடத்திற்குப் போய் அவளோடே பேசினார்கள்; அவள் எருசலேமின் இரண்டாம் வகுப்பிலே]]></a:t>
+              <a:t><![CDATA[she dwelt in Jerusalem in the college;) and they communed with her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குடியிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[15. And she said unto them, Thus says the LORD God of Israel, Tell the man that sent you to me,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவள் அவர்களை நோக்கி: உங்களை என்னிடத்தில் அனுப்பினவரிடத்தில் நீங்கள் போய்: இஸ்ரவேலின் தேவனாகிய]]></a:t>
+              <a:t><![CDATA[16. Thus says the LORD, Behold, I will bring evil upon this place, and upon the inhabitants thereof,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்த்தர் உரைக்கிறது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[even all the words of the book which the king of Judah has read:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இதோ, யூதாவின் ராஜா வாசித்த புஸ்தகத்தின் வார்த்தைகளிலெல்லாம் காட்டியிருக்கிற பொல்லாப்பை நான் இந்த]]></a:t>
+              <a:t><![CDATA[17. Because they have forsaken me, and have burned incense unto other gods, that they might provoke]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஸ்தலத்தின்மேலும், அதின் குடிகளின்மேலும் வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[me to anger with all the works of their hands; therefore my wrath shall be kindled against this]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்து, தன் தகப்பனாகிய தாவீதின் வழியிலெல்லாம் வலது]]></a:t>
+              <a:t><![CDATA[2. And he did that which was right in the sight of the LORD, and walked in all the way of David his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் என்னைவிட்டு, தங்கள் கைகளின் கிரியைகள் எல்லாவற்றிலும் எனக்குக் கோபமுண்டாக்க வேறே]]></a:t>
+              <a:t><![CDATA[place, and shall not be quenched.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தேவர்களுக்குத் தூபங்காட்டினபடியினால், என் உக்கிரம் இந்த ஸ்தலத்தின்மேல் பற்றியெரியும்; அது]]></a:t>
+              <a:t><![CDATA[18. But to the king of Judah which sent you to enquire of the LORD, thus shall all of you say to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவிந்துபோவது இல்லையென்று கர்த்தர் சொல்லுகிறார் என்று சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[him, Thus says the LORD God of Israel, As concerning the words which you have heard;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தரிடத்தில் விசாரிக்கிறதற்கு உங்களை அனுப்பின யூதாவின் ராஜாவினிடத்தில் நீங்கள் போய்: நீர்]]></a:t>
+              <a:t><![CDATA[19. Because yours heart was tender, and you have humbled yourself before the LORD, when you heard]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கேட்ட வார்த்தைகளைக் குறித்து இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[what I spoke against this place, and against the inhabitants thereof, that they should become a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் இந்த ஸ்தலத்திற்கும் அதின் குடிகளுக்கும் விரோதமாக, அவர்கள் பாழும் சாபமுமாவார்கள் என்று]]></a:t>
+              <a:t><![CDATA[desolation and a curse, and have rent your clothes, and wept before me; I also have heard you, says]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொன்னதை நீ கேட்டபோது, உன் இருதயம் இளகி, நீ கர்த்தருக்கு முன்பாக உன்னை தாழ்த்தி, உன் வஸ்திரங்களைக்]]></a:t>
+              <a:t><![CDATA[the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கிழித்துக் கொண்டு, எனக்குமுன்பாக அழுதபடியினால் நானும் உன் விண்ணப்பத்தைக் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[20. Behold therefore, I will gather you unto your fathers, and you shall be gathered into your grave]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால், இதோ, நான் உன்னை உன் பிதாக்களண்டையிலே சேர்த்துக் கொள்ளுவேன்; நீ சமாதானத்தோடே உன்]]></a:t>
+              <a:t><![CDATA[in peace; and yours eyes shall not see all the evil which I will bring upon this place. And they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கல்லறையில் சேர்வாய்; நான் இந்த ஸ்தலத்தின்மேல் வரப்பண்ணும் சகல பொல்லாப்பையும் உன் கண்கள் காண்பதில்லை]]></a:t>
+              <a:t><![CDATA[brought the king word again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,315 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இடதுபுறம் விலகாமல் நடந்தான்.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[father, and turned not aside to the right hand or to the left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ராஜாவாகிய யோசியாவின் பதினெட்டாம் வருஷத்திலே, ராஜா மெசுல்லாமின் குமாரனாகிய அத்சலியாவின் மகன்]]></a:t>
+              <a:t><![CDATA[3. And it came to pass in the eighteenth year of king Josiah, that the king sent Shaphan the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சாப்பான் என்னும் சம்பிரதியைக் கர்த்தரின் ஆலயத்துக்கு அனுப்பி:]]></a:t>
+              <a:t><![CDATA[Azaliah, the son of Meshullam, the scribe, to the house of the LORD, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ பிரதான ஆசாரியனாகிய இல்க்கியாவினிடத்தில் போய், கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரப்பட்டதும்]]></a:t>
+              <a:t><![CDATA[4. Go up to Hilkiah the high priest, that he may sum the silver which is brought into the house of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வாசல்காக்கிறவர்கள் ஜனத்தின் கையிலே வாங்கப்பட்டதுமான பணத்தை அவன் தொகைபார்த்து,]]></a:t>
+              <a:t><![CDATA[the LORD, which the keepers of the door have gathered of the people:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
   <a:themeElements>
-    <a:clrScheme name="Theme76">
+    <a:clrScheme name="Theme37">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme76">
+    <a:fontScheme name="Theme37">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme76">
+    <a:fmtScheme name="Theme37">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>