--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -658,51 +658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the king stood by a pillar, and made a covenant before the LORD, to walk after the LORD, and to keep his commandments and his testimonies and his statutes with all their heart and all their soul, to perform the words of this covenant that were written in this book. And all the people stood to the covenant.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது ராஜா, தூண் அருகே நின்று, கர்த்தரைப் பின்பற்றி நடக்கவும், அவருடைய கற்பனைகளையும் அவருடைய சாட்சிகளையும் அவருடைய கட்டளைகளையும் முழு இருதயத்தோடும் முழு ஆத்துமாவோடும் கைக்கொள்ளவும், அந்தப் புஸ்தகத்தில் எழுதியிருக்கிற அந்த உடன்படிக்கையின் வார்த்தைகளை நிறைவேற்றவும் கர்த்தருடைய சந்நிதியில் உடன்படிக்கைபண்ணினான்; ஜனங்கள் எல்லாரும் உடன்படிக்கைக்கு உட்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -767,51 +767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the king stood by a pillar, and made a covenant before the LORD, to walk after the LORD, and to keep his commandments and his testimonies and his statutes with all their heart and all their soul, to perform the words of this covenant that were written in this book. And all the people stood to the covenant.]]></a:t>
+              <a:t><![CDATA[4. பின்பு ராஜா: பாகாலுக்கும் விக்கிரகத்தோப்புக்கும் வானத்தின் சகல சேனைகளுக்கும் பண்ணப்பட்டிருந்த சகல பணிமுட்டுகளையும் கர்த்தருடைய ஆலயத்திலிருந்து புறம்பாக்க, பிரதான ஆசாரியனாகிய இல்க்கியாவுக்கும் இரண்டாம் வகுப்பிலுள்ள ஆசாரியர்களுக்கும் வாசல் காக்கிறவர்களுக்கும் கட்டளையிட்டு, அவைகளை எருசலேமுக்குப் புறம்பாய்க் கீதரோன் வெளிகளில் சுட்டெரித்து, அவைகளின் சாம்பலைப் பெத்தேலுக்குக் கொண்டுபோகப்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -876,51 +876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the king commanded Hilkiah the high priest, and the priests of the second order, and the keepers of the door, to bring forth out of the temple of the LORD all the vessels that were made for Baal, and for the grove, and for all the host of heaven: and he burned them without Jerusalem in the fields of Kidron, and carried the ashes of them unto Bethel.]]></a:t>
+              <a:t><![CDATA[4. பின்பு ராஜா: பாகாலுக்கும் விக்கிரகத்தோப்புக்கும் வானத்தின் சகல சேனைகளுக்கும் பண்ணப்பட்டிருந்த சகல பணிமுட்டுகளையும் கர்த்தருடைய ஆலயத்திலிருந்து புறம்பாக்க, பிரதான ஆசாரியனாகிய இல்க்கியாவுக்கும் இரண்டாம் வகுப்பிலுள்ள ஆசாரியர்களுக்கும் வாசல் காக்கிறவர்களுக்கும் கட்டளையிட்டு, அவைகளை எருசலேமுக்குப் புறம்பாய்க் கீதரோன் வெளிகளில் சுட்டெரித்து, அவைகளின் சாம்பலைப் பெத்தேலுக்குக் கொண்டுபோகப்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -985,51 +985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the king commanded Hilkiah the high priest, and the priests of the second order, and the keepers of the door, to bring forth out of the temple of the LORD all the vessels that were made for Baal, and for the grove, and for all the host of heaven: and he burned them without Jerusalem in the fields of Kidron, and carried the ashes of them unto Bethel.]]></a:t>
+              <a:t><![CDATA[4. பின்பு ராஜா: பாகாலுக்கும் விக்கிரகத்தோப்புக்கும் வானத்தின் சகல சேனைகளுக்கும் பண்ணப்பட்டிருந்த சகல பணிமுட்டுகளையும் கர்த்தருடைய ஆலயத்திலிருந்து புறம்பாக்க, பிரதான ஆசாரியனாகிய இல்க்கியாவுக்கும் இரண்டாம் வகுப்பிலுள்ள ஆசாரியர்களுக்கும் வாசல் காக்கிறவர்களுக்கும் கட்டளையிட்டு, அவைகளை எருசலேமுக்குப் புறம்பாய்க் கீதரோன் வெளிகளில் சுட்டெரித்து, அவைகளின் சாம்பலைப் பெத்தேலுக்குக் கொண்டுபோகப்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1094,51 +1094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the king commanded Hilkiah the high priest, and the priests of the second order, and the keepers of the door, to bring forth out of the temple of the LORD all the vessels that were made for Baal, and for the grove, and for all the host of heaven: and he burned them without Jerusalem in the fields of Kidron, and carried the ashes of them unto Bethel.]]></a:t>
+              <a:t><![CDATA[4. பின்பு ராஜா: பாகாலுக்கும் விக்கிரகத்தோப்புக்கும் வானத்தின் சகல சேனைகளுக்கும் பண்ணப்பட்டிருந்த சகல பணிமுட்டுகளையும் கர்த்தருடைய ஆலயத்திலிருந்து புறம்பாக்க, பிரதான ஆசாரியனாகிய இல்க்கியாவுக்கும் இரண்டாம் வகுப்பிலுள்ள ஆசாரியர்களுக்கும் வாசல் காக்கிறவர்களுக்கும் கட்டளையிட்டு, அவைகளை எருசலேமுக்குப் புறம்பாய்க் கீதரோன் வெளிகளில் சுட்டெரித்து, அவைகளின் சாம்பலைப் பெத்தேலுக்குக் கொண்டுபோகப்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1203,51 +1203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the king commanded Hilkiah the high priest, and the priests of the second order, and the keepers of the door, to bring forth out of the temple of the LORD all the vessels that were made for Baal, and for the grove, and for all the host of heaven: and he burned them without Jerusalem in the fields of Kidron, and carried the ashes of them unto Bethel.]]></a:t>
+              <a:t><![CDATA[5. யூதாவின் பட்டணங்களிலும் எருசலேமைச் சுற்றிலும் மேடைகளின்மேல் தூபங்காட்ட, யூதாவின் ராஜாக்கள் வைத்த பூஜாசாரிகளையும், பாகாலுக்கும் சூரியனுக்கும் சந்திரனுக்கும் கிரகங்களுக்கும் வானத்தின் சகல சேனைகளுக்கும் தூபங்காட்டினவர்களையும் அகற்றிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1312,51 +1312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the king commanded Hilkiah the high priest, and the priests of the second order, and the keepers of the door, to bring forth out of the temple of the LORD all the vessels that were made for Baal, and for the grove, and for all the host of heaven: and he burned them without Jerusalem in the fields of Kidron, and carried the ashes of them unto Bethel.]]></a:t>
+              <a:t><![CDATA[5. யூதாவின் பட்டணங்களிலும் எருசலேமைச் சுற்றிலும் மேடைகளின்மேல் தூபங்காட்ட, யூதாவின் ராஜாக்கள் வைத்த பூஜாசாரிகளையும், பாகாலுக்கும் சூரியனுக்கும் சந்திரனுக்கும் கிரகங்களுக்கும் வானத்தின் சகல சேனைகளுக்கும் தூபங்காட்டினவர்களையும் அகற்றிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1421,51 +1421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And he put down the idolatrous priests, whom the kings of Judah had ordained to burn incense in the high places in the cities of Judah, and in the places round about Jerusalem; them also that burned incense unto Baal, to the sun, and to the moon, and to the planets, and to all the host of heaven.]]></a:t>
+              <a:t><![CDATA[5. யூதாவின் பட்டணங்களிலும் எருசலேமைச் சுற்றிலும் மேடைகளின்மேல் தூபங்காட்ட, யூதாவின் ராஜாக்கள் வைத்த பூஜாசாரிகளையும், பாகாலுக்கும் சூரியனுக்கும் சந்திரனுக்கும் கிரகங்களுக்கும் வானத்தின் சகல சேனைகளுக்கும் தூபங்காட்டினவர்களையும் அகற்றிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1530,51 +1530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And he put down the idolatrous priests, whom the kings of Judah had ordained to burn incense in the high places in the cities of Judah, and in the places round about Jerusalem; them also that burned incense unto Baal, to the sun, and to the moon, and to the planets, and to all the host of heaven.]]></a:t>
+              <a:t><![CDATA[5. யூதாவின் பட்டணங்களிலும் எருசலேமைச் சுற்றிலும் மேடைகளின்மேல் தூபங்காட்ட, யூதாவின் ராஜாக்கள் வைத்த பூஜாசாரிகளையும், பாகாலுக்கும் சூரியனுக்கும் சந்திரனுக்கும் கிரகங்களுக்கும் வானத்தின் சகல சேனைகளுக்கும் தூபங்காட்டினவர்களையும் அகற்றிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1639,51 +1639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And he put down the idolatrous priests, whom the kings of Judah had ordained to burn incense in the high places in the cities of Judah, and in the places round about Jerusalem; them also that burned incense unto Baal, to the sun, and to the moon, and to the planets, and to all the host of heaven.]]></a:t>
+              <a:t><![CDATA[6. தோப்பு விக்கிரகத்தை கர்த்தரின் ஆலயத்திலிருந்து எருசலேமுக்குப் புறம்பே கீதரோன் ஆற்றிற்குக் கொண்டுபோய், அதைக் கீதரோன் ஆற்று ஓரத்திலே சுட்டெரித்து, அதைத் தூளாக்கி, அந்தத் தூளை ஜனபுத்திரருடைய பிரேதக் குழிகளின்மேல் போடுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1748,51 +1748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the king sent, and they gathered unto him all the elders of Judah and of Jerusalem.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது ராஜா யூதாவிலும் எருசலேமிலும் இருந்த மூப்பரையெல்லாம் அழைப்பித்தான்; அவர்கள் அவனிடத்தில் கூடினபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1857,51 +1857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he brought out the grove from the house of the LORD, without Jerusalem, unto the brook Kidron, and burned it at the brook Kidron, and stamped it small to powder, and cast the powder thereof upon the graves of the children of the people.]]></a:t>
+              <a:t><![CDATA[6. தோப்பு விக்கிரகத்தை கர்த்தரின் ஆலயத்திலிருந்து எருசலேமுக்குப் புறம்பே கீதரோன் ஆற்றிற்குக் கொண்டுபோய், அதைக் கீதரோன் ஆற்று ஓரத்திலே சுட்டெரித்து, அதைத் தூளாக்கி, அந்தத் தூளை ஜனபுத்திரருடைய பிரேதக் குழிகளின்மேல் போடுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1966,51 +1966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he brought out the grove from the house of the LORD, without Jerusalem, unto the brook Kidron, and burned it at the brook Kidron, and stamped it small to powder, and cast the powder thereof upon the graves of the children of the people.]]></a:t>
+              <a:t><![CDATA[6. தோப்பு விக்கிரகத்தை கர்த்தரின் ஆலயத்திலிருந்து எருசலேமுக்குப் புறம்பே கீதரோன் ஆற்றிற்குக் கொண்டுபோய், அதைக் கீதரோன் ஆற்று ஓரத்திலே சுட்டெரித்து, அதைத் தூளாக்கி, அந்தத் தூளை ஜனபுத்திரருடைய பிரேதக் குழிகளின்மேல் போடுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2075,51 +2075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he brought out the grove from the house of the LORD, without Jerusalem, unto the brook Kidron, and burned it at the brook Kidron, and stamped it small to powder, and cast the powder thereof upon the graves of the children of the people.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தரின் ஆலயத்திற்கு அருகே ஸ்திரீகள் தோப்பு விக்கிரகத்துக்குக் கூடாரங்களை நெய்த இடத்திலுள்ள இலச்சையான புணர்ச்சிக்காரரின் வீடுகளை இடித்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2184,51 +2184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he brake down the houses of the sodomites, that were by the house of the LORD, where the women wove hangings for the grove.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தரின் ஆலயத்திற்கு அருகே ஸ்திரீகள் தோப்பு விக்கிரகத்துக்குக் கூடாரங்களை நெய்த இடத்திலுள்ள இலச்சையான புணர்ச்சிக்காரரின் வீடுகளை இடித்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2293,51 +2293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he brake down the houses of the sodomites, that were by the house of the LORD, where the women wove hangings for the grove.]]></a:t>
+              <a:t><![CDATA[8. அவன் யூதாவின் பட்டணங்களிலுள்ள எல்லா ஆசாரியரையும் வரச் சொல்லி, கேபாமுதல் பெயெர்செபாமட்டும் ஆசாரியர்கள் தூபங்காட்டியிருந்த மேடைகளைத் தீட்டாக்கி, ஒலிமுகவாசல்களின் மேடைகளையும், பட்டணத்து வாசலுக்குப்போகும் வழிக்கு இடதுபுறமாயிருக்கிற பட்டணத்தலைவனாகிய யோசுவாவின் வாசற்படியில் இருந்த மேடையையும் இடித்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2402,51 +2402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he brought all the priests out of the cities of Judah, and defiled the high places where the priests had burned incense, from Geba to Beersheba, and brake down the high places of the gates that were in the entering in of the gate of Joshua the governor of the city, which were on a man's left hand at the gate of the city.]]></a:t>
+              <a:t><![CDATA[8. அவன் யூதாவின் பட்டணங்களிலுள்ள எல்லா ஆசாரியரையும் வரச் சொல்லி, கேபாமுதல் பெயெர்செபாமட்டும் ஆசாரியர்கள் தூபங்காட்டியிருந்த மேடைகளைத் தீட்டாக்கி, ஒலிமுகவாசல்களின் மேடைகளையும், பட்டணத்து வாசலுக்குப்போகும் வழிக்கு இடதுபுறமாயிருக்கிற பட்டணத்தலைவனாகிய யோசுவாவின் வாசற்படியில் இருந்த மேடையையும் இடித்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2511,51 +2511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he brought all the priests out of the cities of Judah, and defiled the high places where the priests had burned incense, from Geba to Beersheba, and brake down the high places of the gates that were in the entering in of the gate of Joshua the governor of the city, which were on a man's left hand at the gate of the city.]]></a:t>
+              <a:t><![CDATA[8. அவன் யூதாவின் பட்டணங்களிலுள்ள எல்லா ஆசாரியரையும் வரச் சொல்லி, கேபாமுதல் பெயெர்செபாமட்டும் ஆசாரியர்கள் தூபங்காட்டியிருந்த மேடைகளைத் தீட்டாக்கி, ஒலிமுகவாசல்களின் மேடைகளையும், பட்டணத்து வாசலுக்குப்போகும் வழிக்கு இடதுபுறமாயிருக்கிற பட்டணத்தலைவனாகிய யோசுவாவின் வாசற்படியில் இருந்த மேடையையும் இடித்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2620,51 +2620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he brought all the priests out of the cities of Judah, and defiled the high places where the priests had burned incense, from Geba to Beersheba, and brake down the high places of the gates that were in the entering in of the gate of Joshua the governor of the city, which were on a man's left hand at the gate of the city.]]></a:t>
+              <a:t><![CDATA[8. அவன் யூதாவின் பட்டணங்களிலுள்ள எல்லா ஆசாரியரையும் வரச் சொல்லி, கேபாமுதல் பெயெர்செபாமட்டும் ஆசாரியர்கள் தூபங்காட்டியிருந்த மேடைகளைத் தீட்டாக்கி, ஒலிமுகவாசல்களின் மேடைகளையும், பட்டணத்து வாசலுக்குப்போகும் வழிக்கு இடதுபுறமாயிருக்கிற பட்டணத்தலைவனாகிய யோசுவாவின் வாசற்படியில் இருந்த மேடையையும் இடித்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2729,51 +2729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he brought all the priests out of the cities of Judah, and defiled the high places where the priests had burned incense, from Geba to Beersheba, and brake down the high places of the gates that were in the entering in of the gate of Joshua the governor of the city, which were on a man's left hand at the gate of the city.]]></a:t>
+              <a:t><![CDATA[9. மேடைகளின் ஆசாரியர்கள் எருசலேமிலிருக்கிற கர்த்தருடைய பலிபீடத்தின்மேல் பலியிடாமல், தங்கள் சகோதரருக்குள்ளே புளிப்பில்லாத அப்பங்களைப் புசிக்கிறதற்குமாத்திரம் உத்தரம் பெற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2838,51 +2838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Nevertheless the priests of the high places came not up to the altar of the LORD in Jerusalem, but they did eat of the unleavened bread among their brethren.]]></a:t>
+              <a:t><![CDATA[9. மேடைகளின் ஆசாரியர்கள் எருசலேமிலிருக்கிற கர்த்தருடைய பலிபீடத்தின்மேல் பலியிடாமல், தங்கள் சகோதரருக்குள்ளே புளிப்பில்லாத அப்பங்களைப் புசிக்கிறதற்குமாத்திரம் உத்தரம் பெற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2947,51 +2947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the king sent, and they gathered unto him all the elders of Judah and of Jerusalem.]]></a:t>
+              <a:t><![CDATA[2. ராஜாவும், அவனோடு யூதாவின் மனுஷர் யாவரும் எருசலேமின் குடிகள் அனைவரும், ஆசாரியர்களும், தீர்க்கதரிசிகளும், சிறியோர்துவக்கிப் பெரியோர்மட்டுமுள்ள சகலரும் கர்த்தரின் ஆலயத்துக்குப் போனார்கள்; கர்த்தருடைய ஆலயத்திலே கண்டெடுக்கப்பட்ட உடன்படிக்கை புஸ்தகத்தின் வார்த்தைகளையெல்லாம் அவர்கள் காதுகள் கேட்க வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3056,51 +3056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Nevertheless the priests of the high places came not up to the altar of the LORD in Jerusalem, but they did eat of the unleavened bread among their brethren.]]></a:t>
+              <a:t><![CDATA[10. ஒருவனும் மோளேகுக்கென்று தன் குமாரனையாகிலும் தன் குமாரத்தியையாகிலும் தீக்கடக்கப்பண்ணாதபடிக்கு, இன்னோம் புத்திரரின் பள்ளத்தாக்கிலிருக்கிற தோப்பேத் என்னும் ஸ்தலத்தையும் அவன் தீட்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3165,51 +3165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And he defiled Topheth, which is in the valley of the children of Hinnom, that no man might make his son or his daughter to pass through the fire to Molech.]]></a:t>
+              <a:t><![CDATA[10. ஒருவனும் மோளேகுக்கென்று தன் குமாரனையாகிலும் தன் குமாரத்தியையாகிலும் தீக்கடக்கப்பண்ணாதபடிக்கு, இன்னோம் புத்திரரின் பள்ளத்தாக்கிலிருக்கிற தோப்பேத் என்னும் ஸ்தலத்தையும் அவன் தீட்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3274,51 +3274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And he defiled Topheth, which is in the valley of the children of Hinnom, that no man might make his son or his daughter to pass through the fire to Molech.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தரின் ஆலயத்திற்குள் போகிற இடந்தொடங்கி, பட்டணத்துக்குப் புறம்பே இருக்கிற நாத்தான்மெலெக் என்னும் பிரதானியின் அறை வீடு மட்டும் யூதாவின் ராஜாக்கள் சூரியனுக்கென்று வைத்திருந்த குதிரைகளை அகற்றி, சூரியனின் இரதங்களை அக்கினியில் சுட்டெரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3383,51 +3383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And he took away the horses that the kings of Judah had given to the sun, at the entering in of the house of the LORD, by the chamber of Nathanmelech the chamberlain, which was in the suburbs, and burned the chariots of the sun with fire.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தரின் ஆலயத்திற்குள் போகிற இடந்தொடங்கி, பட்டணத்துக்குப் புறம்பே இருக்கிற நாத்தான்மெலெக் என்னும் பிரதானியின் அறை வீடு மட்டும் யூதாவின் ராஜாக்கள் சூரியனுக்கென்று வைத்திருந்த குதிரைகளை அகற்றி, சூரியனின் இரதங்களை அக்கினியில் சுட்டெரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3492,51 +3492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And he took away the horses that the kings of Judah had given to the sun, at the entering in of the house of the LORD, by the chamber of Nathanmelech the chamberlain, which was in the suburbs, and burned the chariots of the sun with fire.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தரின் ஆலயத்திற்குள் போகிற இடந்தொடங்கி, பட்டணத்துக்குப் புறம்பே இருக்கிற நாத்தான்மெலெக் என்னும் பிரதானியின் அறை வீடு மட்டும் யூதாவின் ராஜாக்கள் சூரியனுக்கென்று வைத்திருந்த குதிரைகளை அகற்றி, சூரியனின் இரதங்களை அக்கினியில் சுட்டெரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3601,51 +3601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And he took away the horses that the kings of Judah had given to the sun, at the entering in of the house of the LORD, by the chamber of Nathanmelech the chamberlain, which was in the suburbs, and burned the chariots of the sun with fire.]]></a:t>
+              <a:t><![CDATA[12. யூதாவின் ராஜாக்கள் உண்டாக்கினதும், ஆகாசுடைய மேல்வீட்டில் இருந்ததுமான பலிபீடங்களையும், மனாசே கர்த்தருடைய ஆலயத்தின் இரண்டு பிராகாரங்களிலும் உண்டாக்கின பலிபீடங்களையும் ராஜா இடித்து, அவைகளின்; தூளை அங்கேயிருந்து எடுத்துக் கீதரோன் ஆற்றில் கொட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3710,51 +3710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the altars that were on the top of the upper chamber of Ahaz, which the kings of Judah had made, and the altars which Manasseh had made in the two courts of the house of the LORD, did the king beat down, and brake them down from thence, and cast the dust of them into the brook Kidron.]]></a:t>
+              <a:t><![CDATA[12. யூதாவின் ராஜாக்கள் உண்டாக்கினதும், ஆகாசுடைய மேல்வீட்டில் இருந்ததுமான பலிபீடங்களையும், மனாசே கர்த்தருடைய ஆலயத்தின் இரண்டு பிராகாரங்களிலும் உண்டாக்கின பலிபீடங்களையும் ராஜா இடித்து, அவைகளின்; தூளை அங்கேயிருந்து எடுத்துக் கீதரோன் ஆற்றில் கொட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3819,51 +3819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the altars that were on the top of the upper chamber of Ahaz, which the kings of Judah had made, and the altars which Manasseh had made in the two courts of the house of the LORD, did the king beat down, and brake them down from thence, and cast the dust of them into the brook Kidron.]]></a:t>
+              <a:t><![CDATA[12. யூதாவின் ராஜாக்கள் உண்டாக்கினதும், ஆகாசுடைய மேல்வீட்டில் இருந்ததுமான பலிபீடங்களையும், மனாசே கர்த்தருடைய ஆலயத்தின் இரண்டு பிராகாரங்களிலும் உண்டாக்கின பலிபீடங்களையும் ராஜா இடித்து, அவைகளின்; தூளை அங்கேயிருந்து எடுத்துக் கீதரோன் ஆற்றில் கொட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3928,51 +3928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the altars that were on the top of the upper chamber of Ahaz, which the kings of Judah had made, and the altars which Manasseh had made in the two courts of the house of the LORD, did the king beat down, and brake them down from thence, and cast the dust of them into the brook Kidron.]]></a:t>
+              <a:t><![CDATA[13. எருசலேமுக்கு எதிரே இருக்கிற நாசமலையின் வலதுபுறத்தில் இஸ்ரவேலின் ராஜாவாகிய சாலொமோன் சீதோனியரின் அருவருப்பாகிய அஸ்தரோத்திற்கும், மோவாபியரின் அருவருப்பாகிய காமோசுக்கும், அம்மோன் புத்திரரின் அருவருப்பாகிய மில்கோமுக்கும் கட்டியிருந்த மேடைகளையும் ராஜா தீட்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4037,51 +4037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the high places that were before Jerusalem, which were on the right hand of the mount of corruption, which Solomon the king of Israel had built for Ashtoreth the abomination of the Zidonians, and for Chemosh the abomination of the Moabites, and for Milcom the abomination of the children of Ammon, did the king defile.]]></a:t>
+              <a:t><![CDATA[13. எருசலேமுக்கு எதிரே இருக்கிற நாசமலையின் வலதுபுறத்தில் இஸ்ரவேலின் ராஜாவாகிய சாலொமோன் சீதோனியரின் அருவருப்பாகிய அஸ்தரோத்திற்கும், மோவாபியரின் அருவருப்பாகிய காமோசுக்கும், அம்மோன் புத்திரரின் அருவருப்பாகிய மில்கோமுக்கும் கட்டியிருந்த மேடைகளையும் ராஜா தீட்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4146,51 +4146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the king went up into the house of the LORD, and all the men of Judah and all the inhabitants of Jerusalem with him, and the priests, and the prophets, and all the people, both small and great: and he read in their ears all the words of the book of the covenant which was found in the house of the LORD.]]></a:t>
+              <a:t><![CDATA[2. ராஜாவும், அவனோடு யூதாவின் மனுஷர் யாவரும் எருசலேமின் குடிகள் அனைவரும், ஆசாரியர்களும், தீர்க்கதரிசிகளும், சிறியோர்துவக்கிப் பெரியோர்மட்டுமுள்ள சகலரும் கர்த்தரின் ஆலயத்துக்குப் போனார்கள்; கர்த்தருடைய ஆலயத்திலே கண்டெடுக்கப்பட்ட உடன்படிக்கை புஸ்தகத்தின் வார்த்தைகளையெல்லாம் அவர்கள் காதுகள் கேட்க வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4255,51 +4255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the high places that were before Jerusalem, which were on the right hand of the mount of corruption, which Solomon the king of Israel had built for Ashtoreth the abomination of the Zidonians, and for Chemosh the abomination of the Moabites, and for Milcom the abomination of the children of Ammon, did the king defile.]]></a:t>
+              <a:t><![CDATA[13. எருசலேமுக்கு எதிரே இருக்கிற நாசமலையின் வலதுபுறத்தில் இஸ்ரவேலின் ராஜாவாகிய சாலொமோன் சீதோனியரின் அருவருப்பாகிய அஸ்தரோத்திற்கும், மோவாபியரின் அருவருப்பாகிய காமோசுக்கும், அம்மோன் புத்திரரின் அருவருப்பாகிய மில்கோமுக்கும் கட்டியிருந்த மேடைகளையும் ராஜா தீட்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4364,51 +4364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the high places that were before Jerusalem, which were on the right hand of the mount of corruption, which Solomon the king of Israel had built for Ashtoreth the abomination of the Zidonians, and for Chemosh the abomination of the Moabites, and for Milcom the abomination of the children of Ammon, did the king defile.]]></a:t>
+              <a:t><![CDATA[13. எருசலேமுக்கு எதிரே இருக்கிற நாசமலையின் வலதுபுறத்தில் இஸ்ரவேலின் ராஜாவாகிய சாலொமோன் சீதோனியரின் அருவருப்பாகிய அஸ்தரோத்திற்கும், மோவாபியரின் அருவருப்பாகிய காமோசுக்கும், அம்மோன் புத்திரரின் அருவருப்பாகிய மில்கோமுக்கும் கட்டியிருந்த மேடைகளையும் ராஜா தீட்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4473,51 +4473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he brake in pieces the images, and cut down the groves, and filled their places with the bones of men.]]></a:t>
+              <a:t><![CDATA[14. சிலைகளை உடைத்து, விக்கிரகத் தோப்புகளை நிர்மூலமாக்கி, அவைகளின் ஸ்தலத்தை மனுஷரின் எலும்புகளால் நிரப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4582,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he brake in pieces the images, and cut down the groves, and filled their places with the bones of men.]]></a:t>
+              <a:t><![CDATA[14. சிலைகளை உடைத்து, விக்கிரகத் தோப்புகளை நிர்மூலமாக்கி, அவைகளின் ஸ்தலத்தை மனுஷரின் எலும்புகளால் நிரப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4691,51 +4691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Moreover the altar that was at Bethel, and the high place which Jeroboam the son of Nebat, who made Israel to sin, had made, both that altar and the high place he brake down, and burned the high place, and stamped it small to powder, and burned the grove.]]></a:t>
+              <a:t><![CDATA[15. இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாம் பெத்தேலில் உண்டாக்கியிருந்த பலிபீடமும் மேடையும் ஆகிய அவ்விரண்டையும் அவன் இடித்து, அந்த மேடையை சுட்டெரித்துத் தூளாக்கி விக்கிரத் தோப்பையும் சுட்டெரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4800,51 +4800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Moreover the altar that was at Bethel, and the high place which Jeroboam the son of Nebat, who made Israel to sin, had made, both that altar and the high place he brake down, and burned the high place, and stamped it small to powder, and burned the grove.]]></a:t>
+              <a:t><![CDATA[15. இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாம் பெத்தேலில் உண்டாக்கியிருந்த பலிபீடமும் மேடையும் ஆகிய அவ்விரண்டையும் அவன் இடித்து, அந்த மேடையை சுட்டெரித்துத் தூளாக்கி விக்கிரத் தோப்பையும் சுட்டெரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4909,51 +4909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Moreover the altar that was at Bethel, and the high place which Jeroboam the son of Nebat, who made Israel to sin, had made, both that altar and the high place he brake down, and burned the high place, and stamped it small to powder, and burned the grove.]]></a:t>
+              <a:t><![CDATA[15. இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாம் பெத்தேலில் உண்டாக்கியிருந்த பலிபீடமும் மேடையும் ஆகிய அவ்விரண்டையும் அவன் இடித்து, அந்த மேடையை சுட்டெரித்துத் தூளாக்கி விக்கிரத் தோப்பையும் சுட்டெரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5018,51 +5018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And as Josiah turned himself, he spied the sepulchers that were there in the mount, and sent, and took the bones out of the sepulchers, and burned them upon the altar, and polluted it, according to the word of the LORD which the man of God proclaimed, who proclaimed these words.]]></a:t>
+              <a:t><![CDATA[16. யோசியா திரும்பிப்பார்க்கிறபோது அங்கே அந்த மலையிலிருக்கிற கல்லறைகளைக் கண்டு, ஆட்களை அனுப்பி, அந்தக் கல்லறைகளிலுள்ள எலும்புகளை எடுத்து வரச்செய்து, இப்படி நடக்கும் என்று தேவனுடைய மனுஷன் கூறின கர்த்தருடைய வார்த்தையின்படியே, அவைகளை அந்தப் பலிபீடத்தின்மேல் சுட்டெரித்து அதைத் தீட்டாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5127,51 +5127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And as Josiah turned himself, he spied the sepulchers that were there in the mount, and sent, and took the bones out of the sepulchers, and burned them upon the altar, and polluted it, according to the word of the LORD which the man of God proclaimed, who proclaimed these words.]]></a:t>
+              <a:t><![CDATA[16. யோசியா திரும்பிப்பார்க்கிறபோது அங்கே அந்த மலையிலிருக்கிற கல்லறைகளைக் கண்டு, ஆட்களை அனுப்பி, அந்தக் கல்லறைகளிலுள்ள எலும்புகளை எடுத்து வரச்செய்து, இப்படி நடக்கும் என்று தேவனுடைய மனுஷன் கூறின கர்த்தருடைய வார்த்தையின்படியே, அவைகளை அந்தப் பலிபீடத்தின்மேல் சுட்டெரித்து அதைத் தீட்டாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5236,51 +5236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And as Josiah turned himself, he spied the sepulchers that were there in the mount, and sent, and took the bones out of the sepulchers, and burned them upon the altar, and polluted it, according to the word of the LORD which the man of God proclaimed, who proclaimed these words.]]></a:t>
+              <a:t><![CDATA[16. யோசியா திரும்பிப்பார்க்கிறபோது அங்கே அந்த மலையிலிருக்கிற கல்லறைகளைக் கண்டு, ஆட்களை அனுப்பி, அந்தக் கல்லறைகளிலுள்ள எலும்புகளை எடுத்து வரச்செய்து, இப்படி நடக்கும் என்று தேவனுடைய மனுஷன் கூறின கர்த்தருடைய வார்த்தையின்படியே, அவைகளை அந்தப் பலிபீடத்தின்மேல் சுட்டெரித்து அதைத் தீட்டாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5345,51 +5345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the king went up into the house of the LORD, and all the men of Judah and all the inhabitants of Jerusalem with him, and the priests, and the prophets, and all the people, both small and great: and he read in their ears all the words of the book of the covenant which was found in the house of the LORD.]]></a:t>
+              <a:t><![CDATA[2. ராஜாவும், அவனோடு யூதாவின் மனுஷர் யாவரும் எருசலேமின் குடிகள் அனைவரும், ஆசாரியர்களும், தீர்க்கதரிசிகளும், சிறியோர்துவக்கிப் பெரியோர்மட்டுமுள்ள சகலரும் கர்த்தரின் ஆலயத்துக்குப் போனார்கள்; கர்த்தருடைய ஆலயத்திலே கண்டெடுக்கப்பட்ட உடன்படிக்கை புஸ்தகத்தின் வார்த்தைகளையெல்லாம் அவர்கள் காதுகள் கேட்க வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5454,51 +5454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Then he said, What title is that that I see? And the men of the city told him, It is the tomb of the man of God, which came from Judah, and proclaimed these things that you have done against the altar of Bethel.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அவன்: நான் காண்கிற அந்தக் குறிப்படையாளம் என்ன என்று கேட்டதற்கு, அந்தப் பட்டணத்து மனுஷர்: அது யூதாவிலிருந்து வந்து, நீர் செய்த இந்தக் கிரியைகளைப் பெத்தேலின் பலிபீடத்திற்கு விரோதமாய்க் கூறி, அறிவித்த தேவனுடைய மனுஷனின் கல்லறை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5563,51 +5563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Then he said, What title is that that I see? And the men of the city told him, It is the tomb of the man of God, which came from Judah, and proclaimed these things that you have done against the altar of Bethel.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அவன்: நான் காண்கிற அந்தக் குறிப்படையாளம் என்ன என்று கேட்டதற்கு, அந்தப் பட்டணத்து மனுஷர்: அது யூதாவிலிருந்து வந்து, நீர் செய்த இந்தக் கிரியைகளைப் பெத்தேலின் பலிபீடத்திற்கு விரோதமாய்க் கூறி, அறிவித்த தேவனுடைய மனுஷனின் கல்லறை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5672,51 +5672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Then he said, What title is that that I see? And the men of the city told him, It is the tomb of the man of God, which came from Judah, and proclaimed these things that you have done against the altar of Bethel.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அவன்: நான் காண்கிற அந்தக் குறிப்படையாளம் என்ன என்று கேட்டதற்கு, அந்தப் பட்டணத்து மனுஷர்: அது யூதாவிலிருந்து வந்து, நீர் செய்த இந்தக் கிரியைகளைப் பெத்தேலின் பலிபீடத்திற்கு விரோதமாய்க் கூறி, அறிவித்த தேவனுடைய மனுஷனின் கல்லறை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5781,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And he said, Let him alone; let no man move his bones. So they let his bones alone, with the bones of the prophet that came out of Samaria.]]></a:t>
+              <a:t><![CDATA[18. அதற்கு அவன்: இருக்கட்டும், ஒருவனும் அவன் எலும்புகளைத் தொடவேண்டாம் என்றான்; அப்படியே அவன் எலும்புகளைச் சமாரியாவிலிருந்து வந்த தீர்க்கதரிசியின் எலும்புகளோடு விட்டுவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5890,51 +5890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And he said, Let him alone; let no man move his bones. So they let his bones alone, with the bones of the prophet that came out of Samaria.]]></a:t>
+              <a:t><![CDATA[18. அதற்கு அவன்: இருக்கட்டும், ஒருவனும் அவன் எலும்புகளைத் தொடவேண்டாம் என்றான்; அப்படியே அவன் எலும்புகளைச் சமாரியாவிலிருந்து வந்த தீர்க்கதரிசியின் எலும்புகளோடு விட்டுவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5999,51 +5999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And all the houses also of the high places that were in the cities of Samaria, which the kings of Israel had made to provoke the Lord to anger, Josiah took away, and did to them according to all the acts that he had done in Bethel.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தருக்குக் கோபமுண்டாக்க இஸ்ரவேலின் ராஜாக்கள் சமாரியாவின் பட்டணங்களில் உண்டாக்கியிருந்த மேடைகளின் கோவில்களையெல்லாம் யோசியா தகர்த்து, பெத்தேலிலே தான் செய்த செய்கைகளின்படியே அவைகளுக்குச் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6108,51 +6108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And all the houses also of the high places that were in the cities of Samaria, which the kings of Israel had made to provoke the Lord to anger, Josiah took away, and did to them according to all the acts that he had done in Bethel.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தருக்குக் கோபமுண்டாக்க இஸ்ரவேலின் ராஜாக்கள் சமாரியாவின் பட்டணங்களில் உண்டாக்கியிருந்த மேடைகளின் கோவில்களையெல்லாம் யோசியா தகர்த்து, பெத்தேலிலே தான் செய்த செய்கைகளின்படியே அவைகளுக்குச் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6217,51 +6217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And all the houses also of the high places that were in the cities of Samaria, which the kings of Israel had made to provoke the Lord to anger, Josiah took away, and did to them according to all the acts that he had done in Bethel.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தருக்குக் கோபமுண்டாக்க இஸ்ரவேலின் ராஜாக்கள் சமாரியாவின் பட்டணங்களில் உண்டாக்கியிருந்த மேடைகளின் கோவில்களையெல்லாம் யோசியா தகர்த்து, பெத்தேலிலே தான் செய்த செய்கைகளின்படியே அவைகளுக்குச் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6326,51 +6326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And he slew all the priests of the high places that were there upon the altars, and burned men's bones upon them, and returned to Jerusalem.]]></a:t>
+              <a:t><![CDATA[20. அவ்விடங்களில் இருக்கிற மேடைகளின் ஆசாரியர்களையெல்லாம் பலிபீடங்களின்மேல் கொன்றுபோட்டு, அவைகளின்மேல் மனுஷரின் எலும்புகளைச் சுட்டெரித்து, எருசலேமுக்குத் திரும்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6435,51 +6435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And he slew all the priests of the high places that were there upon the altars, and burned men's bones upon them, and returned to Jerusalem.]]></a:t>
+              <a:t><![CDATA[20. அவ்விடங்களில் இருக்கிற மேடைகளின் ஆசாரியர்களையெல்லாம் பலிபீடங்களின்மேல் கொன்றுபோட்டு, அவைகளின்மேல் மனுஷரின் எலும்புகளைச் சுட்டெரித்து, எருசலேமுக்குத் திரும்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6544,51 +6544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the king went up into the house of the LORD, and all the men of Judah and all the inhabitants of Jerusalem with him, and the priests, and the prophets, and all the people, both small and great: and he read in their ears all the words of the book of the covenant which was found in the house of the LORD.]]></a:t>
+              <a:t><![CDATA[2. ராஜாவும், அவனோடு யூதாவின் மனுஷர் யாவரும் எருசலேமின் குடிகள் அனைவரும், ஆசாரியர்களும், தீர்க்கதரிசிகளும், சிறியோர்துவக்கிப் பெரியோர்மட்டுமுள்ள சகலரும் கர்த்தரின் ஆலயத்துக்குப் போனார்கள்; கர்த்தருடைய ஆலயத்திலே கண்டெடுக்கப்பட்ட உடன்படிக்கை புஸ்தகத்தின் வார்த்தைகளையெல்லாம் அவர்கள் காதுகள் கேட்க வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6653,51 +6653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the king commanded all the people, saying, Keep the passover unto the LORD your God, as it is written in the book of this covenant.]]></a:t>
+              <a:t><![CDATA[21. பின்பு ராஜா: இந்த உடன்படிக்கையின் புஸ்தகத்தில் எழுதியிருக்கிறபடியே உங்கள் தேவனாகிய கர்த்தருக்குப் பஸ்காவை ஆசரியுங்கள் என்று சகல ஜனங்களுக்கும் கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6762,51 +6762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the king commanded all the people, saying, Keep the passover unto the LORD your God, as it is written in the book of this covenant.]]></a:t>
+              <a:t><![CDATA[21. பின்பு ராஜா: இந்த உடன்படிக்கையின் புஸ்தகத்தில் எழுதியிருக்கிறபடியே உங்கள் தேவனாகிய கர்த்தருக்குப் பஸ்காவை ஆசரியுங்கள் என்று சகல ஜனங்களுக்கும் கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6871,51 +6871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Surely there was not held such a passover from the days of the judges that judged Israel, nor in all the days of the kings of Israel, nor of the kings of Judah;]]></a:t>
+              <a:t><![CDATA[22. இஸ்ரவேலை நியாயம் விசாரித்த நியாயாதிபதிகளின் நாட்கள் தொடங்கி, இஸ்ரவேலின் ராஜாக்கள் யூதாவின் ராஜாக்கள் ஆகிய அவர்களுடைய சகல நாட்களிலும் இந்தப் பஸ்காவைப்போல் பஸ்கா ஆசரிக்கப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6980,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Surely there was not held such a passover from the days of the judges that judged Israel, nor in all the days of the kings of Israel, nor of the kings of Judah;]]></a:t>
+              <a:t><![CDATA[22. இஸ்ரவேலை நியாயம் விசாரித்த நியாயாதிபதிகளின் நாட்கள் தொடங்கி, இஸ்ரவேலின் ராஜாக்கள் யூதாவின் ராஜாக்கள் ஆகிய அவர்களுடைய சகல நாட்களிலும் இந்தப் பஸ்காவைப்போல் பஸ்கா ஆசரிக்கப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7089,51 +7089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. But in the eighteenth year of king Josiah, wherein this passover was held to the LORD in Jerusalem.]]></a:t>
+              <a:t><![CDATA[23. ராஜாவாகிய யோசியாவின் பதினெட்டாம் வருஷத்திலே கர்த்தருக்கு இந்தப் பஸ்கா எருசலேமிலே ஆசரிக்கப் பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7198,51 +7198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. But in the eighteenth year of king Josiah, wherein this passover was held to the LORD in Jerusalem.]]></a:t>
+              <a:t><![CDATA[23. ராஜாவாகிய யோசியாவின் பதினெட்டாம் வருஷத்திலே கர்த்தருக்கு இந்தப் பஸ்கா எருசலேமிலே ஆசரிக்கப் பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7307,51 +7307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Moreover the workers with familiar spirits, and the wizards, and the images, and the idols, and all the abominations that were spied in the land of Judah and in Jerusalem, did Josiah put away, that he might perform the words of the law which were written in the book that Hilkiah the priest found in the house of the LORD.]]></a:t>
+              <a:t><![CDATA[24. ஆசாரியனாகிய இல்க்கியா கர்த்தருடைய ஆலயத்தில் கண்டெடுத்த புஸ்தகத்தில் எழுதியிருக்கிற நியாயப்பிரமாணத்தின் வார்த்தைகளை நிறைவேற்றும்படிக்கு, யோசியா அஞ்சனக்காரரையும், குறிசொல்லுகிறவர்களையும், சுரூபங்களையும் நரகலான விக்கிரகங்களையும், யூதாதேசத்திலும் எருசலேமிலும் காணப்பட்ட எல்லா அருவருப்புகளையும் நிர்மூலமாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7416,51 +7416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Moreover the workers with familiar spirits, and the wizards, and the images, and the idols, and all the abominations that were spied in the land of Judah and in Jerusalem, did Josiah put away, that he might perform the words of the law which were written in the book that Hilkiah the priest found in the house of the LORD.]]></a:t>
+              <a:t><![CDATA[24. ஆசாரியனாகிய இல்க்கியா கர்த்தருடைய ஆலயத்தில் கண்டெடுத்த புஸ்தகத்தில் எழுதியிருக்கிற நியாயப்பிரமாணத்தின் வார்த்தைகளை நிறைவேற்றும்படிக்கு, யோசியா அஞ்சனக்காரரையும், குறிசொல்லுகிறவர்களையும், சுரூபங்களையும் நரகலான விக்கிரகங்களையும், யூதாதேசத்திலும் எருசலேமிலும் காணப்பட்ட எல்லா அருவருப்புகளையும் நிர்மூலமாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7525,51 +7525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Moreover the workers with familiar spirits, and the wizards, and the images, and the idols, and all the abominations that were spied in the land of Judah and in Jerusalem, did Josiah put away, that he might perform the words of the law which were written in the book that Hilkiah the priest found in the house of the LORD.]]></a:t>
+              <a:t><![CDATA[24. ஆசாரியனாகிய இல்க்கியா கர்த்தருடைய ஆலயத்தில் கண்டெடுத்த புஸ்தகத்தில் எழுதியிருக்கிற நியாயப்பிரமாணத்தின் வார்த்தைகளை நிறைவேற்றும்படிக்கு, யோசியா அஞ்சனக்காரரையும், குறிசொல்லுகிறவர்களையும், சுரூபங்களையும் நரகலான விக்கிரகங்களையும், யூதாதேசத்திலும் எருசலேமிலும் காணப்பட்ட எல்லா அருவருப்புகளையும் நிர்மூலமாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7634,51 +7634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Moreover the workers with familiar spirits, and the wizards, and the images, and the idols, and all the abominations that were spied in the land of Judah and in Jerusalem, did Josiah put away, that he might perform the words of the law which were written in the book that Hilkiah the priest found in the house of the LORD.]]></a:t>
+              <a:t><![CDATA[24. ஆசாரியனாகிய இல்க்கியா கர்த்தருடைய ஆலயத்தில் கண்டெடுத்த புஸ்தகத்தில் எழுதியிருக்கிற நியாயப்பிரமாணத்தின் வார்த்தைகளை நிறைவேற்றும்படிக்கு, யோசியா அஞ்சனக்காரரையும், குறிசொல்லுகிறவர்களையும், சுரூபங்களையும் நரகலான விக்கிரகங்களையும், யூதாதேசத்திலும் எருசலேமிலும் காணப்பட்ட எல்லா அருவருப்புகளையும் நிர்மூலமாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7743,51 +7743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the king went up into the house of the LORD, and all the men of Judah and all the inhabitants of Jerusalem with him, and the priests, and the prophets, and all the people, both small and great: and he read in their ears all the words of the book of the covenant which was found in the house of the LORD.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது ராஜா, தூண் அருகே நின்று, கர்த்தரைப் பின்பற்றி நடக்கவும், அவருடைய கற்பனைகளையும் அவருடைய சாட்சிகளையும் அவருடைய கட்டளைகளையும் முழு இருதயத்தோடும் முழு ஆத்துமாவோடும் கைக்கொள்ளவும், அந்தப் புஸ்தகத்தில் எழுதியிருக்கிற அந்த உடன்படிக்கையின் வார்த்தைகளை நிறைவேற்றவும் கர்த்தருடைய சந்நிதியில் உடன்படிக்கைபண்ணினான்; ஜனங்கள் எல்லாரும் உடன்படிக்கைக்கு உட்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7852,51 +7852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And like unto him was there no king before him, that turned to the LORD with all his heart, and with all his soul, and with all his might, according to all the law of Moses; neither after him arose there any like him.]]></a:t>
+              <a:t><![CDATA[25. கர்த்தரிடத்துக்குத் தன் முழு இருதயத்தோடும் தன் முழு ஆத்துமாவோடும் தன் முழு பலத்தோடும் மோசேயின் நியாயப்பிரமாணத்திற்கு ஏற்றபடியெல்லாம் செய்ய மனதைச் சாய்த்தான்; அவனைப் போலொத்த ராஜா அவனுக்குமுன் இருந்ததுமில்லை, அவனுக்குப்பின் எழும்பினதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7961,51 +7961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And like unto him was there no king before him, that turned to the LORD with all his heart, and with all his soul, and with all his might, according to all the law of Moses; neither after him arose there any like him.]]></a:t>
+              <a:t><![CDATA[25. கர்த்தரிடத்துக்குத் தன் முழு இருதயத்தோடும் தன் முழு ஆத்துமாவோடும் தன் முழு பலத்தோடும் மோசேயின் நியாயப்பிரமாணத்திற்கு ஏற்றபடியெல்லாம் செய்ய மனதைச் சாய்த்தான்; அவனைப் போலொத்த ராஜா அவனுக்குமுன் இருந்ததுமில்லை, அவனுக்குப்பின் எழும்பினதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8070,51 +8070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And like unto him was there no king before him, that turned to the LORD with all his heart, and with all his soul, and with all his might, according to all the law of Moses; neither after him arose there any like him.]]></a:t>
+              <a:t><![CDATA[25. கர்த்தரிடத்துக்குத் தன் முழு இருதயத்தோடும் தன் முழு ஆத்துமாவோடும் தன் முழு பலத்தோடும் மோசேயின் நியாயப்பிரமாணத்திற்கு ஏற்றபடியெல்லாம் செய்ய மனதைச் சாய்த்தான்; அவனைப் போலொத்த ராஜா அவனுக்குமுன் இருந்ததுமில்லை, அவனுக்குப்பின் எழும்பினதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8179,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Notwithstanding the LORD turned not from the fierceness of his great wrath, wherewith his anger was kindled against Judah, because of all the provocations that Manasseh had provoked him likewise.]]></a:t>
+              <a:t><![CDATA[26. ஆகிலும், மனாசே கர்த்தருக்கு கோபமுண்டாக்கின சகல காரியங்களினிமித்தமும் அவர் யூதாவின்மேல் கொண்ட தம்முடைய மகா கோபத்தின் உக்கிரத்தை விட்டுத் திரும்பாமல்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8288,51 +8288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Notwithstanding the LORD turned not from the fierceness of his great wrath, wherewith his anger was kindled against Judah, because of all the provocations that Manasseh had provoked him likewise.]]></a:t>
+              <a:t><![CDATA[26. ஆகிலும், மனாசே கர்த்தருக்கு கோபமுண்டாக்கின சகல காரியங்களினிமித்தமும் அவர் யூதாவின்மேல் கொண்ட தம்முடைய மகா கோபத்தின் உக்கிரத்தை விட்டுத் திரும்பாமல்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8397,51 +8397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And the LORD said, I will remove Judah also out of my sight, as I have removed Israel, and will cast off this city Jerusalem which I have chosen, and the house of which I said, My name shall be there.]]></a:t>
+              <a:t><![CDATA[27. நான் இஸ்ரவேலைத் தள்ளிவிட்டது போல யூதாவையும் என் முகத்தை விட்டுத் தள்ளி, நான் தெரிந்துகொண்ட இந்த எருசலேம் நகரத்தையும், என் நாமம் விளங்கும் என்று நான் சொன்ன ஆலயத்தையும் வெறுத்துவிடுவேன் என்று கர்த்தர் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8506,51 +8506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And the LORD said, I will remove Judah also out of my sight, as I have removed Israel, and will cast off this city Jerusalem which I have chosen, and the house of which I said, My name shall be there.]]></a:t>
+              <a:t><![CDATA[27. நான் இஸ்ரவேலைத் தள்ளிவிட்டது போல யூதாவையும் என் முகத்தை விட்டுத் தள்ளி, நான் தெரிந்துகொண்ட இந்த எருசலேம் நகரத்தையும், என் நாமம் விளங்கும் என்று நான் சொன்ன ஆலயத்தையும் வெறுத்துவிடுவேன் என்று கர்த்தர் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8615,51 +8615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And the LORD said, I will remove Judah also out of my sight, as I have removed Israel, and will cast off this city Jerusalem which I have chosen, and the house of which I said, My name shall be there.]]></a:t>
+              <a:t><![CDATA[27. நான் இஸ்ரவேலைத் தள்ளிவிட்டது போல யூதாவையும் என் முகத்தை விட்டுத் தள்ளி, நான் தெரிந்துகொண்ட இந்த எருசலேம் நகரத்தையும், என் நாமம் விளங்கும் என்று நான் சொன்ன ஆலயத்தையும் வெறுத்துவிடுவேன் என்று கர்த்தர் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8724,51 +8724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Now the rest of the acts of Josiah, and all that he did, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
+              <a:t><![CDATA[28. யோசியாவின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8833,51 +8833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Now the rest of the acts of Josiah, and all that he did, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
+              <a:t><![CDATA[28. யோசியாவின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8942,51 +8942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the king stood by a pillar, and made a covenant before the LORD, to walk after the LORD, and to keep his commandments and his testimonies and his statutes with all their heart and all their soul, to perform the words of this covenant that were written in this book. And all the people stood to the covenant.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது ராஜா, தூண் அருகே நின்று, கர்த்தரைப் பின்பற்றி நடக்கவும், அவருடைய கற்பனைகளையும் அவருடைய சாட்சிகளையும் அவருடைய கட்டளைகளையும் முழு இருதயத்தோடும் முழு ஆத்துமாவோடும் கைக்கொள்ளவும், அந்தப் புஸ்தகத்தில் எழுதியிருக்கிற அந்த உடன்படிக்கையின் வார்த்தைகளை நிறைவேற்றவும் கர்த்தருடைய சந்நிதியில் உடன்படிக்கைபண்ணினான்; ஜனங்கள் எல்லாரும் உடன்படிக்கைக்கு உட்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9051,51 +9051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. In his days Pharaohnechoh king of Egypt went up against the king of Assyria to the river Euphrates: and king Josiah went against him; and he slew him at Megiddo, when he had seen him.]]></a:t>
+              <a:t><![CDATA[29. அவன் நாட்களில் எகிப்தின் ராஜாவாகிய பார்வோன்நேகோ அசீரியா ராஜாவுக்கு விரோதமாய் ஐபிராத்து நதிக்குப் போகிறபோது ராஜாவாகிய யோசியா அவனுக்கு எதிராகப் புறப்பட்டான்; பார்வோன்நேகோ அவனை மெகிதோவிலே கண்டபோது, அவனைக் கொன்று போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9160,51 +9160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. In his days Pharaohnechoh king of Egypt went up against the king of Assyria to the river Euphrates: and king Josiah went against him; and he slew him at Megiddo, when he had seen him.]]></a:t>
+              <a:t><![CDATA[29. அவன் நாட்களில் எகிப்தின் ராஜாவாகிய பார்வோன்நேகோ அசீரியா ராஜாவுக்கு விரோதமாய் ஐபிராத்து நதிக்குப் போகிறபோது ராஜாவாகிய யோசியா அவனுக்கு எதிராகப் புறப்பட்டான்; பார்வோன்நேகோ அவனை மெகிதோவிலே கண்டபோது, அவனைக் கொன்று போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9269,51 +9269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. In his days Pharaohnechoh king of Egypt went up against the king of Assyria to the river Euphrates: and king Josiah went against him; and he slew him at Megiddo, when he had seen him.]]></a:t>
+              <a:t><![CDATA[30. மரணமடைந்த அவனை அவனுடைய ஊழியக்காரர் ரதத்தின்மேல் ஏற்றி, மெகிதோவிலிருந்து எருசலேமுக்குக் கொண்டுவந்து, அவனை அவன் கல்லறையில் அடக்கம்பண்ணினார்கள்; அப்பொழுது தேசத்தின் ஜனங்கள் யோசியாவின் குமாரனாகிய யோவாகாசை அழைத்து, அவனை அபிஷேகம்பண்ணி, அவன் தகப்பன் ஸ்தானத்தில் அவனை ராஜாவாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9378,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And his servants carried him in a chariot dead from Megiddo, and brought him to Jerusalem, and buried him in his own tomb. And the people of the land took Jehoahaz the son of Josiah, and anointed him, and made him king in his father's position.]]></a:t>
+              <a:t><![CDATA[30. மரணமடைந்த அவனை அவனுடைய ஊழியக்காரர் ரதத்தின்மேல் ஏற்றி, மெகிதோவிலிருந்து எருசலேமுக்குக் கொண்டுவந்து, அவனை அவன் கல்லறையில் அடக்கம்பண்ணினார்கள்; அப்பொழுது தேசத்தின் ஜனங்கள் யோசியாவின் குமாரனாகிய யோவாகாசை அழைத்து, அவனை அபிஷேகம்பண்ணி, அவன் தகப்பன் ஸ்தானத்தில் அவனை ராஜாவாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9487,51 +9487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And his servants carried him in a chariot dead from Megiddo, and brought him to Jerusalem, and buried him in his own tomb. And the people of the land took Jehoahaz the son of Josiah, and anointed him, and made him king in his father's position.]]></a:t>
+              <a:t><![CDATA[30. மரணமடைந்த அவனை அவனுடைய ஊழியக்காரர் ரதத்தின்மேல் ஏற்றி, மெகிதோவிலிருந்து எருசலேமுக்குக் கொண்டுவந்து, அவனை அவன் கல்லறையில் அடக்கம்பண்ணினார்கள்; அப்பொழுது தேசத்தின் ஜனங்கள் யோசியாவின் குமாரனாகிய யோவாகாசை அழைத்து, அவனை அபிஷேகம்பண்ணி, அவன் தகப்பன் ஸ்தானத்தில் அவனை ராஜாவாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9596,51 +9596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And his servants carried him in a chariot dead from Megiddo, and brought him to Jerusalem, and buried him in his own tomb. And the people of the land took Jehoahaz the son of Josiah, and anointed him, and made him king in his father's position.]]></a:t>
+              <a:t><![CDATA[31. யோவாகாஸ் ராஜாவாகிறபோது இருபத்துமூன்று வயதாயிருந்து, மூன்று மாதம் எருசலேமில் அரசாண்டான்; லிப்னா ஊரானாகிய எரேமியாவின் குமாரத்தியான அவன் தாயின்பேர் அமுத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9705,51 +9705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Jehoahaz was twenty and three years old when he began to reign; and he reigned three months in Jerusalem. And his mother's name was Hamutal, the daughter of Jeremiah of Libnah.]]></a:t>
+              <a:t><![CDATA[31. யோவாகாஸ் ராஜாவாகிறபோது இருபத்துமூன்று வயதாயிருந்து, மூன்று மாதம் எருசலேமில் அரசாண்டான்; லிப்னா ஊரானாகிய எரேமியாவின் குமாரத்தியான அவன் தாயின்பேர் அமுத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9814,51 +9814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Jehoahaz was twenty and three years old when he began to reign; and he reigned three months in Jerusalem. And his mother's name was Hamutal, the daughter of Jeremiah of Libnah.]]></a:t>
+              <a:t><![CDATA[32. அவன் தன் பிதாக்கள் செய்தபடியெல்லாம் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9923,51 +9923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And he did that which was evil in the sight of the LORD, according to all that his fathers had done.]]></a:t>
+              <a:t><![CDATA[32. அவன் தன் பிதாக்கள் செய்தபடியெல்லாம் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10032,51 +10032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And Pharaohnechoh put him in bands at Riblah in the land of Hamath, that he might not reign in Jerusalem; and put the land to a tribute of an hundred talents of silver, and a talent of gold.]]></a:t>
+              <a:t><![CDATA[33. அவன் எருசலேமில் அரசாளாதபடிக்கு, பார்வோன்நேகோ அவனை ஆமாத் தேசமான ரிப்லாவிலே பிடித்துக் கட்டுவித்து, தேசத்தின்மேல் நூறு தாலந்து வெள்ளியையும் ஒரு தாலந்து பொன்னையும் அபராதமாகச் சுமத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10141,51 +10141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the king stood by a pillar, and made a covenant before the LORD, to walk after the LORD, and to keep his commandments and his testimonies and his statutes with all their heart and all their soul, to perform the words of this covenant that were written in this book. And all the people stood to the covenant.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது ராஜா, தூண் அருகே நின்று, கர்த்தரைப் பின்பற்றி நடக்கவும், அவருடைய கற்பனைகளையும் அவருடைய சாட்சிகளையும் அவருடைய கட்டளைகளையும் முழு இருதயத்தோடும் முழு ஆத்துமாவோடும் கைக்கொள்ளவும், அந்தப் புஸ்தகத்தில் எழுதியிருக்கிற அந்த உடன்படிக்கையின் வார்த்தைகளை நிறைவேற்றவும் கர்த்தருடைய சந்நிதியில் உடன்படிக்கைபண்ணினான்; ஜனங்கள் எல்லாரும் உடன்படிக்கைக்கு உட்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10250,51 +10250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And Pharaohnechoh put him in bands at Riblah in the land of Hamath, that he might not reign in Jerusalem; and put the land to a tribute of an hundred talents of silver, and a talent of gold.]]></a:t>
+              <a:t><![CDATA[33. அவன் எருசலேமில் அரசாளாதபடிக்கு, பார்வோன்நேகோ அவனை ஆமாத் தேசமான ரிப்லாவிலே பிடித்துக் கட்டுவித்து, தேசத்தின்மேல் நூறு தாலந்து வெள்ளியையும் ஒரு தாலந்து பொன்னையும் அபராதமாகச் சுமத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10359,51 +10359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And Pharaohnechoh made Eliakim the son of Josiah king in the room of Josiah his father, and turned his name to Jehoiakim, and took Jehoahaz away: and he came to Egypt, and died there.]]></a:t>
+              <a:t><![CDATA[34. யோசியாவின் குமாரனாகிய எலியாக்கீமை அவன் தகப்பனாகிய யோசியாவின் ஸ்தானத்தில் ராஜாவாக வைத்து, அவன் பேரை யோயாக்கீம் என்று மாற்றி, யோவாகாசைக் கொண்டுபோய் விட்டான்; இவன் எகிப்திலே போய் அங்கே மரணமடைந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10468,51 +10468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And Pharaohnechoh made Eliakim the son of Josiah king in the room of Josiah his father, and turned his name to Jehoiakim, and took Jehoahaz away: and he came to Egypt, and died there.]]></a:t>
+              <a:t><![CDATA[34. யோசியாவின் குமாரனாகிய எலியாக்கீமை அவன் தகப்பனாகிய யோசியாவின் ஸ்தானத்தில் ராஜாவாக வைத்து, அவன் பேரை யோயாக்கீம் என்று மாற்றி, யோவாகாசைக் கொண்டுபோய் விட்டான்; இவன் எகிப்திலே போய் அங்கே மரணமடைந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10577,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And Pharaohnechoh made Eliakim the son of Josiah king in the room of Josiah his father, and turned his name to Jehoiakim, and took Jehoahaz away: and he came to Egypt, and died there.]]></a:t>
+              <a:t><![CDATA[35. அந்த வெள்ளியையும் பொன்னையும் யோயாக்கீம் பார்வோனுக்குக் கொடுத்தான்; ஆனாலும் பார்வோனுடைய கட்டளையின்படி அந்தப் பணத்தைக் கொடுக்கும்டி அவன் தேசத்தை மதிப்பிட்டு, அவரவர் மதிப்பின்படி அந்த வெள்ளியையும் பொன்னையும் பாரவோன் நேகோவுக்குக் கொடுக்கத்தக்கதாக தேசத்து ஜனங்களின் கையிலே தண்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10686,51 +10686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And Jehoiakim gave the silver and the gold to Pharaoh; but he taxed the land to give the money according to the commandment of Pharaoh: he exacted the silver and the gold of the people of the land, of every one according to his taxation, to give it unto Pharaohnechoh.]]></a:t>
+              <a:t><![CDATA[35. அந்த வெள்ளியையும் பொன்னையும் யோயாக்கீம் பார்வோனுக்குக் கொடுத்தான்; ஆனாலும் பார்வோனுடைய கட்டளையின்படி அந்தப் பணத்தைக் கொடுக்கும்டி அவன் தேசத்தை மதிப்பிட்டு, அவரவர் மதிப்பின்படி அந்த வெள்ளியையும் பொன்னையும் பாரவோன் நேகோவுக்குக் கொடுக்கத்தக்கதாக தேசத்து ஜனங்களின் கையிலே தண்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10795,51 +10795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And Jehoiakim gave the silver and the gold to Pharaoh; but he taxed the land to give the money according to the commandment of Pharaoh: he exacted the silver and the gold of the people of the land, of every one according to his taxation, to give it unto Pharaohnechoh.]]></a:t>
+              <a:t><![CDATA[35. அந்த வெள்ளியையும் பொன்னையும் யோயாக்கீம் பார்வோனுக்குக் கொடுத்தான்; ஆனாலும் பார்வோனுடைய கட்டளையின்படி அந்தப் பணத்தைக் கொடுக்கும்டி அவன் தேசத்தை மதிப்பிட்டு, அவரவர் மதிப்பின்படி அந்த வெள்ளியையும் பொன்னையும் பாரவோன் நேகோவுக்குக் கொடுக்கத்தக்கதாக தேசத்து ஜனங்களின் கையிலே தண்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10904,51 +10904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And Jehoiakim gave the silver and the gold to Pharaoh; but he taxed the land to give the money according to the commandment of Pharaoh: he exacted the silver and the gold of the people of the land, of every one according to his taxation, to give it unto Pharaohnechoh.]]></a:t>
+              <a:t><![CDATA[36. யோயாக்கீம் ராஜாவாகிறபோது இருபத்தைந்து வயதாயிருந்து, பதினொருவருஷம் எருசலேமில் அரசாண்டான்; ரூமா ஊரானாகிய பெதாயாமின் குமாரத்தியாகிய அவன் தாயின்பேர் செபுதாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11013,51 +11013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Jehoiakim was twenty and five years old when he began to reign; and he reigned eleven years in Jerusalem. And his mother's name was Zebudah, the daughter of Pedaiah of Rumah.]]></a:t>
+              <a:t><![CDATA[36. யோயாக்கீம் ராஜாவாகிறபோது இருபத்தைந்து வயதாயிருந்து, பதினொருவருஷம் எருசலேமில் அரசாண்டான்; ரூமா ஊரானாகிய பெதாயாமின் குமாரத்தியாகிய அவன் தாயின்பேர் செபுதாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11122,51 +11122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Jehoiakim was twenty and five years old when he began to reign; and he reigned eleven years in Jerusalem. And his mother's name was Zebudah, the daughter of Pedaiah of Rumah.]]></a:t>
+              <a:t><![CDATA[37. அவன் தன் பிதாக்கள் செய்தபடியெல்லாம் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11231,51 +11231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And he did that which was evil in the sight of the LORD, according to all that his fathers had done.]]></a:t>
+              <a:t><![CDATA[37. அவன் தன் பிதாக்கள் செய்தபடியெல்லாம் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11310,51 +11310,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493472" r:id="rId1"/>
+    <p:sldLayoutId id="2473414334" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12282,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புஸ்தகத்தில் எழுதியிருக்கிற அந்த உடன்படிக்கையின் வார்த்தைகளை நிறைவேற்றவும் கர்த்தருடைய சந்நிதியில்]]></a:t>
+              <a:t><![CDATA[to the covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உடன்படிக்கைபண்ணினான்; ஜனங்கள் எல்லாரும் உடன்படிக்கைக்கு உட்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And the king commanded Hilkiah the high priest, and the priests of the second order, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு ராஜா: பாகாலுக்கும் விக்கிரகத்தோப்புக்கும் வானத்தின் சகல சேனைகளுக்கும் பண்ணப்பட்டிருந்த சகல]]></a:t>
+              <a:t><![CDATA[keepers of the door, to bring forth out of the temple of the LORD all the vessels that were made for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பணிமுட்டுகளையும் கர்த்தருடைய ஆலயத்திலிருந்து புறம்பாக்க, பிரதான ஆசாரியனாகிய இல்க்கியாவுக்கும்]]></a:t>
+              <a:t><![CDATA[Baal, and for the grove, and for all the host of heaven: and he burned them without Jerusalem in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இரண்டாம் வகுப்பிலுள்ள ஆசாரியர்களுக்கும் வாசல் காக்கிறவர்களுக்கும் கட்டளையிட்டு, அவைகளை]]></a:t>
+              <a:t><![CDATA[fields of Kidron, and carried the ashes of them unto Bethel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எருசலேமுக்குப் புறம்பாய்க் கீதரோன் வெளிகளில் சுட்டெரித்து, அவைகளின் சாம்பலைப் பெத்தேலுக்குக்]]></a:t>
+              <a:t><![CDATA[5. And he put down the idolatrous priests, whom the kings of Judah had ordained to burn incense in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொண்டுபோகப்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[the high places in the cities of Judah, and in the places round about Jerusalem; them also that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யூதாவின் பட்டணங்களிலும் எருசலேமைச் சுற்றிலும் மேடைகளின்மேல் தூபங்காட்ட, யூதாவின் ராஜாக்கள் வைத்த]]></a:t>
+              <a:t><![CDATA[burned incense unto Baal, to the sun, and to the moon, and to the planets, and to all the host of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பூஜாசாரிகளையும், பாகாலுக்கும் சூரியனுக்கும் சந்திரனுக்கும் கிரகங்களுக்கும் வானத்தின் சகல]]></a:t>
+              <a:t><![CDATA[heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சேனைகளுக்கும் தூபங்காட்டினவர்களையும் அகற்றிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[6. And he brought out the grove from the house of the LORD, without Jerusalem, unto the brook]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது ராஜா யூதாவிலும் எருசலேமிலும் இருந்த மூப்பரையெல்லாம் அழைப்பித்தான்; அவர்கள் அவனிடத்தில்]]></a:t>
+              <a:t><![CDATA[1. And the king sent, and they gathered unto him all the elders of Judah and of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தோப்பு விக்கிரகத்தை கர்த்தரின் ஆலயத்திலிருந்து எருசலேமுக்குப் புறம்பே கீதரோன் ஆற்றிற்குக்]]></a:t>
+              <a:t><![CDATA[Kidron, and burned it at the brook Kidron, and stamped it small to powder, and cast the powder]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொண்டுபோய், அதைக் கீதரோன் ஆற்று ஓரத்திலே சுட்டெரித்து, அதைத் தூளாக்கி, அந்தத் தூளை ஜனபுத்திரருடைய]]></a:t>
+              <a:t><![CDATA[thereof upon the graves of the children of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பிரேதக் குழிகளின்மேல் போடுவித்தான்.]]></a:t>
+              <a:t><![CDATA[7. And he brake down the houses of the sodomites, that were by the house of the LORD, where the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தரின் ஆலயத்திற்கு அருகே ஸ்திரீகள் தோப்பு விக்கிரகத்துக்குக் கூடாரங்களை நெய்த இடத்திலுள்ள]]></a:t>
+              <a:t><![CDATA[women wove hangings for the grove.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இலச்சையான புணர்ச்சிக்காரரின் வீடுகளை இடித்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[8. And he brought all the priests out of the cities of Judah, and defiled the high places where the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் யூதாவின் பட்டணங்களிலுள்ள எல்லா ஆசாரியரையும் வரச் சொல்லி, கேபாமுதல் பெயெர்செபாமட்டும்]]></a:t>
+              <a:t><![CDATA[priests had burned incense, from Geba to Beersheba, and brake down the high places of the gates that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆசாரியர்கள் தூபங்காட்டியிருந்த மேடைகளைத் தீட்டாக்கி, ஒலிமுகவாசல்களின் மேடைகளையும், பட்டணத்து]]></a:t>
+              <a:t><![CDATA[were in the entering in of the gate of Joshua the governor of the city, which were on a man's left]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வாசலுக்குப்போகும் வழிக்கு இடதுபுறமாயிருக்கிற பட்டணத்தலைவனாகிய யோசுவாவின் வாசற்படியில் இருந்த]]></a:t>
+              <a:t><![CDATA[hand at the gate of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மேடையையும் இடித்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[9. Nevertheless the priests of the high places came not up to the altar of the LORD in Jerusalem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மேடைகளின் ஆசாரியர்கள் எருசலேமிலிருக்கிற கர்த்தருடைய பலிபீடத்தின்மேல் பலியிடாமல், தங்கள்]]></a:t>
+              <a:t><![CDATA[but they did eat of the unleavened bread among their brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கூடினபோது,]]></a:t>
+              <a:t><![CDATA[2. And the king went up into the house of the LORD, and all the men of Judah and all the inhabitants]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சகோதரருக்குள்ளே புளிப்பில்லாத அப்பங்களைப் புசிக்கிறதற்குமாத்திரம் உத்தரம் பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And he defiled Topheth, which is in the valley of the children of Hinnom, that no man might make]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஒருவனும் மோளேகுக்கென்று தன் குமாரனையாகிலும் தன் குமாரத்தியையாகிலும் தீக்கடக்கப்பண்ணாதபடிக்கு,]]></a:t>
+              <a:t><![CDATA[his son or his daughter to pass through the fire to Molech.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இன்னோம் புத்திரரின் பள்ளத்தாக்கிலிருக்கிற தோப்பேத் என்னும் ஸ்தலத்தையும் அவன் தீட்டாக்கி,]]></a:t>
+              <a:t><![CDATA[11. And he took away the horses that the kings of Judah had given to the sun, at the entering in of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தரின் ஆலயத்திற்குள் போகிற இடந்தொடங்கி, பட்டணத்துக்குப் புறம்பே இருக்கிற நாத்தான்மெலெக்]]></a:t>
+              <a:t><![CDATA[the house of the LORD, by the chamber of Nathanmelech the chamberlain, which was in the suburbs, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்னும் பிரதானியின் அறை வீடு மட்டும் யூதாவின் ராஜாக்கள் சூரியனுக்கென்று வைத்திருந்த குதிரைகளை]]></a:t>
+              <a:t><![CDATA[burned the chariots of the sun with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அகற்றி, சூரியனின் இரதங்களை அக்கினியில் சுட்டெரித்தான்.]]></a:t>
+              <a:t><![CDATA[12. And the altars that were on the top of the upper chamber of Ahaz, which the kings of Judah had]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யூதாவின் ராஜாக்கள் உண்டாக்கினதும், ஆகாசுடைய மேல்வீட்டில் இருந்ததுமான பலிபீடங்களையும், மனாசே]]></a:t>
+              <a:t><![CDATA[made, and the altars which Manasseh had made in the two courts of the house of the LORD, did the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16110,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்த்தருடைய ஆலயத்தின் இரண்டு பிராகாரங்களிலும் உண்டாக்கின பலிபீடங்களையும் ராஜா இடித்து, அவைகளின்;]]></a:t>
+              <a:t><![CDATA[king beat down, and brake them down from thence, and cast the dust of them into the brook Kidron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16242,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தூளை அங்கேயிருந்து எடுத்துக் கீதரோன் ஆற்றில் கொட்டினான்.]]></a:t>
+              <a:t><![CDATA[13. And the high places that were before Jerusalem, which were on the right hand of the mount of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16374,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எருசலேமுக்கு எதிரே இருக்கிற நாசமலையின் வலதுபுறத்தில் இஸ்ரவேலின் ராஜாவாகிய சாலொமோன் சீதோனியரின்]]></a:t>
+              <a:t><![CDATA[corruption, which Solomon the king of Israel had built for Ashtoreth the abomination of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16506,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ராஜாவும், அவனோடு யூதாவின் மனுஷர் யாவரும் எருசலேமின் குடிகள் அனைவரும், ஆசாரியர்களும்,]]></a:t>
+              <a:t><![CDATA[of Jerusalem with him, and the priests, and the prophets, and all the people, both small and great:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16638,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அருவருப்பாகிய அஸ்தரோத்திற்கும், மோவாபியரின் அருவருப்பாகிய காமோசுக்கும், அம்மோன் புத்திரரின்]]></a:t>
+              <a:t><![CDATA[Zidonians, and for Chemosh the abomination of the Moabites, and for Milcom the abomination of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16770,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அருவருப்பாகிய மில்கோமுக்கும் கட்டியிருந்த மேடைகளையும் ராஜா தீட்டாக்கி,]]></a:t>
+              <a:t><![CDATA[children of Ammon, did the king defile.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16902,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சிலைகளை உடைத்து, விக்கிரகத் தோப்புகளை நிர்மூலமாக்கி, அவைகளின் ஸ்தலத்தை மனுஷரின் எலும்புகளால்]]></a:t>
+              <a:t><![CDATA[14. And he brake in pieces the images, and cut down the groves, and filled their places with the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17034,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நிரப்பினான்.]]></a:t>
+              <a:t><![CDATA[bones of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17166,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாம் பெத்தேலில் உண்டாக்கியிருந்த]]></a:t>
+              <a:t><![CDATA[15. Moreover the altar that was at Bethel, and the high place which Jeroboam the son of Nebat, who]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17298,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பலிபீடமும் மேடையும் ஆகிய அவ்விரண்டையும் அவன் இடித்து, அந்த மேடையை சுட்டெரித்துத் தூளாக்கி விக்கிரத்]]></a:t>
+              <a:t><![CDATA[made Israel to sin, had made, both that altar and the high place he brake down, and burned the high]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17430,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தோப்பையும் சுட்டெரித்தான்.]]></a:t>
+              <a:t><![CDATA[place, and stamped it small to powder, and burned the grove.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17562,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யோசியா திரும்பிப்பார்க்கிறபோது அங்கே அந்த மலையிலிருக்கிற கல்லறைகளைக் கண்டு, ஆட்களை அனுப்பி,]]></a:t>
+              <a:t><![CDATA[16. And as Josiah turned himself, he spied the sepulchers that were there in the mount, and sent,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17694,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அந்தக் கல்லறைகளிலுள்ள எலும்புகளை எடுத்து வரச்செய்து, இப்படி நடக்கும் என்று தேவனுடைய மனுஷன் கூறின]]></a:t>
+              <a:t><![CDATA[and took the bones out of the sepulchers, and burned them upon the altar, and polluted it, according]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17826,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்த்தருடைய வார்த்தையின்படியே, அவைகளை அந்தப் பலிபீடத்தின்மேல் சுட்டெரித்து அதைத் தீட்டாக்கினான்.]]></a:t>
+              <a:t><![CDATA[to the word of the LORD which the man of God proclaimed, who proclaimed these words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17958,51 +17958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தீர்க்கதரிசிகளும், சிறியோர்துவக்கிப் பெரியோர்மட்டுமுள்ள சகலரும் கர்த்தரின் ஆலயத்துக்குப் போனார்கள்;]]></a:t>
+              <a:t><![CDATA[and he read in their ears all the words of the book of the covenant which was found in the house of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18090,51 +18090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவன்: நான் காண்கிற அந்தக் குறிப்படையாளம் என்ன என்று கேட்டதற்கு, அந்தப் பட்டணத்து]]></a:t>
+              <a:t><![CDATA[17. Then he said, What title is that that I see? And the men of the city told him, It is the tomb of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18222,51 +18222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மனுஷர்: அது யூதாவிலிருந்து வந்து, நீர் செய்த இந்தக் கிரியைகளைப் பெத்தேலின் பலிபீடத்திற்கு]]></a:t>
+              <a:t><![CDATA[the man of God, which came from Judah, and proclaimed these things that you have done against the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18354,51 +18354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விரோதமாய்க் கூறி, அறிவித்த தேவனுடைய மனுஷனின் கல்லறை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[altar of Bethel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18486,51 +18486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு அவன்: இருக்கட்டும், ஒருவனும் அவன் எலும்புகளைத் தொடவேண்டாம் என்றான்; அப்படியே அவன்]]></a:t>
+              <a:t><![CDATA[18. And he said, Let him alone; let no man move his bones. So they let his bones alone, with the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18618,51 +18618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எலும்புகளைச் சமாரியாவிலிருந்து வந்த தீர்க்கதரிசியின் எலும்புகளோடு விட்டுவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[bones of the prophet that came out of Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18750,51 +18750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தருக்குக் கோபமுண்டாக்க இஸ்ரவேலின் ராஜாக்கள் சமாரியாவின் பட்டணங்களில் உண்டாக்கியிருந்த]]></a:t>
+              <a:t><![CDATA[19. And all the houses also of the high places that were in the cities of Samaria, which the kings]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18882,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மேடைகளின் கோவில்களையெல்லாம் யோசியா தகர்த்து, பெத்தேலிலே தான் செய்த செய்கைகளின்படியே அவைகளுக்குச்]]></a:t>
+              <a:t><![CDATA[of Israel had made to provoke the Lord to anger, Josiah took away, and did to them according to all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19014,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[செய்து,]]></a:t>
+              <a:t><![CDATA[the acts that he had done in Bethel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19146,51 +19146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவ்விடங்களில் இருக்கிற மேடைகளின் ஆசாரியர்களையெல்லாம் பலிபீடங்களின்மேல் கொன்றுபோட்டு,]]></a:t>
+              <a:t><![CDATA[20. And he slew all the priests of the high places that were there upon the altars, and burned men's]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19278,51 +19278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவைகளின்மேல் மனுஷரின் எலும்புகளைச் சுட்டெரித்து, எருசலேமுக்குத் திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[bones upon them, and returned to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19410,51 +19410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்த்தருடைய ஆலயத்திலே கண்டெடுக்கப்பட்ட உடன்படிக்கை புஸ்தகத்தின் வார்த்தைகளையெல்லாம் அவர்கள் காதுகள்]]></a:t>
+              <a:t><![CDATA[the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19542,51 +19542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு ராஜா: இந்த உடன்படிக்கையின் புஸ்தகத்தில் எழுதியிருக்கிறபடியே உங்கள் தேவனாகிய]]></a:t>
+              <a:t><![CDATA[21. And the king commanded all the people, saying, Keep the passover unto the LORD your God, as it]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19674,51 +19674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்த்தருக்குப் பஸ்காவை ஆசரியுங்கள் என்று சகல ஜனங்களுக்கும் கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[is written in the book of this covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19806,51 +19806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேலை நியாயம் விசாரித்த நியாயாதிபதிகளின் நாட்கள் தொடங்கி, இஸ்ரவேலின் ராஜாக்கள் யூதாவின்]]></a:t>
+              <a:t><![CDATA[22. Surely there was not held such a passover from the days of the judges that judged Israel, nor in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19938,51 +19938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ராஜாக்கள் ஆகிய அவர்களுடைய சகல நாட்களிலும் இந்தப் பஸ்காவைப்போல் பஸ்கா ஆசரிக்கப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[all the days of the kings of Israel, nor of the kings of Judah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20070,51 +20070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ராஜாவாகிய யோசியாவின் பதினெட்டாம் வருஷத்திலே கர்த்தருக்கு இந்தப் பஸ்கா எருசலேமிலே ஆசரிக்கப்]]></a:t>
+              <a:t><![CDATA[23. But in the eighteenth year of king Josiah, wherein this passover was held to the LORD in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20202,51 +20202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பட்டது.]]></a:t>
+              <a:t><![CDATA[Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20334,51 +20334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆசாரியனாகிய இல்க்கியா கர்த்தருடைய ஆலயத்தில் கண்டெடுத்த புஸ்தகத்தில் எழுதியிருக்கிற]]></a:t>
+              <a:t><![CDATA[24. Moreover the workers with familiar spirits, and the wizards, and the images, and the idols, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20466,51 +20466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நியாயப்பிரமாணத்தின் வார்த்தைகளை நிறைவேற்றும்படிக்கு, யோசியா அஞ்சனக்காரரையும்,]]></a:t>
+              <a:t><![CDATA[all the abominations that were spied in the land of Judah and in Jerusalem, did Josiah put away,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20598,51 +20598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குறிசொல்லுகிறவர்களையும், சுரூபங்களையும் நரகலான விக்கிரகங்களையும், யூதாதேசத்திலும் எருசலேமிலும்]]></a:t>
+              <a:t><![CDATA[that he might perform the words of the law which were written in the book that Hilkiah the priest]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20730,51 +20730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[காணப்பட்ட எல்லா அருவருப்புகளையும் நிர்மூலமாக்கினான்.]]></a:t>
+              <a:t><![CDATA[found in the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20862,51 +20862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கேட்க வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[3. And the king stood by a pillar, and made a covenant before the LORD, to walk after the LORD, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20994,51 +20994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தரிடத்துக்குத் தன் முழு இருதயத்தோடும் தன் முழு ஆத்துமாவோடும் தன் முழு பலத்தோடும் மோசேயின்]]></a:t>
+              <a:t><![CDATA[25. And like unto him was there no king before him, that turned to the LORD with all his heart, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21126,51 +21126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நியாயப்பிரமாணத்திற்கு ஏற்றபடியெல்லாம் செய்ய மனதைச் சாய்த்தான்; அவனைப் போலொத்த ராஜா அவனுக்குமுன்]]></a:t>
+              <a:t><![CDATA[with all his soul, and with all his might, according to all the law of Moses; neither after him]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21258,51 +21258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருந்ததுமில்லை, அவனுக்குப்பின் எழும்பினதுமில்லை.]]></a:t>
+              <a:t><![CDATA[arose there any like him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21390,51 +21390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆகிலும், மனாசே கர்த்தருக்கு கோபமுண்டாக்கின சகல காரியங்களினிமித்தமும் அவர் யூதாவின்மேல் கொண்ட]]></a:t>
+              <a:t><![CDATA[26. Notwithstanding the LORD turned not from the fierceness of his great wrath, wherewith his anger]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21522,51 +21522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தம்முடைய மகா கோபத்தின் உக்கிரத்தை விட்டுத் திரும்பாமல்:]]></a:t>
+              <a:t><![CDATA[was kindled against Judah, because of all the provocations that Manasseh had provoked him likewise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21654,51 +21654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நான் இஸ்ரவேலைத் தள்ளிவிட்டது போல யூதாவையும் என் முகத்தை விட்டுத் தள்ளி, நான் தெரிந்துகொண்ட இந்த]]></a:t>
+              <a:t><![CDATA[27. And the LORD said, I will remove Judah also out of my sight, as I have removed Israel, and will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21786,51 +21786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எருசலேம் நகரத்தையும், என் நாமம் விளங்கும் என்று நான் சொன்ன ஆலயத்தையும் வெறுத்துவிடுவேன் என்று]]></a:t>
+              <a:t><![CDATA[cast off this city Jerusalem which I have chosen, and the house of which I said, My name shall be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21918,51 +21918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்த்தர் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22050,51 +22050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யோசியாவின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், யூதாவுடைய ராஜாக்களின் நாளாகமப்]]></a:t>
+              <a:t><![CDATA[28. Now the rest of the acts of Josiah, and all that he did, are they not written in the book of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22182,51 +22182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[chronicles of the kings of Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22314,51 +22314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது ராஜா, தூண் அருகே நின்று, கர்த்தரைப் பின்பற்றி நடக்கவும், அவருடைய கற்பனைகளையும் அவருடைய]]></a:t>
+              <a:t><![CDATA[to keep his commandments and his testimonies and his statutes with all their heart and all their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22446,51 +22446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவன் நாட்களில் எகிப்தின் ராஜாவாகிய பார்வோன்நேகோ அசீரியா ராஜாவுக்கு விரோதமாய் ஐபிராத்து நதிக்குப்]]></a:t>
+              <a:t><![CDATA[29. In his days Pharaohnechoh king of Egypt went up against the king of Assyria to the river]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22578,51 +22578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போகிறபோது ராஜாவாகிய யோசியா அவனுக்கு எதிராகப் புறப்பட்டான்; பார்வோன்நேகோ அவனை மெகிதோவிலே கண்டபோது,]]></a:t>
+              <a:t><![CDATA[Euphrates: and king Josiah went against him; and he slew him at Megiddo, when he had seen him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22710,51 +22710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவனைக் கொன்று போட்டான்.]]></a:t>
+              <a:t><![CDATA[30. And his servants carried him in a chariot dead from Megiddo, and brought him to Jerusalem, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22842,51 +22842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மரணமடைந்த அவனை அவனுடைய ஊழியக்காரர் ரதத்தின்மேல் ஏற்றி, மெகிதோவிலிருந்து எருசலேமுக்குக்]]></a:t>
+              <a:t><![CDATA[buried him in his own tomb. And the people of the land took Jehoahaz the son of Josiah, and anointed]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22974,51 +22974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொண்டுவந்து, அவனை அவன் கல்லறையில் அடக்கம்பண்ணினார்கள்; அப்பொழுது தேசத்தின் ஜனங்கள் யோசியாவின்]]></a:t>
+              <a:t><![CDATA[him, and made him king in his father's position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23106,51 +23106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குமாரனாகிய யோவாகாசை அழைத்து, அவனை அபிஷேகம்பண்ணி, அவன் தகப்பன் ஸ்தானத்தில் அவனை ராஜாவாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Jehoahaz was twenty and three years old when he began to reign; and he reigned three months in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23238,51 +23238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யோவாகாஸ் ராஜாவாகிறபோது இருபத்துமூன்று வயதாயிருந்து, மூன்று மாதம் எருசலேமில் அரசாண்டான்; லிப்னா]]></a:t>
+              <a:t><![CDATA[Jerusalem. And his mother's name was Hamutal, the daughter of Jeremiah of Libnah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23370,51 +23370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஊரானாகிய எரேமியாவின் குமாரத்தியான அவன் தாயின்பேர் அமுத்தாள்.]]></a:t>
+              <a:t><![CDATA[32. And he did that which was evil in the sight of the LORD, according to all that his fathers had]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23502,51 +23502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவன் தன் பிதாக்கள் செய்தபடியெல்லாம் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23634,51 +23634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவன் எருசலேமில் அரசாளாதபடிக்கு, பார்வோன்நேகோ அவனை ஆமாத் தேசமான ரிப்லாவிலே பிடித்துக்]]></a:t>
+              <a:t><![CDATA[33. And Pharaohnechoh put him in bands at Riblah in the land of Hamath, that he might not reign in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23766,51 +23766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சாட்சிகளையும் அவருடைய கட்டளைகளையும் முழு இருதயத்தோடும் முழு ஆத்துமாவோடும் கைக்கொள்ளவும், அந்தப்]]></a:t>
+              <a:t><![CDATA[soul, to perform the words of this covenant that were written in this book. And all the people stood]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23898,51 +23898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கட்டுவித்து, தேசத்தின்மேல் நூறு தாலந்து வெள்ளியையும் ஒரு தாலந்து பொன்னையும் அபராதமாகச் சுமத்தி,]]></a:t>
+              <a:t><![CDATA[Jerusalem; and put the land to a tribute of an hundred talents of silver, and a talent of gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24030,51 +24030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. யோசியாவின் குமாரனாகிய எலியாக்கீமை அவன் தகப்பனாகிய யோசியாவின் ஸ்தானத்தில் ராஜாவாக வைத்து, அவன்]]></a:t>
+              <a:t><![CDATA[34. And Pharaohnechoh made Eliakim the son of Josiah king in the room of Josiah his father, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24162,51 +24162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பேரை யோயாக்கீம் என்று மாற்றி, யோவாகாசைக் கொண்டுபோய் விட்டான்; இவன் எகிப்திலே போய் அங்கே]]></a:t>
+              <a:t><![CDATA[turned his name to Jehoiakim, and took Jehoahaz away: and he came to Egypt, and died there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24294,51 +24294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மரணமடைந்தான்.]]></a:t>
+              <a:t><![CDATA[35. And Jehoiakim gave the silver and the gold to Pharaoh; but he taxed the land to give the money]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24426,51 +24426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அந்த வெள்ளியையும் பொன்னையும் யோயாக்கீம் பார்வோனுக்குக் கொடுத்தான்; ஆனாலும் பார்வோனுடைய]]></a:t>
+              <a:t><![CDATA[according to the commandment of Pharaoh: he exacted the silver and the gold of the people of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24558,51 +24558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கட்டளையின்படி அந்தப் பணத்தைக் கொடுக்கும்டி அவன் தேசத்தை மதிப்பிட்டு, அவரவர் மதிப்பின்படி அந்த]]></a:t>
+              <a:t><![CDATA[land, of every one according to his taxation, to give it unto Pharaohnechoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24690,51 +24690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வெள்ளியையும் பொன்னையும் பாரவோன் நேகோவுக்குக் கொடுக்கத்தக்கதாக தேசத்து ஜனங்களின் கையிலே தண்டினான்.]]></a:t>
+              <a:t><![CDATA[36. Jehoiakim was twenty and five years old when he began to reign; and he reigned eleven years in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24822,51 +24822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. யோயாக்கீம் ராஜாவாகிறபோது இருபத்தைந்து வயதாயிருந்து, பதினொருவருஷம் எருசலேமில் அரசாண்டான்; ரூமா]]></a:t>
+              <a:t><![CDATA[Jerusalem. And his mother's name was Zebudah, the daughter of Pedaiah of Rumah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24954,51 +24954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஊரானாகிய பெதாயாமின் குமாரத்தியாகிய அவன் தாயின்பேர் செபுதாள்.]]></a:t>
+              <a:t><![CDATA[37. And he did that which was evil in the sight of the LORD, according to all that his fathers had]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25086,51 +25086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவன் தன் பிதாக்கள் செய்தபடியெல்லாம் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25147,91 +25147,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme68">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme68">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -25257,51 +25257,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme68">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>