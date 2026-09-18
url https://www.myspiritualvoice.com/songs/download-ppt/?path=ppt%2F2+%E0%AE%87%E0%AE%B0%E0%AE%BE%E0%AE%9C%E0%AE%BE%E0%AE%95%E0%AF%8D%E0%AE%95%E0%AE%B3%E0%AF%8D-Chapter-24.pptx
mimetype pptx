--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -77,50 +77,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,50 +146,51 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -328,53 +331,54 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யோயாக்கீமின் மற்ற வர்த்தமானங்களும், அவன்செய்தவை யாவும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. And also for the innocent blood that he shed: for he filled Jerusalem with innocent blood; which the LORD would not pardon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யோயாக்கீம் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் குமாரனாகிய யோயாக்கீன் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[5. Now the rest of the acts of Jehoiakim, and all that he did, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எகிப்தின் ராஜா அப்புறம் தன் தேசத்திலிருந்து புறப்பட்டு வரவில்லை; எகிப்தின் நதிதுவக்கி ஐபிராத்து நதிமட்டும் எகிப்தின் ராஜாவுக்கு இருந்த யாவையும் பாபிலோன் ராஜா பிடித்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. Now the rest of the acts of Jehoiakim, and all that he did, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எகிப்தின் ராஜா அப்புறம் தன் தேசத்திலிருந்து புறப்பட்டு வரவில்லை; எகிப்தின் நதிதுவக்கி ஐபிராத்து நதிமட்டும் எகிப்தின் ராஜாவுக்கு இருந்த யாவையும் பாபிலோன் ராஜா பிடித்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[6. So Jehoiakim slept with his fathers: and Jehoiachin his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோயாக்கீன் ராஜாவாகிறபோது பதினெட்டு வயதாயிருந்து, எருசலேமிலே மூன்று மாதம் அரசாண்டான்; எருசலேம் ஊரானாகிய எல்நாத்தானின் குமாரத்தியான அவன் தாயின்பேர் நெகுஸ்தாள்.]]></a:t>
+              <a:t><![CDATA[6. So Jehoiakim slept with his fathers: and Jehoiachin his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோயாக்கீன் ராஜாவாகிறபோது பதினெட்டு வயதாயிருந்து, எருசலேமிலே மூன்று மாதம் அரசாண்டான்; எருசலேம் ஊரானாகிய எல்நாத்தானின் குமாரத்தியான அவன் தாயின்பேர் நெகுஸ்தாள்.]]></a:t>
+              <a:t><![CDATA[7. And the king of Egypt came not again any more out of his land: for the king of Babylon had taken from the river of Egypt unto the river Euphrates all that pertained to the king of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் தன் தகப்பன் செய்தபடியெல்லாம் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[7. And the king of Egypt came not again any more out of his land: for the king of Babylon had taken from the river of Egypt unto the river Euphrates all that pertained to the king of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் தன் தகப்பன் செய்தபடியெல்லாம் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[8. Jehoiachin was eighteen years old when he began to reign, and he reigned in Jerusalem three months. And his mother's name was Nehushta, the daughter of Elnathan of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அக்காலத்திலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் சேவகர் எருசலேமுக்கு வந்தார்கள்; நகரம் முற்றிக்கை போடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[8. Jehoiachin was eighteen years old when he began to reign, and he reigned in Jerusalem three months. And his mother's name was Nehushta, the daughter of Elnathan of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அக்காலத்திலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் சேவகர் எருசலேமுக்கு வந்தார்கள்; நகரம் முற்றிக்கை போடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[9. And he did that which was evil in the sight of the LORD, according to all that his father had done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் கல்தேயரின் தண்டுகளையும், சீரியரின் தண்டுகளையும், மோவாபியரின் தண்டுகளையும், அம்மோன் புத்திரரின் தண்டுகளையும், அவன் மேல் வரவிட்டார்; தீர்க்கதரிசிகளாகிய தம்முடைய ஊழியக்காரரைக்கொண்டு கர்த்தர் சொன்ன வார்த்தையின்படியே அவர் அவைகளை யூதாவை அழிக்கும்படிக்கு வரவிட்டார்.]]></a:t>
+              <a:t><![CDATA[1. In his days Nebuchadnezzar king of Babylon came up, and Jehoiakim became his servant three years: then he turned and rebelled against him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய சேவகர் நகரத்தை முற்றிக்கை போடுகையில் அவன் தானும் அதற்கு விரோதமாய் வந்தான்.]]></a:t>
+              <a:t><![CDATA[10. At that time the servants of Nebuchadnezzar king of Babylon came up against Jerusalem, and the city was besieged.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது யூதாவின் ராஜாவாகிய யோயாக்கீனும், அவன் தாயும், அவன் ஊழியக்காரரும், அவன் பிரபுக்களும், பிரதானிகளும் பாபிலோன் ராஜாவினிடத்திற்குப் புறப்பட்டுப்போனார்கள்; அவனைப் பாபிலோன் ராஜா தன் ஆளுகையின் எட்டாம் வருஷத்திலே பிடித்துக் கொண்டான்.]]></a:t>
+              <a:t><![CDATA[10. At that time the servants of Nebuchadnezzar king of Babylon came up against Jerusalem, and the city was besieged.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது யூதாவின் ராஜாவாகிய யோயாக்கீனும், அவன் தாயும், அவன் ஊழியக்காரரும், அவன் பிரபுக்களும், பிரதானிகளும் பாபிலோன் ராஜாவினிடத்திற்குப் புறப்பட்டுப்போனார்கள்; அவனைப் பாபிலோன் ராஜா தன் ஆளுகையின் எட்டாம் வருஷத்திலே பிடித்துக் கொண்டான்.]]></a:t>
+              <a:t><![CDATA[11. And Nebuchadnezzar king of Babylon came against the city, and his servants did besiege it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது யூதாவின் ராஜாவாகிய யோயாக்கீனும், அவன் தாயும், அவன் ஊழியக்காரரும், அவன் பிரபுக்களும், பிரதானிகளும் பாபிலோன் ராஜாவினிடத்திற்குப் புறப்பட்டுப்போனார்கள்; அவனைப் பாபிலோன் ராஜா தன் ஆளுகையின் எட்டாம் வருஷத்திலே பிடித்துக் கொண்டான்.]]></a:t>
+              <a:t><![CDATA[11. And Nebuchadnezzar king of Babylon came against the city, and his servants did besiege it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அங்கேயிருந்து கர்த்தருடைய ஆலயத்தின் சகல பொக்கிஷங்களையும், ராஜாவுடைய அரமனையின் பொக்கிஷங்களையும் எடுத்துக்கொண்டு, இஸ்ரவேலின் ராஜாவாகிய சாலொமோன் கர்த்தருடைய ஆலயத்தில் உண்டாக்கியிருந்த பொன் பணிமுட்டுகளையெல்லாம், கர்த்தர் சொல்லியிருந்தபடியே உடைத்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[12. And Jehoiachin the king of Judah went out to the king of Babylon, he, and his mother, and his servants, and his princes, and his officers: and the king of Babylon took him in the eighth year of his reign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அங்கேயிருந்து கர்த்தருடைய ஆலயத்தின் சகல பொக்கிஷங்களையும், ராஜாவுடைய அரமனையின் பொக்கிஷங்களையும் எடுத்துக்கொண்டு, இஸ்ரவேலின் ராஜாவாகிய சாலொமோன் கர்த்தருடைய ஆலயத்தில் உண்டாக்கியிருந்த பொன் பணிமுட்டுகளையெல்லாம், கர்த்தர் சொல்லியிருந்தபடியே உடைத்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[12. And Jehoiachin the king of Judah went out to the king of Babylon, he, and his mother, and his servants, and his princes, and his officers: and the king of Babylon took him in the eighth year of his reign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அங்கேயிருந்து கர்த்தருடைய ஆலயத்தின் சகல பொக்கிஷங்களையும், ராஜாவுடைய அரமனையின் பொக்கிஷங்களையும் எடுத்துக்கொண்டு, இஸ்ரவேலின் ராஜாவாகிய சாலொமோன் கர்த்தருடைய ஆலயத்தில் உண்டாக்கியிருந்த பொன் பணிமுட்டுகளையெல்லாம், கர்த்தர் சொல்லியிருந்தபடியே உடைத்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[12. And Jehoiachin the king of Judah went out to the king of Babylon, he, and his mother, and his servants, and his princes, and his officers: and the king of Babylon took him in the eighth year of his reign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எருசலேமியர் அனைவரும் சகல பிரபுக்களும் சகல பராக்கிரமசாலிகளுமாகிய பதினாயிரம்பேரையும், சகல தச்சரையும் கொல்லரையும் சிறைபிடித்திக் கொண்டுபோனான்; தேசத்தில் ஏழை ஜனங்களே அல்லாமல் வேறொருவரும் மீதியாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[13. And he carried out thence all the treasures of the house of the LORD, and the treasures of the king's house, and cut in pieces all the vessels of gold which Solomon king of Israel had made in the temple of the LORD, as the LORD had said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எருசலேமியர் அனைவரும் சகல பிரபுக்களும் சகல பராக்கிரமசாலிகளுமாகிய பதினாயிரம்பேரையும், சகல தச்சரையும் கொல்லரையும் சிறைபிடித்திக் கொண்டுபோனான்; தேசத்தில் ஏழை ஜனங்களே அல்லாமல் வேறொருவரும் மீதியாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[13. And he carried out thence all the treasures of the house of the LORD, and the treasures of the king's house, and cut in pieces all the vessels of gold which Solomon king of Israel had made in the temple of the LORD, as the LORD had said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எருசலேமியர் அனைவரும் சகல பிரபுக்களும் சகல பராக்கிரமசாலிகளுமாகிய பதினாயிரம்பேரையும், சகல தச்சரையும் கொல்லரையும் சிறைபிடித்திக் கொண்டுபோனான்; தேசத்தில் ஏழை ஜனங்களே அல்லாமல் வேறொருவரும் மீதியாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[13. And he carried out thence all the treasures of the house of the LORD, and the treasures of the king's house, and cut in pieces all the vessels of gold which Solomon king of Israel had made in the temple of the LORD, as the LORD had said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் கல்தேயரின் தண்டுகளையும், சீரியரின் தண்டுகளையும், மோவாபியரின் தண்டுகளையும், அம்மோன் புத்திரரின் தண்டுகளையும், அவன் மேல் வரவிட்டார்; தீர்க்கதரிசிகளாகிய தம்முடைய ஊழியக்காரரைக்கொண்டு கர்த்தர் சொன்ன வார்த்தையின்படியே அவர் அவைகளை யூதாவை அழிக்கும்படிக்கு வரவிட்டார்.]]></a:t>
+              <a:t><![CDATA[1. In his days Nebuchadnezzar king of Babylon came up, and Jehoiakim became his servant three years: then he turned and rebelled against him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் யோயாக்கீனையும், ராஜாவின் தாயையும், ராஜாவின் ஸ்திரீகளையும், அவன் பிரதானிகளையும், தேசத்தின் பராக்கிரமசாலிகளையும் எருசலேமிலிருந்து பாபிலோனுக்குச் சிறைபிடித்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[14. And he carried away all Jerusalem, and all the princes, and all the mighty men of valour, even ten thousand captives, and all the craftsmen and smiths: none remained, save the poorest sort of the people of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் யோயாக்கீனையும், ராஜாவின் தாயையும், ராஜாவின் ஸ்திரீகளையும், அவன் பிரதானிகளையும், தேசத்தின் பராக்கிரமசாலிகளையும் எருசலேமிலிருந்து பாபிலோனுக்குச் சிறைபிடித்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[14. And he carried away all Jerusalem, and all the princes, and all the mighty men of valour, even ten thousand captives, and all the craftsmen and smiths: none remained, save the poorest sort of the people of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இப்படியே பாபிலோன் ராஜா பராக்கிரமசாலிகளான மனுஷராகிய ஏழாயிரம்பேரையும், தச்சரும் கொல்லருமாகிய ஆயிரம்பேரையும், யுத்தம்பண்ணத்தக்க பலசாலிகளையும் பாபிலோனுக்குச் சிறைபிடித்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[14. And he carried away all Jerusalem, and all the princes, and all the mighty men of valour, even ten thousand captives, and all the craftsmen and smiths: none remained, save the poorest sort of the people of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இப்படியே பாபிலோன் ராஜா பராக்கிரமசாலிகளான மனுஷராகிய ஏழாயிரம்பேரையும், தச்சரும் கொல்லருமாகிய ஆயிரம்பேரையும், யுத்தம்பண்ணத்தக்க பலசாலிகளையும் பாபிலோனுக்குச் சிறைபிடித்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[15. And he carried away Jehoiachin to Babylon, and the king's mother, and the king's wives, and his officers, and the mighty of the land, those carried he into captivity from Jerusalem to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவனுக்குப் பதிலாகப் பாபிலோன் ராஜா அவன் சிறிய தகப்பனாகிய மத்தனியாவை ராஜாவாக வைத்து, அவனுக்குச் சிதேக்கியா என்று மறுபேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[15. And he carried away Jehoiachin to Babylon, and the king's mother, and the king's wives, and his officers, and the mighty of the land, those carried he into captivity from Jerusalem to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவனுக்குப் பதிலாகப் பாபிலோன் ராஜா அவன் சிறிய தகப்பனாகிய மத்தனியாவை ராஜாவாக வைத்து, அவனுக்குச் சிதேக்கியா என்று மறுபேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[16. And all the men of might, even seven thousand, and craftsmen and smiths a thousand, all that were strong and able for war, even them the king of Babylon brought captive to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சிதேக்கியா ராஜாவாகிறபோது இருபத்தொரு வயதாயிருந்து, பதினொரு வருஷம் எருசலேமிலே அரசாண்டான்; லிப்னா ஊரானாகிய எரேமியாவின் குமாரத்தியான அவன் தாயின்பேர் அமுத்தாள்.]]></a:t>
+              <a:t><![CDATA[16. And all the men of might, even seven thousand, and craftsmen and smiths a thousand, all that were strong and able for war, even them the king of Babylon brought captive to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சிதேக்கியா ராஜாவாகிறபோது இருபத்தொரு வயதாயிருந்து, பதினொரு வருஷம் எருசலேமிலே அரசாண்டான்; லிப்னா ஊரானாகிய எரேமியாவின் குமாரத்தியான அவன் தாயின்பேர் அமுத்தாள்.]]></a:t>
+              <a:t><![CDATA[17. And the king of Babylon made Mattaniah his father's brother king in his position, and changed his name to Zedekiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யோயாக்கீம் செய்தபடியெல்லாம் அவனும் கர்த்தருடைய பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[17. And the king of Babylon made Mattaniah his father's brother king in his position, and changed his name to Zedekiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யோயாக்கீம் செய்தபடியெல்லாம் அவனும் கர்த்தருடைய பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[18. Zedekiah was twenty and one years old when he began to reign, and he reigned eleven years in Jerusalem. And his mother's name was Hamutal, the daughter of Jeremiah of Libnah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் கல்தேயரின் தண்டுகளையும், சீரியரின் தண்டுகளையும், மோவாபியரின் தண்டுகளையும், அம்மோன் புத்திரரின் தண்டுகளையும், அவன் மேல் வரவிட்டார்; தீர்க்கதரிசிகளாகிய தம்முடைய ஊழியக்காரரைக்கொண்டு கர்த்தர் சொன்ன வார்த்தையின்படியே அவர் அவைகளை யூதாவை அழிக்கும்படிக்கு வரவிட்டார்.]]></a:t>
+              <a:t><![CDATA[2. And the LORD sent against him bands of the Chaldees, and bands of the Syrians, and bands of the Moabites, and bands of the children of Ammon, and sent them against Judah to destroy it, according to the word of the LORD, which he spoke by his servants the prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எருசலேமையும் யூதாவையும் கர்த்தர் தம்முடைய சமுகத்தைவிட்டு அகற்றித் தீருமளவும், அவைகளின்மேலுள்ள அவருடைய கோபத்தினால் இப்படி நடந்ததும் அல்லாமல், சிதேக்கியா பாபிலோனிலே ராஜாவுக்கு விரோதமாகக் கலகமும் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[18. Zedekiah was twenty and one years old when he began to reign, and he reigned eleven years in Jerusalem. And his mother's name was Hamutal, the daughter of Jeremiah of Libnah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எருசலேமையும் யூதாவையும் கர்த்தர் தம்முடைய சமுகத்தைவிட்டு அகற்றித் தீருமளவும், அவைகளின்மேலுள்ள அவருடைய கோபத்தினால் இப்படி நடந்ததும் அல்லாமல், சிதேக்கியா பாபிலோனிலே ராஜாவுக்கு விரோதமாகக் கலகமும் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[19. And he did that which was evil in the sight of the LORD, according to all that Jehoiakim had done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவன் நாட்களிலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் வந்தான்; யோயாக்கீம் மூன்று வருஷம் அவனைச் சேவித்து, பின்பு அவனுக்கு விரோதமாகக் கலகம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[20. For through the anger of the LORD it came to pass in Jerusalem and Judah, until he had cast them out from his presence, that Zedekiah rebelled against the king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,51 +4362,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவன் நாட்களிலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் வந்தான்; யோயாக்கீம் மூன்று வருஷம் அவனைச் சேவித்து, பின்பு அவனுக்கு விரோதமாகக் கலகம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[20. For through the anger of the LORD it came to pass in Jerusalem and Judah, until he had cast them out from his presence, that Zedekiah rebelled against the king of Babylon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. For through the anger of the LORD it came to pass in Jerusalem and Judah, until he had cast them out from his presence, that Zedekiah rebelled against the king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +4580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மனாசே தன் எல்லாச் செய்கைகளினாலும் செய்த பாவங்களினிமித்தம் யூதாவைத் தமது சமுகத்தை விட்டு அகற்றும்படி கர்த்தருடைய கட்டளையினால் அப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[2. And the LORD sent against him bands of the Chaldees, and bands of the Syrians, and bands of the Moabites, and bands of the children of Ammon, and sent them against Judah to destroy it, according to the word of the LORD, which he spoke by his servants the prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +4689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மனாசே தன் எல்லாச் செய்கைகளினாலும் செய்த பாவங்களினிமித்தம் யூதாவைத் தமது சமுகத்தை விட்டு அகற்றும்படி கர்த்தருடைய கட்டளையினால் அப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[2. And the LORD sent against him bands of the Chaldees, and bands of the Syrians, and bands of the Moabites, and bands of the children of Ammon, and sent them against Judah to destroy it, according to the word of the LORD, which he spoke by his servants the prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +4798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் சிந்தின குற்றமற்ற இரத்தத்திற்காகவும் எருசலேமைக் குற்றமற்ற இரத்தத்தால் நிரப்பினதற்காகவும் கர்த்தர் மன்னிக்கச் சித்தமில்லாதிருந்தார்.]]></a:t>
+              <a:t><![CDATA[3. Surely at the commandment of the LORD came this upon Judah, to remove them out of his sight, for the sins of Manasseh, according to all that he did;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +4907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் சிந்தின குற்றமற்ற இரத்தத்திற்காகவும் எருசலேமைக் குற்றமற்ற இரத்தத்தால் நிரப்பினதற்காகவும் கர்த்தர் மன்னிக்கச் சித்தமில்லாதிருந்தார்.]]></a:t>
+              <a:t><![CDATA[3. Surely at the commandment of the LORD came this upon Judah, to remove them out of his sight, for the sins of Manasseh, according to all that he did;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +5016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யோயாக்கீமின் மற்ற வர்த்தமானங்களும், அவன்செய்தவை யாவும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. And also for the innocent blood that he shed: for he filled Jerusalem with innocent blood; which the LORD would not pardon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414329" r:id="rId1"/>
+    <p:sldLayoutId id="2478715796" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5322,50 +5435,58 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5506,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the chronicles of the kings of Judah?]]></a:t>
+              <a:t><![CDATA[கர்த்தர் மன்னிக்கச் சித்தமில்லாதிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. So Jehoiakim slept with his fathers: and Jehoiachin his son reigned in his position.]]></a:t>
+              <a:t><![CDATA[5. யோயாக்கீமின் மற்ற வர்த்தமானங்களும், அவன்செய்தவை யாவும், யூதாவுடைய ராஜாக்களின் நாளாகமப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the king of Egypt came not again any more out of his land: for the king of Babylon had taken]]></a:t>
+              <a:t><![CDATA[புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from the river of Egypt unto the river Euphrates all that pertained to the king of Egypt.]]></a:t>
+              <a:t><![CDATA[6. யோயாக்கீம் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் குமாரனாகிய யோயாக்கீன் அவன் ஸ்தானத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Jehoiachin was eighteen years old when he began to reign, and he reigned in Jerusalem three]]></a:t>
+              <a:t><![CDATA[ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[months. And his mother's name was Nehushta, the daughter of Elnathan of Jerusalem.]]></a:t>
+              <a:t><![CDATA[7. எகிப்தின் ராஜா அப்புறம் தன் தேசத்திலிருந்து புறப்பட்டு வரவில்லை; எகிப்தின் நதிதுவக்கி ஐபிராத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he did that which was evil in the sight of the LORD, according to all that his father had]]></a:t>
+              <a:t><![CDATA[நதிமட்டும் எகிப்தின் ராஜாவுக்கு இருந்த யாவையும் பாபிலோன் ராஜா பிடித்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[done.]]></a:t>
+              <a:t><![CDATA[8. யோயாக்கீன் ராஜாவாகிறபோது பதினெட்டு வயதாயிருந்து, எருசலேமிலே மூன்று மாதம் அரசாண்டான்; எருசலேம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. At that time the servants of Nebuchadnezzar king of Babylon came up against Jerusalem, and the]]></a:t>
+              <a:t><![CDATA[ஊரானாகிய எல்நாத்தானின் குமாரத்தியான அவன் தாயின்பேர் நெகுஸ்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[city was besieged.]]></a:t>
+              <a:t><![CDATA[9. அவன் தன் தகப்பன் செய்தபடியெல்லாம் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the LORD sent against him bands of the Chaldees, and bands of the Syrians, and bands of the]]></a:t>
+              <a:t><![CDATA[1. அவன் நாட்களிலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் வந்தான்; யோயாக்கீம் மூன்று வருஷம் அவனைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Nebuchadnezzar king of Babylon came against the city, and his servants did besiege it.]]></a:t>
+              <a:t><![CDATA[10. அக்காலத்திலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் சேவகர் எருசலேமுக்கு வந்தார்கள்; நகரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Jehoiachin the king of Judah went out to the king of Babylon, he, and his mother, and his]]></a:t>
+              <a:t><![CDATA[முற்றிக்கை போடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[servants, and his princes, and his officers: and the king of Babylon took him in the eighth year of]]></a:t>
+              <a:t><![CDATA[11. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய சேவகர் நகரத்தை முற்றிக்கை போடுகையில் அவன் தானும் அதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his reign.]]></a:t>
+              <a:t><![CDATA[விரோதமாய் வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he carried out thence all the treasures of the house of the LORD, and the treasures of the]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது யூதாவின் ராஜாவாகிய யோயாக்கீனும், அவன் தாயும், அவன் ஊழியக்காரரும், அவன் பிரபுக்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king's house, and cut in pieces all the vessels of gold which Solomon king of Israel had made in the]]></a:t>
+              <a:t><![CDATA[பிரதானிகளும் பாபிலோன் ராஜாவினிடத்திற்குப் புறப்பட்டுப்போனார்கள்; அவனைப் பாபிலோன் ராஜா தன் ஆளுகையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[temple of the LORD, as the LORD had said.]]></a:t>
+              <a:t><![CDATA[எட்டாம் வருஷத்திலே பிடித்துக் கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he carried away all Jerusalem, and all the princes, and all the mighty men of valour, even]]></a:t>
+              <a:t><![CDATA[13. அங்கேயிருந்து கர்த்தருடைய ஆலயத்தின் சகல பொக்கிஷங்களையும், ராஜாவுடைய அரமனையின் பொக்கிஷங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ten thousand captives, and all the craftsmen and smiths: none remained, save the poorest sort of the]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொண்டு, இஸ்ரவேலின் ராஜாவாகிய சாலொமோன் கர்த்தருடைய ஆலயத்தில் உண்டாக்கியிருந்த பொன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people of the land.]]></a:t>
+              <a:t><![CDATA[பணிமுட்டுகளையெல்லாம், கர்த்தர் சொல்லியிருந்தபடியே உடைத்துப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Moabites, and bands of the children of Ammon, and sent them against Judah to destroy it, according]]></a:t>
+              <a:t><![CDATA[சேவித்து, பின்பு அவனுக்கு விரோதமாகக் கலகம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he carried away Jehoiachin to Babylon, and the king's mother, and the king's wives, and his]]></a:t>
+              <a:t><![CDATA[14. எருசலேமியர் அனைவரும் சகல பிரபுக்களும் சகல பராக்கிரமசாலிகளுமாகிய பதினாயிரம்பேரையும், சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[officers, and the mighty of the land, those carried he into captivity from Jerusalem to Babylon.]]></a:t>
+              <a:t><![CDATA[தச்சரையும் கொல்லரையும் சிறைபிடித்திக் கொண்டுபோனான்; தேசத்தில் ஏழை ஜனங்களே அல்லாமல் வேறொருவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And all the men of might, even seven thousand, and craftsmen and smiths a thousand, all that]]></a:t>
+              <a:t><![CDATA[மீதியாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were strong and able for war, even them the king of Babylon brought captive to Babylon.]]></a:t>
+              <a:t><![CDATA[15. அவன் யோயாக்கீனையும், ராஜாவின் தாயையும், ராஜாவின் ஸ்திரீகளையும், அவன் பிரதானிகளையும், தேசத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the king of Babylon made Mattaniah his father's brother king in his position, and changed]]></a:t>
+              <a:t><![CDATA[பராக்கிரமசாலிகளையும் எருசலேமிலிருந்து பாபிலோனுக்குச் சிறைபிடித்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his name to Zedekiah.]]></a:t>
+              <a:t><![CDATA[16. இப்படியே பாபிலோன் ராஜா பராக்கிரமசாலிகளான மனுஷராகிய ஏழாயிரம்பேரையும், தச்சரும் கொல்லருமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Zedekiah was twenty and one years old when he began to reign, and he reigned eleven years in]]></a:t>
+              <a:t><![CDATA[ஆயிரம்பேரையும், யுத்தம்பண்ணத்தக்க பலசாலிகளையும் பாபிலோனுக்குச் சிறைபிடித்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem. And his mother's name was Hamutal, the daughter of Jeremiah of Libnah.]]></a:t>
+              <a:t><![CDATA[17. அவனுக்குப் பதிலாகப் பாபிலோன் ராஜா அவன் சிறிய தகப்பனாகிய மத்தனியாவை ராஜாவாக வைத்து, அவனுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And he did that which was evil in the sight of the LORD, according to all that Jehoiakim had]]></a:t>
+              <a:t><![CDATA[சிதேக்கியா என்று மறுபேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[done.]]></a:t>
+              <a:t><![CDATA[18. சிதேக்கியா ராஜாவாகிறபோது இருபத்தொரு வயதாயிருந்து, பதினொரு வருஷம் எருசலேமிலே அரசாண்டான்; லிப்னா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to the word of the LORD, which he spoke by his servants the prophets.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் கல்தேயரின் தண்டுகளையும், சீரியரின் தண்டுகளையும், மோவாபியரின் தண்டுகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. For through the anger of the LORD it came to pass in Jerusalem and Judah, until he had cast them]]></a:t>
+              <a:t><![CDATA[ஊரானாகிய எரேமியாவின் குமாரத்தியான அவன் தாயின்பேர் அமுத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out from his presence, that Zedekiah rebelled against the king of Babylon.]]></a:t>
+              <a:t><![CDATA[19. யோயாக்கீம் செய்தபடியெல்லாம் அவனும் கர்த்தருடைய பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In his days Nebuchadnezzar king of Babylon came up, and Jehoiakim became his servant three years:]]></a:t>
+              <a:t><![CDATA[20. எருசலேமையும் யூதாவையும் கர்த்தர் தம்முடைய சமுகத்தைவிட்டு அகற்றித் தீருமளவும், அவைகளின்மேலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10379,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[then he turned and rebelled against him.]]></a:t>
+              <a:t><![CDATA[அவருடைய கோபத்தினால் இப்படி நடந்ததும் அல்லாமல், சிதேக்கியா பாபிலோனிலே ராஜாவுக்கு விரோதமாகக் கலகமும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Surely at the commandment of the LORD came this upon Judah, to remove them out of his sight, for]]></a:t>
+              <a:t><![CDATA[அம்மோன் புத்திரரின் தண்டுகளையும், அவன் மேல் வரவிட்டார்; தீர்க்கதரிசிகளாகிய தம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sins of Manasseh, according to all that he did;]]></a:t>
+              <a:t><![CDATA[ஊழியக்காரரைக்கொண்டு கர்த்தர் சொன்ன வார்த்தையின்படியே அவர் அவைகளை யூதாவை அழிக்கும்படிக்கு வரவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And also for the innocent blood that he shed: for he filled Jerusalem with innocent blood; which]]></a:t>
+              <a:t><![CDATA[3. மனாசே தன் எல்லாச் செய்கைகளினாலும் செய்த பாவங்களினிமித்தம் யூதாவைத் தமது சமுகத்தை விட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD would not pardon.]]></a:t>
+              <a:t><![CDATA[அகற்றும்படி கர்த்தருடைய கட்டளையினால் அப்படி நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Now the rest of the acts of Jehoiakim, and all that he did, are they not written in the book of]]></a:t>
+              <a:t><![CDATA[4. அவன் சிந்தின குற்றமற்ற இரத்தத்திற்காகவும் எருசலேமைக் குற்றமற்ற இரத்தத்தால் நிரப்பினதற்காகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 24]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
   <a:themeElements>
-    <a:clrScheme name="Theme82">
+    <a:clrScheme name="Theme14">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme82">
+    <a:fontScheme name="Theme14">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme82">
+    <a:fmtScheme name="Theme14">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +11517,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>44</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>