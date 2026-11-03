--- v2 (2026-09-18)
+++ v3 (2026-11-03)
@@ -5095,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715796" r:id="rId1"/>
+    <p:sldLayoutId id="2482723299" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11232,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 24]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme68">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme68">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme68">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>