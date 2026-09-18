--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -127,60 +127,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -229,55 +219,50 @@
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
-    <p:sldId id="324" r:id="rId71"/>
-[...3 lines deleted...]
-    <p:sldId id="328" r:id="rId75"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -443,58 +428,53 @@
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -554,51 +534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கல்தேயர் நகரத்தைச் சூழ்ந்திருக்கையில், யுத்தமனுஷர் எல்லாரும் இராத்திரிகாலத்தில் ராஜாவுடைய தோட்டத்தின் வழியாய் இரண்டு மதில்களுக்கு நடுவான வாசலால் தப்பி, அவர்களும் ராஜாவுமாய் சமனான பூமியை நோக்கி ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And the city was broken up, and all the men of war fled by night by the way of the gate between two walls, which is by the king's garden: (now the Chaldees were against the city round about:) and the king went the way toward the plain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -663,51 +643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கல்தேயரின் இராணுவத்தார் ராஜாவைப் பின் தொடர்ந்து எரிகோவின் சமனான பூமியில் அவனைப் பிடித்தார்கள்; அப்பொழுது அவனுடைய இராணுவமெல்லாம் அவனை விட்டுச் சிதறிப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[5. And the army of the Chaldees pursued after the king, and overtook him in the plains of Jericho: and all his army were scattered from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -772,51 +752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கல்தேயரின் இராணுவத்தார் ராஜாவைப் பின் தொடர்ந்து எரிகோவின் சமனான பூமியில் அவனைப் பிடித்தார்கள்; அப்பொழுது அவனுடைய இராணுவமெல்லாம் அவனை விட்டுச் சிதறிப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[5. And the army of the Chaldees pursued after the king, and overtook him in the plains of Jericho: and all his army were scattered from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -881,51 +861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் ராஜாவைப் பிடித்து, அவனை ரிப்லாவிலிருக்கிற பாபிலோன் ராஜாவினிடத்துக்குக் கொண்டுபோய், அவனை நியாயந்தீர்த்து,]]></a:t>
+              <a:t><![CDATA[6. So they took the king, and brought him up to the king of Babylon to Riblah; and they gave judgment upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -990,51 +970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் ராஜாவைப் பிடித்து, அவனை ரிப்லாவிலிருக்கிற பாபிலோன் ராஜாவினிடத்துக்குக் கொண்டுபோய், அவனை நியாயந்தீர்த்து,]]></a:t>
+              <a:t><![CDATA[6. So they took the king, and brought him up to the king of Babylon to Riblah; and they gave judgment upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1099,51 +1079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சிதேக்கியாவின் குமாரரை அவன் கண்களுக்கு முன்பாக வெட்டி, சிதேக்கியாவின் கண்களைக் குருடாக்கி, அவனுக்கு இரண்டு வெண்கல விலங்குகளைப் போட்டு, அவனைப் பாபிலோனுக்குக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And they slew the sons of Zedekiah before his eyes, and put out the eyes of Zedekiah, and bound him with fetters of brass, and carried him to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1208,51 +1188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சிதேக்கியாவின் குமாரரை அவன் கண்களுக்கு முன்பாக வெட்டி, சிதேக்கியாவின் கண்களைக் குருடாக்கி, அவனுக்கு இரண்டு வெண்கல விலங்குகளைப் போட்டு, அவனைப் பாபிலோனுக்குக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And they slew the sons of Zedekiah before his eyes, and put out the eyes of Zedekiah, and bound him with fetters of brass, and carried him to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1317,51 +1297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஐந்தாம் மாதம் ஏழாந்தேதியிலே நேபுகாத்நேச்சார் என்னும் பாபிலோன் ராஜாவின் பத்தொன்பதாம் வருஷத்திலே, பாபிலோன் ராஜாவின் ஊழியக்காரனாகிய நெபுசராதான் என்னும் காவல் சேனாபதி எருசலேமுக்கு வந்து,]]></a:t>
+              <a:t><![CDATA[8. And in the fifth month, on the seventh day of the month, which is the nineteenth year of king Nebuchadnezzar king of Babylon, came Nebuzaradan, captain of the guard, a servant of the king of Babylon, unto Jerusalem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1426,51 +1406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஐந்தாம் மாதம் ஏழாந்தேதியிலே நேபுகாத்நேச்சார் என்னும் பாபிலோன் ராஜாவின் பத்தொன்பதாம் வருஷத்திலே, பாபிலோன் ராஜாவின் ஊழியக்காரனாகிய நெபுசராதான் என்னும் காவல் சேனாபதி எருசலேமுக்கு வந்து,]]></a:t>
+              <a:t><![CDATA[8. And in the fifth month, on the seventh day of the month, which is the nineteenth year of king Nebuchadnezzar king of Babylon, came Nebuzaradan, captain of the guard, a servant of the king of Babylon, unto Jerusalem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1535,51 +1515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஐந்தாம் மாதம் ஏழாந்தேதியிலே நேபுகாத்நேச்சார் என்னும் பாபிலோன் ராஜாவின் பத்தொன்பதாம் வருஷத்திலே, பாபிலோன் ராஜாவின் ஊழியக்காரனாகிய நெபுசராதான் என்னும் காவல் சேனாபதி எருசலேமுக்கு வந்து,]]></a:t>
+              <a:t><![CDATA[9. And he burnt the house of the LORD, and the king's house, and all the houses of Jerusalem, and every great man's house burnt he with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1644,51 +1624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவன் ராஜ்யபாரம்பண்ணும் ஒன்பதாம் வருஷம் பத்தாம் மாதம் பத்தாந்தேதியிலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும் அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதற்கு எதிரே பாளயமிறங்கி, சுற்றிலும் அதற்கு எதிராகக் கொத்தளங்களைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the ninth year of his reign, in the tenth month, in the tenth day of the month, that Nebuchadnezzar king of Babylon came, he, and all his host, against Jerusalem, and pitched against it; and they built forts against it round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1753,51 +1733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தருடைய ஆலயத்தையும், ராஜாவின் அரமனையையும், எருசலேமின் சகல கட்டடங்களையும், பெரிய வீடுகள் எல்லாவற்றையும் அக்கினியால் சுட்டெரித்து விட்டான்.]]></a:t>
+              <a:t><![CDATA[9. And he burnt the house of the LORD, and the king's house, and all the houses of Jerusalem, and every great man's house burnt he with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1862,51 +1842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தருடைய ஆலயத்தையும், ராஜாவின் அரமனையையும், எருசலேமின் சகல கட்டடங்களையும், பெரிய வீடுகள் எல்லாவற்றையும் அக்கினியால் சுட்டெரித்து விட்டான்.]]></a:t>
+              <a:t><![CDATA[10. And all the army of the Chaldees, that were with the captain of the guard, brake down the walls of Jerusalem round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1971,51 +1951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. காவல் சேனாபதியோடிருந்த கல்தேயரின் இராணுவத்தாரெல்லாரும் எருசலேமைச் சுற்றிலும் இருந்த அலங்கங்களை இடித்துப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And all the army of the Chaldees, that were with the captain of the guard, brake down the walls of Jerusalem round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2080,51 +2060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. காவல் சேனாபதியோடிருந்த கல்தேயரின் இராணுவத்தாரெல்லாரும் எருசலேமைச் சுற்றிலும் இருந்த அலங்கங்களை இடித்துப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Now the rest of the people that were left in the city, and the fugitives that fell away to the king of Babylon, with the remnant of the multitude, did Nebuzaradan the captain of the guard carry away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2189,51 +2169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நகரத்தில் மீதியான மற்ற ஜனத்தையும், பாபிலோன் ராஜாவின் வசமாக ஓடி வந்துவிட்டவர்களையும், மற்ற ஜனக்கூட்டத்தையும், காவல் சேனாபதியாகிய நெபுசராதான் சிறைகளாகக் கொண்டு போனான்.]]></a:t>
+              <a:t><![CDATA[11. Now the rest of the people that were left in the city, and the fugitives that fell away to the king of Babylon, with the remnant of the multitude, did Nebuzaradan the captain of the guard carry away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2298,51 +2278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நகரத்தில் மீதியான மற்ற ஜனத்தையும், பாபிலோன் ராஜாவின் வசமாக ஓடி வந்துவிட்டவர்களையும், மற்ற ஜனக்கூட்டத்தையும், காவல் சேனாபதியாகிய நெபுசராதான் சிறைகளாகக் கொண்டு போனான்.]]></a:t>
+              <a:t><![CDATA[12. But the captain of the guard left of the door of the poor of the land to be vinedressers and husbandmen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2407,51 +2387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நகரத்தில் மீதியான மற்ற ஜனத்தையும், பாபிலோன் ராஜாவின் வசமாக ஓடி வந்துவிட்டவர்களையும், மற்ற ஜனக்கூட்டத்தையும், காவல் சேனாபதியாகிய நெபுசராதான் சிறைகளாகக் கொண்டு போனான்.]]></a:t>
+              <a:t><![CDATA[13. And the pillars of brass that were in the house of the LORD, and the bases, and the brazen sea that was in the house of the LORD, did the Chaldees break in pieces, and carried the brass of them to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2516,51 +2496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேசத்தில் ஏழையான சிலரைத் திராட்சத்தோட்டக்காரராகவும் பயிரிடுங்குடிகளாகவும் விட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. And the pillars of brass that were in the house of the LORD, and the bases, and the brazen sea that was in the house of the LORD, did the Chaldees break in pieces, and carried the brass of them to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2625,51 +2605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேசத்தில் ஏழையான சிலரைத் திராட்சத்தோட்டக்காரராகவும் பயிரிடுங்குடிகளாகவும் விட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. And the pillars of brass that were in the house of the LORD, and the bases, and the brazen sea that was in the house of the LORD, did the Chaldees break in pieces, and carried the brass of them to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2734,51 +2714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருடைய ஆலயத்திலிருந்த வெண்கலத் தூண்களையும், அதிலிருந்த ஆதாரங்களையும், கர்த்தருடைய ஆலயத்திலிருந்த வெண்கலக் கடல்தொட்டியையும், கல்தேயர் உடைத்துப் போட்டு, அவைகளின் வெண்கலத்தைப் பாபிலோனுக்கு எடுத்துக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the pots, and the shovels, and the snuffers, and the spoons, and all the vessels of brass wherewith they ministered, took they away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2843,51 +2823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவன் ராஜ்யபாரம்பண்ணும் ஒன்பதாம் வருஷம் பத்தாம் மாதம் பத்தாந்தேதியிலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும் அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதற்கு எதிரே பாளயமிறங்கி, சுற்றிலும் அதற்கு எதிராகக் கொத்தளங்களைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the ninth year of his reign, in the tenth month, in the tenth day of the month, that Nebuchadnezzar king of Babylon came, he, and all his host, against Jerusalem, and pitched against it; and they built forts against it round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2952,51 +2932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருடைய ஆலயத்திலிருந்த வெண்கலத் தூண்களையும், அதிலிருந்த ஆதாரங்களையும், கர்த்தருடைய ஆலயத்திலிருந்த வெண்கலக் கடல்தொட்டியையும், கல்தேயர் உடைத்துப் போட்டு, அவைகளின் வெண்கலத்தைப் பாபிலோனுக்கு எடுத்துக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the pots, and the shovels, and the snuffers, and the spoons, and all the vessels of brass wherewith they ministered, took they away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3061,51 +3041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருடைய ஆலயத்திலிருந்த வெண்கலத் தூண்களையும், அதிலிருந்த ஆதாரங்களையும், கர்த்தருடைய ஆலயத்திலிருந்த வெண்கலக் கடல்தொட்டியையும், கல்தேயர் உடைத்துப் போட்டு, அவைகளின் வெண்கலத்தைப் பாபிலோனுக்கு எடுத்துக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And the fire-pans, and the bowls, and such things as were of gold, in gold, and of silver, in silver, the captain of the guard took away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3170,51 +3150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. செப்புச்சட்டிகளையும், சாம்பல் பாத்திரங்களையும், கத்திகளையும், தூபகலசங்களையும், ஆராதனைக்கடுத்த சகல வெண்கலப் பணிமுட்டுகளையும் எடுத்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. The two pillars, one sea, and the bases which Solomon had made for the house of the LORD; the brass of all these vessels was without weight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3279,51 +3259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. செப்புச்சட்டிகளையும், சாம்பல் பாத்திரங்களையும், கத்திகளையும், தூபகலசங்களையும், ஆராதனைக்கடுத்த சகல வெண்கலப் பணிமுட்டுகளையும் எடுத்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. The two pillars, one sea, and the bases which Solomon had made for the house of the LORD; the brass of all these vessels was without weight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3388,51 +3368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சுத்தப் பொன்னும் சுத்த வெள்ளியுமான தூபகலசங்களையும் கலங்களையும் காவல் சேனாபதி எடுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[17. The height of the one pillar was eighteen cubits, and the capital upon it was brass: and the height of the capital three cubits; and the interwoven work, and pomegranates upon the capital round about, all of brass: and like unto these had the second pillar with interwoven work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3497,51 +3477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சுத்தப் பொன்னும் சுத்த வெள்ளியுமான தூபகலசங்களையும் கலங்களையும் காவல் சேனாபதி எடுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[17. The height of the one pillar was eighteen cubits, and the capital upon it was brass: and the height of the capital three cubits; and the interwoven work, and pomegranates upon the capital round about, all of brass: and like unto these had the second pillar with interwoven work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3606,51 +3586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சாலொமோன் கர்த்தருடைய ஆலயத்துக்காகப் பண்ணுவித்த இரண்டு தூண்களும், ஒரு கடல்தொட்டியும் ஆதரங்களுமாகிய அந்தச் சகல பணிமுட்டுகளுடைய வெண்கலத்திற்கும் நிறையில்லை.]]></a:t>
+              <a:t><![CDATA[17. The height of the one pillar was eighteen cubits, and the capital upon it was brass: and the height of the capital three cubits; and the interwoven work, and pomegranates upon the capital round about, all of brass: and like unto these had the second pillar with interwoven work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3715,51 +3695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சாலொமோன் கர்த்தருடைய ஆலயத்துக்காகப் பண்ணுவித்த இரண்டு தூண்களும், ஒரு கடல்தொட்டியும் ஆதரங்களுமாகிய அந்தச் சகல பணிமுட்டுகளுடைய வெண்கலத்திற்கும் நிறையில்லை.]]></a:t>
+              <a:t><![CDATA[18. And the captain of the guard took Seraiah the chief priest, and Zephaniah the second priest, and the three keepers of the door:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3824,51 +3804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒரு தூணின் உயரம் பதினெட்டு முழமாயிருந்தது; அதின்மேல் அதற்கு மூன்றுமுழ உயரமான வெண்கலத் தலைப்பும் உண்டாயிருந்தது; குமிழிலே சுற்றிலும் செய்யப்பட்டிருந்த பின்னலும் மாதளம்பழங்களும் எல்லாம் வெண்கலமாயிருந்தது; மற்றத் தூணும் அதின் பின்னலும் அதைப்போல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[18. And the captain of the guard took Seraiah the chief priest, and Zephaniah the second priest, and the three keepers of the door:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3933,51 +3913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒரு தூணின் உயரம் பதினெட்டு முழமாயிருந்தது; அதின்மேல் அதற்கு மூன்றுமுழ உயரமான வெண்கலத் தலைப்பும் உண்டாயிருந்தது; குமிழிலே சுற்றிலும் செய்யப்பட்டிருந்த பின்னலும் மாதளம்பழங்களும் எல்லாம் வெண்கலமாயிருந்தது; மற்றத் தூணும் அதின் பின்னலும் அதைப்போல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[19. And out of the city he took an officer that was set over the men of war, and five men of them that were in the king's presence, which were found in the city, and the principal scribe of the host, which mustered the people of the land, and threescore men of the people of the land that were found in the city:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4042,51 +4022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவன் ராஜ்யபாரம்பண்ணும் ஒன்பதாம் வருஷம் பத்தாம் மாதம் பத்தாந்தேதியிலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும் அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதற்கு எதிரே பாளயமிறங்கி, சுற்றிலும் அதற்கு எதிராகக் கொத்தளங்களைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the ninth year of his reign, in the tenth month, in the tenth day of the month, that Nebuchadnezzar king of Babylon came, he, and all his host, against Jerusalem, and pitched against it; and they built forts against it round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4151,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒரு தூணின் உயரம் பதினெட்டு முழமாயிருந்தது; அதின்மேல் அதற்கு மூன்றுமுழ உயரமான வெண்கலத் தலைப்பும் உண்டாயிருந்தது; குமிழிலே சுற்றிலும் செய்யப்பட்டிருந்த பின்னலும் மாதளம்பழங்களும் எல்லாம் வெண்கலமாயிருந்தது; மற்றத் தூணும் அதின் பின்னலும் அதைப்போல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[19. And out of the city he took an officer that was set over the men of war, and five men of them that were in the king's presence, which were found in the city, and the principal scribe of the host, which mustered the people of the land, and threescore men of the people of the land that were found in the city:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4260,51 +4240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. காவல் சேனாபதி பிரதான ஆசாரியனாகிய செராயாவையும், இரண்டாம் ஆசாரியனாகிய செப்பனியாவையும், வாசல்காக்கும் மூன்று காவற்காரரையும் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[19. And out of the city he took an officer that was set over the men of war, and five men of them that were in the king's presence, which were found in the city, and the principal scribe of the host, which mustered the people of the land, and threescore men of the people of the land that were found in the city:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4369,51 +4349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. காவல் சேனாபதி பிரதான ஆசாரியனாகிய செராயாவையும், இரண்டாம் ஆசாரியனாகிய செப்பனியாவையும், வாசல்காக்கும் மூன்று காவற்காரரையும் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[20. And Nebuzaradan captain of the guard took these, and brought them to the king of Babylon to Riblah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4478,51 +4458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நகரத்திலே அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளிலே நகரத்தில் அகப்பட்ட ஐந்துபேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைவனான இராணுவச்சம்பிரதியையும், தேசஜனத்திலே நகரத்தில் அகப்பட்ட அறுபதுபேரையும் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[20. And Nebuzaradan captain of the guard took these, and brought them to the king of Babylon to Riblah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4587,51 +4567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நகரத்திலே அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளிலே நகரத்தில் அகப்பட்ட ஐந்துபேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைவனான இராணுவச்சம்பிரதியையும், தேசஜனத்திலே நகரத்தில் அகப்பட்ட அறுபதுபேரையும் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[21. And the king of Babylon stroke them, and slew them at Riblah in the land of Hamath. So Judah was carried away out of their land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4696,51 +4676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நகரத்திலே அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளிலே நகரத்தில் அகப்பட்ட ஐந்துபேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைவனான இராணுவச்சம்பிரதியையும், தேசஜனத்திலே நகரத்தில் அகப்பட்ட அறுபதுபேரையும் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[21. And the king of Babylon stroke them, and slew them at Riblah in the land of Hamath. So Judah was carried away out of their land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4805,51 +4785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நகரத்திலே அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளிலே நகரத்தில் அகப்பட்ட ஐந்துபேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைவனான இராணுவச்சம்பிரதியையும், தேசஜனத்திலே நகரத்தில் அகப்பட்ட அறுபதுபேரையும் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[22. And as for the people that remained in the land of Judah, whom Nebuchadnezzar king of Babylon had left, even over them he made Gedaliah the son of Ahikam, the son of Shaphan, ruler.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4914,51 +4894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்களைக் காவல் சேனாபதியாகிய நெபுசராதான் பிடித்து, ரிப்லாவில் இருக்கிற பாபிலோன் ராஜாவினிடத்துக்குக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[22. And as for the people that remained in the land of Judah, whom Nebuchadnezzar king of Babylon had left, even over them he made Gedaliah the son of Ahikam, the son of Shaphan, ruler.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5023,51 +5003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்களைக் காவல் சேனாபதியாகிய நெபுசராதான் பிடித்து, ரிப்லாவில் இருக்கிற பாபிலோன் ராஜாவினிடத்துக்குக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[23. And when all the captains of the armies, they and their men, heard that the king of Babylon had made Gedaliah governor, there came to Gedaliah to Mizpah, even Ishmael the son of Nethaniah, and Johanan the son of Careah, and Seraiah the son of Tanhumeth the Netophathite, and Jaazaniah the son of a Maachathite, they and their men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5132,51 +5112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்களைப் பாபிலோன் ராஜா ஆமாத் தேசத்தின் பட்டணமான ரிப்லாவிலே வெட்டிக் கொன்றுபோட்டான்; இப்படியே யூதா ஜனங்கள் தங்கள் தேசத்திலிருந்து சிறையிருப்புக்குக் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And when all the captains of the armies, they and their men, heard that the king of Babylon had made Gedaliah governor, there came to Gedaliah to Mizpah, even Ishmael the son of Nethaniah, and Johanan the son of Careah, and Seraiah the son of Tanhumeth the Netophathite, and Jaazaniah the son of a Maachathite, they and their men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5241,51 +5221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்படியே சிதேக்கியா ராஜாவின் பதினோராம் வருஷமட்டும் நகரம் முற்றிக்கை போடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And the city was besieged unto the eleventh year of king Zedekiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5350,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்களைப் பாபிலோன் ராஜா ஆமாத் தேசத்தின் பட்டணமான ரிப்லாவிலே வெட்டிக் கொன்றுபோட்டான்; இப்படியே யூதா ஜனங்கள் தங்கள் தேசத்திலிருந்து சிறையிருப்புக்குக் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And when all the captains of the armies, they and their men, heard that the king of Babylon had made Gedaliah governor, there came to Gedaliah to Mizpah, even Ishmael the son of Nethaniah, and Johanan the son of Careah, and Seraiah the son of Tanhumeth the Netophathite, and Jaazaniah the son of a Maachathite, they and their men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5459,51 +5439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார், யூதேயாதேசத்தில் மீதியாக வைத்த ஜனத்தின்மேல், சாப்பானின் குமாரனாகிய அகீக்காமின் மகன் கெதலியாவை அதிகாரியாக வைத்தான்.]]></a:t>
+              <a:t><![CDATA[23. And when all the captains of the armies, they and their men, heard that the king of Babylon had made Gedaliah governor, there came to Gedaliah to Mizpah, even Ishmael the son of Nethaniah, and Johanan the son of Careah, and Seraiah the son of Tanhumeth the Netophathite, and Jaazaniah the son of a Maachathite, they and their men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5568,51 +5548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார், யூதேயாதேசத்தில் மீதியாக வைத்த ஜனத்தின்மேல், சாப்பானின் குமாரனாகிய அகீக்காமின் மகன் கெதலியாவை அதிகாரியாக வைத்தான்.]]></a:t>
+              <a:t><![CDATA[24. And Gedaliah swore to them, and to their men, and said unto them, Fear not to be the servants of the Chaldees: dwell in the land, and serve the king of Babylon; and it shall be well with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5677,51 +5657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பாபிலோன் ராஜா கெதலியாவை அதிகாரியாக வைத்ததை, சகல இராணுவச் சேர்வைக்காரரும் அவர்களுடைய மனுஷரும் கேட்டபோது, அவர்கள் மிஸ்பாவில் இருக்கிற கெதலியாவினிடத்தில் வந்தார்கள்; அவர்கள் யாரெனில், நெத்தனியாவின் குமாரன் இஸ்மவேலும், கரேயாவின் குமாரன் யோகனானும், நெத்தோப்பாத்தியனாகிய தன்கூமேத்தின் குமாரன் செராயாவும், மாகாத்தியனான ஒருவனுடைய குமாரன் யசனியாவும் அவர்கள் மனுஷருமே.]]></a:t>
+              <a:t><![CDATA[24. And Gedaliah swore to them, and to their men, and said unto them, Fear not to be the servants of the Chaldees: dwell in the land, and serve the king of Babylon; and it shall be well with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5786,51 +5766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பாபிலோன் ராஜா கெதலியாவை அதிகாரியாக வைத்ததை, சகல இராணுவச் சேர்வைக்காரரும் அவர்களுடைய மனுஷரும் கேட்டபோது, அவர்கள் மிஸ்பாவில் இருக்கிற கெதலியாவினிடத்தில் வந்தார்கள்; அவர்கள் யாரெனில், நெத்தனியாவின் குமாரன் இஸ்மவேலும், கரேயாவின் குமாரன் யோகனானும், நெத்தோப்பாத்தியனாகிய தன்கூமேத்தின் குமாரன் செராயாவும், மாகாத்தியனான ஒருவனுடைய குமாரன் யசனியாவும் அவர்கள் மனுஷருமே.]]></a:t>
+              <a:t><![CDATA[24. And Gedaliah swore to them, and to their men, and said unto them, Fear not to be the servants of the Chaldees: dwell in the land, and serve the king of Babylon; and it shall be well with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5895,51 +5875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பாபிலோன் ராஜா கெதலியாவை அதிகாரியாக வைத்ததை, சகல இராணுவச் சேர்வைக்காரரும் அவர்களுடைய மனுஷரும் கேட்டபோது, அவர்கள் மிஸ்பாவில் இருக்கிற கெதலியாவினிடத்தில் வந்தார்கள்; அவர்கள் யாரெனில், நெத்தனியாவின் குமாரன் இஸ்மவேலும், கரேயாவின் குமாரன் யோகனானும், நெத்தோப்பாத்தியனாகிய தன்கூமேத்தின் குமாரன் செராயாவும், மாகாத்தியனான ஒருவனுடைய குமாரன் யசனியாவும் அவர்கள் மனுஷருமே.]]></a:t>
+              <a:t><![CDATA[25. But it came to pass in the seventh month, that Ishmael the son of Nethaniah, the son of Elishama, of the seed royal, came, and ten men with him, and stroke Gedaliah, that he died, and the Jews and the Chaldees that were with him at Mizpah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6004,51 +5984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பாபிலோன் ராஜா கெதலியாவை அதிகாரியாக வைத்ததை, சகல இராணுவச் சேர்வைக்காரரும் அவர்களுடைய மனுஷரும் கேட்டபோது, அவர்கள் மிஸ்பாவில் இருக்கிற கெதலியாவினிடத்தில் வந்தார்கள்; அவர்கள் யாரெனில், நெத்தனியாவின் குமாரன் இஸ்மவேலும், கரேயாவின் குமாரன் யோகனானும், நெத்தோப்பாத்தியனாகிய தன்கூமேத்தின் குமாரன் செராயாவும், மாகாத்தியனான ஒருவனுடைய குமாரன் யசனியாவும் அவர்கள் மனுஷருமே.]]></a:t>
+              <a:t><![CDATA[25. But it came to pass in the seventh month, that Ishmael the son of Nethaniah, the son of Elishama, of the seed royal, came, and ten men with him, and stroke Gedaliah, that he died, and the Jews and the Chaldees that were with him at Mizpah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6113,51 +6093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது கெதலியா அவர்களுக்கும்; அவர்கள் மனுஷருக்கும் ஆணையிட்டு: நீங்கள் கல்தேயரைச் சேவிக்கப் பயப்படவேண்டாம்; தேசத்திலிருந்து பாபிலோன் ராஜாவைச் சேவியுங்கள்; அப்பொழுது உங்களுக்கு நன்மை உண்டாகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. But it came to pass in the seventh month, that Ishmael the son of Nethaniah, the son of Elishama, of the seed royal, came, and ten men with him, and stroke Gedaliah, that he died, and the Jews and the Chaldees that were with him at Mizpah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6222,51 +6202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது கெதலியா அவர்களுக்கும்; அவர்கள் மனுஷருக்கும் ஆணையிட்டு: நீங்கள் கல்தேயரைச் சேவிக்கப் பயப்படவேண்டாம்; தேசத்திலிருந்து பாபிலோன் ராஜாவைச் சேவியுங்கள்; அப்பொழுது உங்களுக்கு நன்மை உண்டாகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And all the people, both small and great, and the captains of the armies, arose, and came to Egypt: for they were afraid of the Chaldees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6331,51 +6311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஏழாம் மாதத்திலே, ராஜவம்சத்திலே பிறந்த எலிசாமாவின் குமாரனாகிய நெத்தனியாவின் குமாரன் இஸ்மவேல் பத்து மனுஷரோடேகூட வந்து, கெதலியாவையும், அவனோடே மிஸ்பாவிலிருந்த யூதரையும், கல்தேயரையும் வெட்டிக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[26. And all the people, both small and great, and the captains of the armies, arose, and came to Egypt: for they were afraid of the Chaldees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6440,51 +6420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாலாம் மாதம் ஒன்பதாந்தேதியிலே பஞ்சம் நகரத்திலே அதிகரித்து, தேசத்தின் ஜனத்திற்கு ஆகாரம் இல்லாமற்போயிற்று; நகரத்தின் மதிலில் திறப்பு கண்டது.]]></a:t>
+              <a:t><![CDATA[3. And on the ninth day of the fourth month the famine prevailed in the city, and there was no bread for the people of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6549,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஏழாம் மாதத்திலே, ராஜவம்சத்திலே பிறந்த எலிசாமாவின் குமாரனாகிய நெத்தனியாவின் குமாரன் இஸ்மவேல் பத்து மனுஷரோடேகூட வந்து, கெதலியாவையும், அவனோடே மிஸ்பாவிலிருந்த யூதரையும், கல்தேயரையும் வெட்டிக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[27. And it came to pass in the seven and thirtieth year of the captivity of Jehoiachin king of Judah, in the twelfth month, on the seven and twentieth day of the month, that Evilmerodach king of Babylon in the year that he began to reign did lift up the head of Jehoiachin king of Judah out of prison;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6658,51 +6638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஏழாம் மாதத்திலே, ராஜவம்சத்திலே பிறந்த எலிசாமாவின் குமாரனாகிய நெத்தனியாவின் குமாரன் இஸ்மவேல் பத்து மனுஷரோடேகூட வந்து, கெதலியாவையும், அவனோடே மிஸ்பாவிலிருந்த யூதரையும், கல்தேயரையும் வெட்டிக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[27. And it came to pass in the seven and thirtieth year of the captivity of Jehoiachin king of Judah, in the twelfth month, on the seven and twentieth day of the month, that Evilmerodach king of Babylon in the year that he began to reign did lift up the head of Jehoiachin king of Judah out of prison;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6767,51 +6747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது சிறியோரும் பெரியோருமாகிய ஜனங்கள் யாவரும் சேனாபதிகளும் கல்தேருக்குப் பயந்ததினாலே எழுந்து; புறப்பட்டு எகிப்திற்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And it came to pass in the seven and thirtieth year of the captivity of Jehoiachin king of Judah, in the twelfth month, on the seven and twentieth day of the month, that Evilmerodach king of Babylon in the year that he began to reign did lift up the head of Jehoiachin king of Judah out of prison;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6876,51 +6856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது சிறியோரும் பெரியோருமாகிய ஜனங்கள் யாவரும் சேனாபதிகளும் கல்தேருக்குப் பயந்ததினாலே எழுந்து; புறப்பட்டு எகிப்திற்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And he spoke kindly to him, and set his throne above the throne of the kings that were with him in Babylon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6985,51 +6965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம்; வருஷம் பன்னிரண்டாம் மாதம் இருபத்தேழாந்தேதியிலே, ஏவில்யெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து, புறப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
+              <a:t><![CDATA[28. And he spoke kindly to him, and set his throne above the throne of the kings that were with him in Babylon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7094,51 +7074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம்; வருஷம் பன்னிரண்டாம் மாதம் இருபத்தேழாந்தேதியிலே, ஏவில்யெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து, புறப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
+              <a:t><![CDATA[29. And changed his prison garments: and he did eat bread continually before him all the days of his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7203,51 +7183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம்; வருஷம் பன்னிரண்டாம் மாதம் இருபத்தேழாந்தேதியிலே, ஏவில்யெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து, புறப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
+              <a:t><![CDATA[29. And changed his prison garments: and he did eat bread continually before him all the days of his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7312,51 +7292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம்; வருஷம் பன்னிரண்டாம் மாதம் இருபத்தேழாந்தேதியிலே, ஏவில்யெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து, புறப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
+              <a:t><![CDATA[30. And his allowance was a continual allowance given him of the king, a daily rate for every day, all the days of his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7421,160 +7401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவனோடே அன்பாய்ப் பேசி, அவனுடைய சிங்காசனத்தைத் தன்னோடே பாபிலோனிலிருந்து ராஜாக்களின் சிங்காசனங்களுக்கு உயரமாக வைத்து,]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[28. அவனோடே அன்பாய்ப் பேசி, அவனுடைய சிங்காசனத்தைத் தன்னோடே பாபிலோனிலிருந்து ராஜாக்களின் சிங்காசனங்களுக்கு உயரமாக வைத்து,]]></a:t>
+              <a:t><![CDATA[30. And his allowance was a continual allowance given him of the king, a daily rate for every day, all the days of his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7639,487 +7510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாலாம் மாதம் ஒன்பதாந்தேதியிலே பஞ்சம் நகரத்திலே அதிகரித்து, தேசத்தின் ஜனத்திற்கு ஆகாரம் இல்லாமற்போயிற்று; நகரத்தின் மதிலில் திறப்பு கண்டது.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[30. அவன் உயிரோடிருந்த நாளெல்லாம் அவனுடைய செலவுக்காக, ராஜாவினால் கட்டளையான அநுதினத் திட்டத்தின்படி, அநுதினமும் கொடுக்கப்பட்டுவந்தது.]]></a:t>
+              <a:t><![CDATA[3. And on the ninth day of the fourth month the famine prevailed in the city, and there was no bread for the people of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8184,51 +7619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கல்தேயர் நகரத்தைச் சூழ்ந்திருக்கையில், யுத்தமனுஷர் எல்லாரும் இராத்திரிகாலத்தில் ராஜாவுடைய தோட்டத்தின் வழியாய் இரண்டு மதில்களுக்கு நடுவான வாசலால் தப்பி, அவர்களும் ராஜாவுமாய் சமனான பூமியை நோக்கி ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And the city was broken up, and all the men of war fled by night by the way of the gate between two walls, which is by the king's garden: (now the Chaldees were against the city round about:) and the king went the way toward the plain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8293,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கல்தேயர் நகரத்தைச் சூழ்ந்திருக்கையில், யுத்தமனுஷர் எல்லாரும் இராத்திரிகாலத்தில் ராஜாவுடைய தோட்டத்தின் வழியாய் இரண்டு மதில்களுக்கு நடுவான வாசலால் தப்பி, அவர்களும் ராஜாவுமாய் சமனான பூமியை நோக்கி ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And the city was broken up, and all the men of war fled by night by the way of the gate between two walls, which is by the king's garden: (now the Chaldees were against the city round about:) and the king went the way toward the plain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8372,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414330" r:id="rId1"/>
+    <p:sldLayoutId id="2478715769" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8928,94 +8363,54 @@
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
-</Relationships>
-[...30 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -9136,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the king went the way toward the plain.]]></a:t>
+              <a:t><![CDATA[பூமியை நோக்கி ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the army of the Chaldees pursued after the king, and overtook him in the plains of Jericho:]]></a:t>
+              <a:t><![CDATA[5. கல்தேயரின் இராணுவத்தார் ராஜாவைப் பின் தொடர்ந்து எரிகோவின் சமனான பூமியில் அவனைப் பிடித்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and all his army were scattered from him.]]></a:t>
+              <a:t><![CDATA[அப்பொழுது அவனுடைய இராணுவமெல்லாம் அவனை விட்டுச் சிதறிப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. So they took the king, and brought him up to the king of Babylon to Riblah; and they gave]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் ராஜாவைப் பிடித்து, அவனை ரிப்லாவிலிருக்கிற பாபிலோன் ராஜாவினிடத்துக்குக் கொண்டுபோய், அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[judgment upon him.]]></a:t>
+              <a:t><![CDATA[நியாயந்தீர்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And they slew the sons of Zedekiah before his eyes, and put out the eyes of Zedekiah, and bound]]></a:t>
+              <a:t><![CDATA[7. சிதேக்கியாவின் குமாரரை அவன் கண்களுக்கு முன்பாக வெட்டி, சிதேக்கியாவின் கண்களைக் குருடாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him with fetters of brass, and carried him to Babylon.]]></a:t>
+              <a:t><![CDATA[அவனுக்கு இரண்டு வெண்கல விலங்குகளைப் போட்டு, அவனைப் பாபிலோனுக்குக் கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And in the fifth month, on the seventh day of the month, which is the nineteenth year of king]]></a:t>
+              <a:t><![CDATA[8. ஐந்தாம் மாதம் ஏழாந்தேதியிலே நேபுகாத்நேச்சார் என்னும் பாபிலோன் ராஜாவின் பத்தொன்பதாம் வருஷத்திலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Nebuchadnezzar king of Babylon, came Nebuzaradan, captain of the guard, a servant of the king of]]></a:t>
+              <a:t><![CDATA[பாபிலோன் ராஜாவின் ஊழியக்காரனாகிய நெபுசராதான் என்னும் காவல் சேனாபதி எருசலேமுக்கு வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Babylon, unto Jerusalem:]]></a:t>
+              <a:t><![CDATA[9. கர்த்தருடைய ஆலயத்தையும், ராஜாவின் அரமனையையும், எருசலேமின் சகல கட்டடங்களையும், பெரிய வீடுகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass in the ninth year of his reign, in the tenth month, in the tenth day of the]]></a:t>
+              <a:t><![CDATA[1. அவன் ராஜ்யபாரம்பண்ணும் ஒன்பதாம் வருஷம் பத்தாம் மாதம் பத்தாந்தேதியிலே பாபிலோன் ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he burnt the house of the LORD, and the king's house, and all the houses of Jerusalem, and]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றையும் அக்கினியால் சுட்டெரித்து விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every great man's house burnt he with fire.]]></a:t>
+              <a:t><![CDATA[10. காவல் சேனாபதியோடிருந்த கல்தேயரின் இராணுவத்தாரெல்லாரும் எருசலேமைச் சுற்றிலும் இருந்த அலங்கங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And all the army of the Chaldees, that were with the captain of the guard, brake down the walls]]></a:t>
+              <a:t><![CDATA[இடித்துப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Jerusalem round about.]]></a:t>
+              <a:t><![CDATA[11. நகரத்தில் மீதியான மற்ற ஜனத்தையும், பாபிலோன் ராஜாவின் வசமாக ஓடி வந்துவிட்டவர்களையும், மற்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Now the rest of the people that were left in the city, and the fugitives that fell away to the]]></a:t>
+              <a:t><![CDATA[ஜனக்கூட்டத்தையும், காவல் சேனாபதியாகிய நெபுசராதான் சிறைகளாகக் கொண்டு போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king of Babylon, with the remnant of the multitude, did Nebuzaradan the captain of the guard carry]]></a:t>
+              <a:t><![CDATA[12. தேசத்தில் ஏழையான சிலரைத் திராட்சத்தோட்டக்காரராகவும் பயிரிடுங்குடிகளாகவும் விட்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[away.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருடைய ஆலயத்திலிருந்த வெண்கலத் தூண்களையும், அதிலிருந்த ஆதாரங்களையும், கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. But the captain of the guard left of the door of the poor of the land to be vinedressers and]]></a:t>
+              <a:t><![CDATA[ஆலயத்திலிருந்த வெண்கலக் கடல்தொட்டியையும், கல்தேயர் உடைத்துப் போட்டு, அவைகளின் வெண்கலத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[husbandmen.]]></a:t>
+              <a:t><![CDATA[பாபிலோனுக்கு எடுத்துக்கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the pillars of brass that were in the house of the LORD, and the bases, and the brazen sea]]></a:t>
+              <a:t><![CDATA[14. செப்புச்சட்டிகளையும், சாம்பல் பாத்திரங்களையும், கத்திகளையும், தூபகலசங்களையும், ஆராதனைக்கடுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[month, that Nebuchadnezzar king of Babylon came, he, and all his host, against Jerusalem, and]]></a:t>
+              <a:t><![CDATA[நேபுகாத்நேச்சாரும் அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதற்கு எதிரே பாளயமிறங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that was in the house of the LORD, did the Chaldees break in pieces, and carried the brass of them]]></a:t>
+              <a:t><![CDATA[சகல வெண்கலப் பணிமுட்டுகளையும் எடுத்துக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to Babylon.]]></a:t>
+              <a:t><![CDATA[15. சுத்தப் பொன்னும் சுத்த வெள்ளியுமான தூபகலசங்களையும் கலங்களையும் காவல் சேனாபதி எடுத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the pots, and the shovels, and the snuffers, and the spoons, and all the vessels of brass]]></a:t>
+              <a:t><![CDATA[16. சாலொமோன் கர்த்தருடைய ஆலயத்துக்காகப் பண்ணுவித்த இரண்டு தூண்களும், ஒரு கடல்தொட்டியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wherewith they ministered, took they away.]]></a:t>
+              <a:t><![CDATA[ஆதரங்களுமாகிய அந்தச் சகல பணிமுட்டுகளுடைய வெண்கலத்திற்கும் நிறையில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the fire-pans, and the bowls, and such things as were of gold, in gold, and of silver, in]]></a:t>
+              <a:t><![CDATA[17. ஒரு தூணின் உயரம் பதினெட்டு முழமாயிருந்தது; அதின்மேல் அதற்கு மூன்றுமுழ உயரமான வெண்கலத் தலைப்பும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[silver, the captain of the guard took away.]]></a:t>
+              <a:t><![CDATA[உண்டாயிருந்தது; குமிழிலே சுற்றிலும் செய்யப்பட்டிருந்த பின்னலும் மாதளம்பழங்களும் எல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. The two pillars, one sea, and the bases which Solomon had made for the house of the LORD; the]]></a:t>
+              <a:t><![CDATA[வெண்கலமாயிருந்தது; மற்றத் தூணும் அதின் பின்னலும் அதைப்போல் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brass of all these vessels was without weight.]]></a:t>
+              <a:t><![CDATA[18. காவல் சேனாபதி பிரதான ஆசாரியனாகிய செராயாவையும், இரண்டாம் ஆசாரியனாகிய செப்பனியாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. The height of the one pillar was eighteen cubits, and the capital upon it was brass: and the]]></a:t>
+              <a:t><![CDATA[வாசல்காக்கும் மூன்று காவற்காரரையும் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[height of the capital three cubits; and the interwoven work, and pomegranates upon the capital round]]></a:t>
+              <a:t><![CDATA[19. நகரத்திலே அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pitched against it; and they built forts against it round about.]]></a:t>
+              <a:t><![CDATA[சுற்றிலும் அதற்கு எதிராகக் கொத்தளங்களைக் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[about, all of brass: and like unto these had the second pillar with interwoven work.]]></a:t>
+              <a:t><![CDATA[நகரத்தில் அகப்பட்ட ஐந்துபேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைவனான இராணுவச்சம்பிரதியையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the captain of the guard took Seraiah the chief priest, and Zephaniah the second priest, and]]></a:t>
+              <a:t><![CDATA[தேசஜனத்திலே நகரத்தில் அகப்பட்ட அறுபதுபேரையும் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the three keepers of the door:]]></a:t>
+              <a:t><![CDATA[20. அவர்களைக் காவல் சேனாபதியாகிய நெபுசராதான் பிடித்து, ரிப்லாவில் இருக்கிற பாபிலோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And out of the city he took an officer that was set over the men of war, and five men of them]]></a:t>
+              <a:t><![CDATA[ராஜாவினிடத்துக்குக் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that were in the king's presence, which were found in the city, and the principal scribe of the]]></a:t>
+              <a:t><![CDATA[21. அவர்களைப் பாபிலோன் ராஜா ஆமாத் தேசத்தின் பட்டணமான ரிப்லாவிலே வெட்டிக் கொன்றுபோட்டான்; இப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[host, which mustered the people of the land, and threescore men of the people of the land that were]]></a:t>
+              <a:t><![CDATA[யூதா ஜனங்கள் தங்கள் தேசத்திலிருந்து சிறையிருப்புக்குக் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[found in the city:]]></a:t>
+              <a:t><![CDATA[22. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார், யூதேயாதேசத்தில் மீதியாக வைத்த ஜனத்தின்மேல், சாப்பானின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Nebuzaradan captain of the guard took these, and brought them to the king of Babylon to]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய அகீக்காமின் மகன் கெதலியாவை அதிகாரியாக வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Riblah:]]></a:t>
+              <a:t><![CDATA[23. பாபிலோன் ராஜா கெதலியாவை அதிகாரியாக வைத்ததை, சகல இராணுவச் சேர்வைக்காரரும் அவர்களுடைய மனுஷரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the king of Babylon stroke them, and slew them at Riblah in the land of Hamath. So Judah was]]></a:t>
+              <a:t><![CDATA[கேட்டபோது, அவர்கள் மிஸ்பாவில் இருக்கிற கெதலியாவினிடத்தில் வந்தார்கள்; அவர்கள் யாரெனில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the city was besieged unto the eleventh year of king Zedekiah.]]></a:t>
+              <a:t><![CDATA[2. அப்படியே சிதேக்கியா ராஜாவின் பதினோராம் வருஷமட்டும் நகரம் முற்றிக்கை போடப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[carried away out of their land.]]></a:t>
+              <a:t><![CDATA[நெத்தனியாவின் குமாரன் இஸ்மவேலும், கரேயாவின் குமாரன் யோகனானும், நெத்தோப்பாத்தியனாகிய தன்கூமேத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And as for the people that remained in the land of Judah, whom Nebuchadnezzar king of Babylon]]></a:t>
+              <a:t><![CDATA[குமாரன் செராயாவும், மாகாத்தியனான ஒருவனுடைய குமாரன் யசனியாவும் அவர்கள் மனுஷருமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[had left, even over them he made Gedaliah the son of Ahikam, the son of Shaphan, ruler.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது கெதலியா அவர்களுக்கும்; அவர்கள் மனுஷருக்கும் ஆணையிட்டு: நீங்கள் கல்தேயரைச் சேவிக்கப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And when all the captains of the armies, they and their men, heard that the king of Babylon had]]></a:t>
+              <a:t><![CDATA[பயப்படவேண்டாம்; தேசத்திலிருந்து பாபிலோன் ராஜாவைச் சேவியுங்கள்; அப்பொழுது உங்களுக்கு நன்மை உண்டாகும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[made Gedaliah governor, there came to Gedaliah to Mizpah, even Ishmael the son of Nethaniah, and]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15604,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Johanan the son of Careah, and Seraiah the son of Tanhumeth the Netophathite, and Jaazaniah the son]]></a:t>
+              <a:t><![CDATA[25. ஏழாம் மாதத்திலே, ராஜவம்சத்திலே பிறந்த எலிசாமாவின் குமாரனாகிய நெத்தனியாவின் குமாரன் இஸ்மவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15736,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of a Maachathite, they and their men.]]></a:t>
+              <a:t><![CDATA[பத்து மனுஷரோடேகூட வந்து, கெதலியாவையும், அவனோடே மிஸ்பாவிலிருந்த யூதரையும், கல்தேயரையும் வெட்டிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15868,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And Gedaliah swore to them, and to their men, and said unto them, Fear not to be the servants of]]></a:t>
+              <a:t><![CDATA[கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16000,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Chaldees: dwell in the land, and serve the king of Babylon; and it shall be well with you.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது சிறியோரும் பெரியோருமாகிய ஜனங்கள் யாவரும் சேனாபதிகளும் கல்தேருக்குப் பயந்ததினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16132,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. But it came to pass in the seventh month, that Ishmael the son of Nethaniah, the son of]]></a:t>
+              <a:t><![CDATA[எழுந்து; புறப்பட்டு எகிப்திற்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16264,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And on the ninth day of the fourth month the famine prevailed in the city, and there was no bread]]></a:t>
+              <a:t><![CDATA[3. நாலாம் மாதம் ஒன்பதாந்தேதியிலே பஞ்சம் நகரத்திலே அதிகரித்து, தேசத்தின் ஜனத்திற்கு ஆகாரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16396,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Elishama, of the seed royal, came, and ten men with him, and stroke Gedaliah, that he died, and the]]></a:t>
+              <a:t><![CDATA[27. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம்; வருஷம் பன்னிரண்டாம் மாதம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jews and the Chaldees that were with him at Mizpah.]]></a:t>
+              <a:t><![CDATA[இருபத்தேழாந்தேதியிலே, ஏவில்யெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And all the people, both small and great, and the captains of the armies, arose, and came to]]></a:t>
+              <a:t><![CDATA[ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து, புறப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +16187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Egypt: for they were afraid of the Chaldees.]]></a:t>
+              <a:t><![CDATA[28. அவனோடே அன்பாய்ப் பேசி, அவனுடைய சிங்காசனத்தைத் தன்னோடே பாபிலோனிலிருந்து ராஜாக்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +16319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And it came to pass in the seven and thirtieth year of the captivity of Jehoiachin king of]]></a:t>
+              <a:t><![CDATA[சிங்காசனங்களுக்கு உயரமாக வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +16451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Judah, in the twelfth month, on the seven and twentieth day of the month, that Evilmerodach king of]]></a:t>
+              <a:t><![CDATA[29. அவனுடைய சிறைச்சாலை வஸ்திரங்களை மாற்றினான்; அவன் உயிரோடிருந்த சகல நாளும் நித்தம் தனக்கு முன்பாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +16583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Babylon in the year that he began to reign did lift up the head of Jehoiachin king of Judah out of]]></a:t>
+              <a:t><![CDATA[போஜனம்பண்ணும்படி செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +16715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prison;]]></a:t>
+              <a:t><![CDATA[30. அவன் உயிரோடிருந்த நாளெல்லாம் அவனுடைய செலவுக்காக, ராஜாவினால் கட்டளையான அநுதினத் திட்டத்தின்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,183 +16847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And he spoke kindly to him, and set his throne above the throne of the kings that were with him]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[in Babylon;]]></a:t>
+              <a:t><![CDATA[அநுதினமும் கொடுக்கப்பட்டுவந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,579 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for the people of the land.]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[all the days of his life.]]></a:t>
+              <a:t><![CDATA[இல்லாமற்போயிற்று; நகரத்தின் மதிலில் திறப்பு கண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the city was broken up, and all the men of war fled by night by the way of the gate between]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது கல்தேயர் நகரத்தைச் சூழ்ந்திருக்கையில், யுத்தமனுஷர் எல்லாரும் இராத்திரிகாலத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[two walls, which is by the king's garden: (now the Chaldees were against the city round about:) and]]></a:t>
+              <a:t><![CDATA[ராஜாவுடைய தோட்டத்தின் வழியாய் இரண்டு மதில்களுக்கு நடுவான வாசலால் தப்பி, அவர்களும் ராஜாவுமாய் சமனான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18569,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 25]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
   <a:themeElements>
-    <a:clrScheme name="Theme33">
+    <a:clrScheme name="Theme28">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme33">
+    <a:fontScheme name="Theme28">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18679,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme33">
+    <a:fmtScheme name="Theme28">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18854,51 +17589,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>73</Slides>
+  <Slides>68</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>