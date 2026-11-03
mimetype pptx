--- v2 (2026-09-18)
+++ v3 (2026-11-03)
@@ -7807,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715769" r:id="rId1"/>
+    <p:sldLayoutId id="2482723248" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -17304,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 25]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
   <a:themeElements>
-    <a:clrScheme name="Theme28">
+    <a:clrScheme name="Theme77">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme28">
+    <a:fontScheme name="Theme77">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme28">
+    <a:fmtScheme name="Theme77">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>