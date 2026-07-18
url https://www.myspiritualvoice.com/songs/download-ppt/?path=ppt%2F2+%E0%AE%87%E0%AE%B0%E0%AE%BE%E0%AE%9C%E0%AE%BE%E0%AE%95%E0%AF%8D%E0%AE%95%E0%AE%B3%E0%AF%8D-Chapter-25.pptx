--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -111,50 +111,76 @@
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -195,50 +221,63 @@
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -396,53 +435,66 @@
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -502,51 +554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பாபிலோன் ராஜா கெதலியாவை அதிகாரியாக வைத்ததை, சகல இராணுவச் சேர்வைக்காரரும் அவர்களுடைய மனுஷரும் கேட்டபோது, அவர்கள் மிஸ்பாவில் இருக்கிற கெதலியாவினிடத்தில் வந்தார்கள்; அவர்கள் யாரெனில், நெத்தனியாவின் குமாரன் இஸ்மவேலும், கரேயாவின் குமாரன் யோகனானும், நெத்தோப்பாத்தியனாகிய தன்கூமேத்தின் குமாரன் செராயாவும், மாகாத்தியனான ஒருவனுடைய குமாரன் யசனியாவும் அவர்கள் மனுஷருமே.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது கல்தேயர் நகரத்தைச் சூழ்ந்திருக்கையில், யுத்தமனுஷர் எல்லாரும் இராத்திரிகாலத்தில் ராஜாவுடைய தோட்டத்தின் வழியாய் இரண்டு மதில்களுக்கு நடுவான வாசலால் தப்பி, அவர்களும் ராஜாவுமாய் சமனான பூமியை நோக்கி ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -611,51 +663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பாபிலோன் ராஜா கெதலியாவை அதிகாரியாக வைத்ததை, சகல இராணுவச் சேர்வைக்காரரும் அவர்களுடைய மனுஷரும் கேட்டபோது, அவர்கள் மிஸ்பாவில் இருக்கிற கெதலியாவினிடத்தில் வந்தார்கள்; அவர்கள் யாரெனில், நெத்தனியாவின் குமாரன் இஸ்மவேலும், கரேயாவின் குமாரன் யோகனானும், நெத்தோப்பாத்தியனாகிய தன்கூமேத்தின் குமாரன் செராயாவும், மாகாத்தியனான ஒருவனுடைய குமாரன் யசனியாவும் அவர்கள் மனுஷருமே.]]></a:t>
+              <a:t><![CDATA[5. கல்தேயரின் இராணுவத்தார் ராஜாவைப் பின் தொடர்ந்து எரிகோவின் சமனான பூமியில் அவனைப் பிடித்தார்கள்; அப்பொழுது அவனுடைய இராணுவமெல்லாம் அவனை விட்டுச் சிதறிப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -720,51 +772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பாபிலோன் ராஜா கெதலியாவை அதிகாரியாக வைத்ததை, சகல இராணுவச் சேர்வைக்காரரும் அவர்களுடைய மனுஷரும் கேட்டபோது, அவர்கள் மிஸ்பாவில் இருக்கிற கெதலியாவினிடத்தில் வந்தார்கள்; அவர்கள் யாரெனில், நெத்தனியாவின் குமாரன் இஸ்மவேலும், கரேயாவின் குமாரன் யோகனானும், நெத்தோப்பாத்தியனாகிய தன்கூமேத்தின் குமாரன் செராயாவும், மாகாத்தியனான ஒருவனுடைய குமாரன் யசனியாவும் அவர்கள் மனுஷருமே.]]></a:t>
+              <a:t><![CDATA[5. கல்தேயரின் இராணுவத்தார் ராஜாவைப் பின் தொடர்ந்து எரிகோவின் சமனான பூமியில் அவனைப் பிடித்தார்கள்; அப்பொழுது அவனுடைய இராணுவமெல்லாம் அவனை விட்டுச் சிதறிப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -829,51 +881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது கெதலியா அவர்களுக்கும்; அவர்கள் மனுஷருக்கும் ஆணையிட்டு: நீங்கள் கல்தேயரைச் சேவிக்கப் பயப்படவேண்டாம்; தேசத்திலிருந்து பாபிலோன் ராஜாவைச் சேவியுங்கள்; அப்பொழுது உங்களுக்கு நன்மை உண்டாகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் ராஜாவைப் பிடித்து, அவனை ரிப்லாவிலிருக்கிற பாபிலோன் ராஜாவினிடத்துக்குக் கொண்டுபோய், அவனை நியாயந்தீர்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -938,51 +990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது கெதலியா அவர்களுக்கும்; அவர்கள் மனுஷருக்கும் ஆணையிட்டு: நீங்கள் கல்தேயரைச் சேவிக்கப் பயப்படவேண்டாம்; தேசத்திலிருந்து பாபிலோன் ராஜாவைச் சேவியுங்கள்; அப்பொழுது உங்களுக்கு நன்மை உண்டாகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் ராஜாவைப் பிடித்து, அவனை ரிப்லாவிலிருக்கிற பாபிலோன் ராஜாவினிடத்துக்குக் கொண்டுபோய், அவனை நியாயந்தீர்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1047,51 +1099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஏழாம் மாதத்திலே, ராஜவம்சத்திலே பிறந்த எலிசாமாவின் குமாரனாகிய நெத்தனியாவின் குமாரன் இஸ்மவேல் பத்து மனுஷரோடேகூட வந்து, கெதலியாவையும், அவனோடே மிஸ்பாவிலிருந்த யூதரையும், கல்தேயரையும் வெட்டிக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[7. சிதேக்கியாவின் குமாரரை அவன் கண்களுக்கு முன்பாக வெட்டி, சிதேக்கியாவின் கண்களைக் குருடாக்கி, அவனுக்கு இரண்டு வெண்கல விலங்குகளைப் போட்டு, அவனைப் பாபிலோனுக்குக் கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1156,51 +1208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஏழாம் மாதத்திலே, ராஜவம்சத்திலே பிறந்த எலிசாமாவின் குமாரனாகிய நெத்தனியாவின் குமாரன் இஸ்மவேல் பத்து மனுஷரோடேகூட வந்து, கெதலியாவையும், அவனோடே மிஸ்பாவிலிருந்த யூதரையும், கல்தேயரையும் வெட்டிக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[7. சிதேக்கியாவின் குமாரரை அவன் கண்களுக்கு முன்பாக வெட்டி, சிதேக்கியாவின் கண்களைக் குருடாக்கி, அவனுக்கு இரண்டு வெண்கல விலங்குகளைப் போட்டு, அவனைப் பாபிலோனுக்குக் கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1265,51 +1317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது சிறியோரும் பெரியோருமாகிய ஜனங்கள் யாவரும் சேனாபதிகளும் கல்தேருக்குப் பயந்ததினாலே எழுந்து; புறப்பட்டு எகிப்திற்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[8. ஐந்தாம் மாதம் ஏழாந்தேதியிலே நேபுகாத்நேச்சார் என்னும் பாபிலோன் ராஜாவின் பத்தொன்பதாம் வருஷத்திலே, பாபிலோன் ராஜாவின் ஊழியக்காரனாகிய நெபுசராதான் என்னும் காவல் சேனாபதி எருசலேமுக்கு வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1374,51 +1426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது சிறியோரும் பெரியோருமாகிய ஜனங்கள் யாவரும் சேனாபதிகளும் கல்தேருக்குப் பயந்ததினாலே எழுந்து; புறப்பட்டு எகிப்திற்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[8. ஐந்தாம் மாதம் ஏழாந்தேதியிலே நேபுகாத்நேச்சார் என்னும் பாபிலோன் ராஜாவின் பத்தொன்பதாம் வருஷத்திலே, பாபிலோன் ராஜாவின் ஊழியக்காரனாகிய நெபுசராதான் என்னும் காவல் சேனாபதி எருசலேமுக்கு வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1483,51 +1535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம்; வருஷம் பன்னிரண்டாம் மாதம் இருபத்தேழாந்தேதியிலே, ஏவில்யெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து, புறப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
+              <a:t><![CDATA[8. ஐந்தாம் மாதம் ஏழாந்தேதியிலே நேபுகாத்நேச்சார் என்னும் பாபிலோன் ராஜாவின் பத்தொன்பதாம் வருஷத்திலே, பாபிலோன் ராஜாவின் ஊழியக்காரனாகிய நெபுசராதான் என்னும் காவல் சேனாபதி எருசலேமுக்கு வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1592,51 +1644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நகரத்திலே அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளிலே நகரத்தில் அகப்பட்ட ஐந்துபேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைவனான இராணுவச்சம்பிரதியையும், தேசஜனத்திலே நகரத்தில் அகப்பட்ட அறுபதுபேரையும் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[1. அவன் ராஜ்யபாரம்பண்ணும் ஒன்பதாம் வருஷம் பத்தாம் மாதம் பத்தாந்தேதியிலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும் அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதற்கு எதிரே பாளயமிறங்கி, சுற்றிலும் அதற்கு எதிராகக் கொத்தளங்களைக் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1701,51 +1753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம்; வருஷம் பன்னிரண்டாம் மாதம் இருபத்தேழாந்தேதியிலே, ஏவில்யெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து, புறப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
+              <a:t><![CDATA[9. கர்த்தருடைய ஆலயத்தையும், ராஜாவின் அரமனையையும், எருசலேமின் சகல கட்டடங்களையும், பெரிய வீடுகள் எல்லாவற்றையும் அக்கினியால் சுட்டெரித்து விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1810,51 +1862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம்; வருஷம் பன்னிரண்டாம் மாதம் இருபத்தேழாந்தேதியிலே, ஏவில்யெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து, புறப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
+              <a:t><![CDATA[9. கர்த்தருடைய ஆலயத்தையும், ராஜாவின் அரமனையையும், எருசலேமின் சகல கட்டடங்களையும், பெரிய வீடுகள் எல்லாவற்றையும் அக்கினியால் சுட்டெரித்து விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1919,51 +1971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவனோடே அன்பாய்ப் பேசி, அவனுடைய சிங்காசனத்தைத் தன்னோடே பாபிலோனிலிருந்து ராஜாக்களின் சிங்காசனங்களுக்கு உயரமாக வைத்து,]]></a:t>
+              <a:t><![CDATA[10. காவல் சேனாபதியோடிருந்த கல்தேயரின் இராணுவத்தாரெல்லாரும் எருசலேமைச் சுற்றிலும் இருந்த அலங்கங்களை இடித்துப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2028,51 +2080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவனோடே அன்பாய்ப் பேசி, அவனுடைய சிங்காசனத்தைத் தன்னோடே பாபிலோனிலிருந்து ராஜாக்களின் சிங்காசனங்களுக்கு உயரமாக வைத்து,]]></a:t>
+              <a:t><![CDATA[10. காவல் சேனாபதியோடிருந்த கல்தேயரின் இராணுவத்தாரெல்லாரும் எருசலேமைச் சுற்றிலும் இருந்த அலங்கங்களை இடித்துப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2137,51 +2189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவனுடைய சிறைச்சாலை வஸ்திரங்களை மாற்றினான்; அவன் உயிரோடிருந்த சகல நாளும் நித்தம் தனக்கு முன்பாகப் போஜனம்பண்ணும்படி செய்தான்.]]></a:t>
+              <a:t><![CDATA[11. நகரத்தில் மீதியான மற்ற ஜனத்தையும், பாபிலோன் ராஜாவின் வசமாக ஓடி வந்துவிட்டவர்களையும், மற்ற ஜனக்கூட்டத்தையும், காவல் சேனாபதியாகிய நெபுசராதான் சிறைகளாகக் கொண்டு போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2246,51 +2298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் உயிரோடிருந்த நாளெல்லாம் அவனுடைய செலவுக்காக, ராஜாவினால் கட்டளையான அநுதினத் திட்டத்தின்படி, அநுதினமும் கொடுக்கப்பட்டுவந்தது.]]></a:t>
+              <a:t><![CDATA[11. நகரத்தில் மீதியான மற்ற ஜனத்தையும், பாபிலோன் ராஜாவின் வசமாக ஓடி வந்துவிட்டவர்களையும், மற்ற ஜனக்கூட்டத்தையும், காவல் சேனாபதியாகிய நெபுசராதான் சிறைகளாகக் கொண்டு போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2355,51 +2407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் உயிரோடிருந்த நாளெல்லாம் அவனுடைய செலவுக்காக, ராஜாவினால் கட்டளையான அநுதினத் திட்டத்தின்படி, அநுதினமும் கொடுக்கப்பட்டுவந்தது.]]></a:t>
+              <a:t><![CDATA[11. நகரத்தில் மீதியான மற்ற ஜனத்தையும், பாபிலோன் ராஜாவின் வசமாக ஓடி வந்துவிட்டவர்களையும், மற்ற ஜனக்கூட்டத்தையும், காவல் சேனாபதியாகிய நெபுசராதான் சிறைகளாகக் கொண்டு போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2464,51 +2516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவன் ராஜ்யபாரம்பண்ணும் ஒன்பதாம் வருஷம் பத்தாம் மாதம் பத்தாந்தேதியிலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும் அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதற்கு எதிரே பாளயமிறங்கி, சுற்றிலும் அதற்கு எதிராகக் கொத்தளங்களைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. தேசத்தில் ஏழையான சிலரைத் திராட்சத்தோட்டக்காரராகவும் பயிரிடுங்குடிகளாகவும் விட்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2573,51 +2625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவன் ராஜ்யபாரம்பண்ணும் ஒன்பதாம் வருஷம் பத்தாம் மாதம் பத்தாந்தேதியிலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும் அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதற்கு எதிரே பாளயமிறங்கி, சுற்றிலும் அதற்கு எதிராகக் கொத்தளங்களைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. தேசத்தில் ஏழையான சிலரைத் திராட்சத்தோட்டக்காரராகவும் பயிரிடுங்குடிகளாகவும் விட்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2682,51 +2734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்படியே சிதேக்கியா ராஜாவின் பதினோராம் வருஷமட்டும் நகரம் முற்றிக்கை போடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருடைய ஆலயத்திலிருந்த வெண்கலத் தூண்களையும், அதிலிருந்த ஆதாரங்களையும், கர்த்தருடைய ஆலயத்திலிருந்த வெண்கலக் கடல்தொட்டியையும், கல்தேயர் உடைத்துப் போட்டு, அவைகளின் வெண்கலத்தைப் பாபிலோனுக்கு எடுத்துக்கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2791,51 +2843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நகரத்திலே அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளிலே நகரத்தில் அகப்பட்ட ஐந்துபேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைவனான இராணுவச்சம்பிரதியையும், தேசஜனத்திலே நகரத்தில் அகப்பட்ட அறுபதுபேரையும் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[1. அவன் ராஜ்யபாரம்பண்ணும் ஒன்பதாம் வருஷம் பத்தாம் மாதம் பத்தாந்தேதியிலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும் அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதற்கு எதிரே பாளயமிறங்கி, சுற்றிலும் அதற்கு எதிராகக் கொத்தளங்களைக் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2900,51 +2952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாலாம் மாதம் ஒன்பதாந்தேதியிலே பஞ்சம் நகரத்திலே அதிகரித்து, தேசத்தின் ஜனத்திற்கு ஆகாரம் இல்லாமற்போயிற்று; நகரத்தின் மதிலில் திறப்பு கண்டது.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருடைய ஆலயத்திலிருந்த வெண்கலத் தூண்களையும், அதிலிருந்த ஆதாரங்களையும், கர்த்தருடைய ஆலயத்திலிருந்த வெண்கலக் கடல்தொட்டியையும், கல்தேயர் உடைத்துப் போட்டு, அவைகளின் வெண்கலத்தைப் பாபிலோனுக்கு எடுத்துக்கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3009,51 +3061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கல்தேயர் நகரத்தைச் சூழ்ந்திருக்கையில், யுத்தமனுஷர் எல்லாரும் இராத்திரிகாலத்தில் ராஜாவுடைய தோட்டத்தின் வழியாய் இரண்டு மதில்களுக்கு நடுவான வாசலால் தப்பி, அவர்களும் ராஜாவுமாய் சமனான பூமியை நோக்கி ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருடைய ஆலயத்திலிருந்த வெண்கலத் தூண்களையும், அதிலிருந்த ஆதாரங்களையும், கர்த்தருடைய ஆலயத்திலிருந்த வெண்கலக் கடல்தொட்டியையும், கல்தேயர் உடைத்துப் போட்டு, அவைகளின் வெண்கலத்தைப் பாபிலோனுக்கு எடுத்துக்கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3118,51 +3170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கல்தேயர் நகரத்தைச் சூழ்ந்திருக்கையில், யுத்தமனுஷர் எல்லாரும் இராத்திரிகாலத்தில் ராஜாவுடைய தோட்டத்தின் வழியாய் இரண்டு மதில்களுக்கு நடுவான வாசலால் தப்பி, அவர்களும் ராஜாவுமாய் சமனான பூமியை நோக்கி ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[14. செப்புச்சட்டிகளையும், சாம்பல் பாத்திரங்களையும், கத்திகளையும், தூபகலசங்களையும், ஆராதனைக்கடுத்த சகல வெண்கலப் பணிமுட்டுகளையும் எடுத்துக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3227,51 +3279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கல்தேயர் நகரத்தைச் சூழ்ந்திருக்கையில், யுத்தமனுஷர் எல்லாரும் இராத்திரிகாலத்தில் ராஜாவுடைய தோட்டத்தின் வழியாய் இரண்டு மதில்களுக்கு நடுவான வாசலால் தப்பி, அவர்களும் ராஜாவுமாய் சமனான பூமியை நோக்கி ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[14. செப்புச்சட்டிகளையும், சாம்பல் பாத்திரங்களையும், கத்திகளையும், தூபகலசங்களையும், ஆராதனைக்கடுத்த சகல வெண்கலப் பணிமுட்டுகளையும் எடுத்துக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3336,51 +3388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கல்தேயரின் இராணுவத்தார் ராஜாவைப் பின் தொடர்ந்து எரிகோவின் சமனான பூமியில் அவனைப் பிடித்தார்கள்; அப்பொழுது அவனுடைய இராணுவமெல்லாம் அவனை விட்டுச் சிதறிப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[15. சுத்தப் பொன்னும் சுத்த வெள்ளியுமான தூபகலசங்களையும் கலங்களையும் காவல் சேனாபதி எடுத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3445,51 +3497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கல்தேயரின் இராணுவத்தார் ராஜாவைப் பின் தொடர்ந்து எரிகோவின் சமனான பூமியில் அவனைப் பிடித்தார்கள்; அப்பொழுது அவனுடைய இராணுவமெல்லாம் அவனை விட்டுச் சிதறிப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[15. சுத்தப் பொன்னும் சுத்த வெள்ளியுமான தூபகலசங்களையும் கலங்களையும் காவல் சேனாபதி எடுத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3554,51 +3606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் ராஜாவைப் பிடித்து, அவனை ரிப்லாவிலிருக்கிற பாபிலோன் ராஜாவினிடத்துக்குக் கொண்டுபோய், அவனை நியாயந்தீர்த்து,]]></a:t>
+              <a:t><![CDATA[16. சாலொமோன் கர்த்தருடைய ஆலயத்துக்காகப் பண்ணுவித்த இரண்டு தூண்களும், ஒரு கடல்தொட்டியும் ஆதரங்களுமாகிய அந்தச் சகல பணிமுட்டுகளுடைய வெண்கலத்திற்கும் நிறையில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3663,51 +3715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சிதேக்கியாவின் குமாரரை அவன் கண்களுக்கு முன்பாக வெட்டி, சிதேக்கியாவின் கண்களைக் குருடாக்கி, அவனுக்கு இரண்டு வெண்கல விலங்குகளைப் போட்டு, அவனைப் பாபிலோனுக்குக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[16. சாலொமோன் கர்த்தருடைய ஆலயத்துக்காகப் பண்ணுவித்த இரண்டு தூண்களும், ஒரு கடல்தொட்டியும் ஆதரங்களுமாகிய அந்தச் சகல பணிமுட்டுகளுடைய வெண்கலத்திற்கும் நிறையில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3772,51 +3824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சிதேக்கியாவின் குமாரரை அவன் கண்களுக்கு முன்பாக வெட்டி, சிதேக்கியாவின் கண்களைக் குருடாக்கி, அவனுக்கு இரண்டு வெண்கல விலங்குகளைப் போட்டு, அவனைப் பாபிலோனுக்குக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[17. ஒரு தூணின் உயரம் பதினெட்டு முழமாயிருந்தது; அதின்மேல் அதற்கு மூன்றுமுழ உயரமான வெண்கலத் தலைப்பும் உண்டாயிருந்தது; குமிழிலே சுற்றிலும் செய்யப்பட்டிருந்த பின்னலும் மாதளம்பழங்களும் எல்லாம் வெண்கலமாயிருந்தது; மற்றத் தூணும் அதின் பின்னலும் அதைப்போல் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3881,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஐந்தாம் மாதம் ஏழாந்தேதியிலே நேபுகாத்நேச்சார் என்னும் பாபிலோன் ராஜாவின் பத்தொன்பதாம் வருஷத்திலே, பாபிலோன் ராஜாவின் ஊழியக்காரனாகிய நெபுசராதான் என்னும் காவல் சேனாபதி எருசலேமுக்கு வந்து,]]></a:t>
+              <a:t><![CDATA[17. ஒரு தூணின் உயரம் பதினெட்டு முழமாயிருந்தது; அதின்மேல் அதற்கு மூன்றுமுழ உயரமான வெண்கலத் தலைப்பும் உண்டாயிருந்தது; குமிழிலே சுற்றிலும் செய்யப்பட்டிருந்த பின்னலும் மாதளம்பழங்களும் எல்லாம் வெண்கலமாயிருந்தது; மற்றத் தூணும் அதின் பின்னலும் அதைப்போல் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3990,51 +4042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நகரத்திலே அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளிலே நகரத்தில் அகப்பட்ட ஐந்துபேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைவனான இராணுவச்சம்பிரதியையும், தேசஜனத்திலே நகரத்தில் அகப்பட்ட அறுபதுபேரையும் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[1. அவன் ராஜ்யபாரம்பண்ணும் ஒன்பதாம் வருஷம் பத்தாம் மாதம் பத்தாந்தேதியிலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும் அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதற்கு எதிரே பாளயமிறங்கி, சுற்றிலும் அதற்கு எதிராகக் கொத்தளங்களைக் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4099,51 +4151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஐந்தாம் மாதம் ஏழாந்தேதியிலே நேபுகாத்நேச்சார் என்னும் பாபிலோன் ராஜாவின் பத்தொன்பதாம் வருஷத்திலே, பாபிலோன் ராஜாவின் ஊழியக்காரனாகிய நெபுசராதான் என்னும் காவல் சேனாபதி எருசலேமுக்கு வந்து,]]></a:t>
+              <a:t><![CDATA[17. ஒரு தூணின் உயரம் பதினெட்டு முழமாயிருந்தது; அதின்மேல் அதற்கு மூன்றுமுழ உயரமான வெண்கலத் தலைப்பும் உண்டாயிருந்தது; குமிழிலே சுற்றிலும் செய்யப்பட்டிருந்த பின்னலும் மாதளம்பழங்களும் எல்லாம் வெண்கலமாயிருந்தது; மற்றத் தூணும் அதின் பின்னலும் அதைப்போல் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4208,51 +4260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தருடைய ஆலயத்தையும், ராஜாவின் அரமனையையும், எருசலேமின் சகல கட்டடங்களையும், பெரிய வீடுகள் எல்லாவற்றையும் அக்கினியால் சுட்டெரித்து விட்டான்.]]></a:t>
+              <a:t><![CDATA[18. காவல் சேனாபதி பிரதான ஆசாரியனாகிய செராயாவையும், இரண்டாம் ஆசாரியனாகிய செப்பனியாவையும், வாசல்காக்கும் மூன்று காவற்காரரையும் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4317,51 +4369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தருடைய ஆலயத்தையும், ராஜாவின் அரமனையையும், எருசலேமின் சகல கட்டடங்களையும், பெரிய வீடுகள் எல்லாவற்றையும் அக்கினியால் சுட்டெரித்து விட்டான்.]]></a:t>
+              <a:t><![CDATA[18. காவல் சேனாபதி பிரதான ஆசாரியனாகிய செராயாவையும், இரண்டாம் ஆசாரியனாகிய செப்பனியாவையும், வாசல்காக்கும் மூன்று காவற்காரரையும் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4426,51 +4478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. காவல் சேனாபதியோடிருந்த கல்தேயரின் இராணுவத்தாரெல்லாரும் எருசலேமைச் சுற்றிலும் இருந்த அலங்கங்களை இடித்துப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[19. நகரத்திலே அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளிலே நகரத்தில் அகப்பட்ட ஐந்துபேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைவனான இராணுவச்சம்பிரதியையும், தேசஜனத்திலே நகரத்தில் அகப்பட்ட அறுபதுபேரையும் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4535,51 +4587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. காவல் சேனாபதியோடிருந்த கல்தேயரின் இராணுவத்தாரெல்லாரும் எருசலேமைச் சுற்றிலும் இருந்த அலங்கங்களை இடித்துப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[19. நகரத்திலே அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளிலே நகரத்தில் அகப்பட்ட ஐந்துபேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைவனான இராணுவச்சம்பிரதியையும், தேசஜனத்திலே நகரத்தில் அகப்பட்ட அறுபதுபேரையும் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4644,51 +4696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நகரத்தில் மீதியான மற்ற ஜனத்தையும், பாபிலோன் ராஜாவின் வசமாக ஓடி வந்துவிட்டவர்களையும், மற்ற ஜனக்கூட்டத்தையும், காவல் சேனாபதியாகிய நெபுசராதான் சிறைகளாகக் கொண்டு போனான்.]]></a:t>
+              <a:t><![CDATA[19. நகரத்திலே அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளிலே நகரத்தில் அகப்பட்ட ஐந்துபேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைவனான இராணுவச்சம்பிரதியையும், தேசஜனத்திலே நகரத்தில் அகப்பட்ட அறுபதுபேரையும் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4753,51 +4805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நகரத்தில் மீதியான மற்ற ஜனத்தையும், பாபிலோன் ராஜாவின் வசமாக ஓடி வந்துவிட்டவர்களையும், மற்ற ஜனக்கூட்டத்தையும், காவல் சேனாபதியாகிய நெபுசராதான் சிறைகளாகக் கொண்டு போனான்.]]></a:t>
+              <a:t><![CDATA[19. நகரத்திலே அவன் யுத்த மனுஷரின் விசாரிப்புக்காரனாகிய பிரதானி ஒருவனையும், ராஜாவின் மந்திரிகளிலே நகரத்தில் அகப்பட்ட ஐந்துபேரையும், தேசத்தின் ஜனத்தைச் சேவகம் எழுதுகிற தலைவனான இராணுவச்சம்பிரதியையும், தேசஜனத்திலே நகரத்தில் அகப்பட்ட அறுபதுபேரையும் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4862,51 +4914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேசத்தில் ஏழையான சிலரைத் திராட்சத்தோட்டக்காரராகவும் பயிரிடுங்குடிகளாகவும் விட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. அவர்களைக் காவல் சேனாபதியாகிய நெபுசராதான் பிடித்து, ரிப்லாவில் இருக்கிற பாபிலோன் ராஜாவினிடத்துக்குக் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4971,51 +5023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேசத்தில் ஏழையான சிலரைத் திராட்சத்தோட்டக்காரராகவும் பயிரிடுங்குடிகளாகவும் விட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. அவர்களைக் காவல் சேனாபதியாகிய நெபுசராதான் பிடித்து, ரிப்லாவில் இருக்கிற பாபிலோன் ராஜாவினிடத்துக்குக் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5080,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருடைய ஆலயத்திலிருந்த வெண்கலத் தூண்களையும், அதிலிருந்த ஆதாரங்களையும், கர்த்தருடைய ஆலயத்திலிருந்த வெண்கலக் கடல்தொட்டியையும், கல்தேயர் உடைத்துப் போட்டு, அவைகளின் வெண்கலத்தைப் பாபிலோனுக்கு எடுத்துக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[21. அவர்களைப் பாபிலோன் ராஜா ஆமாத் தேசத்தின் பட்டணமான ரிப்லாவிலே வெட்டிக் கொன்றுபோட்டான்; இப்படியே யூதா ஜனங்கள் தங்கள் தேசத்திலிருந்து சிறையிருப்புக்குக் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5189,51 +5241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்களைக் காவல் சேனாபதியாகிய நெபுசராதான் பிடித்து, ரிப்லாவில் இருக்கிற பாபிலோன் ராஜாவினிடத்துக்குக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[2. அப்படியே சிதேக்கியா ராஜாவின் பதினோராம் வருஷமட்டும் நகரம் முற்றிக்கை போடப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5298,51 +5350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருடைய ஆலயத்திலிருந்த வெண்கலத் தூண்களையும், அதிலிருந்த ஆதாரங்களையும், கர்த்தருடைய ஆலயத்திலிருந்த வெண்கலக் கடல்தொட்டியையும், கல்தேயர் உடைத்துப் போட்டு, அவைகளின் வெண்கலத்தைப் பாபிலோனுக்கு எடுத்துக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[21. அவர்களைப் பாபிலோன் ராஜா ஆமாத் தேசத்தின் பட்டணமான ரிப்லாவிலே வெட்டிக் கொன்றுபோட்டான்; இப்படியே யூதா ஜனங்கள் தங்கள் தேசத்திலிருந்து சிறையிருப்புக்குக் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5407,51 +5459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. செப்புச்சட்டிகளையும், சாம்பல் பாத்திரங்களையும், கத்திகளையும், தூபகலசங்களையும், ஆராதனைக்கடுத்த சகல வெண்கலப் பணிமுட்டுகளையும் எடுத்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார், யூதேயாதேசத்தில் மீதியாக வைத்த ஜனத்தின்மேல், சாப்பானின் குமாரனாகிய அகீக்காமின் மகன் கெதலியாவை அதிகாரியாக வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5516,51 +5568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. செப்புச்சட்டிகளையும், சாம்பல் பாத்திரங்களையும், கத்திகளையும், தூபகலசங்களையும், ஆராதனைக்கடுத்த சகல வெண்கலப் பணிமுட்டுகளையும் எடுத்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார், யூதேயாதேசத்தில் மீதியாக வைத்த ஜனத்தின்மேல், சாப்பானின் குமாரனாகிய அகீக்காமின் மகன் கெதலியாவை அதிகாரியாக வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5625,51 +5677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சுத்தப் பொன்னும் சுத்த வெள்ளியுமான தூபகலசங்களையும் கலங்களையும் காவல் சேனாபதி எடுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[23. பாபிலோன் ராஜா கெதலியாவை அதிகாரியாக வைத்ததை, சகல இராணுவச் சேர்வைக்காரரும் அவர்களுடைய மனுஷரும் கேட்டபோது, அவர்கள் மிஸ்பாவில் இருக்கிற கெதலியாவினிடத்தில் வந்தார்கள்; அவர்கள் யாரெனில், நெத்தனியாவின் குமாரன் இஸ்மவேலும், கரேயாவின் குமாரன் யோகனானும், நெத்தோப்பாத்தியனாகிய தன்கூமேத்தின் குமாரன் செராயாவும், மாகாத்தியனான ஒருவனுடைய குமாரன் யசனியாவும் அவர்கள் மனுஷருமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5734,51 +5786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சாலொமோன் கர்த்தருடைய ஆலயத்துக்காகப் பண்ணுவித்த இரண்டு தூண்களும், ஒரு கடல்தொட்டியும் ஆதரங்களுமாகிய அந்தச் சகல பணிமுட்டுகளுடைய வெண்கலத்திற்கும் நிறையில்லை.]]></a:t>
+              <a:t><![CDATA[23. பாபிலோன் ராஜா கெதலியாவை அதிகாரியாக வைத்ததை, சகல இராணுவச் சேர்வைக்காரரும் அவர்களுடைய மனுஷரும் கேட்டபோது, அவர்கள் மிஸ்பாவில் இருக்கிற கெதலியாவினிடத்தில் வந்தார்கள்; அவர்கள் யாரெனில், நெத்தனியாவின் குமாரன் இஸ்மவேலும், கரேயாவின் குமாரன் யோகனானும், நெத்தோப்பாத்தியனாகிய தன்கூமேத்தின் குமாரன் செராயாவும், மாகாத்தியனான ஒருவனுடைய குமாரன் யசனியாவும் அவர்கள் மனுஷருமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5843,51 +5895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சாலொமோன் கர்த்தருடைய ஆலயத்துக்காகப் பண்ணுவித்த இரண்டு தூண்களும், ஒரு கடல்தொட்டியும் ஆதரங்களுமாகிய அந்தச் சகல பணிமுட்டுகளுடைய வெண்கலத்திற்கும் நிறையில்லை.]]></a:t>
+              <a:t><![CDATA[23. பாபிலோன் ராஜா கெதலியாவை அதிகாரியாக வைத்ததை, சகல இராணுவச் சேர்வைக்காரரும் அவர்களுடைய மனுஷரும் கேட்டபோது, அவர்கள் மிஸ்பாவில் இருக்கிற கெதலியாவினிடத்தில் வந்தார்கள்; அவர்கள் யாரெனில், நெத்தனியாவின் குமாரன் இஸ்மவேலும், கரேயாவின் குமாரன் யோகனானும், நெத்தோப்பாத்தியனாகிய தன்கூமேத்தின் குமாரன் செராயாவும், மாகாத்தியனான ஒருவனுடைய குமாரன் யசனியாவும் அவர்கள் மனுஷருமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5952,51 +6004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒரு தூணின் உயரம் பதினெட்டு முழமாயிருந்தது; அதின்மேல் அதற்கு மூன்றுமுழ உயரமான வெண்கலத் தலைப்பும் உண்டாயிருந்தது; குமிழிலே சுற்றிலும் செய்யப்பட்டிருந்த பின்னலும் மாதளம்பழங்களும் எல்லாம் வெண்கலமாயிருந்தது; மற்றத் தூணும் அதின் பின்னலும் அதைப்போல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[23. பாபிலோன் ராஜா கெதலியாவை அதிகாரியாக வைத்ததை, சகல இராணுவச் சேர்வைக்காரரும் அவர்களுடைய மனுஷரும் கேட்டபோது, அவர்கள் மிஸ்பாவில் இருக்கிற கெதலியாவினிடத்தில் வந்தார்கள்; அவர்கள் யாரெனில், நெத்தனியாவின் குமாரன் இஸ்மவேலும், கரேயாவின் குமாரன் யோகனானும், நெத்தோப்பாத்தியனாகிய தன்கூமேத்தின் குமாரன் செராயாவும், மாகாத்தியனான ஒருவனுடைய குமாரன் யசனியாவும் அவர்கள் மனுஷருமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6061,51 +6113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒரு தூணின் உயரம் பதினெட்டு முழமாயிருந்தது; அதின்மேல் அதற்கு மூன்றுமுழ உயரமான வெண்கலத் தலைப்பும் உண்டாயிருந்தது; குமிழிலே சுற்றிலும் செய்யப்பட்டிருந்த பின்னலும் மாதளம்பழங்களும் எல்லாம் வெண்கலமாயிருந்தது; மற்றத் தூணும் அதின் பின்னலும் அதைப்போல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது கெதலியா அவர்களுக்கும்; அவர்கள் மனுஷருக்கும் ஆணையிட்டு: நீங்கள் கல்தேயரைச் சேவிக்கப் பயப்படவேண்டாம்; தேசத்திலிருந்து பாபிலோன் ராஜாவைச் சேவியுங்கள்; அப்பொழுது உங்களுக்கு நன்மை உண்டாகும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6170,51 +6222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒரு தூணின் உயரம் பதினெட்டு முழமாயிருந்தது; அதின்மேல் அதற்கு மூன்றுமுழ உயரமான வெண்கலத் தலைப்பும் உண்டாயிருந்தது; குமிழிலே சுற்றிலும் செய்யப்பட்டிருந்த பின்னலும் மாதளம்பழங்களும் எல்லாம் வெண்கலமாயிருந்தது; மற்றத் தூணும் அதின் பின்னலும் அதைப்போல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது கெதலியா அவர்களுக்கும்; அவர்கள் மனுஷருக்கும் ஆணையிட்டு: நீங்கள் கல்தேயரைச் சேவிக்கப் பயப்படவேண்டாம்; தேசத்திலிருந்து பாபிலோன் ராஜாவைச் சேவியுங்கள்; அப்பொழுது உங்களுக்கு நன்மை உண்டாகும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6279,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. காவல் சேனாபதி பிரதான ஆசாரியனாகிய செராயாவையும், இரண்டாம் ஆசாரியனாகிய செப்பனியாவையும், வாசல்காக்கும் மூன்று காவற்காரரையும் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[25. ஏழாம் மாதத்திலே, ராஜவம்சத்திலே பிறந்த எலிசாமாவின் குமாரனாகிய நெத்தனியாவின் குமாரன் இஸ்மவேல் பத்து மனுஷரோடேகூட வந்து, கெதலியாவையும், அவனோடே மிஸ்பாவிலிருந்த யூதரையும், கல்தேயரையும் வெட்டிக் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6388,51 +6440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்களைப் பாபிலோன் ராஜா ஆமாத் தேசத்தின் பட்டணமான ரிப்லாவிலே வெட்டிக் கொன்றுபோட்டான்; இப்படியே யூதா ஜனங்கள் தங்கள் தேசத்திலிருந்து சிறையிருப்புக்குக் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. நாலாம் மாதம் ஒன்பதாந்தேதியிலே பஞ்சம் நகரத்திலே அதிகரித்து, தேசத்தின் ஜனத்திற்கு ஆகாரம் இல்லாமற்போயிற்று; நகரத்தின் மதிலில் திறப்பு கண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6497,51 +6549,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. காவல் சேனாபதி பிரதான ஆசாரியனாகிய செராயாவையும், இரண்டாம் ஆசாரியனாகிய செப்பனியாவையும், வாசல்காக்கும் மூன்று காவற்காரரையும் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[25. ஏழாம் மாதத்திலே, ராஜவம்சத்திலே பிறந்த எலிசாமாவின் குமாரனாகிய நெத்தனியாவின் குமாரன் இஸ்மவேல் பத்து மனுஷரோடேகூட வந்து, கெதலியாவையும், அவனோடே மிஸ்பாவிலிருந்த யூதரையும், கல்தேயரையும் வெட்டிக் கொன்றுபோட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. ஏழாம் மாதத்திலே, ராஜவம்சத்திலே பிறந்த எலிசாமாவின் குமாரனாகிய நெத்தனியாவின் குமாரன் இஸ்மவேல் பத்து மனுஷரோடேகூட வந்து, கெதலியாவையும், அவனோடே மிஸ்பாவிலிருந்த யூதரையும், கல்தேயரையும் வெட்டிக் கொன்றுபோட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அப்பொழுது சிறியோரும் பெரியோருமாகிய ஜனங்கள் யாவரும் சேனாபதிகளும் கல்தேருக்குப் பயந்ததினாலே எழுந்து; புறப்பட்டு எகிப்திற்குப் போனார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அப்பொழுது சிறியோரும் பெரியோருமாகிய ஜனங்கள் யாவரும் சேனாபதிகளும் கல்தேருக்குப் பயந்ததினாலே எழுந்து; புறப்பட்டு எகிப்திற்குப் போனார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம்; வருஷம் பன்னிரண்டாம் மாதம் இருபத்தேழாந்தேதியிலே, ஏவில்யெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து, புறப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம்; வருஷம் பன்னிரண்டாம் மாதம் இருபத்தேழாந்தேதியிலே, ஏவில்யெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து, புறப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம்; வருஷம் பன்னிரண்டாம் மாதம் இருபத்தேழாந்தேதியிலே, ஏவில்யெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து, புறப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. யூதாவின் ராஜாவாகிய யோயாக்கீனுடைய சிறையிருப்பின் முப்பத்தேழாம்; வருஷம் பன்னிரண்டாம் மாதம் இருபத்தேழாந்தேதியிலே, ஏவில்யெரொதாக் என்னும் பாபிலோன் ராஜா, தான் ராஜாவான வருஷத்திலே, யூதாவின் ராஜாவாகிய யோயாக்கீனைச் சிறைச்சாலையிலிருந்து, புறப்படப்பண்ணி, அவன் தலையை உயர்த்தி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அவனோடே அன்பாய்ப் பேசி, அவனுடைய சிங்காசனத்தைத் தன்னோடே பாபிலோனிலிருந்து ராஜாக்களின் சிங்காசனங்களுக்கு உயரமாக வைத்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அவனோடே அன்பாய்ப் பேசி, அவனுடைய சிங்காசனத்தைத் தன்னோடே பாபிலோனிலிருந்து ராஜாக்களின் சிங்காசனங்களுக்கு உயரமாக வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6606,51 +7639,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்களைப் பாபிலோன் ராஜா ஆமாத் தேசத்தின் பட்டணமான ரிப்லாவிலே வெட்டிக் கொன்றுபோட்டான்; இப்படியே யூதா ஜனங்கள் தங்கள் தேசத்திலிருந்து சிறையிருப்புக்குக் கொண்டுபோகப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. நாலாம் மாதம் ஒன்பதாந்தேதியிலே பஞ்சம் நகரத்திலே அதிகரித்து, தேசத்தின் ஜனத்திற்கு ஆகாரம் இல்லாமற்போயிற்று; நகரத்தின் மதிலில் திறப்பு கண்டது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. அவனுடைய சிறைச்சாலை வஸ்திரங்களை மாற்றினான்; அவன் உயிரோடிருந்த சகல நாளும் நித்தம் தனக்கு முன்பாகப் போஜனம்பண்ணும்படி செய்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. அவனுடைய சிறைச்சாலை வஸ்திரங்களை மாற்றினான்; அவன் உயிரோடிருந்த சகல நாளும் நித்தம் தனக்கு முன்பாகப் போஜனம்பண்ணும்படி செய்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அவன் உயிரோடிருந்த நாளெல்லாம் அவனுடைய செலவுக்காக, ராஜாவினால் கட்டளையான அநுதினத் திட்டத்தின்படி, அநுதினமும் கொடுக்கப்பட்டுவந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அவன் உயிரோடிருந்த நாளெல்லாம் அவனுடைய செலவுக்காக, ராஜாவினால் கட்டளையான அநுதினத் திட்டத்தின்படி, அநுதினமும் கொடுக்கப்பட்டுவந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6715,51 +8184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார், யூதேயாதேசத்தில் மீதியாக வைத்த ஜனத்தின்மேல், சாப்பானின் குமாரனாகிய அகீக்காமின் மகன் கெதலியாவை அதிகாரியாக வைத்தான்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது கல்தேயர் நகரத்தைச் சூழ்ந்திருக்கையில், யுத்தமனுஷர் எல்லாரும் இராத்திரிகாலத்தில் ராஜாவுடைய தோட்டத்தின் வழியாய் இரண்டு மதில்களுக்கு நடுவான வாசலால் தப்பி, அவர்களும் ராஜாவுமாய் சமனான பூமியை நோக்கி ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6824,51 +8293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார், யூதேயாதேசத்தில் மீதியாக வைத்த ஜனத்தின்மேல், சாப்பானின் குமாரனாகிய அகீக்காமின் மகன் கெதலியாவை அதிகாரியாக வைத்தான்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது கல்தேயர் நகரத்தைச் சூழ்ந்திருக்கையில், யுத்தமனுஷர் எல்லாரும் இராத்திரிகாலத்தில் ராஜாவுடைய தோட்டத்தின் வழியாய் இரண்டு மதில்களுக்கு நடுவான வாசலால் தப்பி, அவர்களும் ராஜாவுமாய் சமனான பூமியை நோக்கி ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6903,51 +8372,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493715" r:id="rId1"/>
+    <p:sldLayoutId id="2473414330" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7395,54 +8864,158 @@
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7563,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ബാബേൽരാജാവു ഗെദല്യാവെ അധിപതിയാക്കി എന്നു നെഥന്യാവിന്റെ മകൻ യിശ്മായേൽ, കാരേഹിന്റെ മകൻ യോഹാനാൻ,]]></a:t>
+              <a:t><![CDATA[the king went the way toward the plain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നെതോഫാത്യനായ തൻഹൂമെത്തിന്റെ മകൻ സെരായ്യാവു, മാഖാത്യന്റെ മകൻ യാസന്യാവു എന്നിങ്ങനെ സകലസേനാപതികളും]]></a:t>
+              <a:t><![CDATA[5. And the army of the Chaldees pursued after the king, and overtook him in the plains of Jericho:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവരുടെ ആളുകളും കേട്ടപ്പോൾ അവർ മിസ്പെയിൽ ഗെദല്യാവിന്റെ അടുക്കൽ വന്നു.]]></a:t>
+              <a:t><![CDATA[and all his army were scattered from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ഗെദല്യാവു അവരോടും അവരുടെ ആളുകളോടും സത്യം ചെയ്തു അവരോടു: നിങ്ങൾ കൽദയരുടെ ദാസന്മാർനിമിത്തം]]></a:t>
+              <a:t><![CDATA[6. So they took the king, and brought him up to the king of Babylon to Riblah; and they gave]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭയപ്പെടരുതു; ദേശത്തു പാർത്തു ബാബേൽ രാജാവിനെ സേവിപ്പിൻ; അതു നിങ്ങൾക്കു നന്മയായിരിക്കും.]]></a:t>
+              <a:t><![CDATA[judgment upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. എന്നാൽ ഏഴാം മാസത്തിൽ രാജവംശക്കാരനായ എലീശയുടെ മകനായ നെഥന്യാവിന്റെ മകനായ യിശ്മായേൽ പത്തു ആളുമായി]]></a:t>
+              <a:t><![CDATA[7. And they slew the sons of Zedekiah before his eyes, and put out the eyes of Zedekiah, and bound]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വന്നു ഗെദല്യാവെയും അവനോടുകൂടെ മിസ്പെയിൽ ഉണ്ടായിരുന്ന യെഹൂദ്യരെയും കൽദയരെയും വെട്ടിക്കൊന്നു.]]></a:t>
+              <a:t><![CDATA[him with fetters of brass, and carried him to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. അപ്പോൾ ആബാലവൃദ്ധം ജനമൊക്കെയും സേനാപതിമാരും കൽദയരെ ഭയപ്പെടുകയാൽ എഴുന്നേറ്റു പുറപ്പെട്ടു]]></a:t>
+              <a:t><![CDATA[8. And in the fifth month, on the seventh day of the month, which is the nineteenth year of king]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മിസ്രയീമിലേക്കു പോയി.]]></a:t>
+              <a:t><![CDATA[Nebuchadnezzar king of Babylon, came Nebuzaradan, captain of the guard, a servant of the king of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. യെഹൂദാരാജാവായ യെഹോയാഖീന്റെ പ്രവാസത്തിന്റെ മുപ്പത്തേഴാം ആണ്ടിൽ പന്ത്രണ്ടാം മാസം ഇരുപത്തേഴാം]]></a:t>
+              <a:t><![CDATA[Babylon, unto Jerusalem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. നഗരത്തിൽ നിന്നു അവൻ യോദ്ധാക്കളുടെ മേൽവിചാരകനായ ഒരു ഷണ്ഡനെയും നഗരത്തിൽവെച്ചു കണ്ടെത്തിയ]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the ninth year of his reign, in the tenth month, in the tenth day of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തിയ്യതി ബാബേൽ രാജാവായ എവീൽ-മെരോദക്ക് താൻ രാജാവായ ആണ്ടിൽ യെഹൂദാരാജാവായ യെഹോയാഖീനെ കടാക്ഷിച്ചു]]></a:t>
+              <a:t><![CDATA[9. And he burnt the house of the LORD, and the king's house, and all the houses of Jerusalem, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാരാഗൃഹത്തിൽനിന്നു വിടുവിച്ചു]]></a:t>
+              <a:t><![CDATA[every great man's house burnt he with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. അവനോടു ആദരവായി സംസാരിച്ചു അവന്റെ ആസനത്തെ തന്നോടുകൂടെ ബാബേലിൽ ഉണ്ടായിരുന്ന രാജാക്കന്മാരുടെ]]></a:t>
+              <a:t><![CDATA[10. And all the army of the Chaldees, that were with the captain of the guard, brake down the walls]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആസനങ്ങൾക്കു മേലായി വെച്ചു;]]></a:t>
+              <a:t><![CDATA[of Jerusalem round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. അവന്റെ കാരാഗൃഹവസ്ത്രം മാറ്റി; അവൻ ജീവപര്യന്തം നിത്യം അവന്റെ സന്നിധിയിൽ ഭക്ഷണം കഴിച്ചു പോന്നു.]]></a:t>
+              <a:t><![CDATA[11. Now the rest of the people that were left in the city, and the fugitives that fell away to the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. അവന്റെ അഹോവൃത്തിയോ, രാജാവു അവന്നു അവന്റെ മരണദിവസംവരെ അവന്റെ ജീവകാലമൊക്കെയും നിത്യവൃത്തിക്കു]]></a:t>
+              <a:t><![CDATA[king of Babylon, with the remnant of the multitude, did Nebuzaradan the captain of the guard carry]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദിവസംപ്രതിയുള്ള ഓഹരി കൊടുത്തുപോന്നു.]]></a:t>
+              <a:t><![CDATA[away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. അവന്റെ വാഴ്ചയുടെ ഒമ്പതാം ആണ്ടിൽ പത്താം മാസം പത്താം തിയ്യതി ബാബേൽരാജാവായ നെബൂഖദ് നേസർ തന്റെ]]></a:t>
+              <a:t><![CDATA[12. But the captain of the guard left of the door of the poor of the land to be vinedressers and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സർവ്വസൈന്യവുമായി യെരൂശലേമിന്റെ നേരെ വന്നു പാളയം ഇറങ്ങി; അതിന്നെതിരെ ചുറ്റും വാടകോരി.]]></a:t>
+              <a:t><![CDATA[husbandmen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. സിദെക്കീയാ രാജാവിന്റെ പതിനൊന്നാം ആണ്ടുവരെ നഗരം നിരോധിക്കപ്പെട്ടിരുന്നു.]]></a:t>
+              <a:t><![CDATA[13. And the pillars of brass that were in the house of the LORD, and the bases, and the brazen sea]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രാജപരിചാരകന്മാരിൽ അഞ്ചുപേരെയും ദേശത്തെ ജനത്തെ പടെക്കു സ്വരൂപിക്കുന്ന സേനാപതിയുടെ രായസക്കാരനെയും]]></a:t>
+              <a:t><![CDATA[month, that Nebuchadnezzar king of Babylon came, he, and all his host, against Jerusalem, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. നാലാം മാസം ഒമ്പതാം തിയ്യതി നഗരത്തിൽ ക്ഷാമം കലശലായി ദേശത്തെ ജനത്തിന്നു ആഹാരം ഇല്ലാതെപോയി.]]></a:t>
+              <a:t><![CDATA[that was in the house of the LORD, did the Chaldees break in pieces, and carried the brass of them]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. അപ്പോൾ നഗരമതിൽ ഒരിടം പൊളിച്ചു കൽദയർ നഗരം വളഞ്ഞിരിക്കെ പടയാളികൾ ഒക്കെയും രാത്രിസമയത്തു രാജാവിന്റെ]]></a:t>
+              <a:t><![CDATA[to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തോട്ടത്തിന്നരികെ രണ്ടു മതിലുകൾക്കും മദ്ധ്യേയുള്ള പടിവാതിൽവഴിയായി ഓടിപ്പോയി; രാജാവും അരാബയിലേക്കുള്ള]]></a:t>
+              <a:t><![CDATA[14. And the pots, and the shovels, and the snuffers, and the spoons, and all the vessels of brass]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വഴിയായി പുറപ്പെട്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[wherewith they ministered, took they away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. എന്നാൽ കൽദയരുടെ സൈന്യം രാജാവിനെ പിന്തുടർന്നു യെരീഹോസമഭൂമിയിൽവെച്ചു അവനോടു എത്തി; അവന്റെ]]></a:t>
+              <a:t><![CDATA[15. And the fire-pans, and the bowls, and such things as were of gold, in gold, and of silver, in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സൈന്യമൊക്കെയും അവനെ വിട്ടു ചിന്നിപ്പോയി.]]></a:t>
+              <a:t><![CDATA[silver, the captain of the guard took away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അവർ രാജാവിനെ പിടിച്ചു രിബ്ളയിൽ ബാബേൽരാജാവിന്റെ അടുക്കൽ കൊണ്ടു ചെന്നു; അവർ അവന്നു വിധി കല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[16. The two pillars, one sea, and the bases which Solomon had made for the house of the LORD; the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അവർ സിദെക്കീയാവിന്റെ പുത്രന്മാരെ അവൻ കാൺകെ കൊന്നു; സിദെക്കീയാവിന്റെ കണ്ണു പൊട്ടിച്ചിട്ടു രണ്ടു]]></a:t>
+              <a:t><![CDATA[brass of all these vessels was without weight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചങ്ങലകൊണ്ടു അവനെ ബന്ധിച്ചു ബാബേലിലേക്കു കൊണ്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[17. The height of the one pillar was eighteen cubits, and the capital upon it was brass: and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. അഞ്ചാം മാസം ഏഴാം തിയ്യതി, നെബൂഖദ് നേസർ രാജാവെന്ന ബാബേൽരാജാവിന്റെ പത്തൊമ്പതാം ആണ്ടിൽ തന്നേ,]]></a:t>
+              <a:t><![CDATA[height of the capital three cubits; and the interwoven work, and pomegranates upon the capital round]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നഗരത്തിൽ കണ്ട ദേശത്തെ ജനത്തിൽ അറുപതുപേരെയും പിടിച്ചു കൊണ്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[pitched against it; and they built forts against it round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബാബേൽരാജാവിന്റെ ഭൃത്യനായി അകമ്പടി നായകനായ നെബൂസരദാൻ യെരൂശലേമിൽവന്നു.]]></a:t>
+              <a:t><![CDATA[about, all of brass: and like unto these had the second pillar with interwoven work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അവൻ യഹോവയുടെ ആലയവും രാജധാനിയും ചുട്ടുകളഞ്ഞു; യെരൂശലേമിലെ എല്ലാവീടുകളും പ്രധാനഭവനങ്ങളൊക്കെയും അവൻ]]></a:t>
+              <a:t><![CDATA[18. And the captain of the guard took Seraiah the chief priest, and Zephaniah the second priest, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തീ വെച്ചു ചുട്ടുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[the three keepers of the door:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അകമ്പടിനായകനോടുകൂടെ ഉണ്ടായിരുന്ന കൽദയസൈന്യമൊക്കെയും യെരൂശലേമിന്റെ ചുറ്റുമുള്ള മതിലുകളെ]]></a:t>
+              <a:t><![CDATA[19. And out of the city he took an officer that was set over the men of war, and five men of them]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇടിച്ചുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[that were in the king's presence, which were found in the city, and the principal scribe of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. നഗരത്തിൽ ശേഷിച്ചിരുന്ന ജനത്തെയും ബാബേൽരാജാവിനെ ശരണം പ്രാപിച്ചവരെയും പുരുഷാരത്തിൽ ശേഷിച്ചവരെയും]]></a:t>
+              <a:t><![CDATA[host, which mustered the people of the land, and threescore men of the people of the land that were]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അകമ്പടിനായകനായ നെബൂസരദാൻ കൊണ്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[found in the city:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. എന്നാൽ അകമ്പടിനായകൻ ദേശത്തെ എളിയവരിൽ ചിലരെ മുന്തിരിത്തോട്ടക്കാരായിട്ടും കൃഷിക്കാരായിട്ടും]]></a:t>
+              <a:t><![CDATA[20. And Nebuzaradan captain of the guard took these, and brought them to the king of Babylon to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിട്ടേച്ചു പോയി.]]></a:t>
+              <a:t><![CDATA[Riblah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. യഹോവയുടെ ആലയത്തിലെ താമ്രസ്തംഭങ്ങളും പീഠങ്ങളും യഹോവയുടെ ആലയത്തിലെ താമ്രംകൊണ്ടുള്ള കടലും കൽദയർ]]></a:t>
+              <a:t><![CDATA[21. And the king of Babylon stroke them, and slew them at Riblah in the land of Hamath. So Judah was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ഇവരെ അകമ്പടിനായകനായ നെബൂസരദാൻ പിടിച്ചു രിബ്ളയിൽ ബാബേൽരാജാവിന്റെ അടുക്കൽ കൊണ്ടുചെന്നു.]]></a:t>
+              <a:t><![CDATA[2. And the city was besieged unto the eleventh year of king Zedekiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉടെച്ചുകളഞ്ഞു അവയുടെ താമ്രം ബാബേലിലേക്കു കൊണ്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[carried away out of their land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. കലങ്ങളും ചട്ടുകങ്ങളും കത്രികകളും തവികളും ശുശ്രൂഷെക്കുള്ള താമ്രോപകരണങ്ങളൊക്കെയും അവർ എടുത്തു]]></a:t>
+              <a:t><![CDATA[22. And as for the people that remained in the land of Judah, whom Nebuchadnezzar king of Babylon]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊണ്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[had left, even over them he made Gedaliah the son of Ahikam, the son of Shaphan, ruler.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. തീച്ചട്ടികളും കലശങ്ങളും പൊന്നും വെള്ളിയുംകൊണ്ടുള്ളതൊക്കെയും അകമ്പടിനായകൻ കൊണ്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[23. And when all the captains of the armies, they and their men, heard that the king of Babylon had]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ശലോമോൻ യഹോവയുടെ ആലയത്തിന്നുവേണ്ടി ഉണ്ടാക്കിയ രണ്ടു സ്തംഭം, ഒരു കടൽ, പീഠങ്ങൾ എന്നിങ്ങനെയുള്ള]]></a:t>
+              <a:t><![CDATA[made Gedaliah governor, there came to Gedaliah to Mizpah, even Ishmael the son of Nethaniah, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലഉപകരങ്ങളുടെയും താമ്രത്തിന്നു തൂക്കമില്ലാതെയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[Johanan the son of Careah, and Seraiah the son of Tanhumeth the Netophathite, and Jaazaniah the son]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ഒരു സ്തംഭത്തിന്റെ ഉയരം പതിനെട്ടു മുഴം; അതിന്മേലുള്ള പോതിക താമ്രംകൊണ്ടു ആയിരുന്നു; പോതികയുടെ ഉയരം]]></a:t>
+              <a:t><![CDATA[of a Maachathite, they and their men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മൂന്നു മുഴം; പോതികയുടെ ചുറ്റുമുള്ള വലപ്പണിയും മാതളപ്പഴവും ആസകലം താമ്രംകൊണ്ടായിരുന്നു; ഇതുപോലെ മറ്റെ]]></a:t>
+              <a:t><![CDATA[24. And Gedaliah swore to them, and to their men, and said unto them, Fear not to be the servants of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സ്തംഭത്തിന്നും വലപ്പണിയും മറ്റും ഉണ്ടായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[the Chaldees: dwell in the land, and serve the king of Babylon; and it shall be well with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അകമ്പടിനായകൻ മഹാപുരോഹിതനായ സെരായാവെയും രണ്ടാം പുരോഹിതനായ സെഫന്യാവെയും മൂന്നു]]></a:t>
+              <a:t><![CDATA[25. But it came to pass in the seventh month, that Ishmael the son of Nethaniah, the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ബാബേൽരാജാവു ഹാമത്ത് ദേശത്തിലെ രിബ്ളയിൽവെച്ചു അവരെ വെട്ടിക്കൊന്നു. ഇങ്ങനെ യെഹൂദാ സ്വദേശം]]></a:t>
+              <a:t><![CDATA[3. And on the ninth day of the fourth month the famine prevailed in the city, and there was no bread]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +16396,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉമ്മരപ്പടിക്കാവൽക്കാരെയും പിടിച്ചു കൊണ്ടു പോയി.]]></a:t>
+              <a:t><![CDATA[Elishama, of the seed royal, came, and ten men with him, and stroke Gedaliah, that he died, and the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Jews and the Chaldees that were with him at Mizpah.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And all the people, both small and great, and the captains of the armies, arose, and came to]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Egypt: for they were afraid of the Chaldees.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And it came to pass in the seven and thirtieth year of the captivity of Jehoiachin king of]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Judah, in the twelfth month, on the seven and twentieth day of the month, that Evilmerodach king of]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Babylon in the year that he began to reign did lift up the head of Jehoiachin king of Judah out of]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[prison;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And he spoke kindly to him, and set his throne above the throne of the kings that were with him]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[in Babylon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +17716,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിട്ടുപോകേണ്ടിവന്നു.]]></a:t>
+              <a:t><![CDATA[for the people of the land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And changed his prison garments: and he did eat bread continually before him all the days of his]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[life.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And his allowance was a continual allowance given him of the king, a daily rate for every day,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[all the days of his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ബാബേൽരാജാവായ നെബൂഖദ്നേസർ യെഹൂദാദേശത്തു ശേഷിപ്പിച്ചുവെച്ച ജനത്തിന്നു ശാഫാന്റെ മകനായ അഹീക്കാമിന്റെ]]></a:t>
+              <a:t><![CDATA[4. And the city was broken up, and all the men of war fled by night by the way of the gate between]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മകനായ ഗെദല്യാവെ അധിപതിയാക്കി.]]></a:t>
+              <a:t><![CDATA[two walls, which is by the king's garden: (now the Chaldees were against the city round about:) and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15280,91 +18569,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 25]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme90">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme90">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15390,51 +18679,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme90">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15565,51 +18854,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>60</Slides>
+  <Slides>73</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>