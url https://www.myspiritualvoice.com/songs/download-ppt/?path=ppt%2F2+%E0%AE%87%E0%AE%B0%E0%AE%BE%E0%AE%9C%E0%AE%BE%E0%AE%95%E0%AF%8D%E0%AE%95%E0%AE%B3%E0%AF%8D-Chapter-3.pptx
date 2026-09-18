--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -109,50 +109,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -192,50 +200,54 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -392,53 +404,57 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகாப் இறந்துபோனபின் மோவாபின் ராஜா இஸ்ரவேலின் ராஜாவுக்கு விரோதமாய்க் கலகம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[5. But it came to pass, when Ahab was dead, that the king of Moab rebelled against the king of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகாப் இறந்துபோனபின் மோவாபின் ராஜா இஸ்ரவேலின் ராஜாவுக்கு விரோதமாய்க் கலகம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[6. And king Jehoram went out of Samaria the same time, and numbered all Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அக்காலத்திலே யோராம் என்னும் ராஜா சமாரியாவிலிருந்து புறப்பட்டு, இஸ்ரவேலையெல்லாம் இலக்கம் பார்த்துப்போய்;]]></a:t>
+              <a:t><![CDATA[6. And king Jehoram went out of Samaria the same time, and numbered all Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மோவாபின் ராஜா எனக்கு விரோதமாய்க் கலகம்பண்ணினான்; மோவாபியர்மேல் யுத்தம்பண்ண, என்னோடேகூட வருகிறீரா என்று யூதாவின் ராஜாவாகிய யோசபாத்தைக் கேட்டனுப்பினதற்கு; அவன் நான் வருகிறேன்; நான் தான் நீர், என்னுடைய ஜனங்கள் உம்முடைய ஜனங்கள், என்னுடைய குதிரைகள் உம்முடைய குதிரைகள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And he went and sent to Jehoshaphat the king of Judah, saying, The king of Moab has rebelled against me: will you go with me against Moab to battle? And he said, I will go up: I am as you are, my people as your people, and my horses as your horses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மோவாபின் ராஜா எனக்கு விரோதமாய்க் கலகம்பண்ணினான்; மோவாபியர்மேல் யுத்தம்பண்ண, என்னோடேகூட வருகிறீரா என்று யூதாவின் ராஜாவாகிய யோசபாத்தைக் கேட்டனுப்பினதற்கு; அவன் நான் வருகிறேன்; நான் தான் நீர், என்னுடைய ஜனங்கள் உம்முடைய ஜனங்கள், என்னுடைய குதிரைகள் உம்முடைய குதிரைகள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And he went and sent to Jehoshaphat the king of Judah, saying, The king of Moab has rebelled against me: will you go with me against Moab to battle? And he said, I will go up: I am as you are, my people as your people, and my horses as your horses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மோவாபின் ராஜா எனக்கு விரோதமாய்க் கலகம்பண்ணினான்; மோவாபியர்மேல் யுத்தம்பண்ண, என்னோடேகூட வருகிறீரா என்று யூதாவின் ராஜாவாகிய யோசபாத்தைக் கேட்டனுப்பினதற்கு; அவன் நான் வருகிறேன்; நான் தான் நீர், என்னுடைய ஜனங்கள் உம்முடைய ஜனங்கள், என்னுடைய குதிரைகள் உம்முடைய குதிரைகள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And he went and sent to Jehoshaphat the king of Judah, saying, The king of Moab has rebelled against me: will you go with me against Moab to battle? And he said, I will go up: I am as you are, my people as your people, and my horses as your horses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எந்த வழியாய்ப் போவோம் என்று கேட்டான்; அதற்கு அவன்: ஏதோம் வனாந்தரவழியாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And he said, Which way shall we go up? And he answered, The way through the wilderness of Edom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே இஸ்ரவேலின் ராஜாவும் யூதாவின் ராஜாவும் ஏதோமின் ராஜாவும் சேர்ந்து போனார்கள்; ஆனாலும் அவர்கள் ஏழுநாள் சுற்றித்திரிந்தபோது, அவர்களைப் பின்செல்லுகிற இராணுவத்துக்கும் மிருகஜீவன்களுக்கும் தண்ணீர் இல்லாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[9. So the king of Israel went, and the king of Judah, and the king of Edom: and they fetched a compass of seven days' journey: and there was no water for the host, and for the cattle that followed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே இஸ்ரவேலின் ராஜாவும் யூதாவின் ராஜாவும் ஏதோமின் ராஜாவும் சேர்ந்து போனார்கள்; ஆனாலும் அவர்கள் ஏழுநாள் சுற்றித்திரிந்தபோது, அவர்களைப் பின்செல்லுகிற இராணுவத்துக்கும் மிருகஜீவன்களுக்கும் தண்ணீர் இல்லாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[9. So the king of Israel went, and the king of Judah, and the king of Edom: and they fetched a compass of seven days' journey: and there was no water for the host, and for the cattle that followed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே இஸ்ரவேலின் ராஜாவும் யூதாவின் ராஜாவும் ஏதோமின் ராஜாவும் சேர்ந்து போனார்கள்; ஆனாலும் அவர்கள் ஏழுநாள் சுற்றித்திரிந்தபோது, அவர்களைப் பின்செல்லுகிற இராணுவத்துக்கும் மிருகஜீவன்களுக்கும் தண்ணீர் இல்லாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[9. So the king of Israel went, and the king of Judah, and the king of Edom: and they fetched a compass of seven days' journey: and there was no water for the host, and for the cattle that followed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யூதாவின் ராஜாவாகிய யோசபாத்தின் பதினெட்டாம் வருஷத்தில் ஆகாபின் குமாரனாகிய யோராம் சமாரியாவிலே இஸ்ரவேலின்மேல் ராஜாவாகிப் பன்னிரண்டு; வருஷம் ராஜ்யபாரம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[1. Now Jehoram the son of Ahab began to reign over Israel in Samaria the eighteenth year of Jehoshaphat king of Judah, and reigned twelve years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது இஸ்ரவேலின் ராஜா: ஐயோ, இந்த மூன்று ராஜாக்களையும் கர்த்தர் மோவாபியரின் கையில் ஒப்புக்கொடுக்க வரவழைத்தாரே என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And the king of Israel said, Alas! that the LORD has called these three kings together, to deliver them into the hand of Moab!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது இஸ்ரவேலின் ராஜா: ஐயோ, இந்த மூன்று ராஜாக்களையும் கர்த்தர் மோவாபியரின் கையில் ஒப்புக்கொடுக்க வரவழைத்தாரே என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And the king of Israel said, Alas! that the LORD has called these three kings together, to deliver them into the hand of Moab!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யோசபாத்: நாம் கர்த்தரிடத்தில் விசாரிக்கும்படி கர்த்தருடைய தீர்க்கதரிசி ஒருவரும் இங்கே இல்லையா என்று கேட்டதற்கு, எலியாவின் கைகளுக்குத் தண்ணீர் வார்த்த சாப்பாத்தின் குமாரனாகிய எலிசா இங்கே இருக்கிறான் என்று இஸ்ரவேல் ராஜாவின் ஊழியக்காரரில் ஒருவன் மறுமொழியாகச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[11. But Jehoshaphat said, Is there not here a prophet of the LORD, that we may enquire of the LORD by him? And one of the king of Israel's servants answered and said, Here is Elisha the son of Shaphat, which poured water on the hands of Elijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யோசபாத்: நாம் கர்த்தரிடத்தில் விசாரிக்கும்படி கர்த்தருடைய தீர்க்கதரிசி ஒருவரும் இங்கே இல்லையா என்று கேட்டதற்கு, எலியாவின் கைகளுக்குத் தண்ணீர் வார்த்த சாப்பாத்தின் குமாரனாகிய எலிசா இங்கே இருக்கிறான் என்று இஸ்ரவேல் ராஜாவின் ஊழியக்காரரில் ஒருவன் மறுமொழியாகச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[11. But Jehoshaphat said, Is there not here a prophet of the LORD, that we may enquire of the LORD by him? And one of the king of Israel's servants answered and said, Here is Elisha the son of Shaphat, which poured water on the hands of Elijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யோசபாத்: நாம் கர்த்தரிடத்தில் விசாரிக்கும்படி கர்த்தருடைய தீர்க்கதரிசி ஒருவரும் இங்கே இல்லையா என்று கேட்டதற்கு, எலியாவின் கைகளுக்குத் தண்ணீர் வார்த்த சாப்பாத்தின் குமாரனாகிய எலிசா இங்கே இருக்கிறான் என்று இஸ்ரவேல் ராஜாவின் ஊழியக்காரரில் ஒருவன் மறுமொழியாகச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[11. But Jehoshaphat said, Is there not here a prophet of the LORD, that we may enquire of the LORD by him? And one of the king of Israel's servants answered and said, Here is Elisha the son of Shaphat, which poured water on the hands of Elijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது யோசபாத் அவனை நோக்கி: கர்த்தருடைய வார்த்தை அவனிடத்தில் இருக்கிறது என்றான்; இஸ்ரவேலின் ராஜாவும் யோசபாத்தும் ஏதோமின் ராஜாவும் அவனிடத்தில் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And Jehoshaphat said, The word of the LORD is with him. So the king of Israel and Jehoshaphat and the king of Edom went down to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது யோசபாத் அவனை நோக்கி: கர்த்தருடைய வார்த்தை அவனிடத்தில் இருக்கிறது என்றான்; இஸ்ரவேலின் ராஜாவும் யோசபாத்தும் ஏதோமின் ராஜாவும் அவனிடத்தில் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And Jehoshaphat said, The word of the LORD is with him. So the king of Israel and Jehoshaphat and the king of Edom went down to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எலிசா இஸ்ரவேலின் ராஜாவைப் பார்த்து: எனக்கும் உமக்கும் என்ன? நீர் உம்முடைய தகப்பனின் தீர்க்கதரிசிகளிடத்திலும், உம்முடைய தாயாரின் தீர்க்கதரிசிகளிடத்திலும் போம் என்றான். அதற்கு இஸ்ரவேலின் ராஜா: அப்படியல்ல, கர்த்தர் இந்த மூன்று ராஜாக்களையும் மோவாபியரின் கையில் ஒப்புக்கொடுக்கிறதற்கு வரவழைத்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And Elisha said unto the king of Israel, What have I to do with you? get you to the prophets of your father, and to the prophets of your mother. And the king of Israel said unto him, Nay: for the LORD has called these three kings together, to deliver them into the hand of Moab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எலிசா இஸ்ரவேலின் ராஜாவைப் பார்த்து: எனக்கும் உமக்கும் என்ன? நீர் உம்முடைய தகப்பனின் தீர்க்கதரிசிகளிடத்திலும், உம்முடைய தாயாரின் தீர்க்கதரிசிகளிடத்திலும் போம் என்றான். அதற்கு இஸ்ரவேலின் ராஜா: அப்படியல்ல, கர்த்தர் இந்த மூன்று ராஜாக்களையும் மோவாபியரின் கையில் ஒப்புக்கொடுக்கிறதற்கு வரவழைத்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And Elisha said unto the king of Israel, What have I to do with you? get you to the prophets of your father, and to the prophets of your mother. And the king of Israel said unto him, Nay: for the LORD has called these three kings together, to deliver them into the hand of Moab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எலிசா இஸ்ரவேலின் ராஜாவைப் பார்த்து: எனக்கும் உமக்கும் என்ன? நீர் உம்முடைய தகப்பனின் தீர்க்கதரிசிகளிடத்திலும், உம்முடைய தாயாரின் தீர்க்கதரிசிகளிடத்திலும் போம் என்றான். அதற்கு இஸ்ரவேலின் ராஜா: அப்படியல்ல, கர்த்தர் இந்த மூன்று ராஜாக்களையும் மோவாபியரின் கையில் ஒப்புக்கொடுக்கிறதற்கு வரவழைத்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And Elisha said unto the king of Israel, What have I to do with you? get you to the prophets of your father, and to the prophets of your mother. And the king of Israel said unto him, Nay: for the LORD has called these three kings together, to deliver them into the hand of Moab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யூதாவின் ராஜாவாகிய யோசபாத்தின் பதினெட்டாம் வருஷத்தில் ஆகாபின் குமாரனாகிய யோராம் சமாரியாவிலே இஸ்ரவேலின்மேல் ராஜாவாகிப் பன்னிரண்டு; வருஷம் ராஜ்யபாரம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[1. Now Jehoram the son of Ahab began to reign over Israel in Samaria the eighteenth year of Jehoshaphat king of Judah, and reigned twelve years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு எலிசா: நான் யூதாவின் ராஜாவாகிய யோசபாத்தின் முகத்தைப் பாராதிருந்தால் நான் உம்மை நோக்கவுமாட்டேன், உம்மைப் பார்க்கவுமாட்டேன் என்று சேனைகளுடைய கர்த்தருக்கு முன்நிற்கிற நான் அவருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[13. And Elisha said unto the king of Israel, What have I to do with you? get you to the prophets of your father, and to the prophets of your mother. And the king of Israel said unto him, Nay: for the LORD has called these three kings together, to deliver them into the hand of Moab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு எலிசா: நான் யூதாவின் ராஜாவாகிய யோசபாத்தின் முகத்தைப் பாராதிருந்தால் நான் உம்மை நோக்கவுமாட்டேன், உம்மைப் பார்க்கவுமாட்டேன் என்று சேனைகளுடைய கர்த்தருக்கு முன்நிற்கிற நான் அவருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[14. And Elisha said, As the LORD of hosts lives, before whom I stand, surely, were it not that I regard the presence of Jehoshaphat the king of Judah, I would not look toward you, nor see you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்போதும் ஒரு சுரமண்டல வாத்தியக்காரனை என்னிடத்தில் கொண்டுவாருங்கள் என்றான்; சுரமண்டல வாத்தியக்காரன் வந்து வாசித்தபோது கர்த்தருடைய கரம் அவன்மேல் இறங்கி,]]></a:t>
+              <a:t><![CDATA[14. And Elisha said, As the LORD of hosts lives, before whom I stand, surely, were it not that I regard the presence of Jehoshaphat the king of Judah, I would not look toward you, nor see you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்போதும் ஒரு சுரமண்டல வாத்தியக்காரனை என்னிடத்தில் கொண்டுவாருங்கள் என்றான்; சுரமண்டல வாத்தியக்காரன் வந்து வாசித்தபோது கர்த்தருடைய கரம் அவன்மேல் இறங்கி,]]></a:t>
+              <a:t><![CDATA[14. And Elisha said, As the LORD of hosts lives, before whom I stand, surely, were it not that I regard the presence of Jehoshaphat the king of Judah, I would not look toward you, nor see you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன்: கர்த்தர் உரைக்கிறது என்னவென்றால், இந்தப் பள்ளத்தாக்கிலே எங்கும் வாய்க்கால்களை வெட்டுங்கள்.]]></a:t>
+              <a:t><![CDATA[15. But now bring me a minstrel. And it came to pass, when the minstrel played, that the hand of the LORD came upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீங்கள் காற்றையும் காணமாட்டீர்கள், மழையையும் காணமாட்டீர்கள்; ஆனாலும் நீங்களும் உங்கள் ஆடு மாடுகளும் உங்கள் மிருகஜீவன்களும் குடிக்கும்படிக்கு, இந்தப் பள்ளத்தாக்கு தண்ணீரால் நிரப்பப்படும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. But now bring me a minstrel. And it came to pass, when the minstrel played, that the hand of the LORD came upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீங்கள் காற்றையும் காணமாட்டீர்கள், மழையையும் காணமாட்டீர்கள்; ஆனாலும் நீங்களும் உங்கள் ஆடு மாடுகளும் உங்கள் மிருகஜீவன்களும் குடிக்கும்படிக்கு, இந்தப் பள்ளத்தாக்கு தண்ணீரால் நிரப்பப்படும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. And he said, Thus says the LORD, Make this valley full of ditches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீங்கள் காற்றையும் காணமாட்டீர்கள், மழையையும் காணமாட்டீர்கள்; ஆனாலும் நீங்களும் உங்கள் ஆடு மாடுகளும் உங்கள் மிருகஜீவன்களும் குடிக்கும்படிக்கு, இந்தப் பள்ளத்தாக்கு தண்ணீரால் நிரப்பப்படும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. For thus says the LORD, All of you shall not see wind, neither shall all of you see rain; yet that valley shall be filled with water, that all of you may drink, both all of you, and your cattle, and your beasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இது கர்த்தரின் பார்வைக்கு அற்பகாரியம்; மோவாபியரையும் உங்கள் கையிலே ஒப்புக்கொடுப்பார்.]]></a:t>
+              <a:t><![CDATA[17. For thus says the LORD, All of you shall not see wind, neither shall all of you see rain; yet that valley shall be filled with water, that all of you may drink, both all of you, and your cattle, and your beasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இது கர்த்தரின் பார்வைக்கு அற்பகாரியம்; மோவாபியரையும் உங்கள் கையிலே ஒப்புக்கொடுப்பார்.]]></a:t>
+              <a:t><![CDATA[17. For thus says the LORD, All of you shall not see wind, neither shall all of you see rain; yet that valley shall be filled with water, that all of you may drink, both all of you, and your cattle, and your beasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; ஆனாலும் தன் தகப்பனைப்போலும் தன் தாயைப் போலும் அல்ல; தன் தகப்பன் பண்ணுவித்த பாகாலின் சிலையை அகற்றிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[2. And he wrought evil in the sight of the LORD; but not like his father, and like his mother: for he put away the image of Baal that his father had made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்கள் சகல கோட்டைகளையும் சகல சிறந்த பட்டணங்களையும் தகர்த்து, நல்ல மரங்களையெல்லாம் வெட்டி, நீரூற்றுகளையெல்லாம் தூர்த்து, நல்ல நிலத்தையெல்லாம் கல்மேடுகளாக்கிக் கெடுப்பீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And this is but a light thing in the sight of the LORD: he will deliver the Moabites also into your hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்கள் சகல கோட்டைகளையும் சகல சிறந்த பட்டணங்களையும் தகர்த்து, நல்ல மரங்களையெல்லாம் வெட்டி, நீரூற்றுகளையெல்லாம் தூர்த்து, நல்ல நிலத்தையெல்லாம் கல்மேடுகளாக்கிக் கெடுப்பீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And all of you shall strike every fenced city, and every choice city, and shall fell every good tree, and stop all wells of water, and ruin every good piece of land with stones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மறுநாள் காலமே பலிசெலுத்தப்படும் நேரத்தில், இதோ, தண்ணீர் ஏதோம் தேசவழியாய் வந்ததினால் தேசம் தண்ணீரால் நிரம்பிற்று.]]></a:t>
+              <a:t><![CDATA[19. And all of you shall strike every fenced city, and every choice city, and shall fell every good tree, and stop all wells of water, and ruin every good piece of land with stones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மறுநாள் காலமே பலிசெலுத்தப்படும் நேரத்தில், இதோ, தண்ணீர் ஏதோம் தேசவழியாய் வந்ததினால் தேசம் தண்ணீரால் நிரம்பிற்று.]]></a:t>
+              <a:t><![CDATA[20. And it came to pass in the morning, when the food offering was offered, that, behold, there came water by the way of Edom, and the country was filled with water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தங்களோடு யுத்தம்பண்ண ராஜாக்கள் வருகிறதை மோவாபியரெல்லாரும் கேட்டபோது, அவர்கள் ஆயுதம் தரிக்கத்தக்க வயதுள்ளவர்களையும், அதற்கு மேல் தரமானவர்கள் எல்லாரையும் கூட்டி அழைத்துக் கொண்டுவந்து எல்லையிலே நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And it came to pass in the morning, when the food offering was offered, that, behold, there came water by the way of Edom, and the country was filled with water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தங்களோடு யுத்தம்பண்ண ராஜாக்கள் வருகிறதை மோவாபியரெல்லாரும் கேட்டபோது, அவர்கள் ஆயுதம் தரிக்கத்தக்க வயதுள்ளவர்களையும், அதற்கு மேல் தரமானவர்கள் எல்லாரையும் கூட்டி அழைத்துக் கொண்டுவந்து எல்லையிலே நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And when all the Moabites heard that the kings were come up to fight against them, they gathered all that were able to put on armour, and upward, and stood in the border.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மோவாபியர் அதிகாலமே எழுந்தபோது சூரியன் தண்ணீரின் மேல் பிரகாசித்ததினால் அந்தத் தண்ணீர் அவர்களுக்கு இரத்தம்போல் சிவப்பாய்க் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[21. And when all the Moabites heard that the kings were come up to fight against them, they gathered all that were able to put on armour, and upward, and stood in the border.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மோவாபியர் அதிகாலமே எழுந்தபோது சூரியன் தண்ணீரின் மேல் பிரகாசித்ததினால் அந்தத் தண்ணீர் அவர்களுக்கு இரத்தம்போல் சிவப்பாய்க் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[21. And when all the Moabites heard that the kings were come up to fight against them, they gathered all that were able to put on armour, and upward, and stood in the border.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதினால் அவர்கள்: இது இரத்தம், அந்த ராஜாக்கள் தங்களைத் தாங்களே ஒருவரை ஒருவர் வெட்டிக்கொண்டு மாண்டுபோனார்கள்; ஆதலால் மோவாபியரே, கொள்ளைக்கு வாருங்கள் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And they rose up early in the morning, and the sun shone upon the water, and the Moabites saw the water on the other side as red as blood:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதினால் அவர்கள்: இது இரத்தம், அந்த ராஜாக்கள் தங்களைத் தாங்களே ஒருவரை ஒருவர் வெட்டிக்கொண்டு மாண்டுபோனார்கள்; ஆதலால் மோவாபியரே, கொள்ளைக்கு வாருங்கள் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And they rose up early in the morning, and the sun shone upon the water, and the Moabites saw the water on the other side as red as blood:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; ஆனாலும் தன் தகப்பனைப்போலும் தன் தாயைப் போலும் அல்ல; தன் தகப்பன் பண்ணுவித்த பாகாலின் சிலையை அகற்றிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[2. And he wrought evil in the sight of the LORD; but not like his father, and like his mother: for he put away the image of Baal that his father had made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் இஸ்ரவேலின் பாளயத்திற்கு வந்தபோதோவெனில், இஸ்ரவேலர் எழும்பி, மோவாபியரைத் தங்களுக்கு முன்பாக ஓடிப்போகத்தக்கதாய் முறியஅடித்து, அவர்கள் தேசத்திற்குள் புகுந்து, அங்கேயும் மோவாபியரை முறிய அடித்து,]]></a:t>
+              <a:t><![CDATA[23. And they said, This is blood: the kings are surely slain, and they have smitten one another: now therefore, Moab, to the spoil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் இஸ்ரவேலின் பாளயத்திற்கு வந்தபோதோவெனில், இஸ்ரவேலர் எழும்பி, மோவாபியரைத் தங்களுக்கு முன்பாக ஓடிப்போகத்தக்கதாய் முறியஅடித்து, அவர்கள் தேசத்திற்குள் புகுந்து, அங்கேயும் மோவாபியரை முறிய அடித்து,]]></a:t>
+              <a:t><![CDATA[23. And they said, This is blood: the kings are surely slain, and they have smitten one another: now therefore, Moab, to the spoil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பட்டணங்களை இடித்து, சகல நல்ல நிலத்திலும் கல்லெறிந்து நிரப்பி, நீரூற்றுகளையெல்லாம் தூர்த்து, நல்ல மரங்களையெல்லாம் வெட்டிப்போட்டார்கள்; கிராரேசேத்திலே மாத்திரம் அதின் மதில்கள் இன்னும் இடிபடாதிருக்கிறபோது; கவண்காரர் அதைச் சுற்றிக்கொண்டு அதையும் சேதமாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And when they came to the camp of Israel, the Israelites rose up and stroke the Moabites, so that they fled before them: but they went forward smiting the Moabites, even in their country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5621,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பட்டணங்களை இடித்து, சகல நல்ல நிலத்திலும் கல்லெறிந்து நிரப்பி, நீரூற்றுகளையெல்லாம் தூர்த்து, நல்ல மரங்களையெல்லாம் வெட்டிப்போட்டார்கள்; கிராரேசேத்திலே மாத்திரம் அதின் மதில்கள் இன்னும் இடிபடாதிருக்கிறபோது; கவண்காரர் அதைச் சுற்றிக்கொண்டு அதையும் சேதமாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And when they came to the camp of Israel, the Israelites rose up and stroke the Moabites, so that they fled before them: but they went forward smiting the Moabites, even in their country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பட்டணங்களை இடித்து, சகல நல்ல நிலத்திலும் கல்லெறிந்து நிரப்பி, நீரூற்றுகளையெல்லாம் தூர்த்து, நல்ல மரங்களையெல்லாம் வெட்டிப்போட்டார்கள்; கிராரேசேத்திலே மாத்திரம் அதின் மதில்கள் இன்னும் இடிபடாதிருக்கிறபோது; கவண்காரர் அதைச் சுற்றிக்கொண்டு அதையும் சேதமாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And when they came to the camp of Israel, the Israelites rose up and stroke the Moabites, so that they fled before them: but they went forward smiting the Moabites, even in their country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5839,51 +5855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யுத்தம் மும்முரமாகிறதென்று மோவாபியரின் ராஜா கண்டபோது, அவன் ஏதோமின் ராஜாவின்மேல் வலுமையாய் விழுகிறதற்குப் பட்டயம் உருவுகிற எழுநூறுபேரைக் கூட்டிக்கொண்டு போனான்; ஆனாலும் அவர்களாலே கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[25. And they beat down the cities, and on every good piece of land cast every man his stone, and filled it; and they stopped all the wells of water, and felled all the good trees: only in Kirharaseth left they the stones thereof; nevertheless the slingers went about it, and stroke it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5948,51 +5964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யுத்தம் மும்முரமாகிறதென்று மோவாபியரின் ராஜா கண்டபோது, அவன் ஏதோமின் ராஜாவின்மேல் வலுமையாய் விழுகிறதற்குப் பட்டயம் உருவுகிற எழுநூறுபேரைக் கூட்டிக்கொண்டு போனான்; ஆனாலும் அவர்களாலே கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[25. And they beat down the cities, and on every good piece of land cast every man his stone, and filled it; and they stopped all the wells of water, and felled all the good trees: only in Kirharaseth left they the stones thereof; nevertheless the slingers went about it, and stroke it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6057,51 +6073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது அவன் தன் ஸ்தானத்தில் ராஜாவாகப்போகிற தன் சேஷ்டபுத்திரனைப் பிடித்து, அலங்கத்தின்மேல் அவனைச் சர்வாங்க தகனமாக பலியிட்டான்; அப்பொழுது இஸ்ரவேலர்மேல் கடுங்கோபம் மூண்டதினால், அவர்கள் அவனைவிட்டுப் புறப்பட்டு, தங்கள் தேசத்திற்குத் திரும்பி விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And they beat down the cities, and on every good piece of land cast every man his stone, and filled it; and they stopped all the wells of water, and felled all the good trees: only in Kirharaseth left they the stones thereof; nevertheless the slingers went about it, and stroke it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6166,51 +6182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது அவன் தன் ஸ்தானத்தில் ராஜாவாகப்போகிற தன் சேஷ்டபுத்திரனைப் பிடித்து, அலங்கத்தின்மேல் அவனைச் சர்வாங்க தகனமாக பலியிட்டான்; அப்பொழுது இஸ்ரவேலர்மேல் கடுங்கோபம் மூண்டதினால், அவர்கள் அவனைவிட்டுப் புறப்பட்டு, தங்கள் தேசத்திற்குத் திரும்பி விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And when the king of Moab saw that the battle was too sore for him, he took with him seven hundred men that drew swords, to break through even unto the king of Edom: but they could not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6275,51 +6291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது அவன் தன் ஸ்தானத்தில் ராஜாவாகப்போகிற தன் சேஷ்டபுத்திரனைப் பிடித்து, அலங்கத்தின்மேல் அவனைச் சர்வாங்க தகனமாக பலியிட்டான்; அப்பொழுது இஸ்ரவேலர்மேல் கடுங்கோபம் மூண்டதினால், அவர்கள் அவனைவிட்டுப் புறப்பட்டு, தங்கள் தேசத்திற்குத் திரும்பி விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And when the king of Moab saw that the battle was too sore for him, he took with him seven hundred men that drew swords, to break through even unto the king of Edom: but they could not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6384,51 +6400,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என்றாலும் இஸ்ரவேலைப் பாவஞ் செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை அவன் விட்டு நீங்காமல் அவைகளிலே சிக்கிக் கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. Nevertheless he cleaved unto the sins of Jeroboam the son of Nebat, which made Israel to sin; he departed not from it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And when the king of Moab saw that the battle was too sore for him, he took with him seven hundred men that drew swords, to break through even unto the king of Edom: but they could not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Then he took his eldest son that should have reigned in his position, and offered him for a burnt offering upon the wall. And there was great indignation against Israel: and they departed from him, and returned to their own land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Then he took his eldest son that should have reigned in his position, and offered him for a burnt offering upon the wall. And there was great indignation against Israel: and they departed from him, and returned to their own land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Then he took his eldest son that should have reigned in his position, and offered him for a burnt offering upon the wall. And there was great indignation against Israel: and they departed from him, and returned to their own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என்றாலும் இஸ்ரவேலைப் பாவஞ் செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை அவன் விட்டு நீங்காமல் அவைகளிலே சிக்கிக் கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. Nevertheless he cleaved unto the sins of Jeroboam the son of Nebat, which made Israel to sin; he departed not from it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மோவாபின் ராஜாவாகிய மேசா ஆடுமாடுகள் பெருத்தவனாயிருந்து, இஸ்ரவேலின் ராஜாவுக்கு இலட்சம் ஆட்டுக்குட்டிகளையும், இலட்சம் குறும்பாட்டுக் கடாக்களையும் செலுத்திவந்தான்.]]></a:t>
+              <a:t><![CDATA[4. And Mesha king of Moab was a sheep breeder, and rendered unto the king of Israel an hundred thousand lambs, and an hundred thousand rams, with the wool.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மோவாபின் ராஜாவாகிய மேசா ஆடுமாடுகள் பெருத்தவனாயிருந்து, இஸ்ரவேலின் ராஜாவுக்கு இலட்சம் ஆட்டுக்குட்டிகளையும், இலட்சம் குறும்பாட்டுக் கடாக்களையும் செலுத்திவந்தான்.]]></a:t>
+              <a:t><![CDATA[4. And Mesha king of Moab was a sheep breeder, and rendered unto the king of Israel an hundred thousand lambs, and an hundred thousand rams, with the wool.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414257" r:id="rId1"/>
+    <p:sldLayoutId id="2478715730" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7274,50 +7726,82 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7442,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But it came to pass, when Ahab was dead, that the king of Moab rebelled against the king of]]></a:t>
+              <a:t><![CDATA[5. ஆகாப் இறந்துபோனபின் மோவாபின் ராஜா இஸ்ரவேலின் ராஜாவுக்கு விரோதமாய்க் கலகம் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel.]]></a:t>
+              <a:t><![CDATA[6. அக்காலத்திலே யோராம் என்னும் ராஜா சமாரியாவிலிருந்து புறப்பட்டு, இஸ்ரவேலையெல்லாம் இலக்கம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And king Jehoram went out of Samaria the same time, and numbered all Israel.]]></a:t>
+              <a:t><![CDATA[பார்த்துப்போய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he went and sent to Jehoshaphat the king of Judah, saying, The king of Moab has rebelled]]></a:t>
+              <a:t><![CDATA[7. மோவாபின் ராஜா எனக்கு விரோதமாய்க் கலகம்பண்ணினான்; மோவாபியர்மேல் யுத்தம்பண்ண, என்னோடேகூட வருகிறீரா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against me: will you go with me against Moab to battle? And he said, I will go up: I am as you are,]]></a:t>
+              <a:t><![CDATA[என்று யூதாவின் ராஜாவாகிய யோசபாத்தைக் கேட்டனுப்பினதற்கு; அவன் நான் வருகிறேன்; நான் தான் நீர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my people as your people, and my horses as your horses.]]></a:t>
+              <a:t><![CDATA[என்னுடைய ஜனங்கள் உம்முடைய ஜனங்கள், என்னுடைய குதிரைகள் உம்முடைய குதிரைகள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he said, Which way shall we go up? And he answered, The way through the wilderness of Edom.]]></a:t>
+              <a:t><![CDATA[8. எந்த வழியாய்ப் போவோம் என்று கேட்டான்; அதற்கு அவன்: ஏதோம் வனாந்தரவழியாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. So the king of Israel went, and the king of Judah, and the king of Edom: and they fetched a]]></a:t>
+              <a:t><![CDATA[9. அப்படியே இஸ்ரவேலின் ராஜாவும் யூதாவின் ராஜாவும் ஏதோமின் ராஜாவும் சேர்ந்து போனார்கள்; ஆனாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[compass of seven days' journey: and there was no water for the host, and for the cattle that]]></a:t>
+              <a:t><![CDATA[அவர்கள் ஏழுநாள் சுற்றித்திரிந்தபோது, அவர்களைப் பின்செல்லுகிற இராணுவத்துக்கும் மிருகஜீவன்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[followed them.]]></a:t>
+              <a:t><![CDATA[தண்ணீர் இல்லாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now Jehoram the son of Ahab began to reign over Israel in Samaria the eighteenth year of]]></a:t>
+              <a:t><![CDATA[1. யூதாவின் ராஜாவாகிய யோசபாத்தின் பதினெட்டாம் வருஷத்தில் ஆகாபின் குமாரனாகிய யோராம் சமாரியாவிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the king of Israel said, Alas! that the LORD has called these three kings together, to]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது இஸ்ரவேலின் ராஜா: ஐயோ, இந்த மூன்று ராஜாக்களையும் கர்த்தர் மோவாபியரின் கையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[deliver them into the hand of Moab!]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுக்க வரவழைத்தாரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. But Jehoshaphat said, Is there not here a prophet of the LORD, that we may enquire of the LORD]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது யோசபாத்: நாம் கர்த்தரிடத்தில் விசாரிக்கும்படி கர்த்தருடைய தீர்க்கதரிசி ஒருவரும் இங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by him? And one of the king of Israel's servants answered and said, Here is Elisha the son of]]></a:t>
+              <a:t><![CDATA[இல்லையா என்று கேட்டதற்கு, எலியாவின் கைகளுக்குத் தண்ணீர் வார்த்த சாப்பாத்தின் குமாரனாகிய எலிசா இங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Shaphat, which poured water on the hands of Elijah.]]></a:t>
+              <a:t><![CDATA[இருக்கிறான் என்று இஸ்ரவேல் ராஜாவின் ஊழியக்காரரில் ஒருவன் மறுமொழியாகச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Jehoshaphat said, The word of the LORD is with him. So the king of Israel and Jehoshaphat]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது யோசபாத் அவனை நோக்கி: கர்த்தருடைய வார்த்தை அவனிடத்தில் இருக்கிறது என்றான்; இஸ்ரவேலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the king of Edom went down to him.]]></a:t>
+              <a:t><![CDATA[ராஜாவும் யோசபாத்தும் ஏதோமின் ராஜாவும் அவனிடத்தில் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And Elisha said unto the king of Israel, What have I to do with you? get you to the prophets of]]></a:t>
+              <a:t><![CDATA[13. எலிசா இஸ்ரவேலின் ராஜாவைப் பார்த்து: எனக்கும் உமக்கும் என்ன? நீர் உம்முடைய தகப்பனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your father, and to the prophets of your mother. And the king of Israel said unto him, Nay: for the]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசிகளிடத்திலும், உம்முடைய தாயாரின் தீர்க்கதரிசிகளிடத்திலும் போம் என்றான். அதற்கு இஸ்ரவேலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD has called these three kings together, to deliver them into the hand of Moab.]]></a:t>
+              <a:t><![CDATA[ராஜா: அப்படியல்ல, கர்த்தர் இந்த மூன்று ராஜாக்களையும் மோவாபியரின் கையில் ஒப்புக்கொடுக்கிறதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jehoshaphat king of Judah, and reigned twelve years.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலின்மேல் ராஜாவாகிப் பன்னிரண்டு; வருஷம் ராஜ்யபாரம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Elisha said, As the LORD of hosts lives, before whom I stand, surely, were it not that I]]></a:t>
+              <a:t><![CDATA[வரவழைத்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[regard the presence of Jehoshaphat the king of Judah, I would not look toward you, nor see you.]]></a:t>
+              <a:t><![CDATA[14. அதற்கு எலிசா: நான் யூதாவின் ராஜாவாகிய யோசபாத்தின் முகத்தைப் பாராதிருந்தால் நான் உம்மை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. But now bring me a minstrel. And it came to pass, when the minstrel played, that the hand of the]]></a:t>
+              <a:t><![CDATA[நோக்கவுமாட்டேன், உம்மைப் பார்க்கவுமாட்டேன் என்று சேனைகளுடைய கர்த்தருக்கு முன்நிற்கிற நான் அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD came upon him.]]></a:t>
+              <a:t><![CDATA[ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he said, Thus says the LORD, Make this valley full of ditches.]]></a:t>
+              <a:t><![CDATA[15. இப்போதும் ஒரு சுரமண்டல வாத்தியக்காரனை என்னிடத்தில் கொண்டுவாருங்கள் என்றான்; சுரமண்டல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. For thus says the LORD, All of you shall not see wind, neither shall all of you see rain; yet]]></a:t>
+              <a:t><![CDATA[வாத்தியக்காரன் வந்து வாசித்தபோது கர்த்தருடைய கரம் அவன்மேல் இறங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that valley shall be filled with water, that all of you may drink, both all of you, and your cattle,]]></a:t>
+              <a:t><![CDATA[16. அவன்: கர்த்தர் உரைக்கிறது என்னவென்றால், இந்தப் பள்ளத்தாக்கிலே எங்கும் வாய்க்கால்களை வெட்டுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and your beasts.]]></a:t>
+              <a:t><![CDATA[17. நீங்கள் காற்றையும் காணமாட்டீர்கள், மழையையும் காணமாட்டீர்கள்; ஆனாலும் நீங்களும் உங்கள் ஆடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And this is but a light thing in the sight of the LORD: he will deliver the Moabites also into]]></a:t>
+              <a:t><![CDATA[மாடுகளும் உங்கள் மிருகஜீவன்களும் குடிக்கும்படிக்கு, இந்தப் பள்ளத்தாக்கு தண்ணீரால் நிரப்பப்படும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your hand.]]></a:t>
+              <a:t><![CDATA[என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he wrought evil in the sight of the LORD; but not like his father, and like his mother: for]]></a:t>
+              <a:t><![CDATA[2. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; ஆனாலும் தன் தகப்பனைப்போலும் தன் தாயைப் போலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And all of you shall strike every fenced city, and every choice city, and shall fell every good]]></a:t>
+              <a:t><![CDATA[18. இது கர்த்தரின் பார்வைக்கு அற்பகாரியம்; மோவாபியரையும் உங்கள் கையிலே ஒப்புக்கொடுப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tree, and stop all wells of water, and ruin every good piece of land with stones.]]></a:t>
+              <a:t><![CDATA[19. நீங்கள் சகல கோட்டைகளையும் சகல சிறந்த பட்டணங்களையும் தகர்த்து, நல்ல மரங்களையெல்லாம் வெட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And it came to pass in the morning, when the food offering was offered, that, behold, there came]]></a:t>
+              <a:t><![CDATA[நீரூற்றுகளையெல்லாம் தூர்த்து, நல்ல நிலத்தையெல்லாம் கல்மேடுகளாக்கிக் கெடுப்பீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[water by the way of Edom, and the country was filled with water.]]></a:t>
+              <a:t><![CDATA[20. மறுநாள் காலமே பலிசெலுத்தப்படும் நேரத்தில், இதோ, தண்ணீர் ஏதோம் தேசவழியாய் வந்ததினால் தேசம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And when all the Moabites heard that the kings were come up to fight against them, they gathered]]></a:t>
+              <a:t><![CDATA[தண்ணீரால் நிரம்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all that were able to put on armour, and upward, and stood in the border.]]></a:t>
+              <a:t><![CDATA[21. தங்களோடு யுத்தம்பண்ண ராஜாக்கள் வருகிறதை மோவாபியரெல்லாரும் கேட்டபோது, அவர்கள் ஆயுதம் தரிக்கத்தக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And they rose up early in the morning, and the sun shone upon the water, and the Moabites saw]]></a:t>
+              <a:t><![CDATA[வயதுள்ளவர்களையும், அதற்கு மேல் தரமானவர்கள் எல்லாரையும் கூட்டி அழைத்துக் கொண்டுவந்து எல்லையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the water on the other side as red as blood:]]></a:t>
+              <a:t><![CDATA[நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And they said, This is blood: the kings are surely slain, and they have smitten one another: now]]></a:t>
+              <a:t><![CDATA[22. மோவாபியர் அதிகாலமே எழுந்தபோது சூரியன் தண்ணீரின் மேல் பிரகாசித்ததினால் அந்தத் தண்ணீர் அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therefore, Moab, to the spoil.]]></a:t>
+              <a:t><![CDATA[இரத்தம்போல் சிவப்பாய்க் காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he put away the image of Baal that his father had made.]]></a:t>
+              <a:t><![CDATA[அல்ல; தன் தகப்பன் பண்ணுவித்த பாகாலின் சிலையை அகற்றிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And when they came to the camp of Israel, the Israelites rose up and stroke the Moabites, so]]></a:t>
+              <a:t><![CDATA[23. அதினால் அவர்கள்: இது இரத்தம், அந்த ராஜாக்கள் தங்களைத் தாங்களே ஒருவரை ஒருவர் வெட்டிக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that they fled before them: but they went forward smiting the Moabites, even in their country.]]></a:t>
+              <a:t><![CDATA[மாண்டுபோனார்கள்; ஆதலால் மோவாபியரே, கொள்ளைக்கு வாருங்கள் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And they beat down the cities, and on every good piece of land cast every man his stone, and]]></a:t>
+              <a:t><![CDATA[24. அவர்கள் இஸ்ரவேலின் பாளயத்திற்கு வந்தபோதோவெனில், இஸ்ரவேலர் எழும்பி, மோவாபியரைத் தங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[filled it; and they stopped all the wells of water, and felled all the good trees: only in]]></a:t>
+              <a:t><![CDATA[முன்பாக ஓடிப்போகத்தக்கதாய் முறியஅடித்து, அவர்கள் தேசத்திற்குள் புகுந்து, அங்கேயும் மோவாபியரை முறிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Kirharaseth left they the stones thereof; nevertheless the slingers went about it, and stroke it.]]></a:t>
+              <a:t><![CDATA[அடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And when the king of Moab saw that the battle was too sore for him, he took with him seven]]></a:t>
+              <a:t><![CDATA[25. பட்டணங்களை இடித்து, சகல நல்ல நிலத்திலும் கல்லெறிந்து நிரப்பி, நீரூற்றுகளையெல்லாம் தூர்த்து, நல்ல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred men that drew swords, to break through even unto the king of Edom: but they could not.]]></a:t>
+              <a:t><![CDATA[மரங்களையெல்லாம் வெட்டிப்போட்டார்கள்; கிராரேசேத்திலே மாத்திரம் அதின் மதில்கள் இன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Then he took his eldest son that should have reigned in his position, and offered him for a]]></a:t>
+              <a:t><![CDATA[இடிபடாதிருக்கிறபோது; கவண்காரர் அதைச் சுற்றிக்கொண்டு அதையும் சேதமாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[burnt offering upon the wall. And there was great indignation against Israel: and they departed from]]></a:t>
+              <a:t><![CDATA[26. யுத்தம் மும்முரமாகிறதென்று மோவாபியரின் ராஜா கண்டபோது, அவன் ஏதோமின் ராஜாவின்மேல் வலுமையாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him, and returned to their own land.]]></a:t>
+              <a:t><![CDATA[விழுகிறதற்குப் பட்டயம் உருவுகிற எழுநூறுபேரைக் கூட்டிக்கொண்டு போனான்; ஆனாலும் அவர்களாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +15054,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Nevertheless he cleaved unto the sins of Jeroboam the son of Nebat, which made Israel to sin; he]]></a:t>
+              <a:t><![CDATA[3. என்றாலும் இஸ்ரவேலைப் பாவஞ் செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை அவன் விட்டு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கூடாமற்போயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அப்பொழுது அவன் தன் ஸ்தானத்தில் ராஜாவாகப்போகிற தன் சேஷ்டபுத்திரனைப் பிடித்து, அலங்கத்தின்மேல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனைச் சர்வாங்க தகனமாக பலியிட்டான்; அப்பொழுது இஸ்ரவேலர்மேல் கடுங்கோபம் மூண்டதினால், அவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனைவிட்டுப் புறப்பட்டு, தங்கள் தேசத்திற்குத் திரும்பி விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[departed not from it.]]></a:t>
+              <a:t><![CDATA[நீங்காமல் அவைகளிலே சிக்கிக் கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Mesha king of Moab was a sheep breeder, and rendered unto the king of Israel an hundred]]></a:t>
+              <a:t><![CDATA[4. மோவாபின் ராஜாவாகிய மேசா ஆடுமாடுகள் பெருத்தவனாயிருந்து, இஸ்ரவேலின் ராஜாவுக்கு இலட்சம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thousand lambs, and an hundred thousand rams, with the wool.]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்குட்டிகளையும், இலட்சம் குறும்பாட்டுக் கடாக்களையும் செலுத்திவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
   <a:themeElements>
-    <a:clrScheme name="Theme52">
+    <a:clrScheme name="Theme55">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme52">
+    <a:fontScheme name="Theme55">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme52">
+    <a:fmtScheme name="Theme55">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>