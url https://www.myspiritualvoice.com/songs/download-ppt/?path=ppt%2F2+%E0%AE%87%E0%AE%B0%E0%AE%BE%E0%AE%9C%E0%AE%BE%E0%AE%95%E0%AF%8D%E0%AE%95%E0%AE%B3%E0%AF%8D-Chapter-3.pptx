--- v2 (2026-09-18)
+++ v3 (2026-11-02)
@@ -7242,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715730" r:id="rId1"/>
+    <p:sldLayoutId id="2482633033" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -16039,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
   <a:themeElements>
-    <a:clrScheme name="Theme55">
+    <a:clrScheme name="Theme32">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme55">
+    <a:fontScheme name="Theme32">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme55">
+    <a:fmtScheme name="Theme32">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>