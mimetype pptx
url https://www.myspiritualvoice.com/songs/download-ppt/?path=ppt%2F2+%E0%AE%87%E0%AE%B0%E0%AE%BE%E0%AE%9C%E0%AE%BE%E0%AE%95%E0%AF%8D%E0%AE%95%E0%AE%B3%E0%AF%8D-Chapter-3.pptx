--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -103,50 +103,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -183,50 +189,53 @@
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -380,53 +389,56 @@
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -486,51 +498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன்: கர்த்தர் உரைக்கிறது என்னவென்றால், இந்தப் பள்ளத்தாக்கிலே எங்கும் வாய்க்கால்களை வெட்டுங்கள்.]]></a:t>
+              <a:t><![CDATA[5. ஆகாப் இறந்துபோனபின் மோவாபின் ராஜா இஸ்ரவேலின் ராஜாவுக்கு விரோதமாய்க் கலகம் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -595,51 +607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீங்கள் காற்றையும் காணமாட்டீர்கள், மழையையும் காணமாட்டீர்கள்; ஆனாலும் நீங்களும் உங்கள் ஆடு மாடுகளும் உங்கள் மிருகஜீவன்களும் குடிக்கும்படிக்கு, இந்தப் பள்ளத்தாக்கு தண்ணீரால் நிரப்பப்படும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. ஆகாப் இறந்துபோனபின் மோவாபின் ராஜா இஸ்ரவேலின் ராஜாவுக்கு விரோதமாய்க் கலகம் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -704,51 +716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீங்கள் காற்றையும் காணமாட்டீர்கள், மழையையும் காணமாட்டீர்கள்; ஆனாலும் நீங்களும் உங்கள் ஆடு மாடுகளும் உங்கள் மிருகஜீவன்களும் குடிக்கும்படிக்கு, இந்தப் பள்ளத்தாக்கு தண்ணீரால் நிரப்பப்படும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. அக்காலத்திலே யோராம் என்னும் ராஜா சமாரியாவிலிருந்து புறப்பட்டு, இஸ்ரவேலையெல்லாம் இலக்கம் பார்த்துப்போய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -813,51 +825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யூதாவின் ராஜாவாகிய யோசபாத்தின் பதினெட்டாம் வருஷத்தில் ஆகாபின் குமாரனாகிய யோராம் சமாரியாவிலே இஸ்ரவேலின்மேல் ராஜாவாகிப் பன்னிரண்டு; வருஷம் ராஜ்யபாரம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[7. மோவாபின் ராஜா எனக்கு விரோதமாய்க் கலகம்பண்ணினான்; மோவாபியர்மேல் யுத்தம்பண்ண, என்னோடேகூட வருகிறீரா என்று யூதாவின் ராஜாவாகிய யோசபாத்தைக் கேட்டனுப்பினதற்கு; அவன் நான் வருகிறேன்; நான் தான் நீர், என்னுடைய ஜனங்கள் உம்முடைய ஜனங்கள், என்னுடைய குதிரைகள் உம்முடைய குதிரைகள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -922,51 +934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யூதாவின் ராஜாவாகிய யோசபாத்தின் பதினெட்டாம் வருஷத்தில் ஆகாபின் குமாரனாகிய யோராம் சமாரியாவிலே இஸ்ரவேலின்மேல் ராஜாவாகிப் பன்னிரண்டு; வருஷம் ராஜ்யபாரம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[7. மோவாபின் ராஜா எனக்கு விரோதமாய்க் கலகம்பண்ணினான்; மோவாபியர்மேல் யுத்தம்பண்ண, என்னோடேகூட வருகிறீரா என்று யூதாவின் ராஜாவாகிய யோசபாத்தைக் கேட்டனுப்பினதற்கு; அவன் நான் வருகிறேன்; நான் தான் நீர், என்னுடைய ஜனங்கள் உம்முடைய ஜனங்கள், என்னுடைய குதிரைகள் உம்முடைய குதிரைகள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1031,51 +1043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இது கர்த்தரின் பார்வைக்கு அற்பகாரியம்; மோவாபியரையும் உங்கள் கையிலே ஒப்புக்கொடுப்பார்.]]></a:t>
+              <a:t><![CDATA[7. மோவாபின் ராஜா எனக்கு விரோதமாய்க் கலகம்பண்ணினான்; மோவாபியர்மேல் யுத்தம்பண்ண, என்னோடேகூட வருகிறீரா என்று யூதாவின் ராஜாவாகிய யோசபாத்தைக் கேட்டனுப்பினதற்கு; அவன் நான் வருகிறேன்; நான் தான் நீர், என்னுடைய ஜனங்கள் உம்முடைய ஜனங்கள், என்னுடைய குதிரைகள் உம்முடைய குதிரைகள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1140,51 +1152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்கள் சகல கோட்டைகளையும் சகல சிறந்த பட்டணங்களையும் தகர்த்து, நல்ல மரங்களையெல்லாம் வெட்டி, நீரூற்றுகளையெல்லாம் தூர்த்து, நல்ல நிலத்தையெல்லாம் கல்மேடுகளாக்கிக் கெடுப்பீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. எந்த வழியாய்ப் போவோம் என்று கேட்டான்; அதற்கு அவன்: ஏதோம் வனாந்தரவழியாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1249,51 +1261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்கள் சகல கோட்டைகளையும் சகல சிறந்த பட்டணங்களையும் தகர்த்து, நல்ல மரங்களையெல்லாம் வெட்டி, நீரூற்றுகளையெல்லாம் தூர்த்து, நல்ல நிலத்தையெல்லாம் கல்மேடுகளாக்கிக் கெடுப்பீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. அப்படியே இஸ்ரவேலின் ராஜாவும் யூதாவின் ராஜாவும் ஏதோமின் ராஜாவும் சேர்ந்து போனார்கள்; ஆனாலும் அவர்கள் ஏழுநாள் சுற்றித்திரிந்தபோது, அவர்களைப் பின்செல்லுகிற இராணுவத்துக்கும் மிருகஜீவன்களுக்கும் தண்ணீர் இல்லாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1358,51 +1370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; ஆனாலும் தன் தகப்பனைப்போலும் தன் தாயைப் போலும் அல்ல; தன் தகப்பன் பண்ணுவித்த பாகாலின் சிலையை அகற்றிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[9. அப்படியே இஸ்ரவேலின் ராஜாவும் யூதாவின் ராஜாவும் ஏதோமின் ராஜாவும் சேர்ந்து போனார்கள்; ஆனாலும் அவர்கள் ஏழுநாள் சுற்றித்திரிந்தபோது, அவர்களைப் பின்செல்லுகிற இராணுவத்துக்கும் மிருகஜீவன்களுக்கும் தண்ணீர் இல்லாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1467,51 +1479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; ஆனாலும் தன் தகப்பனைப்போலும் தன் தாயைப் போலும் அல்ல; தன் தகப்பன் பண்ணுவித்த பாகாலின் சிலையை அகற்றிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[9. அப்படியே இஸ்ரவேலின் ராஜாவும் யூதாவின் ராஜாவும் ஏதோமின் ராஜாவும் சேர்ந்து போனார்கள்; ஆனாலும் அவர்கள் ஏழுநாள் சுற்றித்திரிந்தபோது, அவர்களைப் பின்செல்லுகிற இராணுவத்துக்கும் மிருகஜீவன்களுக்கும் தண்ணீர் இல்லாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1576,51 +1588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எலிசா இஸ்ரவேலின் ராஜாவைப் பார்த்து: எனக்கும் உமக்கும் என்ன? நீர் உம்முடைய தகப்பனின் தீர்க்கதரிசிகளிடத்திலும், உம்முடைய தாயாரின் தீர்க்கதரிசிகளிடத்திலும் போம் என்றான். அதற்கு இஸ்ரவேலின் ராஜா: அப்படியல்ல, கர்த்தர் இந்த மூன்று ராஜாக்களையும் மோவாபியரின் கையில் ஒப்புக்கொடுக்கிறதற்கு வரவழைத்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. யூதாவின் ராஜாவாகிய யோசபாத்தின் பதினெட்டாம் வருஷத்தில் ஆகாபின் குமாரனாகிய யோராம் சமாரியாவிலே இஸ்ரவேலின்மேல் ராஜாவாகிப் பன்னிரண்டு; வருஷம் ராஜ்யபாரம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1685,51 +1697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மறுநாள் காலமே பலிசெலுத்தப்படும் நேரத்தில், இதோ, தண்ணீர் ஏதோம் தேசவழியாய் வந்ததினால் தேசம் தண்ணீரால் நிரம்பிற்று.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது இஸ்ரவேலின் ராஜா: ஐயோ, இந்த மூன்று ராஜாக்களையும் கர்த்தர் மோவாபியரின் கையில் ஒப்புக்கொடுக்க வரவழைத்தாரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1794,51 +1806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மறுநாள் காலமே பலிசெலுத்தப்படும் நேரத்தில், இதோ, தண்ணீர் ஏதோம் தேசவழியாய் வந்ததினால் தேசம் தண்ணீரால் நிரம்பிற்று.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது இஸ்ரவேலின் ராஜா: ஐயோ, இந்த மூன்று ராஜாக்களையும் கர்த்தர் மோவாபியரின் கையில் ஒப்புக்கொடுக்க வரவழைத்தாரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1903,51 +1915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தங்களோடு யுத்தம்பண்ண ராஜாக்கள் வருகிறதை மோவாபியரெல்லாரும் கேட்டபோது, அவர்கள் ஆயுதம் தரிக்கத்தக்க வயதுள்ளவர்களையும், அதற்கு மேல் தரமானவர்கள் எல்லாரையும் கூட்டி அழைத்துக் கொண்டுவந்து எல்லையிலே நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது யோசபாத்: நாம் கர்த்தரிடத்தில் விசாரிக்கும்படி கர்த்தருடைய தீர்க்கதரிசி ஒருவரும் இங்கே இல்லையா என்று கேட்டதற்கு, எலியாவின் கைகளுக்குத் தண்ணீர் வார்த்த சாப்பாத்தின் குமாரனாகிய எலிசா இங்கே இருக்கிறான் என்று இஸ்ரவேல் ராஜாவின் ஊழியக்காரரில் ஒருவன் மறுமொழியாகச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2012,51 +2024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தங்களோடு யுத்தம்பண்ண ராஜாக்கள் வருகிறதை மோவாபியரெல்லாரும் கேட்டபோது, அவர்கள் ஆயுதம் தரிக்கத்தக்க வயதுள்ளவர்களையும், அதற்கு மேல் தரமானவர்கள் எல்லாரையும் கூட்டி அழைத்துக் கொண்டுவந்து எல்லையிலே நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது யோசபாத்: நாம் கர்த்தரிடத்தில் விசாரிக்கும்படி கர்த்தருடைய தீர்க்கதரிசி ஒருவரும் இங்கே இல்லையா என்று கேட்டதற்கு, எலியாவின் கைகளுக்குத் தண்ணீர் வார்த்த சாப்பாத்தின் குமாரனாகிய எலிசா இங்கே இருக்கிறான் என்று இஸ்ரவேல் ராஜாவின் ஊழியக்காரரில் ஒருவன் மறுமொழியாகச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2121,51 +2133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தங்களோடு யுத்தம்பண்ண ராஜாக்கள் வருகிறதை மோவாபியரெல்லாரும் கேட்டபோது, அவர்கள் ஆயுதம் தரிக்கத்தக்க வயதுள்ளவர்களையும், அதற்கு மேல் தரமானவர்கள் எல்லாரையும் கூட்டி அழைத்துக் கொண்டுவந்து எல்லையிலே நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது யோசபாத்: நாம் கர்த்தரிடத்தில் விசாரிக்கும்படி கர்த்தருடைய தீர்க்கதரிசி ஒருவரும் இங்கே இல்லையா என்று கேட்டதற்கு, எலியாவின் கைகளுக்குத் தண்ணீர் வார்த்த சாப்பாத்தின் குமாரனாகிய எலிசா இங்கே இருக்கிறான் என்று இஸ்ரவேல் ராஜாவின் ஊழியக்காரரில் ஒருவன் மறுமொழியாகச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2230,51 +2242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மோவாபியர் அதிகாலமே எழுந்தபோது சூரியன் தண்ணீரின் மேல் பிரகாசித்ததினால் அந்தத் தண்ணீர் அவர்களுக்கு இரத்தம்போல் சிவப்பாய்க் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது யோசபாத் அவனை நோக்கி: கர்த்தருடைய வார்த்தை அவனிடத்தில் இருக்கிறது என்றான்; இஸ்ரவேலின் ராஜாவும் யோசபாத்தும் ஏதோமின் ராஜாவும் அவனிடத்தில் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2339,51 +2351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மோவாபியர் அதிகாலமே எழுந்தபோது சூரியன் தண்ணீரின் மேல் பிரகாசித்ததினால் அந்தத் தண்ணீர் அவர்களுக்கு இரத்தம்போல் சிவப்பாய்க் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது யோசபாத் அவனை நோக்கி: கர்த்தருடைய வார்த்தை அவனிடத்தில் இருக்கிறது என்றான்; இஸ்ரவேலின் ராஜாவும் யோசபாத்தும் ஏதோமின் ராஜாவும் அவனிடத்தில் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2448,51 +2460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என்றாலும் இஸ்ரவேலைப் பாவஞ் செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை அவன் விட்டு நீங்காமல் அவைகளிலே சிக்கிக் கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. எலிசா இஸ்ரவேலின் ராஜாவைப் பார்த்து: எனக்கும் உமக்கும் என்ன? நீர் உம்முடைய தகப்பனின் தீர்க்கதரிசிகளிடத்திலும், உம்முடைய தாயாரின் தீர்க்கதரிசிகளிடத்திலும் போம் என்றான். அதற்கு இஸ்ரவேலின் ராஜா: அப்படியல்ல, கர்த்தர் இந்த மூன்று ராஜாக்களையும் மோவாபியரின் கையில் ஒப்புக்கொடுக்கிறதற்கு வரவழைத்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2557,51 +2569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என்றாலும் இஸ்ரவேலைப் பாவஞ் செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை அவன் விட்டு நீங்காமல் அவைகளிலே சிக்கிக் கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. எலிசா இஸ்ரவேலின் ராஜாவைப் பார்த்து: எனக்கும் உமக்கும் என்ன? நீர் உம்முடைய தகப்பனின் தீர்க்கதரிசிகளிடத்திலும், உம்முடைய தாயாரின் தீர்க்கதரிசிகளிடத்திலும் போம் என்றான். அதற்கு இஸ்ரவேலின் ராஜா: அப்படியல்ல, கர்த்தர் இந்த மூன்று ராஜாக்களையும் மோவாபியரின் கையில் ஒப்புக்கொடுக்கிறதற்கு வரவழைத்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2666,51 +2678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதினால் அவர்கள்: இது இரத்தம், அந்த ராஜாக்கள் தங்களைத் தாங்களே ஒருவரை ஒருவர் வெட்டிக்கொண்டு மாண்டுபோனார்கள்; ஆதலால் மோவாபியரே, கொள்ளைக்கு வாருங்கள் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[13. எலிசா இஸ்ரவேலின் ராஜாவைப் பார்த்து: எனக்கும் உமக்கும் என்ன? நீர் உம்முடைய தகப்பனின் தீர்க்கதரிசிகளிடத்திலும், உம்முடைய தாயாரின் தீர்க்கதரிசிகளிடத்திலும் போம் என்றான். அதற்கு இஸ்ரவேலின் ராஜா: அப்படியல்ல, கர்த்தர் இந்த மூன்று ராஜாக்களையும் மோவாபியரின் கையில் ஒப்புக்கொடுக்கிறதற்கு வரவழைத்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2775,51 +2787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எலிசா இஸ்ரவேலின் ராஜாவைப் பார்த்து: எனக்கும் உமக்கும் என்ன? நீர் உம்முடைய தகப்பனின் தீர்க்கதரிசிகளிடத்திலும், உம்முடைய தாயாரின் தீர்க்கதரிசிகளிடத்திலும் போம் என்றான். அதற்கு இஸ்ரவேலின் ராஜா: அப்படியல்ல, கர்த்தர் இந்த மூன்று ராஜாக்களையும் மோவாபியரின் கையில் ஒப்புக்கொடுக்கிறதற்கு வரவழைத்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. யூதாவின் ராஜாவாகிய யோசபாத்தின் பதினெட்டாம் வருஷத்தில் ஆகாபின் குமாரனாகிய யோராம் சமாரியாவிலே இஸ்ரவேலின்மேல் ராஜாவாகிப் பன்னிரண்டு; வருஷம் ராஜ்யபாரம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2884,51 +2896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதினால் அவர்கள்: இது இரத்தம், அந்த ராஜாக்கள் தங்களைத் தாங்களே ஒருவரை ஒருவர் வெட்டிக்கொண்டு மாண்டுபோனார்கள்; ஆதலால் மோவாபியரே, கொள்ளைக்கு வாருங்கள் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[14. அதற்கு எலிசா: நான் யூதாவின் ராஜாவாகிய யோசபாத்தின் முகத்தைப் பாராதிருந்தால் நான் உம்மை நோக்கவுமாட்டேன், உம்மைப் பார்க்கவுமாட்டேன் என்று சேனைகளுடைய கர்த்தருக்கு முன்நிற்கிற நான் அவருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2993,51 +3005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மோவாபின் ராஜாவாகிய மேசா ஆடுமாடுகள் பெருத்தவனாயிருந்து, இஸ்ரவேலின் ராஜாவுக்கு இலட்சம் ஆட்டுக்குட்டிகளையும், இலட்சம் குறும்பாட்டுக் கடாக்களையும் செலுத்திவந்தான்.]]></a:t>
+              <a:t><![CDATA[14. அதற்கு எலிசா: நான் யூதாவின் ராஜாவாகிய யோசபாத்தின் முகத்தைப் பாராதிருந்தால் நான் உம்மை நோக்கவுமாட்டேன், உம்மைப் பார்க்கவுமாட்டேன் என்று சேனைகளுடைய கர்த்தருக்கு முன்நிற்கிற நான் அவருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3102,51 +3114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மோவாபின் ராஜாவாகிய மேசா ஆடுமாடுகள் பெருத்தவனாயிருந்து, இஸ்ரவேலின் ராஜாவுக்கு இலட்சம் ஆட்டுக்குட்டிகளையும், இலட்சம் குறும்பாட்டுக் கடாக்களையும் செலுத்திவந்தான்.]]></a:t>
+              <a:t><![CDATA[15. இப்போதும் ஒரு சுரமண்டல வாத்தியக்காரனை என்னிடத்தில் கொண்டுவாருங்கள் என்றான்; சுரமண்டல வாத்தியக்காரன் வந்து வாசித்தபோது கர்த்தருடைய கரம் அவன்மேல் இறங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3211,51 +3223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் இஸ்ரவேலின் பாளயத்திற்கு வந்தபோதோவெனில், இஸ்ரவேலர் எழும்பி, மோவாபியரைத் தங்களுக்கு முன்பாக ஓடிப்போகத்தக்கதாய் முறியஅடித்து, அவர்கள் தேசத்திற்குள் புகுந்து, அங்கேயும் மோவாபியரை முறிய அடித்து,]]></a:t>
+              <a:t><![CDATA[15. இப்போதும் ஒரு சுரமண்டல வாத்தியக்காரனை என்னிடத்தில் கொண்டுவாருங்கள் என்றான்; சுரமண்டல வாத்தியக்காரன் வந்து வாசித்தபோது கர்த்தருடைய கரம் அவன்மேல் இறங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3320,51 +3332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் இஸ்ரவேலின் பாளயத்திற்கு வந்தபோதோவெனில், இஸ்ரவேலர் எழும்பி, மோவாபியரைத் தங்களுக்கு முன்பாக ஓடிப்போகத்தக்கதாய் முறியஅடித்து, அவர்கள் தேசத்திற்குள் புகுந்து, அங்கேயும் மோவாபியரை முறிய அடித்து,]]></a:t>
+              <a:t><![CDATA[16. அவன்: கர்த்தர் உரைக்கிறது என்னவென்றால், இந்தப் பள்ளத்தாக்கிலே எங்கும் வாய்க்கால்களை வெட்டுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3429,51 +3441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகாப் இறந்துபோனபின் மோவாபின் ராஜா இஸ்ரவேலின் ராஜாவுக்கு விரோதமாய்க் கலகம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[17. நீங்கள் காற்றையும் காணமாட்டீர்கள், மழையையும் காணமாட்டீர்கள்; ஆனாலும் நீங்களும் உங்கள் ஆடு மாடுகளும் உங்கள் மிருகஜீவன்களும் குடிக்கும்படிக்கு, இந்தப் பள்ளத்தாக்கு தண்ணீரால் நிரப்பப்படும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3538,51 +3550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பட்டணங்களை இடித்து, சகல நல்ல நிலத்திலும் கல்லெறிந்து நிரப்பி, நீரூற்றுகளையெல்லாம் தூர்த்து, நல்ல மரங்களையெல்லாம் வெட்டிப்போட்டார்கள்; கிராரேசேத்திலே மாத்திரம் அதின் மதில்கள் இன்னும் இடிபடாதிருக்கிறபோது; கவண்காரர் அதைச் சுற்றிக்கொண்டு அதையும் சேதமாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. நீங்கள் காற்றையும் காணமாட்டீர்கள், மழையையும் காணமாட்டீர்கள்; ஆனாலும் நீங்களும் உங்கள் ஆடு மாடுகளும் உங்கள் மிருகஜீவன்களும் குடிக்கும்படிக்கு, இந்தப் பள்ளத்தாக்கு தண்ணீரால் நிரப்பப்படும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3647,51 +3659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பட்டணங்களை இடித்து, சகல நல்ல நிலத்திலும் கல்லெறிந்து நிரப்பி, நீரூற்றுகளையெல்லாம் தூர்த்து, நல்ல மரங்களையெல்லாம் வெட்டிப்போட்டார்கள்; கிராரேசேத்திலே மாத்திரம் அதின் மதில்கள் இன்னும் இடிபடாதிருக்கிறபோது; கவண்காரர் அதைச் சுற்றிக்கொண்டு அதையும் சேதமாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. நீங்கள் காற்றையும் காணமாட்டீர்கள், மழையையும் காணமாட்டீர்கள்; ஆனாலும் நீங்களும் உங்கள் ஆடு மாடுகளும் உங்கள் மிருகஜீவன்களும் குடிக்கும்படிக்கு, இந்தப் பள்ளத்தாக்கு தண்ணீரால் நிரப்பப்படும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3756,51 +3768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பட்டணங்களை இடித்து, சகல நல்ல நிலத்திலும் கல்லெறிந்து நிரப்பி, நீரூற்றுகளையெல்லாம் தூர்த்து, நல்ல மரங்களையெல்லாம் வெட்டிப்போட்டார்கள்; கிராரேசேத்திலே மாத்திரம் அதின் மதில்கள் இன்னும் இடிபடாதிருக்கிறபோது; கவண்காரர் அதைச் சுற்றிக்கொண்டு அதையும் சேதமாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[18. இது கர்த்தரின் பார்வைக்கு அற்பகாரியம்; மோவாபியரையும் உங்கள் கையிலே ஒப்புக்கொடுப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3865,51 +3877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அக்காலத்திலே யோராம் என்னும் ராஜா சமாரியாவிலிருந்து புறப்பட்டு, இஸ்ரவேலையெல்லாம் இலக்கம் பார்த்துப்போய்;]]></a:t>
+              <a:t><![CDATA[18. இது கர்த்தரின் பார்வைக்கு அற்பகாரியம்; மோவாபியரையும் உங்கள் கையிலே ஒப்புக்கொடுப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3974,51 +3986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எலிசா இஸ்ரவேலின் ராஜாவைப் பார்த்து: எனக்கும் உமக்கும் என்ன? நீர் உம்முடைய தகப்பனின் தீர்க்கதரிசிகளிடத்திலும், உம்முடைய தாயாரின் தீர்க்கதரிசிகளிடத்திலும் போம் என்றான். அதற்கு இஸ்ரவேலின் ராஜா: அப்படியல்ல, கர்த்தர் இந்த மூன்று ராஜாக்களையும் மோவாபியரின் கையில் ஒப்புக்கொடுக்கிறதற்கு வரவழைத்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; ஆனாலும் தன் தகப்பனைப்போலும் தன் தாயைப் போலும் அல்ல; தன் தகப்பன் பண்ணுவித்த பாகாலின் சிலையை அகற்றிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4083,51 +4095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யுத்தம் மும்முரமாகிறதென்று மோவாபியரின் ராஜா கண்டபோது, அவன் ஏதோமின் ராஜாவின்மேல் வலுமையாய் விழுகிறதற்குப் பட்டயம் உருவுகிற எழுநூறுபேரைக் கூட்டிக்கொண்டு போனான்; ஆனாலும் அவர்களாலே கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[19. நீங்கள் சகல கோட்டைகளையும் சகல சிறந்த பட்டணங்களையும் தகர்த்து, நல்ல மரங்களையெல்லாம் வெட்டி, நீரூற்றுகளையெல்லாம் தூர்த்து, நல்ல நிலத்தையெல்லாம் கல்மேடுகளாக்கிக் கெடுப்பீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4192,51 +4204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யுத்தம் மும்முரமாகிறதென்று மோவாபியரின் ராஜா கண்டபோது, அவன் ஏதோமின் ராஜாவின்மேல் வலுமையாய் விழுகிறதற்குப் பட்டயம் உருவுகிற எழுநூறுபேரைக் கூட்டிக்கொண்டு போனான்; ஆனாலும் அவர்களாலே கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[19. நீங்கள் சகல கோட்டைகளையும் சகல சிறந்த பட்டணங்களையும் தகர்த்து, நல்ல மரங்களையெல்லாம் வெட்டி, நீரூற்றுகளையெல்லாம் தூர்த்து, நல்ல நிலத்தையெல்லாம் கல்மேடுகளாக்கிக் கெடுப்பீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4301,51 +4313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது அவன் தன் ஸ்தானத்தில் ராஜாவாகப்போகிற தன் சேஷ்டபுத்திரனைப் பிடித்து, அலங்கத்தின்மேல் அவனைச் சர்வாங்க தகனமாக பலியிட்டான்; அப்பொழுது இஸ்ரவேலர்மேல் கடுங்கோபம் மூண்டதினால், அவர்கள் அவனைவிட்டுப் புறப்பட்டு, தங்கள் தேசத்திற்குத் திரும்பி விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. மறுநாள் காலமே பலிசெலுத்தப்படும் நேரத்தில், இதோ, தண்ணீர் ஏதோம் தேசவழியாய் வந்ததினால் தேசம் தண்ணீரால் நிரம்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4410,51 +4422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது அவன் தன் ஸ்தானத்தில் ராஜாவாகப்போகிற தன் சேஷ்டபுத்திரனைப் பிடித்து, அலங்கத்தின்மேல் அவனைச் சர்வாங்க தகனமாக பலியிட்டான்; அப்பொழுது இஸ்ரவேலர்மேல் கடுங்கோபம் மூண்டதினால், அவர்கள் அவனைவிட்டுப் புறப்பட்டு, தங்கள் தேசத்திற்குத் திரும்பி விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. மறுநாள் காலமே பலிசெலுத்தப்படும் நேரத்தில், இதோ, தண்ணீர் ஏதோம் தேசவழியாய் வந்ததினால் தேசம் தண்ணீரால் நிரம்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4519,51 +4531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மோவாபின் ராஜா எனக்கு விரோதமாய்க் கலகம்பண்ணினான்; மோவாபியர்மேல் யுத்தம்பண்ண, என்னோடேகூட வருகிறீரா என்று யூதாவின் ராஜாவாகிய யோசபாத்தைக் கேட்டனுப்பினதற்கு; அவன் நான் வருகிறேன்; நான் தான் நீர், என்னுடைய ஜனங்கள் உம்முடைய ஜனங்கள், என்னுடைய குதிரைகள் உம்முடைய குதிரைகள் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. தங்களோடு யுத்தம்பண்ண ராஜாக்கள் வருகிறதை மோவாபியரெல்லாரும் கேட்டபோது, அவர்கள் ஆயுதம் தரிக்கத்தக்க வயதுள்ளவர்களையும், அதற்கு மேல் தரமானவர்கள் எல்லாரையும் கூட்டி அழைத்துக் கொண்டுவந்து எல்லையிலே நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4628,51 +4640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மோவாபின் ராஜா எனக்கு விரோதமாய்க் கலகம்பண்ணினான்; மோவாபியர்மேல் யுத்தம்பண்ண, என்னோடேகூட வருகிறீரா என்று யூதாவின் ராஜாவாகிய யோசபாத்தைக் கேட்டனுப்பினதற்கு; அவன் நான் வருகிறேன்; நான் தான் நீர், என்னுடைய ஜனங்கள் உம்முடைய ஜனங்கள், என்னுடைய குதிரைகள் உம்முடைய குதிரைகள் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. தங்களோடு யுத்தம்பண்ண ராஜாக்கள் வருகிறதை மோவாபியரெல்லாரும் கேட்டபோது, அவர்கள் ஆயுதம் தரிக்கத்தக்க வயதுள்ளவர்களையும், அதற்கு மேல் தரமானவர்கள் எல்லாரையும் கூட்டி அழைத்துக் கொண்டுவந்து எல்லையிலே நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4737,51 +4749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மோவாபின் ராஜா எனக்கு விரோதமாய்க் கலகம்பண்ணினான்; மோவாபியர்மேல் யுத்தம்பண்ண, என்னோடேகூட வருகிறீரா என்று யூதாவின் ராஜாவாகிய யோசபாத்தைக் கேட்டனுப்பினதற்கு; அவன் நான் வருகிறேன்; நான் தான் நீர், என்னுடைய ஜனங்கள் உம்முடைய ஜனங்கள், என்னுடைய குதிரைகள் உம்முடைய குதிரைகள் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. மோவாபியர் அதிகாலமே எழுந்தபோது சூரியன் தண்ணீரின் மேல் பிரகாசித்ததினால் அந்தத் தண்ணீர் அவர்களுக்கு இரத்தம்போல் சிவப்பாய்க் காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4846,51 +4858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எந்த வழியாய்ப் போவோம் என்று கேட்டான்; அதற்கு அவன்: ஏதோம் வனாந்தரவழியாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. மோவாபியர் அதிகாலமே எழுந்தபோது சூரியன் தண்ணீரின் மேல் பிரகாசித்ததினால் அந்தத் தண்ணீர் அவர்களுக்கு இரத்தம்போல் சிவப்பாய்க் காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4955,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே இஸ்ரவேலின் ராஜாவும் யூதாவின் ராஜாவும் ஏதோமின் ராஜாவும் சேர்ந்து போனார்கள்; ஆனாலும் அவர்கள் ஏழுநாள் சுற்றித்திரிந்தபோது, அவர்களைப் பின்செல்லுகிற இராணுவத்துக்கும் மிருகஜீவன்களுக்கும் தண்ணீர் இல்லாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[23. அதினால் அவர்கள்: இது இரத்தம், அந்த ராஜாக்கள் தங்களைத் தாங்களே ஒருவரை ஒருவர் வெட்டிக்கொண்டு மாண்டுபோனார்கள்; ஆதலால் மோவாபியரே, கொள்ளைக்கு வாருங்கள் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5064,51 +5076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே இஸ்ரவேலின் ராஜாவும் யூதாவின் ராஜாவும் ஏதோமின் ராஜாவும் சேர்ந்து போனார்கள்; ஆனாலும் அவர்கள் ஏழுநாள் சுற்றித்திரிந்தபோது, அவர்களைப் பின்செல்லுகிற இராணுவத்துக்கும் மிருகஜீவன்களுக்கும் தண்ணீர் இல்லாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[23. அதினால் அவர்கள்: இது இரத்தம், அந்த ராஜாக்கள் தங்களைத் தாங்களே ஒருவரை ஒருவர் வெட்டிக்கொண்டு மாண்டுபோனார்கள்; ஆதலால் மோவாபியரே, கொள்ளைக்கு வாருங்கள் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5173,51 +5185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எலிசா இஸ்ரவேலின் ராஜாவைப் பார்த்து: எனக்கும் உமக்கும் என்ன? நீர் உம்முடைய தகப்பனின் தீர்க்கதரிசிகளிடத்திலும், உம்முடைய தாயாரின் தீர்க்கதரிசிகளிடத்திலும் போம் என்றான். அதற்கு இஸ்ரவேலின் ராஜா: அப்படியல்ல, கர்த்தர் இந்த மூன்று ராஜாக்களையும் மோவாபியரின் கையில் ஒப்புக்கொடுக்கிறதற்கு வரவழைத்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; ஆனாலும் தன் தகப்பனைப்போலும் தன் தாயைப் போலும் அல்ல; தன் தகப்பன் பண்ணுவித்த பாகாலின் சிலையை அகற்றிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5282,51 +5294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது இஸ்ரவேலின் ராஜா: ஐயோ, இந்த மூன்று ராஜாக்களையும் கர்த்தர் மோவாபியரின் கையில் ஒப்புக்கொடுக்க வரவழைத்தாரே என்றான்.]]></a:t>
+              <a:t><![CDATA[24. அவர்கள் இஸ்ரவேலின் பாளயத்திற்கு வந்தபோதோவெனில், இஸ்ரவேலர் எழும்பி, மோவாபியரைத் தங்களுக்கு முன்பாக ஓடிப்போகத்தக்கதாய் முறியஅடித்து, அவர்கள் தேசத்திற்குள் புகுந்து, அங்கேயும் மோவாபியரை முறிய அடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5391,51 +5403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது இஸ்ரவேலின் ராஜா: ஐயோ, இந்த மூன்று ராஜாக்களையும் கர்த்தர் மோவாபியரின் கையில் ஒப்புக்கொடுக்க வரவழைத்தாரே என்றான்.]]></a:t>
+              <a:t><![CDATA[24. அவர்கள் இஸ்ரவேலின் பாளயத்திற்கு வந்தபோதோவெனில், இஸ்ரவேலர் எழும்பி, மோவாபியரைத் தங்களுக்கு முன்பாக ஓடிப்போகத்தக்கதாய் முறியஅடித்து, அவர்கள் தேசத்திற்குள் புகுந்து, அங்கேயும் மோவாபியரை முறிய அடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5500,51 +5512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யோசபாத்: நாம் கர்த்தரிடத்தில் விசாரிக்கும்படி கர்த்தருடைய தீர்க்கதரிசி ஒருவரும் இங்கே இல்லையா என்று கேட்டதற்கு, எலியாவின் கைகளுக்குத் தண்ணீர் வார்த்த சாப்பாத்தின் குமாரனாகிய எலிசா இங்கே இருக்கிறான் என்று இஸ்ரவேல் ராஜாவின் ஊழியக்காரரில் ஒருவன் மறுமொழியாகச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[25. பட்டணங்களை இடித்து, சகல நல்ல நிலத்திலும் கல்லெறிந்து நிரப்பி, நீரூற்றுகளையெல்லாம் தூர்த்து, நல்ல மரங்களையெல்லாம் வெட்டிப்போட்டார்கள்; கிராரேசேத்திலே மாத்திரம் அதின் மதில்கள் இன்னும் இடிபடாதிருக்கிறபோது; கவண்காரர் அதைச் சுற்றிக்கொண்டு அதையும் சேதமாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5609,51 +5621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யோசபாத்: நாம் கர்த்தரிடத்தில் விசாரிக்கும்படி கர்த்தருடைய தீர்க்கதரிசி ஒருவரும் இங்கே இல்லையா என்று கேட்டதற்கு, எலியாவின் கைகளுக்குத் தண்ணீர் வார்த்த சாப்பாத்தின் குமாரனாகிய எலிசா இங்கே இருக்கிறான் என்று இஸ்ரவேல் ராஜாவின் ஊழியக்காரரில் ஒருவன் மறுமொழியாகச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[25. பட்டணங்களை இடித்து, சகல நல்ல நிலத்திலும் கல்லெறிந்து நிரப்பி, நீரூற்றுகளையெல்லாம் தூர்த்து, நல்ல மரங்களையெல்லாம் வெட்டிப்போட்டார்கள்; கிராரேசேத்திலே மாத்திரம் அதின் மதில்கள் இன்னும் இடிபடாதிருக்கிறபோது; கவண்காரர் அதைச் சுற்றிக்கொண்டு அதையும் சேதமாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5718,51 +5730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யோசபாத்: நாம் கர்த்தரிடத்தில் விசாரிக்கும்படி கர்த்தருடைய தீர்க்கதரிசி ஒருவரும் இங்கே இல்லையா என்று கேட்டதற்கு, எலியாவின் கைகளுக்குத் தண்ணீர் வார்த்த சாப்பாத்தின் குமாரனாகிய எலிசா இங்கே இருக்கிறான் என்று இஸ்ரவேல் ராஜாவின் ஊழியக்காரரில் ஒருவன் மறுமொழியாகச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[25. பட்டணங்களை இடித்து, சகல நல்ல நிலத்திலும் கல்லெறிந்து நிரப்பி, நீரூற்றுகளையெல்லாம் தூர்த்து, நல்ல மரங்களையெல்லாம் வெட்டிப்போட்டார்கள்; கிராரேசேத்திலே மாத்திரம் அதின் மதில்கள் இன்னும் இடிபடாதிருக்கிறபோது; கவண்காரர் அதைச் சுற்றிக்கொண்டு அதையும் சேதமாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5827,51 +5839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது யோசபாத் அவனை நோக்கி: கர்த்தருடைய வார்த்தை அவனிடத்தில் இருக்கிறது என்றான்; இஸ்ரவேலின் ராஜாவும் யோசபாத்தும் ஏதோமின் ராஜாவும் அவனிடத்தில் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[26. யுத்தம் மும்முரமாகிறதென்று மோவாபியரின் ராஜா கண்டபோது, அவன் ஏதோமின் ராஜாவின்மேல் வலுமையாய் விழுகிறதற்குப் பட்டயம் உருவுகிற எழுநூறுபேரைக் கூட்டிக்கொண்டு போனான்; ஆனாலும் அவர்களாலே கூடாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5936,51 +5948,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது யோசபாத் அவனை நோக்கி: கர்த்தருடைய வார்த்தை அவனிடத்தில் இருக்கிறது என்றான்; இஸ்ரவேலின் ராஜாவும் யோசபாத்தும் ஏதோமின் ராஜாவும் அவனிடத்தில் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[26. யுத்தம் மும்முரமாகிறதென்று மோவாபியரின் ராஜா கண்டபோது, அவன் ஏதோமின் ராஜாவின்மேல் வலுமையாய் விழுகிறதற்குப் பட்டயம் உருவுகிற எழுநூறுபேரைக் கூட்டிக்கொண்டு போனான்; ஆனாலும் அவர்களாலே கூடாமற்போயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அப்பொழுது அவன் தன் ஸ்தானத்தில் ராஜாவாகப்போகிற தன் சேஷ்டபுத்திரனைப் பிடித்து, அலங்கத்தின்மேல் அவனைச் சர்வாங்க தகனமாக பலியிட்டான்; அப்பொழுது இஸ்ரவேலர்மேல் கடுங்கோபம் மூண்டதினால், அவர்கள் அவனைவிட்டுப் புறப்பட்டு, தங்கள் தேசத்திற்குத் திரும்பி விட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அப்பொழுது அவன் தன் ஸ்தானத்தில் ராஜாவாகப்போகிற தன் சேஷ்டபுத்திரனைப் பிடித்து, அலங்கத்தின்மேல் அவனைச் சர்வாங்க தகனமாக பலியிட்டான்; அப்பொழுது இஸ்ரவேலர்மேல் கடுங்கோபம் மூண்டதினால், அவர்கள் அவனைவிட்டுப் புறப்பட்டு, தங்கள் தேசத்திற்குத் திரும்பி விட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அப்பொழுது அவன் தன் ஸ்தானத்தில் ராஜாவாகப்போகிற தன் சேஷ்டபுத்திரனைப் பிடித்து, அலங்கத்தின்மேல் அவனைச் சர்வாங்க தகனமாக பலியிட்டான்; அப்பொழுது இஸ்ரவேலர்மேல் கடுங்கோபம் மூண்டதினால், அவர்கள் அவனைவிட்டுப் புறப்பட்டு, தங்கள் தேசத்திற்குத் திரும்பி விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6045,51 +6384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு எலிசா: நான் யூதாவின் ராஜாவாகிய யோசபாத்தின் முகத்தைப் பாராதிருந்தால் நான் உம்மை நோக்கவுமாட்டேன், உம்மைப் பார்க்கவுமாட்டேன் என்று சேனைகளுடைய கர்த்தருக்கு முன்நிற்கிற நான் அவருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[3. என்றாலும் இஸ்ரவேலைப் பாவஞ் செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை அவன் விட்டு நீங்காமல் அவைகளிலே சிக்கிக் கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6154,51 +6493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு எலிசா: நான் யூதாவின் ராஜாவாகிய யோசபாத்தின் முகத்தைப் பாராதிருந்தால் நான் உம்மை நோக்கவுமாட்டேன், உம்மைப் பார்க்கவுமாட்டேன் என்று சேனைகளுடைய கர்த்தருக்கு முன்நிற்கிற நான் அவருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[3. என்றாலும் இஸ்ரவேலைப் பாவஞ் செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை அவன் விட்டு நீங்காமல் அவைகளிலே சிக்கிக் கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6263,51 +6602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்போதும் ஒரு சுரமண்டல வாத்தியக்காரனை என்னிடத்தில் கொண்டுவாருங்கள் என்றான்; சுரமண்டல வாத்தியக்காரன் வந்து வாசித்தபோது கர்த்தருடைய கரம் அவன்மேல் இறங்கி,]]></a:t>
+              <a:t><![CDATA[4. மோவாபின் ராஜாவாகிய மேசா ஆடுமாடுகள் பெருத்தவனாயிருந்து, இஸ்ரவேலின் ராஜாவுக்கு இலட்சம் ஆட்டுக்குட்டிகளையும், இலட்சம் குறும்பாட்டுக் கடாக்களையும் செலுத்திவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6372,51 +6711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்போதும் ஒரு சுரமண்டல வாத்தியக்காரனை என்னிடத்தில் கொண்டுவாருங்கள் என்றான்; சுரமண்டல வாத்தியக்காரன் வந்து வாசித்தபோது கர்த்தருடைய கரம் அவன்மேல் இறங்கி,]]></a:t>
+              <a:t><![CDATA[4. மோவாபின் ராஜாவாகிய மேசா ஆடுமாடுகள் பெருத்தவனாயிருந்து, இஸ்ரவேலின் ராஜாவுக்கு இலட்சம் ஆட்டுக்குட்டிகளையும், இலட்சம் குறும்பாட்டுக் கடாக்களையும் செலுத்திவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6451,51 +6790,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493642" r:id="rId1"/>
+    <p:sldLayoutId id="2473414257" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6903,50 +7242,74 @@
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7079,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അവൻ പറഞ്ഞതു എന്തെന്നാൽ: യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഈ താഴ്വരയിൽ അനേകം കുഴികൾ വെട്ടുവിൻ.]]></a:t>
+              <a:t><![CDATA[5. But it came to pass, when Ahab was dead, that the king of Moab rebelled against the king of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. നിങ്ങൾ കാറ്റു കാണുകയില്ല, മഴയും കാണുകയില്ല; എന്നാൽ നിങ്ങളും നിങ്ങളുടെ ആടുമാടുകളും നിങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മൃഗവാഹനങ്ങളും കുടിക്കത്തക്കവണ്ണം ഈ താഴ്വര വെള്ളംകൊണ്ടു നിറയും.]]></a:t>
+              <a:t><![CDATA[6. And king Jehoram went out of Samaria the same time, and numbered all Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യെഹൂദാരാജാവായ യെഹോശാഫാത്തിന്റെ പതിനെട്ടാം ആണ്ടിൽ ആഹാബിന്റെ മകനായ യെഹോരാം ശമർയ്യയിൽ യിസ്രായേലിന്നു]]></a:t>
+              <a:t><![CDATA[7. And he went and sent to Jehoshaphat the king of Judah, saying, The king of Moab has rebelled]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രാജാവായി; അവൻ പന്ത്രണ്ടു സംവത്സരം വാണു.]]></a:t>
+              <a:t><![CDATA[against me: will you go with me against Moab to battle? And he said, I will go up: I am as you are,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ഇതു പോരാ എന്നു യഹോവെക്കു തോന്നീട്ടു അവൻ മോവാബ്യരെയും നിങ്ങളുടെ കയ്യിൽ ഏല്പിച്ചുതരും.]]></a:t>
+              <a:t><![CDATA[my people as your people, and my horses as your horses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. നിങ്ങൾ ഉറപ്പുള്ള പട്ടണങ്ങളും ശ്രേഷ്ഠനഗരങ്ങളുമെല്ലാം ജയിച്ചടക്കുകയും നല്ലവൃക്ഷങ്ങളെല്ലാം]]></a:t>
+              <a:t><![CDATA[8. And he said, Which way shall we go up? And he answered, The way through the wilderness of Edom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുറിക്കയും നീരുറവുകളെല്ലാം അടെച്ചുകളകയും നല്ല നിലങ്ങളെല്ലാം കല്ലുവാരിയിട്ടു ചീത്തയാക്കുകയും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[9. So the king of Israel went, and the king of Judah, and the king of Edom: and they fetched a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അവൻ യഹോവെക്കു അനിഷ്ടമായതു ചെയ്തു; തന്റെ അപ്പനെയും അമ്മയേയും പോലെ അല്ലതാനും; തന്റെ അപ്പൻ]]></a:t>
+              <a:t><![CDATA[compass of seven days' journey: and there was no water for the host, and for the cattle that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉണ്ടാക്കിയ ബാൽവിഗ്രഹം അവൻ നീക്കിക്കളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[followed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. എലീശാ യിസ്രായേൽ രാജാവിനോടു: എനിക്കും നിനക്കും തമ്മിൽ എന്തു? നീ നിന്റെ അപ്പന്റെ പ്രവാചകന്മാരുടെ]]></a:t>
+              <a:t><![CDATA[1. Now Jehoram the son of Ahab began to reign over Israel in Samaria the eighteenth year of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. പിറ്റെന്നാൾ രാവിലെ ഭോജനയാഗത്തിന്റെ സമയത്തു വെള്ളം എദോംവഴിയായി വരുന്നതുകണ്ടു; ദേശം വെള്ളംകൊണ്ടു]]></a:t>
+              <a:t><![CDATA[10. And the king of Israel said, Alas! that the LORD has called these three kings together, to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[deliver them into the hand of Moab!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. എന്നാൽ ഈ രാജാക്കന്മാർ തങ്ങളോടു യുദ്ധം ചെയ്‍വാൻ പുറപ്പെട്ടുവന്നു എന്നു മോവാബ്യരൊക്കെയും]]></a:t>
+              <a:t><![CDATA[11. But Jehoshaphat said, Is there not here a prophet of the LORD, that we may enquire of the LORD]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കേട്ടപ്പോൾ അവർ ആയുധം ധരിപ്പാൻ തക്ക പ്രായത്തിലും മേലോട്ടുമുള്ളവരെ വിളിച്ചുകൂട്ടി അതിരിങ്കൽ]]></a:t>
+              <a:t><![CDATA[by him? And one of the king of Israel's servants answered and said, Here is Elisha the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെന്നുനിന്നു.]]></a:t>
+              <a:t><![CDATA[Shaphat, which poured water on the hands of Elijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. രാവിലെ അവർ എഴുന്നേറ്റപ്പോൾ സൂര്യൻ വെള്ളത്തിന്മേൽ ഉദിച്ചിട്ടു മോവാബ്യർക്കു തങ്ങളുടെ നേരെയുള്ള]]></a:t>
+              <a:t><![CDATA[12. And Jehoshaphat said, The word of the LORD is with him. So the king of Israel and Jehoshaphat]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വെള്ളം രക്തംപോലെ ചുവപ്പായി തോന്നി:]]></a:t>
+              <a:t><![CDATA[and the king of Edom went down to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. എന്നാലും യിസ്രായേലിനെക്കൊണ്ടു പാപം ചെയ്യിച്ച നെബാത്തിന്റെ മകനായ യൊരോബെയാമിന്റെ പാപങ്ങളെ അവൻ]]></a:t>
+              <a:t><![CDATA[13. And Elisha said unto the king of Israel, What have I to do with you? get you to the prophets of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിട്ടുമാറാതെ മുറുകെ പിടിച്ചു.]]></a:t>
+              <a:t><![CDATA[your father, and to the prophets of your mother. And the king of Israel said unto him, Nay: for the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. അതു രക്തമാകുന്നു; ആ രാജാക്കന്മാർ തമ്മിൽ പൊരുതു അന്യോന്യം സംഹരിച്ചുകളഞ്ഞു; ആകയാൽ മോവാബ്യരേ,]]></a:t>
+              <a:t><![CDATA[LORD has called these three kings together, to deliver them into the hand of Moab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടുക്കലും നിന്റെ അമ്മയുടെ പ്രവാചകന്മാരുടെ അടുക്കലും ചെല്ലുക എന്നു പറഞ്ഞു. അതിന്നു യിസ്രായേൽരാജാവു]]></a:t>
+              <a:t><![CDATA[Jehoshaphat king of Judah, and reigned twelve years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊള്ളെക്കു വരുവിൻ എന്നു അവർ പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[14. And Elisha said, As the LORD of hosts lives, before whom I stand, surely, were it not that I]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. മോവാബ് രാജാവായ മേശെക്കു അനവധി ആടുണ്ടായിരുന്നു; അവൻ യിസ്രായേൽരാജാവിന്നു ഒരു ലക്ഷം കുഞ്ഞാടുകളുടെയും]]></a:t>
+              <a:t><![CDATA[regard the presence of Jehoshaphat the king of Judah, I would not look toward you, nor see you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒരു ലക്ഷം ആട്ടുകൊറ്റന്മാരുടെയും രോമം കൊടുത്തുവന്നു.]]></a:t>
+              <a:t><![CDATA[15. But now bring me a minstrel. And it came to pass, when the minstrel played, that the hand of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. അവർ യിസ്രായേൽപാളയത്തിങ്കൽ എത്തിയപ്പോൾ യിസ്രായേല്യർ എഴുന്നേറ്റു മോവാബ്യരെ തോല്പിച്ചോടിച്ചു; അവർ]]></a:t>
+              <a:t><![CDATA[LORD came upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദേശത്തിൽ കടന്നുചെന്നു മോവാബ്യരെ പിന്നെയും തോല്പിച്ചുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[16. And he said, Thus says the LORD, Make this valley full of ditches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. എന്നാൽ ആഹാബ് മരിച്ചശേഷം മോവാബ് രാജാവു യിസ്രായേൽരാജാവിനോടു മത്സരിച്ചു.]]></a:t>
+              <a:t><![CDATA[17. For thus says the LORD, All of you shall not see wind, neither shall all of you see rain; yet]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. പട്ടണങ്ങളെ അവർ ഇടിച്ചു നല്ലനിലമൊക്കെയും ഓരോരുത്തൻ ഓരോ കല്ലു ഇട്ടു നികത്തി നീരുറവുകളെല്ലാം]]></a:t>
+              <a:t><![CDATA[that valley shall be filled with water, that all of you may drink, both all of you, and your cattle,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടെച്ചു നല്ലവൃക്ഷങ്ങളെല്ലാം മുറിച്ചുകളഞ്ഞു; കീർഹരേശെത്തിൽ മാത്രം അവർ അതിന്റെ കല്ലു അങ്ങനെ തന്നേ]]></a:t>
+              <a:t><![CDATA[and your beasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിട്ടേച്ചു. എന്നാൽ കവിണക്കാർ അതിനെ വളഞ്ഞു നശിപ്പിച്ചുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[18. And this is but a light thing in the sight of the LORD: he will deliver the Moabites also into]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ആ കാലത്തു യെഹോരാം രാജാവു ശമർയ്യയിൽനിന്നു പുറപ്പെട്ടു യിസ്രായേലിനെ ഒക്കെയും എണ്ണിനോക്കി.]]></a:t>
+              <a:t><![CDATA[your hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവനോടു: അങ്ങനെയല്ല; ഈ മൂന്നു രാജാക്കന്മാരെയും മോവാബ്യരുടെ കയ്യിൽ ഏല്പിക്കേണ്ടതിന്നു യഹോവ അവരെ]]></a:t>
+              <a:t><![CDATA[2. And he wrought evil in the sight of the LORD; but not like his father, and like his mother: for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. മോവാബ്‌രാജാവു പട തനിക്കു അതിവിഷമമായി എന്നു കണ്ടപ്പോൾ എദോംരാജാവിനെ അണിമുറിച്ചാക്രമിക്കേണ്ടതിന്നു]]></a:t>
+              <a:t><![CDATA[19. And all of you shall strike every fenced city, and every choice city, and shall fell every good]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എഴുനൂറു ആയുധ പാണികളെ കൂട്ടിക്കൊണ്ടു ചെന്നു; എങ്കിലും സാധിച്ചില്ല.]]></a:t>
+              <a:t><![CDATA[tree, and stop all wells of water, and ruin every good piece of land with stones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ആകയാൽ അവൻ തന്റെ ശേഷം വാഴുവാനുള്ള ആദ്യജാതനെ പിടിച്ചു മതിലിന്മേൽ ദഹനയാഗം കഴിച്ചു. അപ്പോൾ]]></a:t>
+              <a:t><![CDATA[20. And it came to pass in the morning, when the food offering was offered, that, behold, there came]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേല്യരുടെമേൽ മഹാകോപം വന്നതുകൊണ്ടു അവർ അവനെ വിട്ടു സ്വദേശത്തേക്കു മടങ്ങിപ്പോന്നു.]]></a:t>
+              <a:t><![CDATA[water by the way of Edom, and the country was filled with water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. പിന്നെ അവൻ: മോവാബ്‌രാജാവു എന്നോടു മത്സരിച്ചിരിക്കുന്നു; മോവാബ്യരോടു യുദ്ധത്തിന്നു നീ കൂടെ പോരുമോ]]></a:t>
+              <a:t><![CDATA[21. And when all the Moabites heard that the kings were come up to fight against them, they gathered]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു യെഹൂദാരാജാവായ യെഹോശാഫാത്തിനോടു ആളയച്ചു ചോദിപ്പിച്ചു. അതിന്നു അവൻ: ഞാൻ പോരാം; നീയും ഞാനും എന്റെ]]></a:t>
+              <a:t><![CDATA[all that were able to put on armour, and upward, and stood in the border.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജനവും നിന്റെ ജനവും എന്റെ കുതിരകളും നിന്റെ കുതിരകളും ഒരുപോലെയല്ലോ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[22. And they rose up early in the morning, and the sun shone upon the water, and the Moabites saw]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. നാം ഏതു വഴിയായി പോകേണം എന്നു അവൻ ചോദിച്ചതിന്നു: എദോംമരുഭൂമിവഴിയായി തന്നേ എന്നു അവൻ പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[the water on the other side as red as blood:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അങ്ങനെ യിസ്രായേൽരാജാവു യെഹൂദാരാജാവും എദോംരാജാവുമായി പുറപ്പെട്ടു; അവർ ഏഴു ദിവസത്തെ വഴി]]></a:t>
+              <a:t><![CDATA[23. And they said, This is blood: the kings are surely slain, and they have smitten one another: now]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചുറ്റിനടന്നശേഷം അവരോടുകൂടെയുള്ള സൈന്യത്തിന്നും മൃഗങ്ങൾക്കും വെള്ളം കിട്ടാതെയായി.]]></a:t>
+              <a:t><![CDATA[therefore, Moab, to the spoil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിളിച്ചുവരുത്തിയിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[he put away the image of Baal that his father had made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അപ്പോൾ യിസ്രായേൽരാജാവു: അയ്യോ, ഈ മൂന്നു രാജാക്കന്മാരെയും യഹോവ വിളിച്ചുവരുത്തിയതു അവരെ]]></a:t>
+              <a:t><![CDATA[24. And when they came to the camp of Israel, the Israelites rose up and stroke the Moabites, so]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മോവാബ്യരുടെ കയ്യിൽ ഏല്പിക്കേണ്ടതിന്നോ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[that they fled before them: but they went forward smiting the Moabites, even in their country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. എന്നാൽ യഹോശാഫാത്ത്: നാം യഹോവയോടു അരുളപ്പാടു ചോദിക്കേണ്ടതിന്നു ഇവിടെ യഹോവയുടെ പ്രവാചകൻ ആരുമില്ലയോ]]></a:t>
+              <a:t><![CDATA[25. And they beat down the cities, and on every good piece of land cast every man his stone, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു ചോദിച്ചതിന്നു യിസ്രായേൽ രാജാവിന്റെ ഭൃത്യന്മാരിൽ ഒരുത്തൻ: ഏലീയാവിന്റെ കൈക്കു വെള്ളം ഒഴിച്ച]]></a:t>
+              <a:t><![CDATA[filled it; and they stopped all the wells of water, and felled all the good trees: only in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശാഫാത്തിന്റെ മകൻ എലീശാ ഇവിടെ ഉണ്ടു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[Kirharaseth left they the stones thereof; nevertheless the slingers went about it, and stroke it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അവന്റെ പക്കൽ യഹോവയുടെ അരുളപ്പാടു ഉണ്ടു എന്നു യെഹോശാഫാത്ത് പറഞ്ഞു. അങ്ങനെ യിസ്രായേൽരാജാവും]]></a:t>
+              <a:t><![CDATA[26. And when the king of Moab saw that the battle was too sore for him, he took with him seven]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +14042,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെഹോശാഫാത്തും എദോംരാജാവും കൂടെ അവന്റെ അടുക്കൽ ചെന്നു.]]></a:t>
+              <a:t><![CDATA[hundred men that drew swords, to break through even unto the king of Edom: but they could not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Then he took his eldest son that should have reigned in his position, and offered him for a]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[burnt offering upon the wall. And there was great indignation against Israel: and they departed from]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[him, and returned to their own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അതിന്നു എലീശാ: ഞാൻ സേവിച്ചുനില്ക്കുന്ന സൈന്യങ്ങളുടെ യഹോവയാണ, യെഹൂദാരാജാവായ യെഹോശാഫാത്തിന്റെ മുഖം]]></a:t>
+              <a:t><![CDATA[3. Nevertheless he cleaved unto the sins of Jeroboam the son of Nebat, which made Israel to sin; he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞാൻ ആദരിച്ചില്ല എങ്കിൽ ഞാൻ നിന്നെ നോക്കുകയോ കടാക്ഷിക്കയോ ഇല്ലായിരുന്നു;]]></a:t>
+              <a:t><![CDATA[departed not from it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. എന്നാൽ ഇപ്പോൾ ഒരു വീണക്കാരനെ എന്റെ അടുക്കൽ കൊണ്ടുവരുവിൻ എന്നു പറഞ്ഞു. വീണക്കാരൻ വായിക്കുമ്പോൾ]]></a:t>
+              <a:t><![CDATA[4. And Mesha king of Moab was a sheep breeder, and rendered unto the king of Israel an hundred]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ കൈ അവന്റെമേൽ വന്നു.]]></a:t>
+              <a:t><![CDATA[thousand lambs, and an hundred thousand rams, with the wool.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14268,91 +15027,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme67">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme67">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14378,51 +15137,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme67">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14553,51 +15312,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>56</Slides>
+  <Slides>59</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>