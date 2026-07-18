--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -167,50 +167,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -279,50 +291,56 @@
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
+    <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
+    <p:sldId id="348" r:id="rId95"/>
+    <p:sldId id="349" r:id="rId96"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -508,53 +526,59 @@
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
-  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -614,51 +638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது அவன்: இது அமாவாசியும் அல்ல, ஓய்வுநாளும் அல்லவே; நீ இன்றைக்கு அவரிடத்துக்குப் போகவேண்டியது என்ன என்று கேட்கச்சொன்னான். அதற்கு அவள்: எல்லாம் சரிதான், நான் போக வேண்டியிருக்கிறது என்று சொல்லியனுப்பி,]]></a:t>
+              <a:t><![CDATA[20. அவனை எடுத்து, அவன் தாயினிடத்தில் கொண்டுபோனபோது, அவன் மத்தியானமட்டும் அவள் மடியில் இருந்து செத்துப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -723,51 +747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கழுதையின்மேல் சேணம்வைத்து ஏறி, தன் வேலைக்காரனை நோக்கி: இதை ஓட்டிக்கொண்டுபோ; நான் உனக்குச் சொன்னால் ஒழிய போகிற வழியில் எங்கும் ஓட்டத்தை நிறுத்தாதே என்று சொல்லிப் புறப்பட்டு,]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அவள் ஏறிப்போய், அவனை தேவனுடைய மனுஷன் கட்டிலின்மேல் வைத்து, அவன் வைக்கப்பட்ட அறையின் கதவைப் பூட்டிக் கொண்டுபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -832,51 +856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கழுதையின்மேல் சேணம்வைத்து ஏறி, தன் வேலைக்காரனை நோக்கி: இதை ஓட்டிக்கொண்டுபோ; நான் உனக்குச் சொன்னால் ஒழிய போகிற வழியில் எங்கும் ஓட்டத்தை நிறுத்தாதே என்று சொல்லிப் புறப்பட்டு,]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அவள் ஏறிப்போய், அவனை தேவனுடைய மனுஷன் கட்டிலின்மேல் வைத்து, அவன் வைக்கப்பட்ட அறையின் கதவைப் பூட்டிக் கொண்டுபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -941,51 +965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்மேல் பர்வதத்திலிருக்கிற தேவனுடைய மனுஷனிடத்திற்குப் போனாள்; தேவனுடைய மனுஷன் தூரத்திலே அவளை வரக்கண்டு, தன் வேலைக்காரனாகிய கேயாசியைப் பார்த்து: அதோ சூனேமியாள் வருகிறாள்.]]></a:t>
+              <a:t><![CDATA[22. தன் புருஷனிடத்தில் ஆள் அனுப்பி: நான் சீக்கிரமாய் தேவனுடைய மனுஷன் இருக்கும் இடமட்டும் போய்வரும்படிக்கு; வேலைக்காரரில் ஒருவனையும் ஒரு கழுதையையும் எனக்கு அனுப்பவேண்டும் என்று சொல்லச்சொன்னாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1050,51 +1074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்மேல் பர்வதத்திலிருக்கிற தேவனுடைய மனுஷனிடத்திற்குப் போனாள்; தேவனுடைய மனுஷன் தூரத்திலே அவளை வரக்கண்டு, தன் வேலைக்காரனாகிய கேயாசியைப் பார்த்து: அதோ சூனேமியாள் வருகிறாள்.]]></a:t>
+              <a:t><![CDATA[22. தன் புருஷனிடத்தில் ஆள் அனுப்பி: நான் சீக்கிரமாய் தேவனுடைய மனுஷன் இருக்கும் இடமட்டும் போய்வரும்படிக்கு; வேலைக்காரரில் ஒருவனையும் ஒரு கழுதையையும் எனக்கு அனுப்பவேண்டும் என்று சொல்லச்சொன்னாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1159,51 +1183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீ அவளுக்கு எதிர்கொண்டு ஓடி, நீ சுகமாயிருக்கிறாயா? உன் புருஷன் சுகமாயிருக்கிறானா? அந்தப் பிள்ளை சுகமாயிருக்கிறதா என்று அவளிடத்தில் கேள் என்றான். அவள்: சுகந்தான் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது அவன்: இது அமாவாசியும் அல்ல, ஓய்வுநாளும் அல்லவே; நீ இன்றைக்கு அவரிடத்துக்குப் போகவேண்டியது என்ன என்று கேட்கச்சொன்னான். அதற்கு அவள்: எல்லாம் சரிதான், நான் போக வேண்டியிருக்கிறது என்று சொல்லியனுப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1268,51 +1292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீ அவளுக்கு எதிர்கொண்டு ஓடி, நீ சுகமாயிருக்கிறாயா? உன் புருஷன் சுகமாயிருக்கிறானா? அந்தப் பிள்ளை சுகமாயிருக்கிறதா என்று அவளிடத்தில் கேள் என்றான். அவள்: சுகந்தான் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது அவன்: இது அமாவாசியும் அல்ல, ஓய்வுநாளும் அல்லவே; நீ இன்றைக்கு அவரிடத்துக்குப் போகவேண்டியது என்ன என்று கேட்கச்சொன்னான். அதற்கு அவள்: எல்லாம் சரிதான், நான் போக வேண்டியிருக்கிறது என்று சொல்லியனுப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1377,51 +1401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பர்வதத்திலிருக்கிற தேவனுடைய மனுஷனிடத்தில் வந்து, அவன் காலைப் பிடித்துக்கொண்டாள்; அப்பொழுது கேயாசி அவளை விலக்கிவிட வந்தான்; தேவனுடைய மனுஷன்: அவளைத் தடுக்காதே; அவள் ஆத்துமா துக்கமாயிருக்கிறது; கர்த்தர் அதை எனக்கு அறிவியாமல் மறைத்து வைத்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. கழுதையின்மேல் சேணம்வைத்து ஏறி, தன் வேலைக்காரனை நோக்கி: இதை ஓட்டிக்கொண்டுபோ; நான் உனக்குச் சொன்னால் ஒழிய போகிற வழியில் எங்கும் ஓட்டத்தை நிறுத்தாதே என்று சொல்லிப் புறப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1486,51 +1510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பர்வதத்திலிருக்கிற தேவனுடைய மனுஷனிடத்தில் வந்து, அவன் காலைப் பிடித்துக்கொண்டாள்; அப்பொழுது கேயாசி அவளை விலக்கிவிட வந்தான்; தேவனுடைய மனுஷன்: அவளைத் தடுக்காதே; அவள் ஆத்துமா துக்கமாயிருக்கிறது; கர்த்தர் அதை எனக்கு அறிவியாமல் மறைத்து வைத்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. கழுதையின்மேல் சேணம்வைத்து ஏறி, தன் வேலைக்காரனை நோக்கி: இதை ஓட்டிக்கொண்டுபோ; நான் உனக்குச் சொன்னால் ஒழிய போகிற வழியில் எங்கும் ஓட்டத்தை நிறுத்தாதே என்று சொல்லிப் புறப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1595,51 +1619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பர்வதத்திலிருக்கிற தேவனுடைய மனுஷனிடத்தில் வந்து, அவன் காலைப் பிடித்துக்கொண்டாள்; அப்பொழுது கேயாசி அவளை விலக்கிவிட வந்தான்; தேவனுடைய மனுஷன்: அவளைத் தடுக்காதே; அவள் ஆத்துமா துக்கமாயிருக்கிறது; கர்த்தர் அதை எனக்கு அறிவியாமல் மறைத்து வைத்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. கர்மேல் பர்வதத்திலிருக்கிற தேவனுடைய மனுஷனிடத்திற்குப் போனாள்; தேவனுடைய மனுஷன் தூரத்திலே அவளை வரக்கண்டு, தன் வேலைக்காரனாகிய கேயாசியைப் பார்த்து: அதோ சூனேமியாள் வருகிறாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1704,51 +1728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தன் தகப்பனைப் பார்த்து: ஏன் தலை நோகிறது, என் தலை நோகிறது என்றான்; அப்பொழுது அவன் வேலைக்காரனிடத்தில், இவனை இவன் தாயினிடத்தில் எடுத்துக்கொண்டுபோய்விடு என்றான்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அவன்: ஒரு பிராண உற்பத்திகாலத்திட்டத்திலே ஒரு குமாரனை அணைத்துக் கொண்டிருப்பாய் என்றான். அதற்கு அவள்: ஏது? தேவனுடைய மனுஷனாகிய என் ஆண்டவனே, உமது அடியாளுக்கு அபத்தம் சொல்லவேண்டாம் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1813,51 +1837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது அவள், நான் என் ஆண்டவனிடத்தில் ஒரு குமாரனை வேண்டும் என்று கேட்டதுண்டா? எனக்கு அபத்தம் சொல்லவேண்டாம் என்று நான் சொல்லவில்லையா என்றாள்.]]></a:t>
+              <a:t><![CDATA[25. கர்மேல் பர்வதத்திலிருக்கிற தேவனுடைய மனுஷனிடத்திற்குப் போனாள்; தேவனுடைய மனுஷன் தூரத்திலே அவளை வரக்கண்டு, தன் வேலைக்காரனாகிய கேயாசியைப் பார்த்து: அதோ சூனேமியாள் வருகிறாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1922,51 +1946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது அவள், நான் என் ஆண்டவனிடத்தில் ஒரு குமாரனை வேண்டும் என்று கேட்டதுண்டா? எனக்கு அபத்தம் சொல்லவேண்டாம் என்று நான் சொல்லவில்லையா என்றாள்.]]></a:t>
+              <a:t><![CDATA[26. நீ அவளுக்கு எதிர்கொண்டு ஓடி, நீ சுகமாயிருக்கிறாயா? உன் புருஷன் சுகமாயிருக்கிறானா? அந்தப் பிள்ளை சுகமாயிருக்கிறதா என்று அவளிடத்தில் கேள் என்றான். அவள்: சுகந்தான் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2031,51 +2055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது அவன் கேயாசியைப் பார்த்து: நீ உன் இடையைக் கட்டிக்கொண்டு, என் தடியை உன் கையில் பிடித்துக்கொண்டு, வழியில் ஒருவனைச் சந்தித்தாலும் அவனை வினவாமலும், உன்னை ஒருவன் வினவினாலும் அவனுக்கு மறுமொழி சொல்லாமலும் போய்; என் தடியை அந்தப் பிள்ளையின் முகத்தின்மேல் வை என்றான்.]]></a:t>
+              <a:t><![CDATA[26. நீ அவளுக்கு எதிர்கொண்டு ஓடி, நீ சுகமாயிருக்கிறாயா? உன் புருஷன் சுகமாயிருக்கிறானா? அந்தப் பிள்ளை சுகமாயிருக்கிறதா என்று அவளிடத்தில் கேள் என்றான். அவள்: சுகந்தான் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2140,51 +2164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது அவன் கேயாசியைப் பார்த்து: நீ உன் இடையைக் கட்டிக்கொண்டு, என் தடியை உன் கையில் பிடித்துக்கொண்டு, வழியில் ஒருவனைச் சந்தித்தாலும் அவனை வினவாமலும், உன்னை ஒருவன் வினவினாலும் அவனுக்கு மறுமொழி சொல்லாமலும் போய்; என் தடியை அந்தப் பிள்ளையின் முகத்தின்மேல் வை என்றான்.]]></a:t>
+              <a:t><![CDATA[27. பர்வதத்திலிருக்கிற தேவனுடைய மனுஷனிடத்தில் வந்து, அவன் காலைப் பிடித்துக்கொண்டாள்; அப்பொழுது கேயாசி அவளை விலக்கிவிட வந்தான்; தேவனுடைய மனுஷன்: அவளைத் தடுக்காதே; அவள் ஆத்துமா துக்கமாயிருக்கிறது; கர்த்தர் அதை எனக்கு அறிவியாமல் மறைத்து வைத்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2249,51 +2273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது அவன் கேயாசியைப் பார்த்து: நீ உன் இடையைக் கட்டிக்கொண்டு, என் தடியை உன் கையில் பிடித்துக்கொண்டு, வழியில் ஒருவனைச் சந்தித்தாலும் அவனை வினவாமலும், உன்னை ஒருவன் வினவினாலும் அவனுக்கு மறுமொழி சொல்லாமலும் போய்; என் தடியை அந்தப் பிள்ளையின் முகத்தின்மேல் வை என்றான்.]]></a:t>
+              <a:t><![CDATA[27. பர்வதத்திலிருக்கிற தேவனுடைய மனுஷனிடத்தில் வந்து, அவன் காலைப் பிடித்துக்கொண்டாள்; அப்பொழுது கேயாசி அவளை விலக்கிவிட வந்தான்; தேவனுடைய மனுஷன்: அவளைத் தடுக்காதே; அவள் ஆத்துமா துக்கமாயிருக்கிறது; கர்த்தர் அதை எனக்கு அறிவியாமல் மறைத்து வைத்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2358,51 +2382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பிள்ளையின் தாயோ: நான் உம்மை விடுகிறதில்லை என்று கர்த்தரின் ஜீவனையும் உம்முடைய ஜீவனையும் கொண்டு சொல்லுகிறேன் என்றாள்; அப்பொழுது அவன் எழுந்திருந்து அவள் பின்னே போனான்.]]></a:t>
+              <a:t><![CDATA[27. பர்வதத்திலிருக்கிற தேவனுடைய மனுஷனிடத்தில் வந்து, அவன் காலைப் பிடித்துக்கொண்டாள்; அப்பொழுது கேயாசி அவளை விலக்கிவிட வந்தான்; தேவனுடைய மனுஷன்: அவளைத் தடுக்காதே; அவள் ஆத்துமா துக்கமாயிருக்கிறது; கர்த்தர் அதை எனக்கு அறிவியாமல் மறைத்து வைத்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2467,51 +2491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பிள்ளையின் தாயோ: நான் உம்மை விடுகிறதில்லை என்று கர்த்தரின் ஜீவனையும் உம்முடைய ஜீவனையும் கொண்டு சொல்லுகிறேன் என்றாள்; அப்பொழுது அவன் எழுந்திருந்து அவள் பின்னே போனான்.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது அவள், நான் என் ஆண்டவனிடத்தில் ஒரு குமாரனை வேண்டும் என்று கேட்டதுண்டா? எனக்கு அபத்தம் சொல்லவேண்டாம் என்று நான் சொல்லவில்லையா என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2576,51 +2600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தீர்க்கதரிசிகளுடைய புத்திரரில் ஒருவனுக்கு மனைவியாயிருந்த ஒரு ஸ்திரீ எலிசாவைப் பார்த்து: உமது அடியானாகிய என் புருஷன் இறந்து போனான்; உமது அடியான் கர்த்தருக்குப் பயந்து நடந்தான் என்பதை அறிவீர்; கடன்கொடுத்தவன் இப்போது என் இரண்டு குமாரரையும் தனக்கு அடிமைகளாக்கிக் கொள்ள வந்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது அவன் கேயாசியைப் பார்த்து: நீ உன் இடையைக் கட்டிக்கொண்டு, என் தடியை உன் கையில் பிடித்துக்கொண்டு, வழியில் ஒருவனைச் சந்தித்தாலும் அவனை வினவாமலும், உன்னை ஒருவன் வினவினாலும் அவனுக்கு மறுமொழி சொல்லாமலும் போய்; என் தடியை அந்தப் பிள்ளையின் முகத்தின்மேல் வை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2685,51 +2709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தீர்க்கதரிசிகளுடைய புத்திரரில் ஒருவனுக்கு மனைவியாயிருந்த ஒரு ஸ்திரீ எலிசாவைப் பார்த்து: உமது அடியானாகிய என் புருஷன் இறந்து போனான்; உமது அடியான் கர்த்தருக்குப் பயந்து நடந்தான் என்பதை அறிவீர்; கடன்கொடுத்தவன் இப்போது என் இரண்டு குமாரரையும் தனக்கு அடிமைகளாக்கிக் கொள்ள வந்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது அவன் கேயாசியைப் பார்த்து: நீ உன் இடையைக் கட்டிக்கொண்டு, என் தடியை உன் கையில் பிடித்துக்கொண்டு, வழியில் ஒருவனைச் சந்தித்தாலும் அவனை வினவாமலும், உன்னை ஒருவன் வினவினாலும் அவனுக்கு மறுமொழி சொல்லாமலும் போய்; என் தடியை அந்தப் பிள்ளையின் முகத்தின்மேல் வை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2794,51 +2818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தீர்க்கதரிசிகளுடைய புத்திரரில் ஒருவனுக்கு மனைவியாயிருந்த ஒரு ஸ்திரீ எலிசாவைப் பார்த்து: உமது அடியானாகிய என் புருஷன் இறந்து போனான்; உமது அடியான் கர்த்தருக்குப் பயந்து நடந்தான் என்பதை அறிவீர்; கடன்கொடுத்தவன் இப்போது என் இரண்டு குமாரரையும் தனக்கு அடிமைகளாக்கிக் கொள்ள வந்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது அவன் கேயாசியைப் பார்த்து: நீ உன் இடையைக் கட்டிக்கொண்டு, என் தடியை உன் கையில் பிடித்துக்கொண்டு, வழியில் ஒருவனைச் சந்தித்தாலும் அவனை வினவாமலும், உன்னை ஒருவன் வினவினாலும் அவனுக்கு மறுமொழி சொல்லாமலும் போய்; என் தடியை அந்தப் பிள்ளையின் முகத்தின்மேல் வை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2903,51 +2927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தன் தகப்பனைப் பார்த்து: ஏன் தலை நோகிறது, என் தலை நோகிறது என்றான்; அப்பொழுது அவன் வேலைக்காரனிடத்தில், இவனை இவன் தாயினிடத்தில் எடுத்துக்கொண்டுபோய்விடு என்றான்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அவன்: ஒரு பிராண உற்பத்திகாலத்திட்டத்திலே ஒரு குமாரனை அணைத்துக் கொண்டிருப்பாய் என்றான். அதற்கு அவள்: ஏது? தேவனுடைய மனுஷனாகிய என் ஆண்டவனே, உமது அடியாளுக்கு அபத்தம் சொல்லவேண்டாம் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3012,51 +3036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எலிசா அவளை நோக்கி: நான் உனக்கு என்னசெய்ய வேண்டும்? வீட்டில் உன்னிடத்தில் என்ன இருக்கிறது சொல் என்றான். அதற்கு அவள்: ஒரு குடம் எண்ணெய் அல்லாமல் உமது அடியாளுடைய வீட்டில் வேறொன்றும் இல்லை என்றாள்.]]></a:t>
+              <a:t><![CDATA[30. பிள்ளையின் தாயோ: நான் உம்மை விடுகிறதில்லை என்று கர்த்தரின் ஜீவனையும் உம்முடைய ஜீவனையும் கொண்டு சொல்லுகிறேன் என்றாள்; அப்பொழுது அவன் எழுந்திருந்து அவள் பின்னே போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3121,51 +3145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எலிசா அவளை நோக்கி: நான் உனக்கு என்னசெய்ய வேண்டும்? வீட்டில் உன்னிடத்தில் என்ன இருக்கிறது சொல் என்றான். அதற்கு அவள்: ஒரு குடம் எண்ணெய் அல்லாமல் உமது அடியாளுடைய வீட்டில் வேறொன்றும் இல்லை என்றாள்.]]></a:t>
+              <a:t><![CDATA[30. பிள்ளையின் தாயோ: நான் உம்மை விடுகிறதில்லை என்று கர்த்தரின் ஜீவனையும் உம்முடைய ஜீவனையும் கொண்டு சொல்லுகிறேன் என்றாள்; அப்பொழுது அவன் எழுந்திருந்து அவள் பின்னே போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3448,51 +3472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவன்: நீ போய், உன்னுடைய அயல்வீட்டுகாரர் எல்லாரிடத்திலும் அநேகம் வெறும்பாத்திரங்களைக் கேட்டுவாங்கி,]]></a:t>
+              <a:t><![CDATA[31. கேயாசி அவர்களுக்கு முன்னே போய், அந்தத் தடியைப் பிள்ளையின் முகத்தின்மேல் வைத்தான்; ஆனாலும் சத்தமும் இல்லை, உணர்ச்சியும் இல்லை; ஆகையால் அவன் திரும்பி அவனுக்கு எதிர்கொண்டுவந்து: பிள்ளை விழிக்கவில்லை என்று அவனுக்கு அறிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3557,51 +3581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவன்: நீ போய், உன்னுடைய அயல்வீட்டுகாரர் எல்லாரிடத்திலும் அநேகம் வெறும்பாத்திரங்களைக் கேட்டுவாங்கி,]]></a:t>
+              <a:t><![CDATA[32. எலிசா வீட்டிற்குள் வந்தபோது, இதோ, அந்தப் பிள்ளை அவன் கட்டிலின்மேல் செத்துக்கிடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3666,51 +3690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. எலிசா வீட்டிற்குள் வந்தபோது, இதோ, அந்தப் பிள்ளை அவன் கட்டிலின்மேல் செத்துக்கிடந்தான்.]]></a:t>
+              <a:t><![CDATA[33. உள்ளே போய்த் தங்கள் இருவருக்கும் பின்னாக அவன் கதவைப் பூட்டி, கர்த்தரை நோக்கி வேண்டுதல் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3775,51 +3799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உள்ளே போய், உன் பிள்ளைகளுடன் உள்ளே நின்று கதவைப் பூட்டி, அந்தப் பாத்திரங்கள் எல்லாவற்றிலும் வார்த்து, நிறைந்ததை ஒரு பக்கத்தில் வை என்றான்.]]></a:t>
+              <a:t><![CDATA[34. கிட்டேபோய், தன் வாய் பிள்ளையின் வாயின்மேலும், தன் கண்கள் அவன் கண்களின்மேலும், தன் உள்ளங்கைகள் அவன் உள்ளங்கைகளின்மேலும் படும்படியாக அவன்மேல் குப்புறப் படுத்துக் கொண்டான்; அப்பொழுது பிள்ளையின் உடல் அனல் கொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3884,51 +3908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உள்ளே போய், உன் பிள்ளைகளுடன் உள்ளே நின்று கதவைப் பூட்டி, அந்தப் பாத்திரங்கள் எல்லாவற்றிலும் வார்த்து, நிறைந்ததை ஒரு பக்கத்தில் வை என்றான்.]]></a:t>
+              <a:t><![CDATA[34. கிட்டேபோய், தன் வாய் பிள்ளையின் வாயின்மேலும், தன் கண்கள் அவன் கண்களின்மேலும், தன் உள்ளங்கைகள் அவன் உள்ளங்கைகளின்மேலும் படும்படியாக அவன்மேல் குப்புறப் படுத்துக் கொண்டான்; அப்பொழுது பிள்ளையின் உடல் அனல் கொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3993,51 +4017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. உள்ளே போய்த் தங்கள் இருவருக்கும் பின்னாக அவன் கதவைப் பூட்டி, கர்த்தரை நோக்கி வேண்டுதல் செய்து,]]></a:t>
+              <a:t><![CDATA[34. கிட்டேபோய், தன் வாய் பிள்ளையின் வாயின்மேலும், தன் கண்கள் அவன் கண்களின்மேலும், தன் உள்ளங்கைகள் அவன் உள்ளங்கைகளின்மேலும் படும்படியாக அவன்மேல் குப்புறப் படுத்துக் கொண்டான்; அப்பொழுது பிள்ளையின் உடல் அனல் கொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4102,51 +4126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவனை எடுத்து, அவன் தாயினிடத்தில் கொண்டுபோனபோது, அவன் மத்தியானமட்டும் அவள் மடியில் இருந்து செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[17. அந்த ஸ்திரீ கர்ப்பந்தரித்து, எலிசா தன்னோடே சொன்னபடி, ஒரு உற்பத்திகாலத்திட்டத்தில் ஒரு குமாரனை பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4211,51 +4235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவள் அவனிடத்திலிருந்து போய், தன் பிள்ளைகளுடன் கதவைப் பூட்டிக்கொண்டு, இவர்கள் பாத்திரங்களை அவளிடத்தில் கொடுக்க, அவள் அவைகளில் வார்த்தாள்.]]></a:t>
+              <a:t><![CDATA[35. அவன் எழுந்து, அறைவீட்டில் இங்கும் அங்கும் உலாவி, திரும்பக் கிட்டப் போய் அவன்மேல் குப்புறப்படுத்தான்; அப்பொழுது அந்தப் பிள்ளை ஏழுதரம் தும்மித் தன் கண்களைத் திறந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4320,51 +4344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவள் அவனிடத்திலிருந்து போய், தன் பிள்ளைகளுடன் கதவைப் பூட்டிக்கொண்டு, இவர்கள் பாத்திரங்களை அவளிடத்தில் கொடுக்க, அவள் அவைகளில் வார்த்தாள்.]]></a:t>
+              <a:t><![CDATA[35. அவன் எழுந்து, அறைவீட்டில் இங்கும் அங்கும் உலாவி, திரும்பக் கிட்டப் போய் அவன்மேல் குப்புறப்படுத்தான்; அப்பொழுது அந்தப் பிள்ளை ஏழுதரம் தும்மித் தன் கண்களைத் திறந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4429,51 +4453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கிட்டேபோய், தன் வாய் பிள்ளையின் வாயின்மேலும், தன் கண்கள் அவன் கண்களின்மேலும், தன் உள்ளங்கைகள் அவன் உள்ளங்கைகளின்மேலும் படும்படியாக அவன்மேல் குப்புறப் படுத்துக் கொண்டான்; அப்பொழுது பிள்ளையின் உடல் அனல் கொண்டது.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது அவன்: கேயாசியைக் கூப்பிட்டு, அந்தச் சூனேமியாளை அழைத்துக்கொண்டுவா என்றான்; அவளை அழைத்துக்கொண்டு வந்தான்; அவள் அவனிடத்தில் வந்தபோது ; அவன், உன் குமாரனை எடுத்துக்கொண்டு போ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4538,51 +4562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கிட்டேபோய், தன் வாய் பிள்ளையின் வாயின்மேலும், தன் கண்கள் அவன் கண்களின்மேலும், தன் உள்ளங்கைகள் அவன் உள்ளங்கைகளின்மேலும் படும்படியாக அவன்மேல் குப்புறப் படுத்துக் கொண்டான்; அப்பொழுது பிள்ளையின் உடல் அனல் கொண்டது.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது அவன்: கேயாசியைக் கூப்பிட்டு, அந்தச் சூனேமியாளை அழைத்துக்கொண்டுவா என்றான்; அவளை அழைத்துக்கொண்டு வந்தான்; அவள் அவனிடத்தில் வந்தபோது ; அவன், உன் குமாரனை எடுத்துக்கொண்டு போ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4647,51 +4671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கிட்டேபோய், தன் வாய் பிள்ளையின் வாயின்மேலும், தன் கண்கள் அவன் கண்களின்மேலும், தன் உள்ளங்கைகள் அவன் உள்ளங்கைகளின்மேலும் படும்படியாக அவன்மேல் குப்புறப் படுத்துக் கொண்டான்; அப்பொழுது பிள்ளையின் உடல் அனல் கொண்டது.]]></a:t>
+              <a:t><![CDATA[37. அப்பொழுது அவள் உள்ளே போய், அவன் பாதத்திலே விழுந்து, தரைமட்டும் பணிந்து, தன் குமாரனை எடுத்துக் கொண்டு வெளியே போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4756,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்தப் பாத்திரங்கள் நிறைந்த பின், அவள் தன் மகன் ஒருவனை நோக்கி: இன்னும் ஒரு பாத்திரம் கொண்டுவா என்றாள். அதற்கு அவன்: வேறே பாத்திரம் இல்லை என்றான்; அப்பொழுது எண்ணெய் நின்று; போயிற்று.]]></a:t>
+              <a:t><![CDATA[37. அப்பொழுது அவள் உள்ளே போய், அவன் பாதத்திலே விழுந்து, தரைமட்டும் பணிந்து, தன் குமாரனை எடுத்துக் கொண்டு வெளியே போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4865,51 +4889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்தப் பாத்திரங்கள் நிறைந்த பின், அவள் தன் மகன் ஒருவனை நோக்கி: இன்னும் ஒரு பாத்திரம் கொண்டுவா என்றாள். அதற்கு அவன்: வேறே பாத்திரம் இல்லை என்றான்; அப்பொழுது எண்ணெய் நின்று; போயிற்று.]]></a:t>
+              <a:t><![CDATA[38. எலிசா கில்காலுக்குத் திரும்பிப் போய் இருக்கையில், தேசத்திலே பஞ்சம் உண்டாயிற்று; தீர்க்கதரிசிகளின் புத்திரர், அவனுக்கு முன்பாக உட்கார்ந்திருந்தார்கள்; அவன் தன் வேலைக்காரனை நோக்கி: நீ பெரிய பானையை அடுப்பிலே வைத்துத் தீர்க்கதரிசிகளின் புத்திரருக்குக் கூழ்காய்ச்சு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4974,51 +4998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவள் போய் தேவனுடைய மனுஷனுக்கு அதை அறிவித்தாள். அப்பொழுது அவன்: நீ போய் அந்த எண்ணெயை விற்று, உன் கடனைத் தீர்த்து, மீந்ததைக்கொண்டு நீயும் உன் பிள்ளைகளும் ஜீவனம்பண்ணுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[38. எலிசா கில்காலுக்குத் திரும்பிப் போய் இருக்கையில், தேசத்திலே பஞ்சம் உண்டாயிற்று; தீர்க்கதரிசிகளின் புத்திரர், அவனுக்கு முன்பாக உட்கார்ந்திருந்தார்கள்; அவன் தன் வேலைக்காரனை நோக்கி: நீ பெரிய பானையை அடுப்பிலே வைத்துத் தீர்க்கதரிசிகளின் புத்திரருக்குக் கூழ்காய்ச்சு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5083,51 +5107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவள் போய் தேவனுடைய மனுஷனுக்கு அதை அறிவித்தாள். அப்பொழுது அவன்: நீ போய் அந்த எண்ணெயை விற்று, உன் கடனைத் தீர்த்து, மீந்ததைக்கொண்டு நீயும் உன் பிள்ளைகளும் ஜீவனம்பண்ணுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[38. எலிசா கில்காலுக்குத் திரும்பிப் போய் இருக்கையில், தேசத்திலே பஞ்சம் உண்டாயிற்று; தீர்க்கதரிசிகளின் புத்திரர், அவனுக்கு முன்பாக உட்கார்ந்திருந்தார்கள்; அவன் தன் வேலைக்காரனை நோக்கி: நீ பெரிய பானையை அடுப்பிலே வைத்துத் தீர்க்கதரிசிகளின் புத்திரருக்குக் கூழ்காய்ச்சு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5192,51 +5216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவன் எழுந்து, அறைவீட்டில் இங்கும் அங்கும் உலாவி, திரும்பக் கிட்டப் போய் அவன்மேல் குப்புறப்படுத்தான்; அப்பொழுது அந்தப் பிள்ளை ஏழுதரம் தும்மித் தன் கண்களைத் திறந்தான்.]]></a:t>
+              <a:t><![CDATA[39. ஒருவன் கீரைகளைப் பறிக்க வெளியிலே போய், ஒரு பேய்க்கொம்மட்டிக் கொடியைக் கண்டு, அதன் காய்களை மடி நிறைய அறுத்துவந்து, அவைகளை அரிந்து கூழ்ப்பானையிலே போட்டான்; அது இன்னதென்று அவர்களுக்குத் தெரியாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5301,51 +5325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவனை எடுத்து, அவன் தாயினிடத்தில் கொண்டுபோனபோது, அவன் மத்தியானமட்டும் அவள் மடியில் இருந்து செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[17. அந்த ஸ்திரீ கர்ப்பந்தரித்து, எலிசா தன்னோடே சொன்னபடி, ஒரு உற்பத்திகாலத்திட்டத்தில் ஒரு குமாரனை பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5410,51 +5434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவன் எழுந்து, அறைவீட்டில் இங்கும் அங்கும் உலாவி, திரும்பக் கிட்டப் போய் அவன்மேல் குப்புறப்படுத்தான்; அப்பொழுது அந்தப் பிள்ளை ஏழுதரம் தும்மித் தன் கண்களைத் திறந்தான்.]]></a:t>
+              <a:t><![CDATA[39. ஒருவன் கீரைகளைப் பறிக்க வெளியிலே போய், ஒரு பேய்க்கொம்மட்டிக் கொடியைக் கண்டு, அதன் காய்களை மடி நிறைய அறுத்துவந்து, அவைகளை அரிந்து கூழ்ப்பானையிலே போட்டான்; அது இன்னதென்று அவர்களுக்குத் தெரியாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5519,51 +5543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு ஒருநாள் எலிசா சூனேமுக்குப் போயிருக்கும்போது, அங்கேயிருந்த கனம்பொருந்திய ஒரு ஸ்திரீ அவனை போஜனம்பண்ண வருந்திக் கேட்டுக்கொண்டாள்; அப்படியே அவன் பயணப்பட்டு வருகிறபோதெல்லாம் போஜனம்பண்ணும்படி அங்கே வந்து தங்குவான்.]]></a:t>
+              <a:t><![CDATA[40. சாப்பிட அதை ஜனங்களுக்கு வார்த்தார்கள்; அவர்கள் அந்தக் கூழில் எடுத்துச் சாப்பிடுகிறபோது, அதைச் சாப்பிடக் கூடாமல்; தேவனுடைய மனுஷனே, பானையில் சாவு இருக்கிறது என்று சத்தமிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5628,51 +5652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு ஒருநாள் எலிசா சூனேமுக்குப் போயிருக்கும்போது, அங்கேயிருந்த கனம்பொருந்திய ஒரு ஸ்திரீ அவனை போஜனம்பண்ண வருந்திக் கேட்டுக்கொண்டாள்; அப்படியே அவன் பயணப்பட்டு வருகிறபோதெல்லாம் போஜனம்பண்ணும்படி அங்கே வந்து தங்குவான்.]]></a:t>
+              <a:t><![CDATA[40. சாப்பிட அதை ஜனங்களுக்கு வார்த்தார்கள்; அவர்கள் அந்தக் கூழில் எடுத்துச் சாப்பிடுகிறபோது, அதைச் சாப்பிடக் கூடாமல்; தேவனுடைய மனுஷனே, பானையில் சாவு இருக்கிறது என்று சத்தமிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5737,51 +5761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது அவன்: கேயாசியைக் கூப்பிட்டு, அந்தச் சூனேமியாளை அழைத்துக்கொண்டுவா என்றான்; அவளை அழைத்துக்கொண்டு வந்தான்; அவள் அவனிடத்தில் வந்தபோது ; அவன், உன் குமாரனை எடுத்துக்கொண்டு போ என்றான்.]]></a:t>
+              <a:t><![CDATA[40. சாப்பிட அதை ஜனங்களுக்கு வார்த்தார்கள்; அவர்கள் அந்தக் கூழில் எடுத்துச் சாப்பிடுகிறபோது, அதைச் சாப்பிடக் கூடாமல்; தேவனுடைய மனுஷனே, பானையில் சாவு இருக்கிறது என்று சத்தமிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5846,51 +5870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது அவன்: கேயாசியைக் கூப்பிட்டு, அந்தச் சூனேமியாளை அழைத்துக்கொண்டுவா என்றான்; அவளை அழைத்துக்கொண்டு வந்தான்; அவள் அவனிடத்தில் வந்தபோது ; அவன், உன் குமாரனை எடுத்துக்கொண்டு போ என்றான்.]]></a:t>
+              <a:t><![CDATA[41. அப்பொழுது அவன், மாவைக் கொண்டுவரச்சொல்லி, அதைப் பானையிலே போட்டு, ஜனங்கள் சாப்பிடும்படி அவர்களுக்கு வார் என்றான்; அப்புறம் பானையிலே தோஷம் இல்லாமற் போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5955,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவள் தன் புருஷனை நோக்கி: இதோ, நம்மிடத்தில் எப்போதும் வந்துபோகிற தேவனுடைய மனுஷனாகிய இவர் பரிசுத்தவான் என்று காண்கிறேன்.]]></a:t>
+              <a:t><![CDATA[41. அப்பொழுது அவன், மாவைக் கொண்டுவரச்சொல்லி, அதைப் பானையிலே போட்டு, ஜனங்கள் சாப்பிடும்படி அவர்களுக்கு வார் என்றான்; அப்புறம் பானையிலே தோஷம் இல்லாமற் போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6064,51 +6088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவள் தன் புருஷனை நோக்கி: இதோ, நம்மிடத்தில் எப்போதும் வந்துபோகிற தேவனுடைய மனுஷனாகிய இவர் பரிசுத்தவான் என்று காண்கிறேன்.]]></a:t>
+              <a:t><![CDATA[42. பின்பு பாகால் சலீஷாவிலிருந்து ஒரு மனுஷன் தேவனுடைய மனுஷனுக்கு முதற்பலனான வாற்கோதுமையின் இருபது அப்பங்களையும் தாள் கதிர்களையும் கொண்டுவந்தான்; அப்பொழுது அவன்: ஜனங்களுக்குச் சாப்பிடக்கொடு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6173,51 +6197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்பொழுது அவள் உள்ளே போய், அவன் பாதத்திலே விழுந்து, தரைமட்டும் பணிந்து, தன் குமாரனை எடுத்துக் கொண்டு வெளியே போனாள்.]]></a:t>
+              <a:t><![CDATA[42. பின்பு பாகால் சலீஷாவிலிருந்து ஒரு மனுஷன் தேவனுடைய மனுஷனுக்கு முதற்பலனான வாற்கோதுமையின் இருபது அப்பங்களையும் தாள் கதிர்களையும் கொண்டுவந்தான்; அப்பொழுது அவன்: ஜனங்களுக்குச் சாப்பிடக்கொடு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6282,51 +6306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாம் மெத்தையின்மேல் ஒரு சிறிய அறைவீட்டைக் கட்டி, அதில் அவருக்கு ஒரு கட்டிலையும், மேஜையையும், நாற்காலியையும், குத்துவிளக்கையும் வைப்போம்; அவர் நம்மிடத்தில் வரும்போது அங்கே தங்கலாம் என்றாள்.]]></a:t>
+              <a:t><![CDATA[42. பின்பு பாகால் சலீஷாவிலிருந்து ஒரு மனுஷன் தேவனுடைய மனுஷனுக்கு முதற்பலனான வாற்கோதுமையின் இருபது அப்பங்களையும் தாள் கதிர்களையும் கொண்டுவந்தான்; அப்பொழுது அவன்: ஜனங்களுக்குச் சாப்பிடக்கொடு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6391,51 +6415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாம் மெத்தையின்மேல் ஒரு சிறிய அறைவீட்டைக் கட்டி, அதில் அவருக்கு ஒரு கட்டிலையும், மேஜையையும், நாற்காலியையும், குத்துவிளக்கையும் வைப்போம்; அவர் நம்மிடத்தில் வரும்போது அங்கே தங்கலாம் என்றாள்.]]></a:t>
+              <a:t><![CDATA[43. அதற்கு அவனுடைய பணிவிடைக்காரன்: இதை நான் நூறுபேருக்கு முன் வைப்பது எப்படி என்றான். அதற்கு அவன்: அதை ஜனங்களுக்குச் சாப்பிடக் கொடு; சாப்பிட்டபிற்பாடு இன்னும் மீதியுண்டாயிருக்கும் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6500,51 +6524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவள் ஏறிப்போய், அவனை தேவனுடைய மனுஷன் கட்டிலின்மேல் வைத்து, அவன் வைக்கப்பட்ட அறையின் கதவைப் பூட்டிக் கொண்டுபோய்,]]></a:t>
+              <a:t><![CDATA[18. அந்தப் பிள்ளை வளர்ந்தான், ஒரு நாள் அவன் அறுப்பறுக்கிறவர்களிடத்திலிருந்த தன் தகப்பனண்டைக்குப் போயிருக்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6609,51 +6633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாம் மெத்தையின்மேல் ஒரு சிறிய அறைவீட்டைக் கட்டி, அதில் அவருக்கு ஒரு கட்டிலையும், மேஜையையும், நாற்காலியையும், குத்துவிளக்கையும் வைப்போம்; அவர் நம்மிடத்தில் வரும்போது அங்கே தங்கலாம் என்றாள்.]]></a:t>
+              <a:t><![CDATA[43. அதற்கு அவனுடைய பணிவிடைக்காரன்: இதை நான் நூறுபேருக்கு முன் வைப்பது எப்படி என்றான். அதற்கு அவன்: அதை ஜனங்களுக்குச் சாப்பிடக் கொடு; சாப்பிட்டபிற்பாடு இன்னும் மீதியுண்டாயிருக்கும் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6718,51 +6742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. எலிசா கில்காலுக்குத் திரும்பிப் போய் இருக்கையில், தேசத்திலே பஞ்சம் உண்டாயிற்று; தீர்க்கதரிசிகளின் புத்திரர், அவனுக்கு முன்பாக உட்கார்ந்திருந்தார்கள்; அவன் தன் வேலைக்காரனை நோக்கி: நீ பெரிய பானையை அடுப்பிலே வைத்துத் தீர்க்கதரிசிகளின் புத்திரருக்குக் கூழ்காய்ச்சு என்றான்.]]></a:t>
+              <a:t><![CDATA[44. அப்பொழுது அவர்களுக்கு முன்பாக அதை வைத்தான்; கர்த்தருடைய வார்த்தையின்படியே அவர்கள் சாப்பிட்டதுமன்றி மீதியும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6827,51 +6851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. எலிசா கில்காலுக்குத் திரும்பிப் போய் இருக்கையில், தேசத்திலே பஞ்சம் உண்டாயிற்று; தீர்க்கதரிசிகளின் புத்திரர், அவனுக்கு முன்பாக உட்கார்ந்திருந்தார்கள்; அவன் தன் வேலைக்காரனை நோக்கி: நீ பெரிய பானையை அடுப்பிலே வைத்துத் தீர்க்கதரிசிகளின் புத்திரருக்குக் கூழ்காய்ச்சு என்றான்.]]></a:t>
+              <a:t><![CDATA[1. தீர்க்கதரிசிகளுடைய புத்திரரில் ஒருவனுக்கு மனைவியாயிருந்த ஒரு ஸ்திரீ எலிசாவைப் பார்த்து: உமது அடியானாகிய என் புருஷன் இறந்து போனான்; உமது அடியான் கர்த்தருக்குப் பயந்து நடந்தான் என்பதை அறிவீர்; கடன்கொடுத்தவன் இப்போது என் இரண்டு குமாரரையும் தனக்கு அடிமைகளாக்கிக் கொள்ள வந்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6936,51 +6960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. எலிசா கில்காலுக்குத் திரும்பிப் போய் இருக்கையில், தேசத்திலே பஞ்சம் உண்டாயிற்று; தீர்க்கதரிசிகளின் புத்திரர், அவனுக்கு முன்பாக உட்கார்ந்திருந்தார்கள்; அவன் தன் வேலைக்காரனை நோக்கி: நீ பெரிய பானையை அடுப்பிலே வைத்துத் தீர்க்கதரிசிகளின் புத்திரருக்குக் கூழ்காய்ச்சு என்றான்.]]></a:t>
+              <a:t><![CDATA[1. தீர்க்கதரிசிகளுடைய புத்திரரில் ஒருவனுக்கு மனைவியாயிருந்த ஒரு ஸ்திரீ எலிசாவைப் பார்த்து: உமது அடியானாகிய என் புருஷன் இறந்து போனான்; உமது அடியான் கர்த்தருக்குப் பயந்து நடந்தான் என்பதை அறிவீர்; கடன்கொடுத்தவன் இப்போது என் இரண்டு குமாரரையும் தனக்கு அடிமைகளாக்கிக் கொள்ள வந்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7045,51 +7069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒருநாள் அவன் அங்கே வந்து, அந்த அறைவீட்டிலே தங்கி, அங்கே படுத்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. தீர்க்கதரிசிகளுடைய புத்திரரில் ஒருவனுக்கு மனைவியாயிருந்த ஒரு ஸ்திரீ எலிசாவைப் பார்த்து: உமது அடியானாகிய என் புருஷன் இறந்து போனான்; உமது அடியான் கர்த்தருக்குப் பயந்து நடந்தான் என்பதை அறிவீர்; கடன்கொடுத்தவன் இப்போது என் இரண்டு குமாரரையும் தனக்கு அடிமைகளாக்கிக் கொள்ள வந்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7154,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஒருவன் கீரைகளைப் பறிக்க வெளியிலே போய், ஒரு பேய்க்கொம்மட்டிக் கொடியைக் கண்டு, அதன் காய்களை மடி நிறைய அறுத்துவந்து, அவைகளை அரிந்து கூழ்ப்பானையிலே போட்டான்; அது இன்னதென்று அவர்களுக்குத் தெரியாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. எலிசா அவளை நோக்கி: நான் உனக்கு என்னசெய்ய வேண்டும்? வீட்டில் உன்னிடத்தில் என்ன இருக்கிறது சொல் என்றான். அதற்கு அவள்: ஒரு குடம் எண்ணெய் அல்லாமல் உமது அடியாளுடைய வீட்டில் வேறொன்றும் இல்லை என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7263,51 +7287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஒருவன் கீரைகளைப் பறிக்க வெளியிலே போய், ஒரு பேய்க்கொம்மட்டிக் கொடியைக் கண்டு, அதன் காய்களை மடி நிறைய அறுத்துவந்து, அவைகளை அரிந்து கூழ்ப்பானையிலே போட்டான்; அது இன்னதென்று அவர்களுக்குத் தெரியாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. எலிசா அவளை நோக்கி: நான் உனக்கு என்னசெய்ய வேண்டும்? வீட்டில் உன்னிடத்தில் என்ன இருக்கிறது சொல் என்றான். அதற்கு அவள்: ஒரு குடம் எண்ணெய் அல்லாமல் உமது அடியாளுடைய வீட்டில் வேறொன்றும் இல்லை என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7372,51 +7396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. சாப்பிட அதை ஜனங்களுக்கு வார்த்தார்கள்; அவர்கள் அந்தக் கூழில் எடுத்துச் சாப்பிடுகிறபோது, அதைச் சாப்பிடக் கூடாமல்; தேவனுடைய மனுஷனே, பானையில் சாவு இருக்கிறது என்று சத்தமிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அவன்: நீ போய், உன்னுடைய அயல்வீட்டுகாரர் எல்லாரிடத்திலும் அநேகம் வெறும்பாத்திரங்களைக் கேட்டுவாங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7481,51 +7505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. சாப்பிட அதை ஜனங்களுக்கு வார்த்தார்கள்; அவர்கள் அந்தக் கூழில் எடுத்துச் சாப்பிடுகிறபோது, அதைச் சாப்பிடக் கூடாமல்; தேவனுடைய மனுஷனே, பானையில் சாவு இருக்கிறது என்று சத்தமிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அவன்: நீ போய், உன்னுடைய அயல்வீட்டுகாரர் எல்லாரிடத்திலும் அநேகம் வெறும்பாத்திரங்களைக் கேட்டுவாங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7590,51 +7614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் தன் வேலைக்காரனாகிய கேயாசியை நோக்கி: இந்தச் சூனேமியாளை அழைத்துக் கொண்டுவா என்றான்; அவளை அழைத்துக் கொண்டு வந்தான்; அவள் அவனுக்கு முன்பாக நின்றாள்.]]></a:t>
+              <a:t><![CDATA[4. உள்ளே போய், உன் பிள்ளைகளுடன் உள்ளே நின்று கதவைப் பூட்டி, அந்தப் பாத்திரங்கள் எல்லாவற்றிலும் வார்த்து, நிறைந்ததை ஒரு பக்கத்தில் வை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7699,51 +7723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தன் புருஷனிடத்தில் ஆள் அனுப்பி: நான் சீக்கிரமாய் தேவனுடைய மனுஷன் இருக்கும் இடமட்டும் போய்வரும்படிக்கு; வேலைக்காரரில் ஒருவனையும் ஒரு கழுதையையும் எனக்கு அனுப்பவேண்டும் என்று சொல்லச்சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[18. அந்தப் பிள்ளை வளர்ந்தான், ஒரு நாள் அவன் அறுப்பறுக்கிறவர்களிடத்திலிருந்த தன் தகப்பனண்டைக்குப் போயிருக்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7808,51 +7832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் தன் வேலைக்காரனாகிய கேயாசியை நோக்கி: இந்தச் சூனேமியாளை அழைத்துக் கொண்டுவா என்றான்; அவளை அழைத்துக் கொண்டு வந்தான்; அவள் அவனுக்கு முன்பாக நின்றாள்.]]></a:t>
+              <a:t><![CDATA[4. உள்ளே போய், உன் பிள்ளைகளுடன் உள்ளே நின்று கதவைப் பூட்டி, அந்தப் பாத்திரங்கள் எல்லாவற்றிலும் வார்த்து, நிறைந்ததை ஒரு பக்கத்தில் வை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7917,51 +7941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது அவன், மாவைக் கொண்டுவரச்சொல்லி, அதைப் பானையிலே போட்டு, ஜனங்கள் சாப்பிடும்படி அவர்களுக்கு வார் என்றான்; அப்புறம் பானையிலே தோஷம் இல்லாமற் போயிற்று.]]></a:t>
+              <a:t><![CDATA[5. அவள் அவனிடத்திலிருந்து போய், தன் பிள்ளைகளுடன் கதவைப் பூட்டிக்கொண்டு, இவர்கள் பாத்திரங்களை அவளிடத்தில் கொடுக்க, அவள் அவைகளில் வார்த்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8026,51 +8050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது அவன், மாவைக் கொண்டுவரச்சொல்லி, அதைப் பானையிலே போட்டு, ஜனங்கள் சாப்பிடும்படி அவர்களுக்கு வார் என்றான்; அப்புறம் பானையிலே தோஷம் இல்லாமற் போயிற்று.]]></a:t>
+              <a:t><![CDATA[5. அவள் அவனிடத்திலிருந்து போய், தன் பிள்ளைகளுடன் கதவைப் பூட்டிக்கொண்டு, இவர்கள் பாத்திரங்களை அவளிடத்தில் கொடுக்க, அவள் அவைகளில் வார்த்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8135,51 +8159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் கேயாசியைப் பார்த்து: இதோ, இப்படிப்பட்ட சகல சலக்கரணையோடும் எங்களை விசாரித்து வருகிறாயே, உனக்கு நான் என்ன செய்யவேண்டும்? ராஜாவினிடத்திலாவது சேனாபதியினிடத்திலாவது உனக்காக நான் பேசவேண்டிய காரியம் உண்டோ என்று அவளைக் கேள் என்றான். அதற்கு அவள்: என் ஜனத்தின் நடுவே நான் சுகமாய்க் குடியிருக்கிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[6. அந்தப் பாத்திரங்கள் நிறைந்த பின், அவள் தன் மகன் ஒருவனை நோக்கி: இன்னும் ஒரு பாத்திரம் கொண்டுவா என்றாள். அதற்கு அவன்: வேறே பாத்திரம் இல்லை என்றான்; அப்பொழுது எண்ணெய் நின்று; போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8244,51 +8268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் கேயாசியைப் பார்த்து: இதோ, இப்படிப்பட்ட சகல சலக்கரணையோடும் எங்களை விசாரித்து வருகிறாயே, உனக்கு நான் என்ன செய்யவேண்டும்? ராஜாவினிடத்திலாவது சேனாபதியினிடத்திலாவது உனக்காக நான் பேசவேண்டிய காரியம் உண்டோ என்று அவளைக் கேள் என்றான். அதற்கு அவள்: என் ஜனத்தின் நடுவே நான் சுகமாய்க் குடியிருக்கிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[6. அந்தப் பாத்திரங்கள் நிறைந்த பின், அவள் தன் மகன் ஒருவனை நோக்கி: இன்னும் ஒரு பாத்திரம் கொண்டுவா என்றாள். அதற்கு அவன்: வேறே பாத்திரம் இல்லை என்றான்; அப்பொழுது எண்ணெய் நின்று; போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8353,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் கேயாசியைப் பார்த்து: இதோ, இப்படிப்பட்ட சகல சலக்கரணையோடும் எங்களை விசாரித்து வருகிறாயே, உனக்கு நான் என்ன செய்யவேண்டும்? ராஜாவினிடத்திலாவது சேனாபதியினிடத்திலாவது உனக்காக நான் பேசவேண்டிய காரியம் உண்டோ என்று அவளைக் கேள் என்றான். அதற்கு அவள்: என் ஜனத்தின் நடுவே நான் சுகமாய்க் குடியிருக்கிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[7. அவள் போய் தேவனுடைய மனுஷனுக்கு அதை அறிவித்தாள். அப்பொழுது அவன்: நீ போய் அந்த எண்ணெயை விற்று, உன் கடனைத் தீர்த்து, மீந்ததைக்கொண்டு நீயும் உன் பிள்ளைகளும் ஜீவனம்பண்ணுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8462,51 +8486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பின்பு பாகால் சலீஷாவிலிருந்து ஒரு மனுஷன் தேவனுடைய மனுஷனுக்கு முதற்பலனான வாற்கோதுமையின் இருபது அப்பங்களையும் தாள் கதிர்களையும் கொண்டுவந்தான்; அப்பொழுது அவன்: ஜனங்களுக்குச் சாப்பிடக்கொடு என்றான்.]]></a:t>
+              <a:t><![CDATA[7. அவள் போய் தேவனுடைய மனுஷனுக்கு அதை அறிவித்தாள். அப்பொழுது அவன்: நீ போய் அந்த எண்ணெயை விற்று, உன் கடனைத் தீர்த்து, மீந்ததைக்கொண்டு நீயும் உன் பிள்ளைகளும் ஜீவனம்பண்ணுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8571,51 +8595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பின்பு பாகால் சலீஷாவிலிருந்து ஒரு மனுஷன் தேவனுடைய மனுஷனுக்கு முதற்பலனான வாற்கோதுமையின் இருபது அப்பங்களையும் தாள் கதிர்களையும் கொண்டுவந்தான்; அப்பொழுது அவன்: ஜனங்களுக்குச் சாப்பிடக்கொடு என்றான்.]]></a:t>
+              <a:t><![CDATA[8. பின்பு ஒருநாள் எலிசா சூனேமுக்குப் போயிருக்கும்போது, அங்கேயிருந்த கனம்பொருந்திய ஒரு ஸ்திரீ அவனை போஜனம்பண்ண வருந்திக் கேட்டுக்கொண்டாள்; அப்படியே அவன் பயணப்பட்டு வருகிறபோதெல்லாம் போஜனம்பண்ணும்படி அங்கே வந்து தங்குவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8680,51 +8704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவளுக்குச் செய்யவேண்டியது என்னவென்று கேயாசியை அவன் கேட்டதற்கு; அவன், அவளுக்குப் பிள்ளை இல்லை, அவள் புருஷனும் பெரிய வயதுள்ளவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. பின்பு ஒருநாள் எலிசா சூனேமுக்குப் போயிருக்கும்போது, அங்கேயிருந்த கனம்பொருந்திய ஒரு ஸ்திரீ அவனை போஜனம்பண்ண வருந்திக் கேட்டுக்கொண்டாள்; அப்படியே அவன் பயணப்பட்டு வருகிறபோதெல்லாம் போஜனம்பண்ணும்படி அங்கே வந்து தங்குவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8789,51 +8813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவளுக்குச் செய்யவேண்டியது என்னவென்று கேயாசியை அவன் கேட்டதற்கு; அவன், அவளுக்குப் பிள்ளை இல்லை, அவள் புருஷனும் பெரிய வயதுள்ளவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. பின்பு ஒருநாள் எலிசா சூனேமுக்குப் போயிருக்கும்போது, அங்கேயிருந்த கனம்பொருந்திய ஒரு ஸ்திரீ அவனை போஜனம்பண்ண வருந்திக் கேட்டுக்கொண்டாள்; அப்படியே அவன் பயணப்பட்டு வருகிறபோதெல்லாம் போஜனம்பண்ணும்படி அங்கே வந்து தங்குவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8898,51 +8922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தன் புருஷனிடத்தில் ஆள் அனுப்பி: நான் சீக்கிரமாய் தேவனுடைய மனுஷன் இருக்கும் இடமட்டும் போய்வரும்படிக்கு; வேலைக்காரரில் ஒருவனையும் ஒரு கழுதையையும் எனக்கு அனுப்பவேண்டும் என்று சொல்லச்சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[19. தன் தகப்பனைப் பார்த்து: ஏன் தலை நோகிறது, என் தலை நோகிறது என்றான்; அப்பொழுது அவன் வேலைக்காரனிடத்தில், இவனை இவன் தாயினிடத்தில் எடுத்துக்கொண்டுபோய்விடு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9007,51 +9031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவன்: அவளைக் கூப்பிடு என்றான்; அவளைக் கூப்பிட்ட போது, அவள் வந்து வாசற்படியிலே நின்றாள்.]]></a:t>
+              <a:t><![CDATA[9. அவள் தன் புருஷனை நோக்கி: இதோ, நம்மிடத்தில் எப்போதும் வந்துபோகிற தேவனுடைய மனுஷனாகிய இவர் பரிசுத்தவான் என்று காண்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9116,51 +9140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அதற்கு அவனுடைய பணிவிடைக்காரன்: இதை நான் நூறுபேருக்கு முன் வைப்பது எப்படி என்றான். அதற்கு அவன்: அதை ஜனங்களுக்குச் சாப்பிடக் கொடு; சாப்பிட்டபிற்பாடு இன்னும் மீதியுண்டாயிருக்கும் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. அவள் தன் புருஷனை நோக்கி: இதோ, நம்மிடத்தில் எப்போதும் வந்துபோகிற தேவனுடைய மனுஷனாகிய இவர் பரிசுத்தவான் என்று காண்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9225,51 +9249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அதற்கு அவனுடைய பணிவிடைக்காரன்: இதை நான் நூறுபேருக்கு முன் வைப்பது எப்படி என்றான். அதற்கு அவன்: அதை ஜனங்களுக்குச் சாப்பிடக் கொடு; சாப்பிட்டபிற்பாடு இன்னும் மீதியுண்டாயிருக்கும் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. நாம் மெத்தையின்மேல் ஒரு சிறிய அறைவீட்டைக் கட்டி, அதில் அவருக்கு ஒரு கட்டிலையும், மேஜையையும், நாற்காலியையும், குத்துவிளக்கையும் வைப்போம்; அவர் நம்மிடத்தில் வரும்போது அங்கே தங்கலாம் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9334,51 +9358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அதற்கு அவனுடைய பணிவிடைக்காரன்: இதை நான் நூறுபேருக்கு முன் வைப்பது எப்படி என்றான். அதற்கு அவன்: அதை ஜனங்களுக்குச் சாப்பிடக் கொடு; சாப்பிட்டபிற்பாடு இன்னும் மீதியுண்டாயிருக்கும் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. நாம் மெத்தையின்மேல் ஒரு சிறிய அறைவீட்டைக் கட்டி, அதில் அவருக்கு ஒரு கட்டிலையும், மேஜையையும், நாற்காலியையும், குத்துவிளக்கையும் வைப்போம்; அவர் நம்மிடத்தில் வரும்போது அங்கே தங்கலாம் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9443,51 +9467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவன்: ஒரு பிராண உற்பத்திகாலத்திட்டத்திலே ஒரு குமாரனை அணைத்துக் கொண்டிருப்பாய் என்றான். அதற்கு அவள்: ஏது? தேவனுடைய மனுஷனாகிய என் ஆண்டவனே, உமது அடியாளுக்கு அபத்தம் சொல்லவேண்டாம் என்றாள்.]]></a:t>
+              <a:t><![CDATA[10. நாம் மெத்தையின்மேல் ஒரு சிறிய அறைவீட்டைக் கட்டி, அதில் அவருக்கு ஒரு கட்டிலையும், மேஜையையும், நாற்காலியையும், குத்துவிளக்கையும் வைப்போம்; அவர் நம்மிடத்தில் வரும்போது அங்கே தங்கலாம் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9552,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவன்: ஒரு பிராண உற்பத்திகாலத்திட்டத்திலே ஒரு குமாரனை அணைத்துக் கொண்டிருப்பாய் என்றான். அதற்கு அவள்: ஏது? தேவனுடைய மனுஷனாகிய என் ஆண்டவனே, உமது அடியாளுக்கு அபத்தம் சொல்லவேண்டாம் என்றாள்.]]></a:t>
+              <a:t><![CDATA[11. ஒருநாள் அவன் அங்கே வந்து, அந்த அறைவீட்டிலே தங்கி, அங்கே படுத்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9661,51 +9685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அப்பொழுது அவர்களுக்கு முன்பாக அதை வைத்தான்; கர்த்தருடைய வார்த்தையின்படியே அவர்கள் சாப்பிட்டதுமன்றி மீதியும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[11. ஒருநாள் அவன் அங்கே வந்து, அந்த அறைவீட்டிலே தங்கி, அங்கே படுத்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9770,51 +9794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்த ஸ்திரீ கர்ப்பந்தரித்து, எலிசா தன்னோடே சொன்னபடி, ஒரு உற்பத்திகாலத்திட்டத்தில் ஒரு குமாரனை பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[12. அவன் தன் வேலைக்காரனாகிய கேயாசியை நோக்கி: இந்தச் சூனேமியாளை அழைத்துக் கொண்டுவா என்றான்; அவளை அழைத்துக் கொண்டு வந்தான்; அவள் அவனுக்கு முன்பாக நின்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9879,51 +9903,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்தப் பிள்ளை வளர்ந்தான், ஒரு நாள் அவன் அறுப்பறுக்கிறவர்களிடத்திலிருந்த தன் தகப்பனண்டைக்குப் போயிருக்கும்போது,]]></a:t>
+              <a:t><![CDATA[12. அவன் தன் வேலைக்காரனாகிய கேயாசியை நோக்கி: இந்தச் சூனேமியாளை அழைத்துக் கொண்டுவா என்றான்; அவளை அழைத்துக் கொண்டு வந்தான்; அவள் அவனுக்கு முன்பாக நின்றாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. அவன் கேயாசியைப் பார்த்து: இதோ, இப்படிப்பட்ட சகல சலக்கரணையோடும் எங்களை விசாரித்து வருகிறாயே, உனக்கு நான் என்ன செய்யவேண்டும்? ராஜாவினிடத்திலாவது சேனாபதியினிடத்திலாவது உனக்காக நான் பேசவேண்டிய காரியம் உண்டோ என்று அவளைக் கேள் என்றான். அதற்கு அவள்: என் ஜனத்தின் நடுவே நான் சுகமாய்க் குடியிருக்கிறேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9988,51 +10121,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது அவன்: இது அமாவாசியும் அல்ல, ஓய்வுநாளும் அல்லவே; நீ இன்றைக்கு அவரிடத்துக்குப் போகவேண்டியது என்ன என்று கேட்கச்சொன்னான். அதற்கு அவள்: எல்லாம் சரிதான், நான் போக வேண்டியிருக்கிறது என்று சொல்லியனுப்பி,]]></a:t>
+              <a:t><![CDATA[20. அவனை எடுத்து, அவன் தாயினிடத்தில் கொண்டுபோனபோது, அவன் மத்தியானமட்டும் அவள் மடியில் இருந்து செத்துப்போனான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. அவன் கேயாசியைப் பார்த்து: இதோ, இப்படிப்பட்ட சகல சலக்கரணையோடும் எங்களை விசாரித்து வருகிறாயே, உனக்கு நான் என்ன செய்யவேண்டும்? ராஜாவினிடத்திலாவது சேனாபதியினிடத்திலாவது உனக்காக நான் பேசவேண்டிய காரியம் உண்டோ என்று அவளைக் கேள் என்றான். அதற்கு அவள்: என் ஜனத்தின் நடுவே நான் சுகமாய்க் குடியிருக்கிறேன் என்றாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. அவன் கேயாசியைப் பார்த்து: இதோ, இப்படிப்பட்ட சகல சலக்கரணையோடும் எங்களை விசாரித்து வருகிறாயே, உனக்கு நான் என்ன செய்யவேண்டும்? ராஜாவினிடத்திலாவது சேனாபதியினிடத்திலாவது உனக்காக நான் பேசவேண்டிய காரியம் உண்டோ என்று அவளைக் கேள் என்றான். அதற்கு அவள்: என் ஜனத்தின் நடுவே நான் சுகமாய்க் குடியிருக்கிறேன் என்றாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. அவளுக்குச் செய்யவேண்டியது என்னவென்று கேயாசியை அவன் கேட்டதற்கு; அவன், அவளுக்குப் பிள்ளை இல்லை, அவள் புருஷனும் பெரிய வயதுள்ளவன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. அவளுக்குச் செய்யவேண்டியது என்னவென்று கேயாசியை அவன் கேட்டதற்கு; அவன், அவளுக்குப் பிள்ளை இல்லை, அவள் புருஷனும் பெரிய வயதுள்ளவன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. அப்பொழுது அவன்: அவளைக் கூப்பிடு என்றான்; அவளைக் கூப்பிட்ட போது, அவள் வந்து வாசற்படியிலே நின்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10067,51 +10745,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493638" r:id="rId1"/>
+    <p:sldLayoutId id="2473414257" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10799,54 +11477,102 @@
 
 <file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -10951,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു പറഞ്ഞു. വേണ്ടതില്ല എന്നു അവൾ പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[then died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. അങ്ങനെ അവൾ കഴുതപ്പുറത്തു കോപ്പിട്ടു കയറി ബാല്യക്കാരനോടു: നല്ലവണ്ണം തെളിച്ചുവിടുക; ഞാൻ]]></a:t>
+              <a:t><![CDATA[21. And she went up, and laid him on the bed of the man of God, and shut the door upon him, and went]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞല്ലാതെ വഴിയിൽ എവിടെയും നിർത്തരുതു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. അവൾ ചെന്നു കർമ്മേൽപർവ്വതത്തിൽ ദൈവപുരുഷന്റെ അടുക്കൽ എത്തി; ദൈവപുരുഷൻ അവളെ ദൂരത്തുകണ്ടപ്പോൾ തന്റെ]]></a:t>
+              <a:t><![CDATA[22. And she called unto her husband, and said, Send me, I pray you, one of the young men, and one of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബാല്യക്കാരനായ ഗേഹസിയോടു: അതാ, ശൂനേംകാരത്തി വരുന്നു; നീ ഓടിച്ചെന്നു അവളെ എതിരേറ്റു:]]></a:t>
+              <a:t><![CDATA[the asses, that I may run to the man of God, and come again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. സുഖം തന്നേയോ? ഭർത്താവു സുഖമായിരിക്കുന്നുവോ? ബാലന്നു സുഖമുണ്ടോ എന്നു അവളോടു ചോദിക്കേണം എന്നു]]></a:t>
+              <a:t><![CDATA[23. And he said, Wherefore will you go to him to day? it is neither new moon, nor sabbath. And she]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു. സുഖം തന്നേ എന്നു അവൾ പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[said, It shall be well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. അവൾ പർവ്വതത്തിൽ ദൈവപുരുഷന്റെ അടുക്കൽ എത്തിയപ്പോൾ അവന്റെ കാൽ പിടിച്ചു; ഗേഹസി അവളെ മാറ്റുവാൻ]]></a:t>
+              <a:t><![CDATA[24. Then she saddled an ass, and said to her servant, Drive, and go forward; slack not your riding]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടുത്തുചെന്നാറെ ദൈവപുരുഷൻ: അവളെ വിടുക; അവൾക്കു വലിയ മനോവ്യസനം ഉണ്ടു; യഹോവ അതു എന്നെ അറിയിക്കാതെ]]></a:t>
+              <a:t><![CDATA[for me, except I bid you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മറെച്ചിരിക്കുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[25. So she went and came unto the man of God to mount Carmel. And it came to pass, when the man of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. അവൻ അപ്പനോടു: എന്റെ തല, എന്റെ തല എന്നു പറഞ്ഞു. അവൻ ഒരു ബാല്യക്കാരനോടു: ഇവനെ എടുത്തു അമ്മയുടെ]]></a:t>
+              <a:t><![CDATA[16. And he said, About this season, according to the time of life, you shall embrace a son. And she]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ഞാൻ യജമാനനോടു ഒരു മകനെ ചോദിച്ചിരുന്നുവോ? എന്നെ ചതിക്കരുതേ എന്നു ഞാൻ പറഞ്ഞില്ലയോ എന്നു അവൾ]]></a:t>
+              <a:t><![CDATA[God saw her far off, that he said to Gehazi his servant, Behold, yonder is that Shunammite:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[26. Run now, I pray you, to meet her, and say unto her, Is it well with you? is it well with your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ഉടനെ അവൻ ഗേഹസിയോടു: നീ അര കെട്ടി എന്റെ വടിയും കയ്യിൽ എടുത്തുപോക; നീ ആരെ എങ്കിലും കണ്ടാൽ വന്ദനം]]></a:t>
+              <a:t><![CDATA[husband? is it well with the child? And she answered, It is well:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യരുതു; നിന്നെ വന്ദനം ചെയ്താൽ പ്രതിവന്ദനം പറകയും അരുതു; എന്റെ വടി ബാലന്റെ മുഖത്തു വെക്കേണം എന്നു]]></a:t>
+              <a:t><![CDATA[27. And when she came to the man of God to the hill, she caught him by the feet: but Gehazi came]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[near to thrust her away. And the man of God said, Let her alone; for her soul is vexed within her:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. എന്നാൽ ബാലന്റെ അമ്മ യഹോവയാണ, നിന്റെ ജീവനാണ, ഞാൻ നിന്നെ വിടുകയില്ല എന്നു പറഞ്ഞു; അങ്ങനെ അവൻ]]></a:t>
+              <a:t><![CDATA[and the LORD has hid it from me, and has not told me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എഴുന്നേറ്റു അവളോടുകൂടെ പോയി.]]></a:t>
+              <a:t><![CDATA[28. Then she said, Did I desire a son of my lord? did I not say, Do not deceive me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. പ്രവാചകശിഷ്യന്മാരുടെ ഭാര്യമാരിൽ ഒരുത്തി എലീശയോടു നിലവിളിച്ചു: നിന്റെ ദാസനായ എന്റെ ഭർത്താവു]]></a:t>
+              <a:t><![CDATA[29. Then he said to Gehazi, Gird up your loins, and take my staff in yours hand, and go your way: if]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മരിച്ചുപോയി; നിന്റെ ദാസൻ യഹോവാഭക്തനായിരുന്നു എന്നു നിനക്കറിയാമല്ലോ; ഇപ്പോൾ കടക്കാരൻ എന്റെ രണ്ടു]]></a:t>
+              <a:t><![CDATA[you meet any man, salute him not; and if any salute you, answer him not again: and lay my staff upon]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മക്കളെ പിടിച്ചു അടിമകളാക്കുവാൻ വന്നിരിക്കുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[the face of the child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടുക്കൽ കൊണ്ടു പോക എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[said, Nay, my lord, you man of God, do not lie unto yours handmaid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. എലീശ അവളോടു: ഞാൻ നിനക്കു വേണ്ടി എന്തു ചെയ്യേണം? പറക; വീട്ടിൽ നിനക്കു എന്തുള്ളു എന്നു ചോദിച്ചു.]]></a:t>
+              <a:t><![CDATA[30. And the mother of the child said, As the LORD lives, and as your soul lives, I will not leave]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒരു ഭരണി എണ്ണയല്ലാതെ അടിയന്റെ വീട്ടിൽ മറ്റൊന്നും ഇല്ല എന്നു അവൾ പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[you. And he arose, and followed her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ഗേഹസി അവർക്കു മുമ്പായി ചെന്നു വടി ബാലന്റെ മുഖത്തു വെച്ചു; എങ്കിലും ഒരു അനക്കമോ ഉണർച്ചയോ]]></a:t>
+              <a:t><![CDATA[31. And Gehazi passed on before them, and laid the staff upon the face of the child; but there was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉണ്ടായില്ല; അതുകൊണ്ടു അവൻ അവനെ എതിരേല്പാൻ മടങ്ങിവന്നു: ബാലൻ ഉണർന്നില്ല എന്നു അറിയിച്ചു.]]></a:t>
+              <a:t><![CDATA[neither voice, nor hearing. Wherefore he went again to meet him, and told him, saying, The child is]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അതിന്നു അവൻ: നീ ചെന്നു നിന്റെ അയൽക്കാരോടൊക്കെയും വെറുമ്പാത്രങ്ങൾ വായ്പ വാങ്ങുക; പാത്രങ്ങൾ]]></a:t>
+              <a:t><![CDATA[not awaked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കുറവായിരിക്കരുതു.]]></a:t>
+              <a:t><![CDATA[32. And when Elisha was come into the house, behold, the child was dead, and laid upon his bed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. എലീശാ വീട്ടിൽ വന്നപ്പോൾ തന്റെ കട്ടിലിന്മേൽ ബാലൻ മരിച്ചുകിടക്കുന്നതുകണ്ടു.]]></a:t>
+              <a:t><![CDATA[33. He went in therefore, and shut the door upon them two, and prayed unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. പിന്നെ നീയും നിന്റെ മക്കളും അകത്തു കയറി വാതിൽ അടെച്ചു പാത്രങ്ങളിലൊക്കെയും പകർന്നു, നിറഞ്ഞതു]]></a:t>
+              <a:t><![CDATA[34. And he went up, and lay upon the child, and put his mouth upon his mouth, and his eyes upon his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിറഞ്ഞതു ഒരു ഭാഗത്തുമാറ്റിവെക്കുക എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[eyes, and his hands upon his hands: and stretched himself upon the child; and the flesh of the child]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. താനും ബാലനും മാത്രം അകത്തു ഉണ്ടായിരിക്കെ അവൻ വാതിൽ അടെച്ചു യഹോവയോടു പ്രാർത്ഥിച്ചു.]]></a:t>
+              <a:t><![CDATA[waxed warm.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അവൻ അവനെ എടുത്തു അവന്റെ അമ്മയുടെ അടുക്കൽ കെണ്ടുചെന്നു; അവൻ ഉച്ചവരെ അവളുടെ മടിയിൽ ഇരുന്നശേഷം]]></a:t>
+              <a:t><![CDATA[17. And the woman conceived, and bare a son at that season that Elisha had said unto her, according]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +16033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അവൾ അവനെ വിട്ടു ചെന്നു തന്റെ മക്കളോടുകൂടെ അകത്തു കടന്നു വാതിൽ അടെച്ചു; അവർ അവളുടെ അടുക്കൽ]]></a:t>
+              <a:t><![CDATA[35. Then he returned, and walked in the house back and forth; and went up, and stretched himself]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +16165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പാത്രങ്ങളെ വെച്ചുകൊടുക്കയും അവൾ പകരുകയും ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[upon him: and the child sneezed seven times, and the child opened his eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +16297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. പിന്നെ അവൻ കയറി ബാലന്റെ മേൽ കിടന്നു; തന്റെ വായ് ബാലന്റെ വായ്മേലും തന്റെ കണ്ണു അവന്റെ]]></a:t>
+              <a:t><![CDATA[36. And he called Gehazi, and said, Call this Shunammite. So he called her. And when she was come in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +16429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കണ്ണിന്മേലും തന്റെ ഉള്ളംകൈകൾ അവന്റെ ഉള്ളം കൈകളിന്മേലും വെച്ചു അവന്റെമേൽ കവിണ്ണുകിടന്നപ്പോൾ ബാലന്റെ]]></a:t>
+              <a:t><![CDATA[unto him, he said, Take up your son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +16561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദേഹത്തിന്നു ചൂടുപിടിച്ചു.]]></a:t>
+              <a:t><![CDATA[37. Then she went in, and fell at his feet, and bowed herself to the ground, and took up her son,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +16693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. പാത്രങ്ങൾ നിറഞ്ഞശേഷം അവൾ തന്റെ മകനോടു: ഇനിയും പാത്രം കൊണ്ടുവരിക എന്നു പറഞ്ഞു. അവൻ അവളോടു: പാത്രം]]></a:t>
+              <a:t><![CDATA[and went out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +16825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒന്നും ഇല്ല എന്നു പറഞ്ഞു. അപ്പോൾ എണ്ണ നിന്നുപോയി.]]></a:t>
+              <a:t><![CDATA[38. And Elisha came again to Gilgal: and there was a dearth in the land; and the sons of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +16957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അവൾ ചെന്നു ദൈവപുരുഷനോടു വസ്തുത അറിയിച്ചു. നീ പോയി എണ്ണ വിറ്റു കടം വീട്ടി ശേഷിപ്പുകൊണ്ടു നീയും]]></a:t>
+              <a:t><![CDATA[prophets were sitting before him: and he said unto his servant, Set on the great pot, and seethe]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16363,51 +17089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മക്കളും ഉപജീവനും കഴിച്ചുകൊൾക എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[pottage for the sons of the prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16495,51 +17221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. അവൻ ഇറങ്ങി മുറിയിൽ അങ്ങോട്ടും ഇങ്ങോട്ടും ഒന്നു നടന്നിട്ടു പിന്നെയും കയറി അവന്റെമേൽ]]></a:t>
+              <a:t><![CDATA[39. And one went out into the field to gather herbs, and found a wild vine, and gathered thereof]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16627,51 +17353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മരിച്ചുപോയി.]]></a:t>
+              <a:t><![CDATA[to the time of life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16759,51 +17485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കവിണ്ണുകിടന്നു; അപ്പോൾ ബാലൻ ഏഴു പ്രാവശ്യം തുമ്മി കണ്ണു തുറന്നു.]]></a:t>
+              <a:t><![CDATA[wild gourds his lap full, and came and shred them into the pot of pottage: for they knew them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16891,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ഒരു ദിവസം എലീശാ ശൂനേമിലേക്കു പോയി; അവിടെ ധനികയായോരു സ്ത്രി ഉണ്ടായിരുന്നു; അവൾ അവനെ ഭക്ഷണത്തിന്നു]]></a:t>
+              <a:t><![CDATA[40. So they poured out for the men to eat. And it came to pass, as they were eating of the pottage,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17023,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വരേണം എന്നു നിർബ്ബന്ധിച്ചു. പിന്നെത്തേതിൽ അവൻ ആ വഴി പോകുമ്പോഴൊക്കെയും ഭക്ഷണത്തിന്നു അവിടെ കയറും.]]></a:t>
+              <a:t><![CDATA[that they cried out, and said, O you man of God, there is death in the pot. And they could not eat]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17155,51 +17881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. അവൻ ഗേഹസിയെ വിളിച്ചു; ശൂനേംകാരത്തിയെ വിളിക്ക എന്നു കല്പിച്ചു; അവൻ അവളെ വിളിച്ചു. അവൾ അവന്റെ]]></a:t>
+              <a:t><![CDATA[thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17287,51 +18013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടുക്കൽ വന്നപ്പോൾ അവൻ: നിന്റെ മകനെ എടുത്തുകൊണ്ടു പോയ്ക്കൊൾക എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[41. But he said, Then bring meal. And he cast it into the pot; and he said, Pour out for the people,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17419,51 +18145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അവൾ തന്റെ ഭർത്താവിനോടു: നമ്മുടെ വഴിയായി കൂടക്കൂടെ കടന്നുപോകുന്ന ഈയാൾ വിശുദ്ധനായോരു ദൈവപുരുഷൻ]]></a:t>
+              <a:t><![CDATA[that they may eat. And there was no harm in the pot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17551,51 +18277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു ഞാൻ കാണുന്നു.]]></a:t>
+              <a:t><![CDATA[42. And there came a man from Baalshalisha, and brought the man of God bread of the first-fruits,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17683,51 +18409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. അവൾ അകത്തുചെന്നു അവന്റെ കാൽക്കൽ സാഷ്ടാംഗം വീണു നമസ്കരിച്ചു തന്റെ മകനെ എടുത്തുകൊണ്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[twenty loaves of barley, and full ears of corn in the husk thereof. And he said, Give unto the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17815,51 +18541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. നാം ചുവരോടുകൂടിയ ചെറിയോരു മാളികമുറി പണിതുണ്ടാക്കുക; അതിൽ അവന്നു ഒരു കട്ടിലും ഒരു മേശയും ഒരു]]></a:t>
+              <a:t><![CDATA[people, that they may eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17947,51 +18673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നാൽക്കാലിയും ഒരു നിലവിളക്കും വെക്കുക; അവൻ നമ്മുടെ അടുക്കൽ വരുമ്പോൾ അവന്നു അവിടെ കയറി പാർക്കാമല്ലോ]]></a:t>
+              <a:t><![CDATA[43. And his personal attendant said, What, should I set this before an hundred men? He said again,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18079,51 +18805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. അപ്പോൾ അവൾ കയറിച്ചെന്നു അവനെ ദൈവപുരുഷന്റെ കട്ടിലിന്മേൽ കിടത്തി വാതിൽ അടെച്ചു പുറത്തിറങ്ങി.]]></a:t>
+              <a:t><![CDATA[18. And when the child was grown, it fell upon a certain day, that he went out to his father to the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18211,51 +18937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[Give the people, that they may eat: for thus says the LORD, They shall eat, and shall leave thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18343,51 +19069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. അനന്തരം എലീശാ ഗില്ഗാലിൽ പോയി; അന്നു ദേശത്തു ക്ഷാമം ഉണ്ടായിരുന്നു; പ്രവാചകശിഷ്യന്മാർ അവന്റെ]]></a:t>
+              <a:t><![CDATA[44. So he set it before them, and they did eat, and left thereof, according to the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18475,51 +19201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുമ്പിൽ ഇരിക്കുമ്പോൾ അവൻ തന്റെ ബാല്യക്കാരനോടു: നീ വലിയ കലം അടുപ്പത്തു വെച്ചു പ്രവാചകശിഷ്യന്മാർക്കു]]></a:t>
+              <a:t><![CDATA[1. Now there cried a certain woman of the wives of the sons of the prophets unto Elisha, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18607,51 +19333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പായസം ഉണ്ടാക്കുക എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[Your servant my husband is dead; and you know that your servant did fear the LORD: and the creditor]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18739,51 +19465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. പിന്നെ ഒരു ദിവസം അവൻ അവിടെ വരുവാൻ ഇടയായി; അവൻ ആ മാളികമുറിയിൽ കയറി അവിടെ കിടന്നുറങ്ങി.]]></a:t>
+              <a:t><![CDATA[has come to take unto him my two sons to be bondmen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18871,51 +19597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ഒരുത്തൻ ചീര പറിപ്പാൻ വയലിൽ ചെന്നു ഒരു കാട്ടുവള്ളി കണ്ടു മടിനിറയ പേച്ചുര പറിച്ചു കൊണ്ടുവന്നു; അവർ]]></a:t>
+              <a:t><![CDATA[2. And Elisha said unto her, What shall I do for you? tell me, what have you in the house? And she]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19003,51 +19729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറിയായ്കയാൽ അരിഞ്ഞു പായസക്കലത്തിൽ ഇട്ടു.]]></a:t>
+              <a:t><![CDATA[said, Yours handmaid has not any thing in the house, save a pot of oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19135,51 +19861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. അവർ അതു ആളുകൾക്കു വിളമ്പി; അവർ പായസം കുടിക്കുമ്പോൾ നിലവിളിച്ചു; ദൈവപുരുഷനായുള്ളോവേ കലത്തിൽ മരണം]]></a:t>
+              <a:t><![CDATA[3. Then he said, Go, borrow you vessels abroad of all your neighbours, even empty vessels; borrow]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19267,51 +19993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[not a few.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19399,51 +20125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അവൻ തന്റെ ബാല്യക്കാരനായ ഗേഹസിയോടു: ശൂനേംകാരത്തിയെ വിളിക്ക എന്നു പറഞ്ഞു. അവൻ അവളെ വിളിച്ചു. അവൾ]]></a:t>
+              <a:t><![CDATA[4. And when you are come in, you shall shut the door upon you and upon your sons, and shall pour out]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19531,51 +20257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. പിന്നെ അവൾ തന്റെ ഭർത്താവിനെ വിളിച്ചു: ഞാൻ വേഗത്തിൽ ദൈവപുരുഷന്റെ അടുക്കലോളം പോയിവരേണ്ടതിന്നു]]></a:t>
+              <a:t><![CDATA[reapers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19663,51 +20389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവന്റെ മുമ്പിൽ വന്നുനിന്നു.]]></a:t>
+              <a:t><![CDATA[into all those vessels, and you shall set aside that which is full.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19795,51 +20521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. അവർക്കു കുടിപ്പാൻ കഴിഞ്ഞില്ല. മാവു കൊണ്ടുവരുവിൻ എന്നു അവൻ പറഞ്ഞു അതു കലത്തിൽ ഇട്ടു: ആളുകൾക്കു]]></a:t>
+              <a:t><![CDATA[5. So she went from him, and shut the door upon her and upon her sons, who brought the vessels to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19927,51 +20653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിളമ്പികൊടുക്ക എന്നു പറഞ്ഞു. പിന്നെ ദൂഷ്യമായുള്ളതൊന്നും കലത്തിൽ ഉണ്ടായിരുന്നില്ല.]]></a:t>
+              <a:t><![CDATA[her; and she poured out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20059,51 +20785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അവൻ അവനോടു: നീ ഇത്ര താല്പര്യത്തോടെയൊക്കെയും ഞങ്ങൾക്കു വേണ്ടി കരുതിയല്ലോ? നിനക്കു വേണ്ടി എന്തു]]></a:t>
+              <a:t><![CDATA[6. And it came to pass, when the vessels were full, that she said unto her son, Bring me yet a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20191,51 +20917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യേണം? രാജാവിനോടോ സേനാധിപതിയോടോ നിനക്കു വേണ്ടി വല്ലതും പറയേണ്ടതുണ്ടോ എന്നു നീ അവളോടു ചോദിക്ക]]></a:t>
+              <a:t><![CDATA[vessel. And he said unto her, There is not a vessel more. And the oil stayed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20323,51 +21049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു പറഞ്ഞു. അതിന്നു അവൾ: ഞാൻ സ്വജനത്തിന്റെ മദ്ധ്യേ വസിക്കുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[7. Then she came and told the man of God. And he said, Go, sell the oil, and pay your debt, and live]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20455,51 +21181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. അനന്തരം ബാൽ-ശാലീശയിൽനിന്നു ഒരാൾ ദൈവപുരുഷന്നു ആദ്യഫലമായിട്ടു ഇരുപതു യവത്തപ്പവും മലരും പൊക്കണത്തിൽ]]></a:t>
+              <a:t><![CDATA[you and your children of the rest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20587,51 +21313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊണ്ടുവന്നു. ജനത്തിന്നു അതു തിന്മാൻ കൊടുക്ക എന്നു അവൻ കല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[8. And it fell upon a certain day, that Elisha passed to Shunem, where was a great woman; and she]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20719,51 +21445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. എന്നാൽ അവൾക്കു വേണ്ടി എന്തുചെയ്യാമെന്നു അവൻ ചോദിച്ചതിന്നു ഗേഹസി: അവൾക്കു മകനില്ലല്ലോ; അവളുടെ]]></a:t>
+              <a:t><![CDATA[constrained him to eat bread. And so it was, that as often as he passed by, he turned in thither to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20851,51 +21577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭർത്താവു വൃദ്ധനും ആകുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[eat bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20983,51 +21709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എനിക്കു ഒരു ബാല്യക്കാരനെയും ഒരു കഴുതയെയും അയച്ചുതരേണമേ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[19. And he said unto his father, My head, my head. And he said to a lad, Carry him to his mother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21115,51 +21841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അവളെ വിളിക്ക എന്നു അവൻ പറഞ്ഞു. അവൻ അവളെ വിളിച്ചപ്പോൾ അവൾ വാതിൽക്കൽ വന്നുനിന്നു.]]></a:t>
+              <a:t><![CDATA[9. And she said unto her husband, Behold now, I perceive that this is an holy man of God, which]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21247,51 +21973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. അതിന്നു അവന്റെ ബാല്യക്കാരൻ: ഞാൻ ഇതു നൂറു പേർക്കു എങ്ങനെ വിളമ്പും എന്നു പറഞ്ഞു. അവൻ പിന്നെയും:]]></a:t>
+              <a:t><![CDATA[passes by us continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21379,51 +22105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജനത്തിന്നു അതു തിന്മാൻ കൊടുക്ക; അവർ തിന്നുകയും ശേഷിപ്പിക്കയും ചെയ്യും എന്നു യഹോവ അരുളിച്ചെയ്യുന്നു]]></a:t>
+              <a:t><![CDATA[10. Let us make a little chamber, I pray you, on the wall; and let us set for him there a bed, and a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21511,51 +22237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[table, and a stool, and a candlestick: and it shall be, when he comes to us, that he shall turn in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21643,51 +22369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അപ്പോൾ അവൻ: വരുന്ന ആണ്ടിൽ ഈ സമയമാകുമ്പോഴേക്കു നീ ഒരു മകനെ അണെച്ചുകൊള്ളും എന്നു പറഞ്ഞു. അതിന്നു]]></a:t>
+              <a:t><![CDATA[thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21775,51 +22501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവൾ: അല്ല, ദൈവപുരുഷനായ എന്റെ യജമാനനേ, അടിയനോടു ഭോഷ്കു പറയരുതേ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[11. And it fell upon a certain day, that he came thither, and he turned into the chamber, and lay]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21907,51 +22633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. അങ്ങനെ അവൻ അവർക്കു വിളമ്പിക്കൊടുത്തു; യഹോവയുടെ വചനപ്രകാരം അവർ തിന്നുകയും ശേഷിപ്പിക്കയും ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22039,51 +22765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ആ സ്ത്രീ ഗർഭംധരിച്ചു പിറ്റെ ആണ്ടിൽ എലീശാ അവളോടു പറഞ്ഞ സമയത്തു തന്നേ ഒരു മകനെ പ്രസവിച്ചു.]]></a:t>
+              <a:t><![CDATA[12. And he said to Gehazi his servant, Call this Shunammite. And when he had called her, she stood]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22171,51 +22897,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ബാലൻ വളർന്നപ്പോൾ ഒരു ദിവസം അവൻ കൊയ്ത്തുകാരോടുകൂടെ ഇരുന്ന തന്റെ അപ്പന്റെ അടുക്കൽ ചെന്നു.]]></a:t>
+              <a:t><![CDATA[before him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. And he said unto him, Say now unto her, Behold, you have been careful for us with all this care;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22303,51 +23161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. അതിന്നു അവൻ: ഇന്നു നീ അവന്റെ അടുക്കൽ പോകുന്നതു എന്തിന്നു? ഇന്നു അമാവാസ്യയല്ല, ശബ്ബത്തും അല്ലല്ലോ]]></a:t>
+              <a:t><![CDATA[20. And when he had taken him, and brought him to his mother, he sat on her knees till noon, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22363,92 +23221,752 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[what is to be done for you? would you be spoken in order to the king, or to the captain of the host?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[And she answered, I dwell among mine own people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. And he said, What then is to be done for her? And Gehazi answered, Verily she has no child, and]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[her husband is old.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And he said, Call her. And when he had called her, she stood in the door.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme61">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
   <a:themeElements>
-    <a:clrScheme name="Theme61">
+    <a:clrScheme name="Theme63">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme61">
+    <a:fontScheme name="Theme63">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -22474,51 +23992,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme61">
+    <a:fmtScheme name="Theme63">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -22649,51 +24167,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>88</Slides>
+  <Slides>94</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>