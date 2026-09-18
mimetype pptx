--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -179,50 +179,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -297,50 +307,55 @@
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
+    <p:sldId id="351" r:id="rId98"/>
+    <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -532,53 +547,58 @@
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
-  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -638,51 +658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவனை எடுத்து, அவன் தாயினிடத்தில் கொண்டுபோனபோது, அவன் மத்தியானமட்டும் அவள் மடியில் இருந்து செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[4. And when you are come in, you shall shut the door upon you and upon your sons, and shall pour out into all those vessels, and you shall set aside that which is full.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -747,51 +767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவள் ஏறிப்போய், அவனை தேவனுடைய மனுஷன் கட்டிலின்மேல் வைத்து, அவன் வைக்கப்பட்ட அறையின் கதவைப் பூட்டிக் கொண்டுபோய்,]]></a:t>
+              <a:t><![CDATA[5. So she went from him, and shut the door upon her and upon her sons, who brought the vessels to her; and she poured out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -856,51 +876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவள் ஏறிப்போய், அவனை தேவனுடைய மனுஷன் கட்டிலின்மேல் வைத்து, அவன் வைக்கப்பட்ட அறையின் கதவைப் பூட்டிக் கொண்டுபோய்,]]></a:t>
+              <a:t><![CDATA[5. So she went from him, and shut the door upon her and upon her sons, who brought the vessels to her; and she poured out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -965,51 +985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தன் புருஷனிடத்தில் ஆள் அனுப்பி: நான் சீக்கிரமாய் தேவனுடைய மனுஷன் இருக்கும் இடமட்டும் போய்வரும்படிக்கு; வேலைக்காரரில் ஒருவனையும் ஒரு கழுதையையும் எனக்கு அனுப்பவேண்டும் என்று சொல்லச்சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[6. And it came to pass, when the vessels were full, that she said unto her son, Bring me yet a vessel. And he said unto her, There is not a vessel more. And the oil stayed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1074,51 +1094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தன் புருஷனிடத்தில் ஆள் அனுப்பி: நான் சீக்கிரமாய் தேவனுடைய மனுஷன் இருக்கும் இடமட்டும் போய்வரும்படிக்கு; வேலைக்காரரில் ஒருவனையும் ஒரு கழுதையையும் எனக்கு அனுப்பவேண்டும் என்று சொல்லச்சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[6. And it came to pass, when the vessels were full, that she said unto her son, Bring me yet a vessel. And he said unto her, There is not a vessel more. And the oil stayed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1183,51 +1203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது அவன்: இது அமாவாசியும் அல்ல, ஓய்வுநாளும் அல்லவே; நீ இன்றைக்கு அவரிடத்துக்குப் போகவேண்டியது என்ன என்று கேட்கச்சொன்னான். அதற்கு அவள்: எல்லாம் சரிதான், நான் போக வேண்டியிருக்கிறது என்று சொல்லியனுப்பி,]]></a:t>
+              <a:t><![CDATA[7. Then she came and told the man of God. And he said, Go, sell the oil, and pay your debt, and live you and your children of the rest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1292,51 +1312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது அவன்: இது அமாவாசியும் அல்ல, ஓய்வுநாளும் அல்லவே; நீ இன்றைக்கு அவரிடத்துக்குப் போகவேண்டியது என்ன என்று கேட்கச்சொன்னான். அதற்கு அவள்: எல்லாம் சரிதான், நான் போக வேண்டியிருக்கிறது என்று சொல்லியனுப்பி,]]></a:t>
+              <a:t><![CDATA[7. Then she came and told the man of God. And he said, Go, sell the oil, and pay your debt, and live you and your children of the rest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1401,51 +1421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கழுதையின்மேல் சேணம்வைத்து ஏறி, தன் வேலைக்காரனை நோக்கி: இதை ஓட்டிக்கொண்டுபோ; நான் உனக்குச் சொன்னால் ஒழிய போகிற வழியில் எங்கும் ஓட்டத்தை நிறுத்தாதே என்று சொல்லிப் புறப்பட்டு,]]></a:t>
+              <a:t><![CDATA[8. And it fell upon a certain day, that Elisha passed to Shunem, where was a great woman; and she constrained him to eat bread. And so it was, that as often as he passed by, he turned in thither to eat bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1510,51 +1530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கழுதையின்மேல் சேணம்வைத்து ஏறி, தன் வேலைக்காரனை நோக்கி: இதை ஓட்டிக்கொண்டுபோ; நான் உனக்குச் சொன்னால் ஒழிய போகிற வழியில் எங்கும் ஓட்டத்தை நிறுத்தாதே என்று சொல்லிப் புறப்பட்டு,]]></a:t>
+              <a:t><![CDATA[8. And it fell upon a certain day, that Elisha passed to Shunem, where was a great woman; and she constrained him to eat bread. And so it was, that as often as he passed by, he turned in thither to eat bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1619,51 +1639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்மேல் பர்வதத்திலிருக்கிற தேவனுடைய மனுஷனிடத்திற்குப் போனாள்; தேவனுடைய மனுஷன் தூரத்திலே அவளை வரக்கண்டு, தன் வேலைக்காரனாகிய கேயாசியைப் பார்த்து: அதோ சூனேமியாள் வருகிறாள்.]]></a:t>
+              <a:t><![CDATA[8. And it fell upon a certain day, that Elisha passed to Shunem, where was a great woman; and she constrained him to eat bread. And so it was, that as often as he passed by, he turned in thither to eat bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1728,51 +1748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவன்: ஒரு பிராண உற்பத்திகாலத்திட்டத்திலே ஒரு குமாரனை அணைத்துக் கொண்டிருப்பாய் என்றான். அதற்கு அவள்: ஏது? தேவனுடைய மனுஷனாகிய என் ஆண்டவனே, உமது அடியாளுக்கு அபத்தம் சொல்லவேண்டாம் என்றாள்.]]></a:t>
+              <a:t><![CDATA[1. Now there cried a certain woman of the wives of the sons of the prophets unto Elisha, saying, Your servant my husband is dead; and you know that your servant did fear the LORD: and the creditor has come to take unto him my two sons to be bondmen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1837,51 +1857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்மேல் பர்வதத்திலிருக்கிற தேவனுடைய மனுஷனிடத்திற்குப் போனாள்; தேவனுடைய மனுஷன் தூரத்திலே அவளை வரக்கண்டு, தன் வேலைக்காரனாகிய கேயாசியைப் பார்த்து: அதோ சூனேமியாள் வருகிறாள்.]]></a:t>
+              <a:t><![CDATA[9. And she said unto her husband, Behold now, I perceive that this is an holy man of God, which passes by us continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1946,51 +1966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீ அவளுக்கு எதிர்கொண்டு ஓடி, நீ சுகமாயிருக்கிறாயா? உன் புருஷன் சுகமாயிருக்கிறானா? அந்தப் பிள்ளை சுகமாயிருக்கிறதா என்று அவளிடத்தில் கேள் என்றான். அவள்: சுகந்தான் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[9. And she said unto her husband, Behold now, I perceive that this is an holy man of God, which passes by us continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2055,51 +2075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீ அவளுக்கு எதிர்கொண்டு ஓடி, நீ சுகமாயிருக்கிறாயா? உன் புருஷன் சுகமாயிருக்கிறானா? அந்தப் பிள்ளை சுகமாயிருக்கிறதா என்று அவளிடத்தில் கேள் என்றான். அவள்: சுகந்தான் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[10. Let us make a little chamber, I pray you, on the wall; and let us set for him there a bed, and a table, and a stool, and a candlestick: and it shall be, when he comes to us, that he shall turn in thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2164,51 +2184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பர்வதத்திலிருக்கிற தேவனுடைய மனுஷனிடத்தில் வந்து, அவன் காலைப் பிடித்துக்கொண்டாள்; அப்பொழுது கேயாசி அவளை விலக்கிவிட வந்தான்; தேவனுடைய மனுஷன்: அவளைத் தடுக்காதே; அவள் ஆத்துமா துக்கமாயிருக்கிறது; கர்த்தர் அதை எனக்கு அறிவியாமல் மறைத்து வைத்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. Let us make a little chamber, I pray you, on the wall; and let us set for him there a bed, and a table, and a stool, and a candlestick: and it shall be, when he comes to us, that he shall turn in thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2273,51 +2293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பர்வதத்திலிருக்கிற தேவனுடைய மனுஷனிடத்தில் வந்து, அவன் காலைப் பிடித்துக்கொண்டாள்; அப்பொழுது கேயாசி அவளை விலக்கிவிட வந்தான்; தேவனுடைய மனுஷன்: அவளைத் தடுக்காதே; அவள் ஆத்துமா துக்கமாயிருக்கிறது; கர்த்தர் அதை எனக்கு அறிவியாமல் மறைத்து வைத்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And it fell upon a certain day, that he came thither, and he turned into the chamber, and lay there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2382,51 +2402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பர்வதத்திலிருக்கிற தேவனுடைய மனுஷனிடத்தில் வந்து, அவன் காலைப் பிடித்துக்கொண்டாள்; அப்பொழுது கேயாசி அவளை விலக்கிவிட வந்தான்; தேவனுடைய மனுஷன்: அவளைத் தடுக்காதே; அவள் ஆத்துமா துக்கமாயிருக்கிறது; கர்த்தர் அதை எனக்கு அறிவியாமல் மறைத்து வைத்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And he said to Gehazi his servant, Call this Shunammite. And when he had called her, she stood before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2491,51 +2511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது அவள், நான் என் ஆண்டவனிடத்தில் ஒரு குமாரனை வேண்டும் என்று கேட்டதுண்டா? எனக்கு அபத்தம் சொல்லவேண்டாம் என்று நான் சொல்லவில்லையா என்றாள்.]]></a:t>
+              <a:t><![CDATA[12. And he said to Gehazi his servant, Call this Shunammite. And when he had called her, she stood before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2600,51 +2620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது அவன் கேயாசியைப் பார்த்து: நீ உன் இடையைக் கட்டிக்கொண்டு, என் தடியை உன் கையில் பிடித்துக்கொண்டு, வழியில் ஒருவனைச் சந்தித்தாலும் அவனை வினவாமலும், உன்னை ஒருவன் வினவினாலும் அவனுக்கு மறுமொழி சொல்லாமலும் போய்; என் தடியை அந்தப் பிள்ளையின் முகத்தின்மேல் வை என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And he said unto him, Say now unto her, Behold, you have been careful for us with all this care; what is to be done for you? would you be spoken in order to the king, or to the captain of the host? And she answered, I dwell among mine own people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2709,51 +2729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது அவன் கேயாசியைப் பார்த்து: நீ உன் இடையைக் கட்டிக்கொண்டு, என் தடியை உன் கையில் பிடித்துக்கொண்டு, வழியில் ஒருவனைச் சந்தித்தாலும் அவனை வினவாமலும், உன்னை ஒருவன் வினவினாலும் அவனுக்கு மறுமொழி சொல்லாமலும் போய்; என் தடியை அந்தப் பிள்ளையின் முகத்தின்மேல் வை என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And he said unto him, Say now unto her, Behold, you have been careful for us with all this care; what is to be done for you? would you be spoken in order to the king, or to the captain of the host? And she answered, I dwell among mine own people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2818,51 +2838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது அவன் கேயாசியைப் பார்த்து: நீ உன் இடையைக் கட்டிக்கொண்டு, என் தடியை உன் கையில் பிடித்துக்கொண்டு, வழியில் ஒருவனைச் சந்தித்தாலும் அவனை வினவாமலும், உன்னை ஒருவன் வினவினாலும் அவனுக்கு மறுமொழி சொல்லாமலும் போய்; என் தடியை அந்தப் பிள்ளையின் முகத்தின்மேல் வை என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And he said unto him, Say now unto her, Behold, you have been careful for us with all this care; what is to be done for you? would you be spoken in order to the king, or to the captain of the host? And she answered, I dwell among mine own people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2927,51 +2947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவன்: ஒரு பிராண உற்பத்திகாலத்திட்டத்திலே ஒரு குமாரனை அணைத்துக் கொண்டிருப்பாய் என்றான். அதற்கு அவள்: ஏது? தேவனுடைய மனுஷனாகிய என் ஆண்டவனே, உமது அடியாளுக்கு அபத்தம் சொல்லவேண்டாம் என்றாள்.]]></a:t>
+              <a:t><![CDATA[1. Now there cried a certain woman of the wives of the sons of the prophets unto Elisha, saying, Your servant my husband is dead; and you know that your servant did fear the LORD: and the creditor has come to take unto him my two sons to be bondmen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3036,51 +3056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பிள்ளையின் தாயோ: நான் உம்மை விடுகிறதில்லை என்று கர்த்தரின் ஜீவனையும் உம்முடைய ஜீவனையும் கொண்டு சொல்லுகிறேன் என்றாள்; அப்பொழுது அவன் எழுந்திருந்து அவள் பின்னே போனான்.]]></a:t>
+              <a:t><![CDATA[13. And he said unto him, Say now unto her, Behold, you have been careful for us with all this care; what is to be done for you? would you be spoken in order to the king, or to the captain of the host? And she answered, I dwell among mine own people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3145,51 +3165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பிள்ளையின் தாயோ: நான் உம்மை விடுகிறதில்லை என்று கர்த்தரின் ஜீவனையும் உம்முடைய ஜீவனையும் கொண்டு சொல்லுகிறேன் என்றாள்; அப்பொழுது அவன் எழுந்திருந்து அவள் பின்னே போனான்.]]></a:t>
+              <a:t><![CDATA[14. And he said, What then is to be done for her? And Gehazi answered, Verily she has no child, and her husband is old.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3254,51 +3274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கேயாசி அவர்களுக்கு முன்னே போய், அந்தத் தடியைப் பிள்ளையின் முகத்தின்மேல் வைத்தான்; ஆனாலும் சத்தமும் இல்லை, உணர்ச்சியும் இல்லை; ஆகையால் அவன் திரும்பி அவனுக்கு எதிர்கொண்டுவந்து: பிள்ளை விழிக்கவில்லை என்று அவனுக்கு அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[14. And he said, What then is to be done for her? And Gehazi answered, Verily she has no child, and her husband is old.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3363,51 +3383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கேயாசி அவர்களுக்கு முன்னே போய், அந்தத் தடியைப் பிள்ளையின் முகத்தின்மேல் வைத்தான்; ஆனாலும் சத்தமும் இல்லை, உணர்ச்சியும் இல்லை; ஆகையால் அவன் திரும்பி அவனுக்கு எதிர்கொண்டுவந்து: பிள்ளை விழிக்கவில்லை என்று அவனுக்கு அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[15. And he said, Call her. And when he had called her, she stood in the door.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3472,51 +3492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கேயாசி அவர்களுக்கு முன்னே போய், அந்தத் தடியைப் பிள்ளையின் முகத்தின்மேல் வைத்தான்; ஆனாலும் சத்தமும் இல்லை, உணர்ச்சியும் இல்லை; ஆகையால் அவன் திரும்பி அவனுக்கு எதிர்கொண்டுவந்து: பிள்ளை விழிக்கவில்லை என்று அவனுக்கு அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[15. And he said, Call her. And when he had called her, she stood in the door.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3581,51 +3601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. எலிசா வீட்டிற்குள் வந்தபோது, இதோ, அந்தப் பிள்ளை அவன் கட்டிலின்மேல் செத்துக்கிடந்தான்.]]></a:t>
+              <a:t><![CDATA[16. And he said, About this season, according to the time of life, you shall embrace a son. And she said, Nay, my lord, you man of God, do not lie unto yours handmaid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3690,51 +3710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. உள்ளே போய்த் தங்கள் இருவருக்கும் பின்னாக அவன் கதவைப் பூட்டி, கர்த்தரை நோக்கி வேண்டுதல் செய்து,]]></a:t>
+              <a:t><![CDATA[16. And he said, About this season, according to the time of life, you shall embrace a son. And she said, Nay, my lord, you man of God, do not lie unto yours handmaid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3799,51 +3819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கிட்டேபோய், தன் வாய் பிள்ளையின் வாயின்மேலும், தன் கண்கள் அவன் கண்களின்மேலும், தன் உள்ளங்கைகள் அவன் உள்ளங்கைகளின்மேலும் படும்படியாக அவன்மேல் குப்புறப் படுத்துக் கொண்டான்; அப்பொழுது பிள்ளையின் உடல் அனல் கொண்டது.]]></a:t>
+              <a:t><![CDATA[17. And the woman conceived, and bare a son at that season that Elisha had said unto her, according to the time of life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3908,51 +3928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கிட்டேபோய், தன் வாய் பிள்ளையின் வாயின்மேலும், தன் கண்கள் அவன் கண்களின்மேலும், தன் உள்ளங்கைகள் அவன் உள்ளங்கைகளின்மேலும் படும்படியாக அவன்மேல் குப்புறப் படுத்துக் கொண்டான்; அப்பொழுது பிள்ளையின் உடல் அனல் கொண்டது.]]></a:t>
+              <a:t><![CDATA[17. And the woman conceived, and bare a son at that season that Elisha had said unto her, according to the time of life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4017,51 +4037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கிட்டேபோய், தன் வாய் பிள்ளையின் வாயின்மேலும், தன் கண்கள் அவன் கண்களின்மேலும், தன் உள்ளங்கைகள் அவன் உள்ளங்கைகளின்மேலும் படும்படியாக அவன்மேல் குப்புறப் படுத்துக் கொண்டான்; அப்பொழுது பிள்ளையின் உடல் அனல் கொண்டது.]]></a:t>
+              <a:t><![CDATA[18. And when the child was grown, it fell upon a certain day, that he went out to his father to the reapers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4126,51 +4146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்த ஸ்திரீ கர்ப்பந்தரித்து, எலிசா தன்னோடே சொன்னபடி, ஒரு உற்பத்திகாலத்திட்டத்தில் ஒரு குமாரனை பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[1. Now there cried a certain woman of the wives of the sons of the prophets unto Elisha, saying, Your servant my husband is dead; and you know that your servant did fear the LORD: and the creditor has come to take unto him my two sons to be bondmen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4235,51 +4255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவன் எழுந்து, அறைவீட்டில் இங்கும் அங்கும் உலாவி, திரும்பக் கிட்டப் போய் அவன்மேல் குப்புறப்படுத்தான்; அப்பொழுது அந்தப் பிள்ளை ஏழுதரம் தும்மித் தன் கண்களைத் திறந்தான்.]]></a:t>
+              <a:t><![CDATA[18. And when the child was grown, it fell upon a certain day, that he went out to his father to the reapers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4344,51 +4364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவன் எழுந்து, அறைவீட்டில் இங்கும் அங்கும் உலாவி, திரும்பக் கிட்டப் போய் அவன்மேல் குப்புறப்படுத்தான்; அப்பொழுது அந்தப் பிள்ளை ஏழுதரம் தும்மித் தன் கண்களைத் திறந்தான்.]]></a:t>
+              <a:t><![CDATA[19. And he said unto his father, My head, my head. And he said to a lad, Carry him to his mother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4453,51 +4473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது அவன்: கேயாசியைக் கூப்பிட்டு, அந்தச் சூனேமியாளை அழைத்துக்கொண்டுவா என்றான்; அவளை அழைத்துக்கொண்டு வந்தான்; அவள் அவனிடத்தில் வந்தபோது ; அவன், உன் குமாரனை எடுத்துக்கொண்டு போ என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And he said unto his father, My head, my head. And he said to a lad, Carry him to his mother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4562,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது அவன்: கேயாசியைக் கூப்பிட்டு, அந்தச் சூனேமியாளை அழைத்துக்கொண்டுவா என்றான்; அவளை அழைத்துக்கொண்டு வந்தான்; அவள் அவனிடத்தில் வந்தபோது ; அவன், உன் குமாரனை எடுத்துக்கொண்டு போ என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And when he had taken him, and brought him to his mother, he sat on her knees till noon, and then died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4671,51 +4691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்பொழுது அவள் உள்ளே போய், அவன் பாதத்திலே விழுந்து, தரைமட்டும் பணிந்து, தன் குமாரனை எடுத்துக் கொண்டு வெளியே போனாள்.]]></a:t>
+              <a:t><![CDATA[20. And when he had taken him, and brought him to his mother, he sat on her knees till noon, and then died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4780,51 +4800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்பொழுது அவள் உள்ளே போய், அவன் பாதத்திலே விழுந்து, தரைமட்டும் பணிந்து, தன் குமாரனை எடுத்துக் கொண்டு வெளியே போனாள்.]]></a:t>
+              <a:t><![CDATA[21. And she went up, and laid him on the bed of the man of God, and shut the door upon him, and went out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4889,51 +4909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. எலிசா கில்காலுக்குத் திரும்பிப் போய் இருக்கையில், தேசத்திலே பஞ்சம் உண்டாயிற்று; தீர்க்கதரிசிகளின் புத்திரர், அவனுக்கு முன்பாக உட்கார்ந்திருந்தார்கள்; அவன் தன் வேலைக்காரனை நோக்கி: நீ பெரிய பானையை அடுப்பிலே வைத்துத் தீர்க்கதரிசிகளின் புத்திரருக்குக் கூழ்காய்ச்சு என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And she went up, and laid him on the bed of the man of God, and shut the door upon him, and went out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4998,51 +5018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. எலிசா கில்காலுக்குத் திரும்பிப் போய் இருக்கையில், தேசத்திலே பஞ்சம் உண்டாயிற்று; தீர்க்கதரிசிகளின் புத்திரர், அவனுக்கு முன்பாக உட்கார்ந்திருந்தார்கள்; அவன் தன் வேலைக்காரனை நோக்கி: நீ பெரிய பானையை அடுப்பிலே வைத்துத் தீர்க்கதரிசிகளின் புத்திரருக்குக் கூழ்காய்ச்சு என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And she called unto her husband, and said, Send me, I pray you, one of the young men, and one of the asses, that I may run to the man of God, and come again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5107,51 +5127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. எலிசா கில்காலுக்குத் திரும்பிப் போய் இருக்கையில், தேசத்திலே பஞ்சம் உண்டாயிற்று; தீர்க்கதரிசிகளின் புத்திரர், அவனுக்கு முன்பாக உட்கார்ந்திருந்தார்கள்; அவன் தன் வேலைக்காரனை நோக்கி: நீ பெரிய பானையை அடுப்பிலே வைத்துத் தீர்க்கதரிசிகளின் புத்திரருக்குக் கூழ்காய்ச்சு என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And she called unto her husband, and said, Send me, I pray you, one of the young men, and one of the asses, that I may run to the man of God, and come again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5216,51 +5236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஒருவன் கீரைகளைப் பறிக்க வெளியிலே போய், ஒரு பேய்க்கொம்மட்டிக் கொடியைக் கண்டு, அதன் காய்களை மடி நிறைய அறுத்துவந்து, அவைகளை அரிந்து கூழ்ப்பானையிலே போட்டான்; அது இன்னதென்று அவர்களுக்குத் தெரியாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[22. And she called unto her husband, and said, Send me, I pray you, one of the young men, and one of the asses, that I may run to the man of God, and come again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5325,51 +5345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்த ஸ்திரீ கர்ப்பந்தரித்து, எலிசா தன்னோடே சொன்னபடி, ஒரு உற்பத்திகாலத்திட்டத்தில் ஒரு குமாரனை பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[2. And Elisha said unto her, What shall I do for you? tell me, what have you in the house? And she said, Yours handmaid has not any thing in the house, save a pot of oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5434,51 +5454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஒருவன் கீரைகளைப் பறிக்க வெளியிலே போய், ஒரு பேய்க்கொம்மட்டிக் கொடியைக் கண்டு, அதன் காய்களை மடி நிறைய அறுத்துவந்து, அவைகளை அரிந்து கூழ்ப்பானையிலே போட்டான்; அது இன்னதென்று அவர்களுக்குத் தெரியாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[23. And he said, Wherefore will you go to him to day? it is neither new moon, nor sabbath. And she said, It shall be well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5543,51 +5563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. சாப்பிட அதை ஜனங்களுக்கு வார்த்தார்கள்; அவர்கள் அந்தக் கூழில் எடுத்துச் சாப்பிடுகிறபோது, அதைச் சாப்பிடக் கூடாமல்; தேவனுடைய மனுஷனே, பானையில் சாவு இருக்கிறது என்று சத்தமிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And he said, Wherefore will you go to him to day? it is neither new moon, nor sabbath. And she said, It shall be well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5652,51 +5672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. சாப்பிட அதை ஜனங்களுக்கு வார்த்தார்கள்; அவர்கள் அந்தக் கூழில் எடுத்துச் சாப்பிடுகிறபோது, அதைச் சாப்பிடக் கூடாமல்; தேவனுடைய மனுஷனே, பானையில் சாவு இருக்கிறது என்று சத்தமிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And he said, Wherefore will you go to him to day? it is neither new moon, nor sabbath. And she said, It shall be well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5761,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. சாப்பிட அதை ஜனங்களுக்கு வார்த்தார்கள்; அவர்கள் அந்தக் கூழில் எடுத்துச் சாப்பிடுகிறபோது, அதைச் சாப்பிடக் கூடாமல்; தேவனுடைய மனுஷனே, பானையில் சாவு இருக்கிறது என்று சத்தமிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Then she saddled an ass, and said to her servant, Drive, and go forward; slack not your riding for me, except I bid you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5870,51 +5890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது அவன், மாவைக் கொண்டுவரச்சொல்லி, அதைப் பானையிலே போட்டு, ஜனங்கள் சாப்பிடும்படி அவர்களுக்கு வார் என்றான்; அப்புறம் பானையிலே தோஷம் இல்லாமற் போயிற்று.]]></a:t>
+              <a:t><![CDATA[24. Then she saddled an ass, and said to her servant, Drive, and go forward; slack not your riding for me, except I bid you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5979,51 +5999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது அவன், மாவைக் கொண்டுவரச்சொல்லி, அதைப் பானையிலே போட்டு, ஜனங்கள் சாப்பிடும்படி அவர்களுக்கு வார் என்றான்; அப்புறம் பானையிலே தோஷம் இல்லாமற் போயிற்று.]]></a:t>
+              <a:t><![CDATA[25. So she went and came unto the man of God to mount Carmel. And it came to pass, when the man of God saw her far off, that he said to Gehazi his servant, Behold, yonder is that Shunammite:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6088,51 +6108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பின்பு பாகால் சலீஷாவிலிருந்து ஒரு மனுஷன் தேவனுடைய மனுஷனுக்கு முதற்பலனான வாற்கோதுமையின் இருபது அப்பங்களையும் தாள் கதிர்களையும் கொண்டுவந்தான்; அப்பொழுது அவன்: ஜனங்களுக்குச் சாப்பிடக்கொடு என்றான்.]]></a:t>
+              <a:t><![CDATA[25. So she went and came unto the man of God to mount Carmel. And it came to pass, when the man of God saw her far off, that he said to Gehazi his servant, Behold, yonder is that Shunammite:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6197,51 +6217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பின்பு பாகால் சலீஷாவிலிருந்து ஒரு மனுஷன் தேவனுடைய மனுஷனுக்கு முதற்பலனான வாற்கோதுமையின் இருபது அப்பங்களையும் தாள் கதிர்களையும் கொண்டுவந்தான்; அப்பொழுது அவன்: ஜனங்களுக்குச் சாப்பிடக்கொடு என்றான்.]]></a:t>
+              <a:t><![CDATA[26. Run now, I pray you, to meet her, and say unto her, Is it well with you? is it well with your husband? is it well with the child? And she answered, It is well:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6306,51 +6326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பின்பு பாகால் சலீஷாவிலிருந்து ஒரு மனுஷன் தேவனுடைய மனுஷனுக்கு முதற்பலனான வாற்கோதுமையின் இருபது அப்பங்களையும் தாள் கதிர்களையும் கொண்டுவந்தான்; அப்பொழுது அவன்: ஜனங்களுக்குச் சாப்பிடக்கொடு என்றான்.]]></a:t>
+              <a:t><![CDATA[26. Run now, I pray you, to meet her, and say unto her, Is it well with you? is it well with your husband? is it well with the child? And she answered, It is well:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6415,51 +6435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அதற்கு அவனுடைய பணிவிடைக்காரன்: இதை நான் நூறுபேருக்கு முன் வைப்பது எப்படி என்றான். அதற்கு அவன்: அதை ஜனங்களுக்குச் சாப்பிடக் கொடு; சாப்பிட்டபிற்பாடு இன்னும் மீதியுண்டாயிருக்கும் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. And when she came to the man of God to the hill, she caught him by the feet: but Gehazi came near to thrust her away. And the man of God said, Let her alone; for her soul is vexed within her: and the LORD has hid it from me, and has not told me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6524,51 +6544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்தப் பிள்ளை வளர்ந்தான், ஒரு நாள் அவன் அறுப்பறுக்கிறவர்களிடத்திலிருந்த தன் தகப்பனண்டைக்குப் போயிருக்கும்போது,]]></a:t>
+              <a:t><![CDATA[2. And Elisha said unto her, What shall I do for you? tell me, what have you in the house? And she said, Yours handmaid has not any thing in the house, save a pot of oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6633,51 +6653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அதற்கு அவனுடைய பணிவிடைக்காரன்: இதை நான் நூறுபேருக்கு முன் வைப்பது எப்படி என்றான். அதற்கு அவன்: அதை ஜனங்களுக்குச் சாப்பிடக் கொடு; சாப்பிட்டபிற்பாடு இன்னும் மீதியுண்டாயிருக்கும் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. And when she came to the man of God to the hill, she caught him by the feet: but Gehazi came near to thrust her away. And the man of God said, Let her alone; for her soul is vexed within her: and the LORD has hid it from me, and has not told me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6742,51 +6762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அப்பொழுது அவர்களுக்கு முன்பாக அதை வைத்தான்; கர்த்தருடைய வார்த்தையின்படியே அவர்கள் சாப்பிட்டதுமன்றி மீதியும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[27. And when she came to the man of God to the hill, she caught him by the feet: but Gehazi came near to thrust her away. And the man of God said, Let her alone; for her soul is vexed within her: and the LORD has hid it from me, and has not told me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6851,51 +6871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தீர்க்கதரிசிகளுடைய புத்திரரில் ஒருவனுக்கு மனைவியாயிருந்த ஒரு ஸ்திரீ எலிசாவைப் பார்த்து: உமது அடியானாகிய என் புருஷன் இறந்து போனான்; உமது அடியான் கர்த்தருக்குப் பயந்து நடந்தான் என்பதை அறிவீர்; கடன்கொடுத்தவன் இப்போது என் இரண்டு குமாரரையும் தனக்கு அடிமைகளாக்கிக் கொள்ள வந்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. Then she said, Did I desire a son of my lord? did I not say, Do not deceive me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6960,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தீர்க்கதரிசிகளுடைய புத்திரரில் ஒருவனுக்கு மனைவியாயிருந்த ஒரு ஸ்திரீ எலிசாவைப் பார்த்து: உமது அடியானாகிய என் புருஷன் இறந்து போனான்; உமது அடியான் கர்த்தருக்குப் பயந்து நடந்தான் என்பதை அறிவீர்; கடன்கொடுத்தவன் இப்போது என் இரண்டு குமாரரையும் தனக்கு அடிமைகளாக்கிக் கொள்ள வந்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. Then she said, Did I desire a son of my lord? did I not say, Do not deceive me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7069,51 +7089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தீர்க்கதரிசிகளுடைய புத்திரரில் ஒருவனுக்கு மனைவியாயிருந்த ஒரு ஸ்திரீ எலிசாவைப் பார்த்து: உமது அடியானாகிய என் புருஷன் இறந்து போனான்; உமது அடியான் கர்த்தருக்குப் பயந்து நடந்தான் என்பதை அறிவீர்; கடன்கொடுத்தவன் இப்போது என் இரண்டு குமாரரையும் தனக்கு அடிமைகளாக்கிக் கொள்ள வந்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. Then he said to Gehazi, Gird up your loins, and take my staff in yours hand, and go your way: if you meet any man, salute him not; and if any salute you, answer him not again: and lay my staff upon the face of the child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7178,51 +7198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எலிசா அவளை நோக்கி: நான் உனக்கு என்னசெய்ய வேண்டும்? வீட்டில் உன்னிடத்தில் என்ன இருக்கிறது சொல் என்றான். அதற்கு அவள்: ஒரு குடம் எண்ணெய் அல்லாமல் உமது அடியாளுடைய வீட்டில் வேறொன்றும் இல்லை என்றாள்.]]></a:t>
+              <a:t><![CDATA[29. Then he said to Gehazi, Gird up your loins, and take my staff in yours hand, and go your way: if you meet any man, salute him not; and if any salute you, answer him not again: and lay my staff upon the face of the child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7287,51 +7307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எலிசா அவளை நோக்கி: நான் உனக்கு என்னசெய்ய வேண்டும்? வீட்டில் உன்னிடத்தில் என்ன இருக்கிறது சொல் என்றான். அதற்கு அவள்: ஒரு குடம் எண்ணெய் அல்லாமல் உமது அடியாளுடைய வீட்டில் வேறொன்றும் இல்லை என்றாள்.]]></a:t>
+              <a:t><![CDATA[29. Then he said to Gehazi, Gird up your loins, and take my staff in yours hand, and go your way: if you meet any man, salute him not; and if any salute you, answer him not again: and lay my staff upon the face of the child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7396,51 +7416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவன்: நீ போய், உன்னுடைய அயல்வீட்டுகாரர் எல்லாரிடத்திலும் அநேகம் வெறும்பாத்திரங்களைக் கேட்டுவாங்கி,]]></a:t>
+              <a:t><![CDATA[30. And the mother of the child said, As the LORD lives, and as your soul lives, I will not leave you. And he arose, and followed her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7505,51 +7525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவன்: நீ போய், உன்னுடைய அயல்வீட்டுகாரர் எல்லாரிடத்திலும் அநேகம் வெறும்பாத்திரங்களைக் கேட்டுவாங்கி,]]></a:t>
+              <a:t><![CDATA[30. And the mother of the child said, As the LORD lives, and as your soul lives, I will not leave you. And he arose, and followed her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7614,51 +7634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உள்ளே போய், உன் பிள்ளைகளுடன் உள்ளே நின்று கதவைப் பூட்டி, அந்தப் பாத்திரங்கள் எல்லாவற்றிலும் வார்த்து, நிறைந்ததை ஒரு பக்கத்தில் வை என்றான்.]]></a:t>
+              <a:t><![CDATA[31. And Gehazi passed on before them, and laid the staff upon the face of the child; but there was neither voice, nor hearing. Wherefore he went again to meet him, and told him, saying, The child is not awaked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7723,51 +7743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்தப் பிள்ளை வளர்ந்தான், ஒரு நாள் அவன் அறுப்பறுக்கிறவர்களிடத்திலிருந்த தன் தகப்பனண்டைக்குப் போயிருக்கும்போது,]]></a:t>
+              <a:t><![CDATA[3. Then he said, Go, borrow you vessels abroad of all your neighbours, even empty vessels; borrow not a few.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7832,51 +7852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உள்ளே போய், உன் பிள்ளைகளுடன் உள்ளே நின்று கதவைப் பூட்டி, அந்தப் பாத்திரங்கள் எல்லாவற்றிலும் வார்த்து, நிறைந்ததை ஒரு பக்கத்தில் வை என்றான்.]]></a:t>
+              <a:t><![CDATA[31. And Gehazi passed on before them, and laid the staff upon the face of the child; but there was neither voice, nor hearing. Wherefore he went again to meet him, and told him, saying, The child is not awaked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7941,51 +7961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவள் அவனிடத்திலிருந்து போய், தன் பிள்ளைகளுடன் கதவைப் பூட்டிக்கொண்டு, இவர்கள் பாத்திரங்களை அவளிடத்தில் கொடுக்க, அவள் அவைகளில் வார்த்தாள்.]]></a:t>
+              <a:t><![CDATA[31. And Gehazi passed on before them, and laid the staff upon the face of the child; but there was neither voice, nor hearing. Wherefore he went again to meet him, and told him, saying, The child is not awaked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8050,51 +8070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவள் அவனிடத்திலிருந்து போய், தன் பிள்ளைகளுடன் கதவைப் பூட்டிக்கொண்டு, இவர்கள் பாத்திரங்களை அவளிடத்தில் கொடுக்க, அவள் அவைகளில் வார்த்தாள்.]]></a:t>
+              <a:t><![CDATA[32. And when Elisha was come into the house, behold, the child was dead, and laid upon his bed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8159,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்தப் பாத்திரங்கள் நிறைந்த பின், அவள் தன் மகன் ஒருவனை நோக்கி: இன்னும் ஒரு பாத்திரம் கொண்டுவா என்றாள். அதற்கு அவன்: வேறே பாத்திரம் இல்லை என்றான்; அப்பொழுது எண்ணெய் நின்று; போயிற்று.]]></a:t>
+              <a:t><![CDATA[33. He went in therefore, and shut the door upon them two, and prayed unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8268,51 +8288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்தப் பாத்திரங்கள் நிறைந்த பின், அவள் தன் மகன் ஒருவனை நோக்கி: இன்னும் ஒரு பாத்திரம் கொண்டுவா என்றாள். அதற்கு அவன்: வேறே பாத்திரம் இல்லை என்றான்; அப்பொழுது எண்ணெய் நின்று; போயிற்று.]]></a:t>
+              <a:t><![CDATA[34. And he went up, and lay upon the child, and put his mouth upon his mouth, and his eyes upon his eyes, and his hands upon his hands: and stretched himself upon the child; and the flesh of the child waxed warm.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8377,51 +8397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவள் போய் தேவனுடைய மனுஷனுக்கு அதை அறிவித்தாள். அப்பொழுது அவன்: நீ போய் அந்த எண்ணெயை விற்று, உன் கடனைத் தீர்த்து, மீந்ததைக்கொண்டு நீயும் உன் பிள்ளைகளும் ஜீவனம்பண்ணுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[34. And he went up, and lay upon the child, and put his mouth upon his mouth, and his eyes upon his eyes, and his hands upon his hands: and stretched himself upon the child; and the flesh of the child waxed warm.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8486,51 +8506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவள் போய் தேவனுடைய மனுஷனுக்கு அதை அறிவித்தாள். அப்பொழுது அவன்: நீ போய் அந்த எண்ணெயை விற்று, உன் கடனைத் தீர்த்து, மீந்ததைக்கொண்டு நீயும் உன் பிள்ளைகளும் ஜீவனம்பண்ணுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[34. And he went up, and lay upon the child, and put his mouth upon his mouth, and his eyes upon his eyes, and his hands upon his hands: and stretched himself upon the child; and the flesh of the child waxed warm.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8595,51 +8615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு ஒருநாள் எலிசா சூனேமுக்குப் போயிருக்கும்போது, அங்கேயிருந்த கனம்பொருந்திய ஒரு ஸ்திரீ அவனை போஜனம்பண்ண வருந்திக் கேட்டுக்கொண்டாள்; அப்படியே அவன் பயணப்பட்டு வருகிறபோதெல்லாம் போஜனம்பண்ணும்படி அங்கே வந்து தங்குவான்.]]></a:t>
+              <a:t><![CDATA[35. Then he returned, and walked in the house back and forth; and went up, and stretched himself upon him: and the child sneezed seven times, and the child opened his eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8704,51 +8724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு ஒருநாள் எலிசா சூனேமுக்குப் போயிருக்கும்போது, அங்கேயிருந்த கனம்பொருந்திய ஒரு ஸ்திரீ அவனை போஜனம்பண்ண வருந்திக் கேட்டுக்கொண்டாள்; அப்படியே அவன் பயணப்பட்டு வருகிறபோதெல்லாம் போஜனம்பண்ணும்படி அங்கே வந்து தங்குவான்.]]></a:t>
+              <a:t><![CDATA[35. Then he returned, and walked in the house back and forth; and went up, and stretched himself upon him: and the child sneezed seven times, and the child opened his eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8813,51 +8833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு ஒருநாள் எலிசா சூனேமுக்குப் போயிருக்கும்போது, அங்கேயிருந்த கனம்பொருந்திய ஒரு ஸ்திரீ அவனை போஜனம்பண்ண வருந்திக் கேட்டுக்கொண்டாள்; அப்படியே அவன் பயணப்பட்டு வருகிறபோதெல்லாம் போஜனம்பண்ணும்படி அங்கே வந்து தங்குவான்.]]></a:t>
+              <a:t><![CDATA[36. And he called Gehazi, and said, Call this Shunammite. So he called her. And when she was come in unto him, he said, Take up your son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8922,51 +8942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தன் தகப்பனைப் பார்த்து: ஏன் தலை நோகிறது, என் தலை நோகிறது என்றான்; அப்பொழுது அவன் வேலைக்காரனிடத்தில், இவனை இவன் தாயினிடத்தில் எடுத்துக்கொண்டுபோய்விடு என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Then he said, Go, borrow you vessels abroad of all your neighbours, even empty vessels; borrow not a few.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9031,51 +9051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவள் தன் புருஷனை நோக்கி: இதோ, நம்மிடத்தில் எப்போதும் வந்துபோகிற தேவனுடைய மனுஷனாகிய இவர் பரிசுத்தவான் என்று காண்கிறேன்.]]></a:t>
+              <a:t><![CDATA[36. And he called Gehazi, and said, Call this Shunammite. So he called her. And when she was come in unto him, he said, Take up your son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9140,51 +9160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவள் தன் புருஷனை நோக்கி: இதோ, நம்மிடத்தில் எப்போதும் வந்துபோகிற தேவனுடைய மனுஷனாகிய இவர் பரிசுத்தவான் என்று காண்கிறேன்.]]></a:t>
+              <a:t><![CDATA[37. Then she went in, and fell at his feet, and bowed herself to the ground, and took up her son, and went out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9249,51 +9269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாம் மெத்தையின்மேல் ஒரு சிறிய அறைவீட்டைக் கட்டி, அதில் அவருக்கு ஒரு கட்டிலையும், மேஜையையும், நாற்காலியையும், குத்துவிளக்கையும் வைப்போம்; அவர் நம்மிடத்தில் வரும்போது அங்கே தங்கலாம் என்றாள்.]]></a:t>
+              <a:t><![CDATA[37. Then she went in, and fell at his feet, and bowed herself to the ground, and took up her son, and went out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9358,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாம் மெத்தையின்மேல் ஒரு சிறிய அறைவீட்டைக் கட்டி, அதில் அவருக்கு ஒரு கட்டிலையும், மேஜையையும், நாற்காலியையும், குத்துவிளக்கையும் வைப்போம்; அவர் நம்மிடத்தில் வரும்போது அங்கே தங்கலாம் என்றாள்.]]></a:t>
+              <a:t><![CDATA[38. And Elisha came again to Gilgal: and there was a dearth in the land; and the sons of the prophets were sitting before him: and he said unto his servant, Set on the great pot, and seethe pottage for the sons of the prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9467,51 +9487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாம் மெத்தையின்மேல் ஒரு சிறிய அறைவீட்டைக் கட்டி, அதில் அவருக்கு ஒரு கட்டிலையும், மேஜையையும், நாற்காலியையும், குத்துவிளக்கையும் வைப்போம்; அவர் நம்மிடத்தில் வரும்போது அங்கே தங்கலாம் என்றாள்.]]></a:t>
+              <a:t><![CDATA[38. And Elisha came again to Gilgal: and there was a dearth in the land; and the sons of the prophets were sitting before him: and he said unto his servant, Set on the great pot, and seethe pottage for the sons of the prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9576,51 +9596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒருநாள் அவன் அங்கே வந்து, அந்த அறைவீட்டிலே தங்கி, அங்கே படுத்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[38. And Elisha came again to Gilgal: and there was a dearth in the land; and the sons of the prophets were sitting before him: and he said unto his servant, Set on the great pot, and seethe pottage for the sons of the prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9685,51 +9705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒருநாள் அவன் அங்கே வந்து, அந்த அறைவீட்டிலே தங்கி, அங்கே படுத்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[39. And one went out into the field to gather herbs, and found a wild vine, and gathered thereof wild gourds his lap full, and came and shred them into the pot of pottage: for they knew them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9794,51 +9814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் தன் வேலைக்காரனாகிய கேயாசியை நோக்கி: இந்தச் சூனேமியாளை அழைத்துக் கொண்டுவா என்றான்; அவளை அழைத்துக் கொண்டு வந்தான்; அவள் அவனுக்கு முன்பாக நின்றாள்.]]></a:t>
+              <a:t><![CDATA[39. And one went out into the field to gather herbs, and found a wild vine, and gathered thereof wild gourds his lap full, and came and shred them into the pot of pottage: for they knew them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9903,51 +9923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் தன் வேலைக்காரனாகிய கேயாசியை நோக்கி: இந்தச் சூனேமியாளை அழைத்துக் கொண்டுவா என்றான்; அவளை அழைத்துக் கொண்டு வந்தான்; அவள் அவனுக்கு முன்பாக நின்றாள்.]]></a:t>
+              <a:t><![CDATA[39. And one went out into the field to gather herbs, and found a wild vine, and gathered thereof wild gourds his lap full, and came and shred them into the pot of pottage: for they knew them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10012,51 +10032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் கேயாசியைப் பார்த்து: இதோ, இப்படிப்பட்ட சகல சலக்கரணையோடும் எங்களை விசாரித்து வருகிறாயே, உனக்கு நான் என்ன செய்யவேண்டும்? ராஜாவினிடத்திலாவது சேனாபதியினிடத்திலாவது உனக்காக நான் பேசவேண்டிய காரியம் உண்டோ என்று அவளைக் கேள் என்றான். அதற்கு அவள்: என் ஜனத்தின் நடுவே நான் சுகமாய்க் குடியிருக்கிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[40. So they poured out for the men to eat. And it came to pass, as they were eating of the pottage, that they cried out, and said, O you man of God, there is death in the pot. And they could not eat thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10121,51 +10141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவனை எடுத்து, அவன் தாயினிடத்தில் கொண்டுபோனபோது, அவன் மத்தியானமட்டும் அவள் மடியில் இருந்து செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[4. And when you are come in, you shall shut the door upon you and upon your sons, and shall pour out into all those vessels, and you shall set aside that which is full.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10230,51 +10250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் கேயாசியைப் பார்த்து: இதோ, இப்படிப்பட்ட சகல சலக்கரணையோடும் எங்களை விசாரித்து வருகிறாயே, உனக்கு நான் என்ன செய்யவேண்டும்? ராஜாவினிடத்திலாவது சேனாபதியினிடத்திலாவது உனக்காக நான் பேசவேண்டிய காரியம் உண்டோ என்று அவளைக் கேள் என்றான். அதற்கு அவள்: என் ஜனத்தின் நடுவே நான் சுகமாய்க் குடியிருக்கிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[40. So they poured out for the men to eat. And it came to pass, as they were eating of the pottage, that they cried out, and said, O you man of God, there is death in the pot. And they could not eat thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10339,51 +10359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் கேயாசியைப் பார்த்து: இதோ, இப்படிப்பட்ட சகல சலக்கரணையோடும் எங்களை விசாரித்து வருகிறாயே, உனக்கு நான் என்ன செய்யவேண்டும்? ராஜாவினிடத்திலாவது சேனாபதியினிடத்திலாவது உனக்காக நான் பேசவேண்டிய காரியம் உண்டோ என்று அவளைக் கேள் என்றான். அதற்கு அவள்: என் ஜனத்தின் நடுவே நான் சுகமாய்க் குடியிருக்கிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[41. But he said, Then bring meal. And he cast it into the pot; and he said, Pour out for the people, that they may eat. And there was no harm in the pot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10448,51 +10468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவளுக்குச் செய்யவேண்டியது என்னவென்று கேயாசியை அவன் கேட்டதற்கு; அவன், அவளுக்குப் பிள்ளை இல்லை, அவள் புருஷனும் பெரிய வயதுள்ளவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[41. But he said, Then bring meal. And he cast it into the pot; and he said, Pour out for the people, that they may eat. And there was no harm in the pot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10557,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவளுக்குச் செய்யவேண்டியது என்னவென்று கேயாசியை அவன் கேட்டதற்கு; அவன், அவளுக்குப் பிள்ளை இல்லை, அவள் புருஷனும் பெரிய வயதுள்ளவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[42. And there came a man from Baalshalisha, and brought the man of God bread of the first-fruits, twenty loaves of barley, and full ears of corn in the husk thereof. And he said, Give unto the people, that they may eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10666,51 +10686,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவன்: அவளைக் கூப்பிடு என்றான்; அவளைக் கூப்பிட்ட போது, அவள் வந்து வாசற்படியிலே நின்றாள்.]]></a:t>
+              <a:t><![CDATA[42. And there came a man from Baalshalisha, and brought the man of God bread of the first-fruits, twenty loaves of barley, and full ears of corn in the husk thereof. And he said, Give unto the people, that they may eat.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And his personal attendant said, What, should I set this before an hundred men? He said again, Give the people, that they may eat: for thus says the LORD, They shall eat, and shall leave thereof.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And his personal attendant said, What, should I set this before an hundred men? He said again, Give the people, that they may eat: for thus says the LORD, They shall eat, and shall leave thereof.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And his personal attendant said, What, should I set this before an hundred men? He said again, Give the people, that they may eat: for thus says the LORD, They shall eat, and shall leave thereof.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. So he set it before them, and they did eat, and left thereof, according to the word of the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. So he set it before them, and they did eat, and left thereof, according to the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10745,51 +11310,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414257" r:id="rId1"/>
+    <p:sldLayoutId id="2478715731" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11533,50 +12098,90 @@
 
 <file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -11677,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[then died.]]></a:t>
+              <a:t><![CDATA[வார்த்து, நிறைந்ததை ஒரு பக்கத்தில் வை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And she went up, and laid him on the bed of the man of God, and shut the door upon him, and went]]></a:t>
+              <a:t><![CDATA[5. அவள் அவனிடத்திலிருந்து போய், தன் பிள்ளைகளுடன் கதவைப் பூட்டிக்கொண்டு, இவர்கள் பாத்திரங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out.]]></a:t>
+              <a:t><![CDATA[அவளிடத்தில் கொடுக்க, அவள் அவைகளில் வார்த்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And she called unto her husband, and said, Send me, I pray you, one of the young men, and one of]]></a:t>
+              <a:t><![CDATA[6. அந்தப் பாத்திரங்கள் நிறைந்த பின், அவள் தன் மகன் ஒருவனை நோக்கி: இன்னும் ஒரு பாத்திரம் கொண்டுவா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the asses, that I may run to the man of God, and come again.]]></a:t>
+              <a:t><![CDATA[என்றாள். அதற்கு அவன்: வேறே பாத்திரம் இல்லை என்றான்; அப்பொழுது எண்ணெய் நின்று; போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And he said, Wherefore will you go to him to day? it is neither new moon, nor sabbath. And she]]></a:t>
+              <a:t><![CDATA[7. அவள் போய் தேவனுடைய மனுஷனுக்கு அதை அறிவித்தாள். அப்பொழுது அவன்: நீ போய் அந்த எண்ணெயை விற்று, உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said, It shall be well.]]></a:t>
+              <a:t><![CDATA[கடனைத் தீர்த்து, மீந்ததைக்கொண்டு நீயும் உன் பிள்ளைகளும் ஜீவனம்பண்ணுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Then she saddled an ass, and said to her servant, Drive, and go forward; slack not your riding]]></a:t>
+              <a:t><![CDATA[8. பின்பு ஒருநாள் எலிசா சூனேமுக்குப் போயிருக்கும்போது, அங்கேயிருந்த கனம்பொருந்திய ஒரு ஸ்திரீ அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for me, except I bid you.]]></a:t>
+              <a:t><![CDATA[போஜனம்பண்ண வருந்திக் கேட்டுக்கொண்டாள்; அப்படியே அவன் பயணப்பட்டு வருகிறபோதெல்லாம் போஜனம்பண்ணும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. So she went and came unto the man of God to mount Carmel. And it came to pass, when the man of]]></a:t>
+              <a:t><![CDATA[அங்கே வந்து தங்குவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he said, About this season, according to the time of life, you shall embrace a son. And she]]></a:t>
+              <a:t><![CDATA[1. தீர்க்கதரிசிகளுடைய புத்திரரில் ஒருவனுக்கு மனைவியாயிருந்த ஒரு ஸ்திரீ எலிசாவைப் பார்த்து: உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God saw her far off, that he said to Gehazi his servant, Behold, yonder is that Shunammite:]]></a:t>
+              <a:t><![CDATA[9. அவள் தன் புருஷனை நோக்கி: இதோ, நம்மிடத்தில் எப்போதும் வந்துபோகிற தேவனுடைய மனுஷனாகிய இவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Run now, I pray you, to meet her, and say unto her, Is it well with you? is it well with your]]></a:t>
+              <a:t><![CDATA[பரிசுத்தவான் என்று காண்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[husband? is it well with the child? And she answered, It is well:]]></a:t>
+              <a:t><![CDATA[10. நாம் மெத்தையின்மேல் ஒரு சிறிய அறைவீட்டைக் கட்டி, அதில் அவருக்கு ஒரு கட்டிலையும், மேஜையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And when she came to the man of God to the hill, she caught him by the feet: but Gehazi came]]></a:t>
+              <a:t><![CDATA[நாற்காலியையும், குத்துவிளக்கையும் வைப்போம்; அவர் நம்மிடத்தில் வரும்போது அங்கே தங்கலாம் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[near to thrust her away. And the man of God said, Let her alone; for her soul is vexed within her:]]></a:t>
+              <a:t><![CDATA[11. ஒருநாள் அவன் அங்கே வந்து, அந்த அறைவீட்டிலே தங்கி, அங்கே படுத்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the LORD has hid it from me, and has not told me.]]></a:t>
+              <a:t><![CDATA[12. அவன் தன் வேலைக்காரனாகிய கேயாசியை நோக்கி: இந்தச் சூனேமியாளை அழைத்துக் கொண்டுவா என்றான்; அவளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Then she said, Did I desire a son of my lord? did I not say, Do not deceive me?]]></a:t>
+              <a:t><![CDATA[அழைத்துக் கொண்டு வந்தான்; அவள் அவனுக்கு முன்பாக நின்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Then he said to Gehazi, Gird up your loins, and take my staff in yours hand, and go your way: if]]></a:t>
+              <a:t><![CDATA[13. அவன் கேயாசியைப் பார்த்து: இதோ, இப்படிப்பட்ட சகல சலக்கரணையோடும் எங்களை விசாரித்து வருகிறாயே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you meet any man, salute him not; and if any salute you, answer him not again: and lay my staff upon]]></a:t>
+              <a:t><![CDATA[உனக்கு நான் என்ன செய்யவேண்டும்? ராஜாவினிடத்திலாவது சேனாபதியினிடத்திலாவது உனக்காக நான் பேசவேண்டிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the face of the child.]]></a:t>
+              <a:t><![CDATA[காரியம் உண்டோ என்று அவளைக் கேள் என்றான். அதற்கு அவள்: என் ஜனத்தின் நடுவே நான் சுகமாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said, Nay, my lord, you man of God, do not lie unto yours handmaid.]]></a:t>
+              <a:t><![CDATA[அடியானாகிய என் புருஷன் இறந்து போனான்; உமது அடியான் கர்த்தருக்குப் பயந்து நடந்தான் என்பதை அறிவீர்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And the mother of the child said, As the LORD lives, and as your soul lives, I will not leave]]></a:t>
+              <a:t><![CDATA[குடியிருக்கிறேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you. And he arose, and followed her.]]></a:t>
+              <a:t><![CDATA[14. அவளுக்குச் செய்யவேண்டியது என்னவென்று கேயாசியை அவன் கேட்டதற்கு; அவன், அவளுக்குப் பிள்ளை இல்லை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14845,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And Gehazi passed on before them, and laid the staff upon the face of the child; but there was]]></a:t>
+              <a:t><![CDATA[அவள் புருஷனும் பெரிய வயதுள்ளவன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14977,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[neither voice, nor hearing. Wherefore he went again to meet him, and told him, saying, The child is]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவன்: அவளைக் கூப்பிடு என்றான்; அவளைக் கூப்பிட்ட போது, அவள் வந்து வாசற்படியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15109,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not awaked.]]></a:t>
+              <a:t><![CDATA[நின்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15241,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And when Elisha was come into the house, behold, the child was dead, and laid upon his bed.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அவன்: ஒரு பிராண உற்பத்திகாலத்திட்டத்திலே ஒரு குமாரனை அணைத்துக் கொண்டிருப்பாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15373,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. He went in therefore, and shut the door upon them two, and prayed unto the LORD.]]></a:t>
+              <a:t><![CDATA[அதற்கு அவள்: ஏது? தேவனுடைய மனுஷனாகிய என் ஆண்டவனே, உமது அடியாளுக்கு அபத்தம் சொல்லவேண்டாம் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15505,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And he went up, and lay upon the child, and put his mouth upon his mouth, and his eyes upon his]]></a:t>
+              <a:t><![CDATA[17. அந்த ஸ்திரீ கர்ப்பந்தரித்து, எலிசா தன்னோடே சொன்னபடி, ஒரு உற்பத்திகாலத்திட்டத்தில் ஒரு குமாரனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15637,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eyes, and his hands upon his hands: and stretched himself upon the child; and the flesh of the child]]></a:t>
+              <a:t><![CDATA[பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15769,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[waxed warm.]]></a:t>
+              <a:t><![CDATA[18. அந்தப் பிள்ளை வளர்ந்தான், ஒரு நாள் அவன் அறுப்பறுக்கிறவர்களிடத்திலிருந்த தன் தகப்பனண்டைக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15901,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the woman conceived, and bare a son at that season that Elisha had said unto her, according]]></a:t>
+              <a:t><![CDATA[கடன்கொடுத்தவன் இப்போது என் இரண்டு குமாரரையும் தனக்கு அடிமைகளாக்கிக் கொள்ள வந்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16033,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Then he returned, and walked in the house back and forth; and went up, and stretched himself]]></a:t>
+              <a:t><![CDATA[போயிருக்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16165,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon him: and the child sneezed seven times, and the child opened his eyes.]]></a:t>
+              <a:t><![CDATA[19. தன் தகப்பனைப் பார்த்து: ஏன் தலை நோகிறது, என் தலை நோகிறது என்றான்; அப்பொழுது அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16297,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And he called Gehazi, and said, Call this Shunammite. So he called her. And when she was come in]]></a:t>
+              <a:t><![CDATA[வேலைக்காரனிடத்தில், இவனை இவன் தாயினிடத்தில் எடுத்துக்கொண்டுபோய்விடு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16429,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto him, he said, Take up your son.]]></a:t>
+              <a:t><![CDATA[20. அவனை எடுத்து, அவன் தாயினிடத்தில் கொண்டுபோனபோது, அவன் மத்தியானமட்டும் அவள் மடியில் இருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16561,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. Then she went in, and fell at his feet, and bowed herself to the ground, and took up her son,]]></a:t>
+              <a:t><![CDATA[செத்துப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16693,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and went out.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அவள் ஏறிப்போய், அவனை தேவனுடைய மனுஷன் கட்டிலின்மேல் வைத்து, அவன் வைக்கப்பட்ட அறையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16825,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And Elisha came again to Gilgal: and there was a dearth in the land; and the sons of the]]></a:t>
+              <a:t><![CDATA[கதவைப் பூட்டிக் கொண்டுபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16957,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prophets were sitting before him: and he said unto his servant, Set on the great pot, and seethe]]></a:t>
+              <a:t><![CDATA[22. தன் புருஷனிடத்தில் ஆள் அனுப்பி: நான் சீக்கிரமாய் தேவனுடைய மனுஷன் இருக்கும் இடமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17089,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pottage for the sons of the prophets.]]></a:t>
+              <a:t><![CDATA[போய்வரும்படிக்கு; வேலைக்காரரில் ஒருவனையும் ஒரு கழுதையையும் எனக்கு அனுப்பவேண்டும் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17221,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And one went out into the field to gather herbs, and found a wild vine, and gathered thereof]]></a:t>
+              <a:t><![CDATA[சொல்லச்சொன்னாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17353,51 +17958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to the time of life.]]></a:t>
+              <a:t><![CDATA[2. எலிசா அவளை நோக்கி: நான் உனக்கு என்னசெய்ய வேண்டும்? வீட்டில் உன்னிடத்தில் என்ன இருக்கிறது சொல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17485,51 +18090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wild gourds his lap full, and came and shred them into the pot of pottage: for they knew them not.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது அவன்: இது அமாவாசியும் அல்ல, ஓய்வுநாளும் அல்லவே; நீ இன்றைக்கு அவரிடத்துக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17617,51 +18222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. So they poured out for the men to eat. And it came to pass, as they were eating of the pottage,]]></a:t>
+              <a:t><![CDATA[போகவேண்டியது என்ன என்று கேட்கச்சொன்னான். அதற்கு அவள்: எல்லாம் சரிதான், நான் போக வேண்டியிருக்கிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17749,51 +18354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that they cried out, and said, O you man of God, there is death in the pot. And they could not eat]]></a:t>
+              <a:t><![CDATA[என்று சொல்லியனுப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17881,51 +18486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thereof.]]></a:t>
+              <a:t><![CDATA[24. கழுதையின்மேல் சேணம்வைத்து ஏறி, தன் வேலைக்காரனை நோக்கி: இதை ஓட்டிக்கொண்டுபோ; நான் உனக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18013,51 +18618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. But he said, Then bring meal. And he cast it into the pot; and he said, Pour out for the people,]]></a:t>
+              <a:t><![CDATA[சொன்னால் ஒழிய போகிற வழியில் எங்கும் ஓட்டத்தை நிறுத்தாதே என்று சொல்லிப் புறப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18145,51 +18750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that they may eat. And there was no harm in the pot.]]></a:t>
+              <a:t><![CDATA[25. கர்மேல் பர்வதத்திலிருக்கிற தேவனுடைய மனுஷனிடத்திற்குப் போனாள்; தேவனுடைய மனுஷன் தூரத்திலே அவளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18277,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And there came a man from Baalshalisha, and brought the man of God bread of the first-fruits,]]></a:t>
+              <a:t><![CDATA[வரக்கண்டு, தன் வேலைக்காரனாகிய கேயாசியைப் பார்த்து: அதோ சூனேமியாள் வருகிறாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18409,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[twenty loaves of barley, and full ears of corn in the husk thereof. And he said, Give unto the]]></a:t>
+              <a:t><![CDATA[26. நீ அவளுக்கு எதிர்கொண்டு ஓடி, நீ சுகமாயிருக்கிறாயா? உன் புருஷன் சுகமாயிருக்கிறானா? அந்தப் பிள்ளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18541,51 +19146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people, that they may eat.]]></a:t>
+              <a:t><![CDATA[சுகமாயிருக்கிறதா என்று அவளிடத்தில் கேள் என்றான். அவள்: சுகந்தான் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18673,51 +19278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. And his personal attendant said, What, should I set this before an hundred men? He said again,]]></a:t>
+              <a:t><![CDATA[27. பர்வதத்திலிருக்கிற தேவனுடைய மனுஷனிடத்தில் வந்து, அவன் காலைப் பிடித்துக்கொண்டாள்; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18805,51 +19410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And when the child was grown, it fell upon a certain day, that he went out to his father to the]]></a:t>
+              <a:t><![CDATA[என்றான். அதற்கு அவள்: ஒரு குடம் எண்ணெய் அல்லாமல் உமது அடியாளுடைய வீட்டில் வேறொன்றும் இல்லை என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18937,51 +19542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Give the people, that they may eat: for thus says the LORD, They shall eat, and shall leave thereof.]]></a:t>
+              <a:t><![CDATA[கேயாசி அவளை விலக்கிவிட வந்தான்; தேவனுடைய மனுஷன்: அவளைத் தடுக்காதே; அவள் ஆத்துமா துக்கமாயிருக்கிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19069,51 +19674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. So he set it before them, and they did eat, and left thereof, according to the word of the LORD.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் அதை எனக்கு அறிவியாமல் மறைத்து வைத்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19201,51 +19806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now there cried a certain woman of the wives of the sons of the prophets unto Elisha, saying,]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது அவள், நான் என் ஆண்டவனிடத்தில் ஒரு குமாரனை வேண்டும் என்று கேட்டதுண்டா? எனக்கு அபத்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19333,51 +19938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Your servant my husband is dead; and you know that your servant did fear the LORD: and the creditor]]></a:t>
+              <a:t><![CDATA[சொல்லவேண்டாம் என்று நான் சொல்லவில்லையா என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19465,51 +20070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[has come to take unto him my two sons to be bondmen.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது அவன் கேயாசியைப் பார்த்து: நீ உன் இடையைக் கட்டிக்கொண்டு, என் தடியை உன் கையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19597,51 +20202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Elisha said unto her, What shall I do for you? tell me, what have you in the house? And she]]></a:t>
+              <a:t><![CDATA[பிடித்துக்கொண்டு, வழியில் ஒருவனைச் சந்தித்தாலும் அவனை வினவாமலும், உன்னை ஒருவன் வினவினாலும் அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19729,51 +20334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said, Yours handmaid has not any thing in the house, save a pot of oil.]]></a:t>
+              <a:t><![CDATA[மறுமொழி சொல்லாமலும் போய்; என் தடியை அந்தப் பிள்ளையின் முகத்தின்மேல் வை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19861,51 +20466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Then he said, Go, borrow you vessels abroad of all your neighbours, even empty vessels; borrow]]></a:t>
+              <a:t><![CDATA[30. பிள்ளையின் தாயோ: நான் உம்மை விடுகிறதில்லை என்று கர்த்தரின் ஜீவனையும் உம்முடைய ஜீவனையும் கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19993,51 +20598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not a few.]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறேன் என்றாள்; அப்பொழுது அவன் எழுந்திருந்து அவள் பின்னே போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20125,51 +20730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And when you are come in, you shall shut the door upon you and upon your sons, and shall pour out]]></a:t>
+              <a:t><![CDATA[31. கேயாசி அவர்களுக்கு முன்னே போய், அந்தத் தடியைப் பிள்ளையின் முகத்தின்மேல் வைத்தான்; ஆனாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20257,51 +20862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reapers.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அவன்: நீ போய், உன்னுடைய அயல்வீட்டுகாரர் எல்லாரிடத்திலும் அநேகம் வெறும்பாத்திரங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20389,51 +20994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[into all those vessels, and you shall set aside that which is full.]]></a:t>
+              <a:t><![CDATA[சத்தமும் இல்லை, உணர்ச்சியும் இல்லை; ஆகையால் அவன் திரும்பி அவனுக்கு எதிர்கொண்டுவந்து: பிள்ளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20521,51 +21126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. So she went from him, and shut the door upon her and upon her sons, who brought the vessels to]]></a:t>
+              <a:t><![CDATA[விழிக்கவில்லை என்று அவனுக்கு அறிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20653,51 +21258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[her; and she poured out.]]></a:t>
+              <a:t><![CDATA[32. எலிசா வீட்டிற்குள் வந்தபோது, இதோ, அந்தப் பிள்ளை அவன் கட்டிலின்மேல் செத்துக்கிடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20785,51 +21390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And it came to pass, when the vessels were full, that she said unto her son, Bring me yet a]]></a:t>
+              <a:t><![CDATA[33. உள்ளே போய்த் தங்கள் இருவருக்கும் பின்னாக அவன் கதவைப் பூட்டி, கர்த்தரை நோக்கி வேண்டுதல் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20917,51 +21522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vessel. And he said unto her, There is not a vessel more. And the oil stayed.]]></a:t>
+              <a:t><![CDATA[34. கிட்டேபோய், தன் வாய் பிள்ளையின் வாயின்மேலும், தன் கண்கள் அவன் கண்களின்மேலும், தன் உள்ளங்கைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21049,51 +21654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Then she came and told the man of God. And he said, Go, sell the oil, and pay your debt, and live]]></a:t>
+              <a:t><![CDATA[அவன் உள்ளங்கைகளின்மேலும் படும்படியாக அவன்மேல் குப்புறப் படுத்துக் கொண்டான்; அப்பொழுது பிள்ளையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21181,51 +21786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you and your children of the rest.]]></a:t>
+              <a:t><![CDATA[உடல் அனல் கொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21313,51 +21918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And it fell upon a certain day, that Elisha passed to Shunem, where was a great woman; and she]]></a:t>
+              <a:t><![CDATA[35. அவன் எழுந்து, அறைவீட்டில் இங்கும் அங்கும் உலாவி, திரும்பக் கிட்டப் போய் அவன்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21445,51 +22050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[constrained him to eat bread. And so it was, that as often as he passed by, he turned in thither to]]></a:t>
+              <a:t><![CDATA[குப்புறப்படுத்தான்; அப்பொழுது அந்தப் பிள்ளை ஏழுதரம் தும்மித் தன் கண்களைத் திறந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21577,51 +22182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eat bread.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது அவன்: கேயாசியைக் கூப்பிட்டு, அந்தச் சூனேமியாளை அழைத்துக்கொண்டுவா என்றான்; அவளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21709,51 +22314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And he said unto his father, My head, my head. And he said to a lad, Carry him to his mother.]]></a:t>
+              <a:t><![CDATA[கேட்டுவாங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21841,51 +22446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And she said unto her husband, Behold now, I perceive that this is an holy man of God, which]]></a:t>
+              <a:t><![CDATA[அழைத்துக்கொண்டு வந்தான்; அவள் அவனிடத்தில் வந்தபோது ; அவன், உன் குமாரனை எடுத்துக்கொண்டு போ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21973,51 +22578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[passes by us continually.]]></a:t>
+              <a:t><![CDATA[37. அப்பொழுது அவள் உள்ளே போய், அவன் பாதத்திலே விழுந்து, தரைமட்டும் பணிந்து, தன் குமாரனை எடுத்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22105,51 +22710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Let us make a little chamber, I pray you, on the wall; and let us set for him there a bed, and a]]></a:t>
+              <a:t><![CDATA[கொண்டு வெளியே போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22237,51 +22842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[table, and a stool, and a candlestick: and it shall be, when he comes to us, that he shall turn in]]></a:t>
+              <a:t><![CDATA[38. எலிசா கில்காலுக்குத் திரும்பிப் போய் இருக்கையில், தேசத்திலே பஞ்சம் உண்டாயிற்று;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22369,51 +22974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thither.]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசிகளின் புத்திரர், அவனுக்கு முன்பாக உட்கார்ந்திருந்தார்கள்; அவன் தன் வேலைக்காரனை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22501,51 +23106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And it fell upon a certain day, that he came thither, and he turned into the chamber, and lay]]></a:t>
+              <a:t><![CDATA[நீ பெரிய பானையை அடுப்பிலே வைத்துத் தீர்க்கதரிசிகளின் புத்திரருக்குக் கூழ்காய்ச்சு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22633,51 +23238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there.]]></a:t>
+              <a:t><![CDATA[39. ஒருவன் கீரைகளைப் பறிக்க வெளியிலே போய், ஒரு பேய்க்கொம்மட்டிக் கொடியைக் கண்டு, அதன் காய்களை மடி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22765,51 +23370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he said to Gehazi his servant, Call this Shunammite. And when he had called her, she stood]]></a:t>
+              <a:t><![CDATA[நிறைய அறுத்துவந்து, அவைகளை அரிந்து கூழ்ப்பானையிலே போட்டான்; அது இன்னதென்று அவர்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22897,51 +23502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before him.]]></a:t>
+              <a:t><![CDATA[தெரியாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23029,51 +23634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he said unto him, Say now unto her, Behold, you have been careful for us with all this care;]]></a:t>
+              <a:t><![CDATA[40. சாப்பிட அதை ஜனங்களுக்கு வார்த்தார்கள்; அவர்கள் அந்தக் கூழில் எடுத்துச் சாப்பிடுகிறபோது, அதைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23161,51 +23766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And when he had taken him, and brought him to his mother, he sat on her knees till noon, and]]></a:t>
+              <a:t><![CDATA[4. உள்ளே போய், உன் பிள்ளைகளுடன் உள்ளே நின்று கதவைப் பூட்டி, அந்தப் பாத்திரங்கள் எல்லாவற்றிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23293,51 +23898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[what is to be done for you? would you be spoken in order to the king, or to the captain of the host?]]></a:t>
+              <a:t><![CDATA[சாப்பிடக் கூடாமல்; தேவனுடைய மனுஷனே, பானையில் சாவு இருக்கிறது என்று சத்தமிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23425,51 +24030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[And she answered, I dwell among mine own people.]]></a:t>
+              <a:t><![CDATA[41. அப்பொழுது அவன், மாவைக் கொண்டுவரச்சொல்லி, அதைப் பானையிலே போட்டு, ஜனங்கள் சாப்பிடும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23557,51 +24162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he said, What then is to be done for her? And Gehazi answered, Verily she has no child, and]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு வார் என்றான்; அப்புறம் பானையிலே தோஷம் இல்லாமற் போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23689,51 +24294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[her husband is old.]]></a:t>
+              <a:t><![CDATA[42. பின்பு பாகால் சலீஷாவிலிருந்து ஒரு மனுஷன் தேவனுடைய மனுஷனுக்கு முதற்பலனான வாற்கோதுமையின் இருபது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23821,51 +24426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he said, Call her. And when he had called her, she stood in the door.]]></a:t>
+              <a:t><![CDATA[அப்பங்களையும் தாள் கதிர்களையும் கொண்டுவந்தான்; அப்பொழுது அவன்: ஜனங்களுக்குச் சாப்பிடக்கொடு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23881,92 +24486,752 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. அதற்கு அவனுடைய பணிவிடைக்காரன்: இதை நான் நூறுபேருக்கு முன் வைப்பது எப்படி என்றான். அதற்கு அவன்:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அதை ஜனங்களுக்குச் சாப்பிடக் கொடு; சாப்பிட்டபிற்பாடு இன்னும் மீதியுண்டாயிருக்கும் என்று கர்த்தர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லுகிறார் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. அப்பொழுது அவர்களுக்கு முன்பாக அதை வைத்தான்; கர்த்தருடைய வார்த்தையின்படியே அவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சாப்பிட்டதுமன்றி மீதியும் இருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
   <a:themeElements>
-    <a:clrScheme name="Theme63">
+    <a:clrScheme name="Theme6">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme63">
+    <a:fontScheme name="Theme6">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -23992,51 +25257,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme63">
+    <a:fmtScheme name="Theme6">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -24167,51 +25432,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>94</Slides>
+  <Slides>99</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>