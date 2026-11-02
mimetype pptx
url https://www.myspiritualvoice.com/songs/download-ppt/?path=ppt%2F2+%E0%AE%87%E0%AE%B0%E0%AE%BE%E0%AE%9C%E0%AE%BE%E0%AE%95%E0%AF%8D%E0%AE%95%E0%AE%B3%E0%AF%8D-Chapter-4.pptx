--- v2 (2026-09-18)
+++ v3 (2026-11-02)
@@ -11310,51 +11310,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715731" r:id="rId1"/>
+    <p:sldLayoutId id="2482633034" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -25147,91 +25147,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
   <a:themeElements>
-    <a:clrScheme name="Theme6">
+    <a:clrScheme name="Theme78">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme6">
+    <a:fontScheme name="Theme78">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -25257,51 +25257,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme6">
+    <a:fmtScheme name="Theme78">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>