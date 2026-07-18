--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -125,56 +125,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -222,53 +216,50 @@
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
-    <p:sldId id="323" r:id="rId70"/>
-[...1 lines deleted...]
-    <p:sldId id="325" r:id="rId72"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -433,56 +424,53 @@
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -542,51 +530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And one went in, and told his lord, saying, Thus and thus said the maid that is of the land of Israel.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது அவன் போய், இஸ்ரவேல் தேசத்துப் பெண் இன்ன இன்ன பிரகாரமாய்ச் சொல்லுகிறாள் என்று தன் ஆண்டவனிடத்தில் அறிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -651,51 +639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the king of Syria said, Go to, go, and I will send a letter unto the king of Israel. And he departed, and took with him ten talents of silver, and six thousand pieces of gold, and ten changes of raiment.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது சீரியாவின் ராஜா: நல்லது போகலாம், இஸ்ரவேலின் ராஜாவுக்கு நிருபம் தருகிறேன் என்றான்; அப்படியே அவன் தன் கையிலே பத்துத் தாலந்து வெள்ளியையும், ஆறாயிரம் சேக்கல் நிறைபொன்னையும், பத்து மாற்றுவஸ்திரங்களையும் எடுத்துக்கொண்டுபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -760,51 +748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the king of Syria said, Go to, go, and I will send a letter unto the king of Israel. And he departed, and took with him ten talents of silver, and six thousand pieces of gold, and ten changes of raiment.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது சீரியாவின் ராஜா: நல்லது போகலாம், இஸ்ரவேலின் ராஜாவுக்கு நிருபம் தருகிறேன் என்றான்; அப்படியே அவன் தன் கையிலே பத்துத் தாலந்து வெள்ளியையும், ஆறாயிரம் சேக்கல் நிறைபொன்னையும், பத்து மாற்றுவஸ்திரங்களையும் எடுத்துக்கொண்டுபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -869,51 +857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the king of Syria said, Go to, go, and I will send a letter unto the king of Israel. And he departed, and took with him ten talents of silver, and six thousand pieces of gold, and ten changes of raiment.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது சீரியாவின் ராஜா: நல்லது போகலாம், இஸ்ரவேலின் ராஜாவுக்கு நிருபம் தருகிறேன் என்றான்; அப்படியே அவன் தன் கையிலே பத்துத் தாலந்து வெள்ளியையும், ஆறாயிரம் சேக்கல் நிறைபொன்னையும், பத்து மாற்றுவஸ்திரங்களையும் எடுத்துக்கொண்டுபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -978,51 +966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he brought the letter to the king of Israel, saying, Now when this letter has come unto you, behold, I have therewith sent Naaman my servant to you, that you may recover him of his leprosy.]]></a:t>
+              <a:t><![CDATA[6. இஸ்ரவேலின் ராஜாவிடத்தில் அந்த நிருபத்தைக் கொடுத்தான். அதிலே: இந்த நிருபத்தை உம்மிடத்தில் என் ஊழியக்காரனாகிய நாகமான் கொண்டுவருவான்; நீர் அவன் குஷ்டரோகத்தை நீக்கி விட அவனை உம்மிடத்தில் அனுப்பியிருக்கிறேன் என்று எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1087,51 +1075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he brought the letter to the king of Israel, saying, Now when this letter has come unto you, behold, I have therewith sent Naaman my servant to you, that you may recover him of his leprosy.]]></a:t>
+              <a:t><![CDATA[6. இஸ்ரவேலின் ராஜாவிடத்தில் அந்த நிருபத்தைக் கொடுத்தான். அதிலே: இந்த நிருபத்தை உம்மிடத்தில் என் ஊழியக்காரனாகிய நாகமான் கொண்டுவருவான்; நீர் அவன் குஷ்டரோகத்தை நீக்கி விட அவனை உம்மிடத்தில் அனுப்பியிருக்கிறேன் என்று எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1196,51 +1184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he brought the letter to the king of Israel, saying, Now when this letter has come unto you, behold, I have therewith sent Naaman my servant to you, that you may recover him of his leprosy.]]></a:t>
+              <a:t><![CDATA[7. இஸ்ரவேலின் ராஜா அந்த நிருபத்தை வாசித்தபோது, அவன் தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு: ஒரு மனுஷனை அவன் குஷ்டரோகத்தினின்று நீக்கி விடவேண்டும் என்று, அவன் என்னிடத்தில் நிருபம் அனுப்புகிறதற்கு, கொல்லவும் உயிர்ப்பிக்கவும் நான் தேவனா? இவன் என்னை விரோதிக்க சமயம் தேடுகிறான் என்பதைச் சிந்தித்துப்பாருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1305,51 +1293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And it came to pass, when the king of Israel had read the letter, that he rent his clothes, and said, Am I God, to kill and to make alive, that this man does send unto me to recover a man of his leprosy? wherefore consider, I pray you, and see how he seeks a quarrel against me.]]></a:t>
+              <a:t><![CDATA[7. இஸ்ரவேலின் ராஜா அந்த நிருபத்தை வாசித்தபோது, அவன் தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு: ஒரு மனுஷனை அவன் குஷ்டரோகத்தினின்று நீக்கி விடவேண்டும் என்று, அவன் என்னிடத்தில் நிருபம் அனுப்புகிறதற்கு, கொல்லவும் உயிர்ப்பிக்கவும் நான் தேவனா? இவன் என்னை விரோதிக்க சமயம் தேடுகிறான் என்பதைச் சிந்தித்துப்பாருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1414,51 +1402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And it came to pass, when the king of Israel had read the letter, that he rent his clothes, and said, Am I God, to kill and to make alive, that this man does send unto me to recover a man of his leprosy? wherefore consider, I pray you, and see how he seeks a quarrel against me.]]></a:t>
+              <a:t><![CDATA[7. இஸ்ரவேலின் ராஜா அந்த நிருபத்தை வாசித்தபோது, அவன் தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு: ஒரு மனுஷனை அவன் குஷ்டரோகத்தினின்று நீக்கி விடவேண்டும் என்று, அவன் என்னிடத்தில் நிருபம் அனுப்புகிறதற்கு, கொல்லவும் உயிர்ப்பிக்கவும் நான் தேவனா? இவன் என்னை விரோதிக்க சமயம் தேடுகிறான் என்பதைச் சிந்தித்துப்பாருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1523,51 +1511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And it came to pass, when the king of Israel had read the letter, that he rent his clothes, and said, Am I God, to kill and to make alive, that this man does send unto me to recover a man of his leprosy? wherefore consider, I pray you, and see how he seeks a quarrel against me.]]></a:t>
+              <a:t><![CDATA[8. இஸ்ரவேலின் ராஜா தன் வஸ்திரங்களைக் கிழித்துக்கொண்ட செய்தியை தேவனுடைய மனுஷனாகிய எலிசா கேட்டபோது, அவன்: நீர் உம்முடைய வஸ்திரங்களைக் கிழித்துக்கொள்வானேன்? அவன் என்னிடத்தில் வந்து, இஸ்ரவேலிலே தீர்க்கதரிசி உண்டென்பதை அறிந்துகொள்ளட்டும் என்று ராஜாவுக்குச் சொல்லியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1632,51 +1620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now Naaman, captain of the host of the king of Syria, was a great man with his master, and honourable, because by him the LORD had given deliverance unto Syria: he was also a mighty man in valour, but he was a leper.]]></a:t>
+              <a:t><![CDATA[1. சீரிய ராஜாவின் படைத்தலைவனாகிய நாகமான் என்பவன் தன் ஆண்டவனிடத்தில் பெரிய மனுஷனும் எண்ணிக்கையுள்ளவனுமாயிருந்தான்; அவனைக் கொண்டு கர்த்தர் சீரியாவுக்கு இரட்சிப்பைக் கட்டளையிட்டார்; மகா பராக்கிரமசாலியாகிய அவனோ குஷ்டரோகியாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1741,51 +1729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And it came to pass, when the king of Israel had read the letter, that he rent his clothes, and said, Am I God, to kill and to make alive, that this man does send unto me to recover a man of his leprosy? wherefore consider, I pray you, and see how he seeks a quarrel against me.]]></a:t>
+              <a:t><![CDATA[8. இஸ்ரவேலின் ராஜா தன் வஸ்திரங்களைக் கிழித்துக்கொண்ட செய்தியை தேவனுடைய மனுஷனாகிய எலிசா கேட்டபோது, அவன்: நீர் உம்முடைய வஸ்திரங்களைக் கிழித்துக்கொள்வானேன்? அவன் என்னிடத்தில் வந்து, இஸ்ரவேலிலே தீர்க்கதரிசி உண்டென்பதை அறிந்துகொள்ளட்டும் என்று ராஜாவுக்குச் சொல்லியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1850,51 +1838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And it was so, when Elisha the man of God had heard that the king of Israel had rent his clothes, that he sent to the king, saying, Wherefore have you rent your clothes? let him come now to me, and he shall know that there is a prophet in Israel.]]></a:t>
+              <a:t><![CDATA[8. இஸ்ரவேலின் ராஜா தன் வஸ்திரங்களைக் கிழித்துக்கொண்ட செய்தியை தேவனுடைய மனுஷனாகிய எலிசா கேட்டபோது, அவன்: நீர் உம்முடைய வஸ்திரங்களைக் கிழித்துக்கொள்வானேன்? அவன் என்னிடத்தில் வந்து, இஸ்ரவேலிலே தீர்க்கதரிசி உண்டென்பதை அறிந்துகொள்ளட்டும் என்று ராஜாவுக்குச் சொல்லியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1959,51 +1947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And it was so, when Elisha the man of God had heard that the king of Israel had rent his clothes, that he sent to the king, saying, Wherefore have you rent your clothes? let him come now to me, and he shall know that there is a prophet in Israel.]]></a:t>
+              <a:t><![CDATA[9. அப்படியே நாகமான் தன் குதிரைகளோடும் தன் இரதத்தோடும் வந்து எலிசாவின் வாசற்படியிலே நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2068,51 +2056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And it was so, when Elisha the man of God had heard that the king of Israel had rent his clothes, that he sent to the king, saying, Wherefore have you rent your clothes? let him come now to me, and he shall know that there is a prophet in Israel.]]></a:t>
+              <a:t><![CDATA[9. அப்படியே நாகமான் தன் குதிரைகளோடும் தன் இரதத்தோடும் வந்து எலிசாவின் வாசற்படியிலே நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2177,51 +2165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. So Naaman came with his horses and with his chariot, and stood at the door of the house of Elisha.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது எலிசா: அவனிடத்தில் ஆள் அனுப்பி, நீ போய், யோர்தானில் ஏழுதரம் ஸ்நானம்பண்ணு; அப்பொழுது உன் மாம்சம் மாறி, நீ சுத்தமாவாய் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2286,51 +2274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Elisha sent a messenger unto him, saying, Go and wash in Jordan seven times, and your flesh shall come again to you, and you shall be clean.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது எலிசா: அவனிடத்தில் ஆள் அனுப்பி, நீ போய், யோர்தானில் ஏழுதரம் ஸ்நானம்பண்ணு; அப்பொழுது உன் மாம்சம் மாறி, நீ சுத்தமாவாய் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2395,51 +2383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Elisha sent a messenger unto him, saying, Go and wash in Jordan seven times, and your flesh shall come again to you, and you shall be clean.]]></a:t>
+              <a:t><![CDATA[11. அதற்கு நாகமான் கடுங்கோபங்கொண்டு, புறப்பட்டுப்போய்: அவன் வெளியே வந்து நின்று, தன் தேவனாகிய கர்த்தருடைய நாமத்தைத் தொழுது, தன் கையினால் அந்த இடத்தைத் தடவி, இவ்விதமாய்க் குஷ்டரோகத்தை நீக்கிவிடுவான் என்று எனக்குள் நினைத்திருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2504,51 +2492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. But Naaman was angry, and went away, and said, Behold, I thought, He will surely come out to me, and stand, and call on the name of the LORD his God, and strike his hand over the place, and recover the leper.]]></a:t>
+              <a:t><![CDATA[11. அதற்கு நாகமான் கடுங்கோபங்கொண்டு, புறப்பட்டுப்போய்: அவன் வெளியே வந்து நின்று, தன் தேவனாகிய கர்த்தருடைய நாமத்தைத் தொழுது, தன் கையினால் அந்த இடத்தைத் தடவி, இவ்விதமாய்க் குஷ்டரோகத்தை நீக்கிவிடுவான் என்று எனக்குள் நினைத்திருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2613,51 +2601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. But Naaman was angry, and went away, and said, Behold, I thought, He will surely come out to me, and stand, and call on the name of the LORD his God, and strike his hand over the place, and recover the leper.]]></a:t>
+              <a:t><![CDATA[11. அதற்கு நாகமான் கடுங்கோபங்கொண்டு, புறப்பட்டுப்போய்: அவன் வெளியே வந்து நின்று, தன் தேவனாகிய கர்த்தருடைய நாமத்தைத் தொழுது, தன் கையினால் அந்த இடத்தைத் தடவி, இவ்விதமாய்க் குஷ்டரோகத்தை நீக்கிவிடுவான் என்று எனக்குள் நினைத்திருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2722,51 +2710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. But Naaman was angry, and went away, and said, Behold, I thought, He will surely come out to me, and stand, and call on the name of the LORD his God, and strike his hand over the place, and recover the leper.]]></a:t>
+              <a:t><![CDATA[12. நான் ஸ்நானம்பண்ணிச் சுத்தமாகிறதற்கு இஸ்ரவேலின் தண்ணீர்கள் எல்லாவற்றைப்பார்க்கிலும் தமஸ்குவின் நதிகளாகிய ஆப்னாவும் பர்பாரும் நல்லதல்லவோ என்று சொல்லி, உக்கிரத்தோடே திரும்பிப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2831,51 +2819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now Naaman, captain of the host of the king of Syria, was a great man with his master, and honourable, because by him the LORD had given deliverance unto Syria: he was also a mighty man in valour, but he was a leper.]]></a:t>
+              <a:t><![CDATA[1. சீரிய ராஜாவின் படைத்தலைவனாகிய நாகமான் என்பவன் தன் ஆண்டவனிடத்தில் பெரிய மனுஷனும் எண்ணிக்கையுள்ளவனுமாயிருந்தான்; அவனைக் கொண்டு கர்த்தர் சீரியாவுக்கு இரட்சிப்பைக் கட்டளையிட்டார்; மகா பராக்கிரமசாலியாகிய அவனோ குஷ்டரோகியாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2940,51 +2928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Are not Abana and Pharpar, rivers of Damascus, better than all the waters of Israel? may I not wash in them, and be clean? So he turned and went away in a rage.]]></a:t>
+              <a:t><![CDATA[12. நான் ஸ்நானம்பண்ணிச் சுத்தமாகிறதற்கு இஸ்ரவேலின் தண்ணீர்கள் எல்லாவற்றைப்பார்க்கிலும் தமஸ்குவின் நதிகளாகிய ஆப்னாவும் பர்பாரும் நல்லதல்லவோ என்று சொல்லி, உக்கிரத்தோடே திரும்பிப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3049,51 +3037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Are not Abana and Pharpar, rivers of Damascus, better than all the waters of Israel? may I not wash in them, and be clean? So he turned and went away in a rage.]]></a:t>
+              <a:t><![CDATA[13. அவன் ஊழியக்காரர் சமீபத்தில் வந்து, அவனை நோக்கி: தகப்பனே, அந்தத் தீர்க்கதரிசி ஒரு பெரிய காரியத்தைச் செய்ய உமக்குச் சொல்லியிருந்தால் அதை நீர் செய்வீர் அல்லவா? ஸ்நானம் பண்ணும், அப்பொழுது சுத்தமாவீர் என்று அவர் உம்மோடே சொல்லும் போது, அதைச் செய்யவேண்டியது எத்தனை அதிகம் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3158,51 +3146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And his servants came near, and spoke unto him, and said, My father, if the prophet had bid you do some great thing, would you not have done it? how much rather then, when he says to you, Wash, and be clean?]]></a:t>
+              <a:t><![CDATA[13. அவன் ஊழியக்காரர் சமீபத்தில் வந்து, அவனை நோக்கி: தகப்பனே, அந்தத் தீர்க்கதரிசி ஒரு பெரிய காரியத்தைச் செய்ய உமக்குச் சொல்லியிருந்தால் அதை நீர் செய்வீர் அல்லவா? ஸ்நானம் பண்ணும், அப்பொழுது சுத்தமாவீர் என்று அவர் உம்மோடே சொல்லும் போது, அதைச் செய்யவேண்டியது எத்தனை அதிகம் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3267,51 +3255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And his servants came near, and spoke unto him, and said, My father, if the prophet had bid you do some great thing, would you not have done it? how much rather then, when he says to you, Wash, and be clean?]]></a:t>
+              <a:t><![CDATA[13. அவன் ஊழியக்காரர் சமீபத்தில் வந்து, அவனை நோக்கி: தகப்பனே, அந்தத் தீர்க்கதரிசி ஒரு பெரிய காரியத்தைச் செய்ய உமக்குச் சொல்லியிருந்தால் அதை நீர் செய்வீர் அல்லவா? ஸ்நானம் பண்ணும், அப்பொழுது சுத்தமாவீர் என்று அவர் உம்மோடே சொல்லும் போது, அதைச் செய்யவேண்டியது எத்தனை அதிகம் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3376,51 +3364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And his servants came near, and spoke unto him, and said, My father, if the prophet had bid you do some great thing, would you not have done it? how much rather then, when he says to you, Wash, and be clean?]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது அவன் இறங்கி, தேவனுடைய மனுஷன் வார்த்தையின்படியே யோர்தானில் ஏழுதரம் முழுகினபோது, அவன் மாம்சம் ஒரு சிறுபிள்ளையின் மாம்சத்தைப்போல மாறி, அவன் சுத்தமானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3485,51 +3473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Then went he down, and dipped himself seven times in Jordan, according to the saying of the man of God: and his flesh came again like unto the flesh of a little child, and he was clean.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது அவன் இறங்கி, தேவனுடைய மனுஷன் வார்த்தையின்படியே யோர்தானில் ஏழுதரம் முழுகினபோது, அவன் மாம்சம் ஒரு சிறுபிள்ளையின் மாம்சத்தைப்போல மாறி, அவன் சுத்தமானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3594,51 +3582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Then went he down, and dipped himself seven times in Jordan, according to the saying of the man of God: and his flesh came again like unto the flesh of a little child, and he was clean.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவன் தன் கூட்டத்தோடெல்லாம் தேவனுடைய மனுஷனிடத்துக்குத் திரும்பிவந்து, அவனுக்கு முன்பாக நின்று: இதோ, இஸ்ரவேலிலிருக்கிற தேவனைத்தவிர பூமியெங்கும் வேறே தேவன் இல்லை என்பதை அறிந்தேன்; இப்போதும் உமது அடியேன் கையில் ஒரு காணிக்கை வாங்கிக்கொள்ள வேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3703,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he returned to the man of God, he and all his company, and came, and stood before him: and he said, Behold, now I know that there is no God in all the earth, but in Israel: now therefore, I pray you, take a blessing of your servant.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவன் தன் கூட்டத்தோடெல்லாம் தேவனுடைய மனுஷனிடத்துக்குத் திரும்பிவந்து, அவனுக்கு முன்பாக நின்று: இதோ, இஸ்ரவேலிலிருக்கிற தேவனைத்தவிர பூமியெங்கும் வேறே தேவன் இல்லை என்பதை அறிந்தேன்; இப்போதும் உமது அடியேன் கையில் ஒரு காணிக்கை வாங்கிக்கொள்ள வேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3812,51 +3800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he returned to the man of God, he and all his company, and came, and stood before him: and he said, Behold, now I know that there is no God in all the earth, but in Israel: now therefore, I pray you, take a blessing of your servant.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவன் தன் கூட்டத்தோடெல்லாம் தேவனுடைய மனுஷனிடத்துக்குத் திரும்பிவந்து, அவனுக்கு முன்பாக நின்று: இதோ, இஸ்ரவேலிலிருக்கிற தேவனைத்தவிர பூமியெங்கும் வேறே தேவன் இல்லை என்பதை அறிந்தேன்; இப்போதும் உமது அடியேன் கையில் ஒரு காணிக்கை வாங்கிக்கொள்ள வேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3921,51 +3909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he returned to the man of God, he and all his company, and came, and stood before him: and he said, Behold, now I know that there is no God in all the earth, but in Israel: now therefore, I pray you, take a blessing of your servant.]]></a:t>
+              <a:t><![CDATA[16. அதற்கு அவன்: நான் வாங்குகிறதில்லை என்று கர்த்தருக்கு முன்பாக அவருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்; வாங்கவேண்டும் என்று அவனை வருந்தினாலும் தட்டுதல் பண்ணிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4030,51 +4018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now Naaman, captain of the host of the king of Syria, was a great man with his master, and honourable, because by him the LORD had given deliverance unto Syria: he was also a mighty man in valour, but he was a leper.]]></a:t>
+              <a:t><![CDATA[1. சீரிய ராஜாவின் படைத்தலைவனாகிய நாகமான் என்பவன் தன் ஆண்டவனிடத்தில் பெரிய மனுஷனும் எண்ணிக்கையுள்ளவனுமாயிருந்தான்; அவனைக் கொண்டு கர்த்தர் சீரியாவுக்கு இரட்சிப்பைக் கட்டளையிட்டார்; மகா பராக்கிரமசாலியாகிய அவனோ குஷ்டரோகியாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4139,51 +4127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. But he said, As the LORD lives, before whom I stand, I will receive none. And he urged him to take it; but he refused.]]></a:t>
+              <a:t><![CDATA[16. அதற்கு அவன்: நான் வாங்குகிறதில்லை என்று கர்த்தருக்கு முன்பாக அவருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன் என்றான்; வாங்கவேண்டும் என்று அவனை வருந்தினாலும் தட்டுதல் பண்ணிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4248,51 +4236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. But he said, As the LORD lives, before whom I stand, I will receive none. And he urged him to take it; but he refused.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது நாகமான்: ஆனாலும் இரண்டு கோவேறு கழுதைகள் சுமக்கத்தக்க இரண்டு பொதி மண் உமது அடியேனுக்குக் கட்டளையிடவேண்டும்; உமது அடியேன் இனிக் கர்த்தருக்கே அல்லாமல், அந்நிய தேவர்களுக்குச் சர்வாங்க தகனத்தையும் பலியையும் செலுத்துவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4357,51 +4345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Naaman said, Shall there not then, I pray you, be given to your servant two mules' burden of earth? for your servant will henceforth offer neither burnt offering nor sacrifice unto other gods, but unto the LORD.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது நாகமான்: ஆனாலும் இரண்டு கோவேறு கழுதைகள் சுமக்கத்தக்க இரண்டு பொதி மண் உமது அடியேனுக்குக் கட்டளையிடவேண்டும்; உமது அடியேன் இனிக் கர்த்தருக்கே அல்லாமல், அந்நிய தேவர்களுக்குச் சர்வாங்க தகனத்தையும் பலியையும் செலுத்துவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4466,51 +4454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Naaman said, Shall there not then, I pray you, be given to your servant two mules' burden of earth? for your servant will henceforth offer neither burnt offering nor sacrifice unto other gods, but unto the LORD.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது நாகமான்: ஆனாலும் இரண்டு கோவேறு கழுதைகள் சுமக்கத்தக்க இரண்டு பொதி மண் உமது அடியேனுக்குக் கட்டளையிடவேண்டும்; உமது அடியேன் இனிக் கர்த்தருக்கே அல்லாமல், அந்நிய தேவர்களுக்குச் சர்வாங்க தகனத்தையும் பலியையும் செலுத்துவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4575,51 +4563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Naaman said, Shall there not then, I pray you, be given to your servant two mules' burden of earth? for your servant will henceforth offer neither burnt offering nor sacrifice unto other gods, but unto the LORD.]]></a:t>
+              <a:t><![CDATA[18. ஒரு காரியத்தையே கர்த்தர் உமது அடியேனுக்கு மன்னிப்பாராக; என் ஆண்டவன் பணிந்துகொள்ள நிம்மோன் கோவிலுக்குள் பிரவேசிக்கும்போது, நான் அவருக்குக் கைலாகு கொடுத்து நிம்மோன் கோவிலிலே பணியவேண்டியதாகும்; இப்படி ரிம்மோன் கோவிலில் நான் பணிய வேண்டிய இந்தக் காரியத்தைக் கர்த்தர் உமது அடியேனுக்கு மன்னிப்பாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4684,51 +4672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. In this thing the LORD pardon your servant, that when my master goes into the house of Rimmon to worship there, and he leans on my hand, and I bow myself in the house of Rimmon: when I bow down myself in the house of Rimmon, the LORD pardon your servant in this thing.]]></a:t>
+              <a:t><![CDATA[18. ஒரு காரியத்தையே கர்த்தர் உமது அடியேனுக்கு மன்னிப்பாராக; என் ஆண்டவன் பணிந்துகொள்ள நிம்மோன் கோவிலுக்குள் பிரவேசிக்கும்போது, நான் அவருக்குக் கைலாகு கொடுத்து நிம்மோன் கோவிலிலே பணியவேண்டியதாகும்; இப்படி ரிம்மோன் கோவிலில் நான் பணிய வேண்டிய இந்தக் காரியத்தைக் கர்த்தர் உமது அடியேனுக்கு மன்னிப்பாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4793,51 +4781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. In this thing the LORD pardon your servant, that when my master goes into the house of Rimmon to worship there, and he leans on my hand, and I bow myself in the house of Rimmon: when I bow down myself in the house of Rimmon, the LORD pardon your servant in this thing.]]></a:t>
+              <a:t><![CDATA[18. ஒரு காரியத்தையே கர்த்தர் உமது அடியேனுக்கு மன்னிப்பாராக; என் ஆண்டவன் பணிந்துகொள்ள நிம்மோன் கோவிலுக்குள் பிரவேசிக்கும்போது, நான் அவருக்குக் கைலாகு கொடுத்து நிம்மோன் கோவிலிலே பணியவேண்டியதாகும்; இப்படி ரிம்மோன் கோவிலில் நான் பணிய வேண்டிய இந்தக் காரியத்தைக் கர்த்தர் உமது அடியேனுக்கு மன்னிப்பாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4902,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. In this thing the LORD pardon your servant, that when my master goes into the house of Rimmon to worship there, and he leans on my hand, and I bow myself in the house of Rimmon: when I bow down myself in the house of Rimmon, the LORD pardon your servant in this thing.]]></a:t>
+              <a:t><![CDATA[19. அதற்கு அவன்: சமாதானத்தோடேபோ என்றான்; இவன் புறப்பட்டுக் கொஞ்சதூரம் போனபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5011,51 +4999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. In this thing the LORD pardon your servant, that when my master goes into the house of Rimmon to worship there, and he leans on my hand, and I bow myself in the house of Rimmon: when I bow down myself in the house of Rimmon, the LORD pardon your servant in this thing.]]></a:t>
+              <a:t><![CDATA[20. தேவனுடைய மனுஷனாகிய எலிசாவின் வேலைக்காரன் கேயாசி என்பவன், அந்தச் சீரியனாகிய நாகமான் கொண்டு வந்ததை என் ஆண்டவன் அவன் கையிலே வாங்காமல் அவனை விட்டுவிட்டார்; நான் அவன் பிறகே ஓடி, அவன் கையிலே ஏதாகிலும் வாங்குவேன் என்று கர்த்தருடைய ஜீவன்மேல் ஆணையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5120,51 +5108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And he said unto him, Go in peace. So he departed from him a little way.]]></a:t>
+              <a:t><![CDATA[20. தேவனுடைய மனுஷனாகிய எலிசாவின் வேலைக்காரன் கேயாசி என்பவன், அந்தச் சீரியனாகிய நாகமான் கொண்டு வந்ததை என் ஆண்டவன் அவன் கையிலே வாங்காமல் அவனை விட்டுவிட்டார்; நான் அவன் பிறகே ஓடி, அவன் கையிலே ஏதாகிலும் வாங்குவேன் என்று கர்த்தருடைய ஜீவன்மேல் ஆணையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5229,51 +5217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the Syrians had gone out by companies, and had brought away captive out of the land of Israel a little maid; and she waited on Naaman's wife.]]></a:t>
+              <a:t><![CDATA[2. சீரியாவிலிருந்து தண்டுகள் புறப்பட்டு, இஸ்ரவேல் தேசத்திலிருந்து ஒரு சிறு பெண்ணைச் சிறைபிட்டித்துக்கொண்டு வந்திருந்தார்கள்; அவள் நாகமானின் மனைவிக்குப் பணிவிடை செய்துகொண்டிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5338,51 +5326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. But Gehazi, the servant of Elisha the man of God, said, Behold, my master has spared Naaman this Syrian, in not receiving at his hands that which he brought: but, as the LORD lives, I will run after him, and take somewhat of him.]]></a:t>
+              <a:t><![CDATA[20. தேவனுடைய மனுஷனாகிய எலிசாவின் வேலைக்காரன் கேயாசி என்பவன், அந்தச் சீரியனாகிய நாகமான் கொண்டு வந்ததை என் ஆண்டவன் அவன் கையிலே வாங்காமல் அவனை விட்டுவிட்டார்; நான் அவன் பிறகே ஓடி, அவன் கையிலே ஏதாகிலும் வாங்குவேன் என்று கர்த்தருடைய ஜீவன்மேல் ஆணையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5447,51 +5435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. But Gehazi, the servant of Elisha the man of God, said, Behold, my master has spared Naaman this Syrian, in not receiving at his hands that which he brought: but, as the LORD lives, I will run after him, and take somewhat of him.]]></a:t>
+              <a:t><![CDATA[21. நாகமானைப் பின் தொடர்ந்தான்; அவன் தன் பிறகே ஓடிவருகிறதை நாகமான் கண்டபோது, அவனுக்கு எதிர்கொண்டு போக இரத்தத்திலிருந்து குதித்து: சுகசெய்தியா என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5556,51 +5544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. But Gehazi, the servant of Elisha the man of God, said, Behold, my master has spared Naaman this Syrian, in not receiving at his hands that which he brought: but, as the LORD lives, I will run after him, and take somewhat of him.]]></a:t>
+              <a:t><![CDATA[21. நாகமானைப் பின் தொடர்ந்தான்; அவன் தன் பிறகே ஓடிவருகிறதை நாகமான் கண்டபோது, அவனுக்கு எதிர்கொண்டு போக இரத்தத்திலிருந்து குதித்து: சுகசெய்தியா என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5665,51 +5653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. So Gehazi followed after Naaman. And when Naaman saw him running after him, he lighted down from the chariot to meet him, and said, Is all well?]]></a:t>
+              <a:t><![CDATA[22. அதற்கு அவன்: சுகசெய்திதான்; தீர்க்கதரிசிகளின் புத்திரரில் இரண்டு வாலிபர் இப்பொழுதுதான் எப்பிராயீம் மலைத்தேசத்திலிருந்து என்னிடத்தில் வந்தார்கள்; அவர்களுக்கு ஒரு தாலந்து வெள்ளியையும், இரண்டு மாற்றுவஸ்திரங்களையும் தரவேண்டும் என்று கேட்க, என் எஜமான் என்னை அனுப்பினார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5774,51 +5762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. So Gehazi followed after Naaman. And when Naaman saw him running after him, he lighted down from the chariot to meet him, and said, Is all well?]]></a:t>
+              <a:t><![CDATA[22. அதற்கு அவன்: சுகசெய்திதான்; தீர்க்கதரிசிகளின் புத்திரரில் இரண்டு வாலிபர் இப்பொழுதுதான் எப்பிராயீம் மலைத்தேசத்திலிருந்து என்னிடத்தில் வந்தார்கள்; அவர்களுக்கு ஒரு தாலந்து வெள்ளியையும், இரண்டு மாற்றுவஸ்திரங்களையும் தரவேண்டும் என்று கேட்க, என் எஜமான் என்னை அனுப்பினார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5883,51 +5871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And he said, All is well. My master has sent me, saying, Behold, even now there be come to me from mount Ephraim two young men of the sons of the prophets: give them, I pray you, a talent of silver, and two changes of garments.]]></a:t>
+              <a:t><![CDATA[22. அதற்கு அவன்: சுகசெய்திதான்; தீர்க்கதரிசிகளின் புத்திரரில் இரண்டு வாலிபர் இப்பொழுதுதான் எப்பிராயீம் மலைத்தேசத்திலிருந்து என்னிடத்தில் வந்தார்கள்; அவர்களுக்கு ஒரு தாலந்து வெள்ளியையும், இரண்டு மாற்றுவஸ்திரங்களையும் தரவேண்டும் என்று கேட்க, என் எஜமான் என்னை அனுப்பினார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5992,51 +5980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And he said, All is well. My master has sent me, saying, Behold, even now there be come to me from mount Ephraim two young men of the sons of the prophets: give them, I pray you, a talent of silver, and two changes of garments.]]></a:t>
+              <a:t><![CDATA[23. அதற்கு நாகமான்: தயவுசெய்து, இரண்டு தாலந்தை வாங்கிக்கொள் என்று சொல்லி, அவனை வருந்தி, இரண்டு தாலந்து வெள்ளியை இரண்டு கைகளில் இரண்டு மாற்று வஸ்திரங்களோடே கட்டி, அவனுக்கு முன்பாகச் சுமந்து போக, தன் வேலைக்காரரான இரண்டு பேர்மேல் வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6101,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And he said, All is well. My master has sent me, saying, Behold, even now there be come to me from mount Ephraim two young men of the sons of the prophets: give them, I pray you, a talent of silver, and two changes of garments.]]></a:t>
+              <a:t><![CDATA[23. அதற்கு நாகமான்: தயவுசெய்து, இரண்டு தாலந்தை வாங்கிக்கொள் என்று சொல்லி, அவனை வருந்தி, இரண்டு தாலந்து வெள்ளியை இரண்டு கைகளில் இரண்டு மாற்று வஸ்திரங்களோடே கட்டி, அவனுக்கு முன்பாகச் சுமந்து போக, தன் வேலைக்காரரான இரண்டு பேர்மேல் வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6210,51 +6198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And Naaman said, Be content, take two talents. And he urged him, and bound two talents of silver in two bags, with two changes of garments, and laid them upon two of his servants; and they bare them before him.]]></a:t>
+              <a:t><![CDATA[23. அதற்கு நாகமான்: தயவுசெய்து, இரண்டு தாலந்தை வாங்கிக்கொள் என்று சொல்லி, அவனை வருந்தி, இரண்டு தாலந்து வெள்ளியை இரண்டு கைகளில் இரண்டு மாற்று வஸ்திரங்களோடே கட்டி, அவனுக்கு முன்பாகச் சுமந்து போக, தன் வேலைக்காரரான இரண்டு பேர்மேல் வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6319,51 +6307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And Naaman said, Be content, take two talents. And he urged him, and bound two talents of silver in two bags, with two changes of garments, and laid them upon two of his servants; and they bare them before him.]]></a:t>
+              <a:t><![CDATA[24. அவன் மேட்டண்டைக்கு வந்தபோது, அவன் அதை அவர்கள் கையிலிருந்து வாங்கி, வீட்டிலே வைத்து, அந்த மனுஷரை அனுப்பிவிட்டான்; அவர்கள் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6428,51 +6416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the Syrians had gone out by companies, and had brought away captive out of the land of Israel a little maid; and she waited on Naaman's wife.]]></a:t>
+              <a:t><![CDATA[2. சீரியாவிலிருந்து தண்டுகள் புறப்பட்டு, இஸ்ரவேல் தேசத்திலிருந்து ஒரு சிறு பெண்ணைச் சிறைபிட்டித்துக்கொண்டு வந்திருந்தார்கள்; அவள் நாகமானின் மனைவிக்குப் பணிவிடை செய்துகொண்டிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6537,51 +6525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And Naaman said, Be content, take two talents. And he urged him, and bound two talents of silver in two bags, with two changes of garments, and laid them upon two of his servants; and they bare them before him.]]></a:t>
+              <a:t><![CDATA[24. அவன் மேட்டண்டைக்கு வந்தபோது, அவன் அதை அவர்கள் கையிலிருந்து வாங்கி, வீட்டிலே வைத்து, அந்த மனுஷரை அனுப்பிவிட்டான்; அவர்கள் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6646,51 +6634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And when he came to the tower, he took them from their hand, and bestowed them in the house: and he let the men go, and they departed.]]></a:t>
+              <a:t><![CDATA[25. பின்பு அவன் உள்ளே போய்த் தன் எஜமானுக்கு முன்பாக நின்றான்; கேயாசியே, எங்கேயிருந்து வந்தாய் என்று எலிசா அவனைக் கேட்டதற்கு, அவன்: உமது அடியான் எங்கும் போகவில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6755,51 +6743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And when he came to the tower, he took them from their hand, and bestowed them in the house: and he let the men go, and they departed.]]></a:t>
+              <a:t><![CDATA[25. பின்பு அவன் உள்ளே போய்த் தன் எஜமானுக்கு முன்பாக நின்றான்; கேயாசியே, எங்கேயிருந்து வந்தாய் என்று எலிசா அவனைக் கேட்டதற்கு, அவன்: உமது அடியான் எங்கும் போகவில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6864,51 +6852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. But he went in, and stood before his master. And Elisha said unto him, Whence come you, Gehazi? And he said, Your servant went no where.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது அவன் இவனைப் பார்த்து: அந்த மனுஷன் உனக்கு எதிர் கொண்டுவர தன் இரதத்திலிருந்து இறங்கித் திரும்புகிறபோது என் மனம் உன்னுடன்கூடச் செல்லவில்லையா? பணத்தை வாங்குகிறதற்கும், வஸ்திரங்களையும் ஒலிவத்தோப்புகளையும் திராட்சத்தோட்டங்களையும் ஆடுமாடுகளையும் வேலைக்காரரையும் வேலைக்காரிகளையும் வாங்குகிறதற்கும் இது காலமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6973,51 +6961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. But he went in, and stood before his master. And Elisha said unto him, Whence come you, Gehazi? And he said, Your servant went no where.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது அவன் இவனைப் பார்த்து: அந்த மனுஷன் உனக்கு எதிர் கொண்டுவர தன் இரதத்திலிருந்து இறங்கித் திரும்புகிறபோது என் மனம் உன்னுடன்கூடச் செல்லவில்லையா? பணத்தை வாங்குகிறதற்கும், வஸ்திரங்களையும் ஒலிவத்தோப்புகளையும் திராட்சத்தோட்டங்களையும் ஆடுமாடுகளையும் வேலைக்காரரையும் வேலைக்காரிகளையும் வாங்குகிறதற்கும் இது காலமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7082,51 +7070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And he said unto him, Went not mine heart with you, when the man turned again from his chariot to meet you? Is it a time to receive money, and to receive garments, and olive yards, and vineyards, and sheep, and oxen, and male servants, and maidservants?]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது அவன் இவனைப் பார்த்து: அந்த மனுஷன் உனக்கு எதிர் கொண்டுவர தன் இரதத்திலிருந்து இறங்கித் திரும்புகிறபோது என் மனம் உன்னுடன்கூடச் செல்லவில்லையா? பணத்தை வாங்குகிறதற்கும், வஸ்திரங்களையும் ஒலிவத்தோப்புகளையும் திராட்சத்தோட்டங்களையும் ஆடுமாடுகளையும் வேலைக்காரரையும் வேலைக்காரிகளையும் வாங்குகிறதற்கும் இது காலமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7191,51 +7179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And he said unto him, Went not mine heart with you, when the man turned again from his chariot to meet you? Is it a time to receive money, and to receive garments, and olive yards, and vineyards, and sheep, and oxen, and male servants, and maidservants?]]></a:t>
+              <a:t><![CDATA[27. ஆகையால் நாகமானின் குஷ்டரோகம் உன்னையும் உன் சந்ததியாரையும் என்றைக்கும் பிடித்திருக்கும் என்றான்; உடனே அவன் உறைந்த மழை நிறமான குஷ்டரோகியாகி, அவன் சமுகத்தை விட்டுப் புறப்பட்டுப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7300,269 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And he said unto him, Went not mine heart with you, when the man turned again from his chariot to meet you? Is it a time to receive money, and to receive garments, and olive yards, and vineyards, and sheep, and oxen, and male servants, and maidservants?]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[27. The leprosy therefore of Naaman shall cleave unto you, and unto your seed for ever. And he went out from his presence a leper as white as snow.]]></a:t>
+              <a:t><![CDATA[27. ஆகையால் நாகமானின் குஷ்டரோகம் உன்னையும் உன் சந்ததியாரையும் என்றைக்கும் பிடித்திருக்கும் என்றான்; உடனே அவன் உறைந்த மழை நிறமான குஷ்டரோகியாகி, அவன் சமுகத்தை விட்டுப் புறப்பட்டுப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7627,160 +7397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And she said unto her mistress, Would God my lord were with the prophet that is in Samaria! for he would recover him of his leprosy.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[27. The leprosy therefore of Naaman shall cleave unto you, and unto your seed for ever. And he went out from his presence a leper as white as snow.]]></a:t>
+              <a:t><![CDATA[3. அவள் தன் நாச்சியாரைப் பார்த்து: என் ஆண்டவன் சமாரியாவிலிருக்கிற தீர்க்கதரிசியினிடத்தில் போவாரானால் நலமாயிருக்கும்; அவர் இவருடைய குஷ்டரோகத்தை நீக்கிவிடுவார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7845,51 +7506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And she said unto her mistress, Would God my lord were with the prophet that is in Samaria! for he would recover him of his leprosy.]]></a:t>
+              <a:t><![CDATA[3. அவள் தன் நாச்சியாரைப் பார்த்து: என் ஆண்டவன் சமாரியாவிலிருக்கிற தீர்க்கதரிசியினிடத்தில் போவாரானால் நலமாயிருக்கும்; அவர் இவருடைய குஷ்டரோகத்தை நீக்கிவிடுவார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7954,51 +7615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And one went in, and told his lord, saying, Thus and thus said the maid that is of the land of Israel.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது அவன் போய், இஸ்ரவேல் தேசத்துப் பெண் இன்ன இன்ன பிரகாரமாய்ச் சொல்லுகிறாள் என்று தன் ஆண்டவனிடத்தில் அறிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8033,51 +7694,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493432" r:id="rId1"/>
+    <p:sldLayoutId id="2473414273" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8581,78 +8242,54 @@
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8773,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆண்டவனிடத்தில் அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது சீரியாவின் ராஜா: நல்லது போகலாம், இஸ்ரவேலின் ராஜாவுக்கு நிருபம் தருகிறேன் என்றான்;]]></a:t>
+              <a:t><![CDATA[5. And the king of Syria said, Go to, go, and I will send a letter unto the king of Israel. And he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அப்படியே அவன் தன் கையிலே பத்துத் தாலந்து வெள்ளியையும், ஆறாயிரம் சேக்கல் நிறைபொன்னையும், பத்து]]></a:t>
+              <a:t><![CDATA[departed, and took with him ten talents of silver, and six thousand pieces of gold, and ten changes]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மாற்றுவஸ்திரங்களையும் எடுத்துக்கொண்டுபோய்,]]></a:t>
+              <a:t><![CDATA[of raiment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இஸ்ரவேலின் ராஜாவிடத்தில் அந்த நிருபத்தைக் கொடுத்தான். அதிலே: இந்த நிருபத்தை உம்மிடத்தில் என்]]></a:t>
+              <a:t><![CDATA[6. And he brought the letter to the king of Israel, saying, Now when this letter has come unto you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஊழியக்காரனாகிய நாகமான் கொண்டுவருவான்; நீர் அவன் குஷ்டரோகத்தை நீக்கி விட அவனை உம்மிடத்தில்]]></a:t>
+              <a:t><![CDATA[behold, I have therewith sent Naaman my servant to you, that you may recover him of his leprosy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அனுப்பியிருக்கிறேன் என்று எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And it came to pass, when the king of Israel had read the letter, that he rent his clothes, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேலின் ராஜா அந்த நிருபத்தை வாசித்தபோது, அவன் தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு: ஒரு மனுஷனை]]></a:t>
+              <a:t><![CDATA[said, Am I God, to kill and to make alive, that this man does send unto me to recover a man of his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவன் குஷ்டரோகத்தினின்று நீக்கி விடவேண்டும் என்று, அவன் என்னிடத்தில் நிருபம் அனுப்புகிறதற்கு,]]></a:t>
+              <a:t><![CDATA[leprosy? wherefore consider, I pray you, and see how he seeks a quarrel against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொல்லவும் உயிர்ப்பிக்கவும் நான் தேவனா? இவன் என்னை விரோதிக்க சமயம் தேடுகிறான் என்பதைச்]]></a:t>
+              <a:t><![CDATA[8. And it was so, when Elisha the man of God had heard that the king of Israel had rent his clothes,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சீரிய ராஜாவின் படைத்தலைவனாகிய நாகமான் என்பவன் தன் ஆண்டவனிடத்தில் பெரிய மனுஷனும்]]></a:t>
+              <a:t><![CDATA[1. Now Naaman, captain of the host of the king of Syria, was a great man with his master, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சிந்தித்துப்பாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[that he sent to the king, saying, Wherefore have you rent your clothes? let him come now to me, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இஸ்ரவேலின் ராஜா தன் வஸ்திரங்களைக் கிழித்துக்கொண்ட செய்தியை தேவனுடைய மனுஷனாகிய எலிசா கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[he shall know that there is a prophet in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவன்: நீர் உம்முடைய வஸ்திரங்களைக் கிழித்துக்கொள்வானேன்? அவன் என்னிடத்தில் வந்து, இஸ்ரவேலிலே]]></a:t>
+              <a:t><![CDATA[9. So Naaman came with his horses and with his chariot, and stood at the door of the house of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தீர்க்கதரிசி உண்டென்பதை அறிந்துகொள்ளட்டும் என்று ராஜாவுக்குச் சொல்லியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[Elisha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியே நாகமான் தன் குதிரைகளோடும் தன் இரதத்தோடும் வந்து எலிசாவின் வாசற்படியிலே நின்றான்.]]></a:t>
+              <a:t><![CDATA[10. And Elisha sent a messenger unto him, saying, Go and wash in Jordan seven times, and your flesh]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது எலிசா: அவனிடத்தில் ஆள் அனுப்பி, நீ போய், யோர்தானில் ஏழுதரம் ஸ்நானம்பண்ணு; அப்பொழுது]]></a:t>
+              <a:t><![CDATA[shall come again to you, and you shall be clean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உன் மாம்சம் மாறி, நீ சுத்தமாவாய் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[11. But Naaman was angry, and went away, and said, Behold, I thought, He will surely come out to me,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு நாகமான் கடுங்கோபங்கொண்டு, புறப்பட்டுப்போய்: அவன் வெளியே வந்து நின்று, தன் தேவனாகிய]]></a:t>
+              <a:t><![CDATA[and stand, and call on the name of the LORD his God, and strike his hand over the place, and recover]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்த்தருடைய நாமத்தைத் தொழுது, தன் கையினால் அந்த இடத்தைத் தடவி, இவ்விதமாய்க் குஷ்டரோகத்தை]]></a:t>
+              <a:t><![CDATA[the leper.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நீக்கிவிடுவான் என்று எனக்குள் நினைத்திருந்தேன்.]]></a:t>
+              <a:t><![CDATA[12. Are not Abana and Pharpar, rivers of Damascus, better than all the waters of Israel? may I not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எண்ணிக்கையுள்ளவனுமாயிருந்தான்; அவனைக் கொண்டு கர்த்தர் சீரியாவுக்கு இரட்சிப்பைக் கட்டளையிட்டார்; மகா]]></a:t>
+              <a:t><![CDATA[honourable, because by him the LORD had given deliverance unto Syria: he was also a mighty man in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் ஸ்நானம்பண்ணிச் சுத்தமாகிறதற்கு இஸ்ரவேலின் தண்ணீர்கள் எல்லாவற்றைப்பார்க்கிலும் தமஸ்குவின்]]></a:t>
+              <a:t><![CDATA[wash in them, and be clean? So he turned and went away in a rage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நதிகளாகிய ஆப்னாவும் பர்பாரும் நல்லதல்லவோ என்று சொல்லி, உக்கிரத்தோடே திரும்பிப் போனான்.]]></a:t>
+              <a:t><![CDATA[13. And his servants came near, and spoke unto him, and said, My father, if the prophet had bid you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் ஊழியக்காரர் சமீபத்தில் வந்து, அவனை நோக்கி: தகப்பனே, அந்தத் தீர்க்கதரிசி ஒரு பெரிய]]></a:t>
+              <a:t><![CDATA[do some great thing, would you not have done it? how much rather then, when he says to you, Wash,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[காரியத்தைச் செய்ய உமக்குச் சொல்லியிருந்தால் அதை நீர் செய்வீர் அல்லவா? ஸ்நானம் பண்ணும், அப்பொழுது]]></a:t>
+              <a:t><![CDATA[and be clean?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சுத்தமாவீர் என்று அவர் உம்மோடே சொல்லும் போது, அதைச் செய்யவேண்டியது எத்தனை அதிகம் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Then went he down, and dipped himself seven times in Jordan, according to the saying of the man]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவன் இறங்கி, தேவனுடைய மனுஷன் வார்த்தையின்படியே யோர்தானில் ஏழுதரம் முழுகினபோது, அவன்]]></a:t>
+              <a:t><![CDATA[of God: and his flesh came again like unto the flesh of a little child, and he was clean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மாம்சம் ஒரு சிறுபிள்ளையின் மாம்சத்தைப்போல மாறி, அவன் சுத்தமானான்.]]></a:t>
+              <a:t><![CDATA[15. And he returned to the man of God, he and all his company, and came, and stood before him: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவன் தன் கூட்டத்தோடெல்லாம் தேவனுடைய மனுஷனிடத்துக்குத் திரும்பிவந்து, அவனுக்கு முன்பாக]]></a:t>
+              <a:t><![CDATA[he said, Behold, now I know that there is no God in all the earth, but in Israel: now therefore, I]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நின்று: இதோ, இஸ்ரவேலிலிருக்கிற தேவனைத்தவிர பூமியெங்கும் வேறே தேவன் இல்லை என்பதை அறிந்தேன்; இப்போதும்]]></a:t>
+              <a:t><![CDATA[pray you, take a blessing of your servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உமது அடியேன் கையில் ஒரு காணிக்கை வாங்கிக்கொள்ள வேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. But he said, As the LORD lives, before whom I stand, I will receive none. And he urged him to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பராக்கிரமசாலியாகிய அவனோ குஷ்டரோகியாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[valour, but he was a leper.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு அவன்: நான் வாங்குகிறதில்லை என்று கர்த்தருக்கு முன்பாக அவருடைய ஜீவனைக்கொண்டு சொல்லுகிறேன்]]></a:t>
+              <a:t><![CDATA[take it; but he refused.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றான்; வாங்கவேண்டும் என்று அவனை வருந்தினாலும் தட்டுதல் பண்ணிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[17. And Naaman said, Shall there not then, I pray you, be given to your servant two mules' burden of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது நாகமான்: ஆனாலும் இரண்டு கோவேறு கழுதைகள் சுமக்கத்தக்க இரண்டு பொதி மண் உமது]]></a:t>
+              <a:t><![CDATA[earth? for your servant will henceforth offer neither burnt offering nor sacrifice unto other gods,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அடியேனுக்குக் கட்டளையிடவேண்டும்; உமது அடியேன் இனிக் கர்த்தருக்கே அல்லாமல், அந்நிய தேவர்களுக்குச்]]></a:t>
+              <a:t><![CDATA[but unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சர்வாங்க தகனத்தையும் பலியையும் செலுத்துவதில்லை.]]></a:t>
+              <a:t><![CDATA[18. In this thing the LORD pardon your servant, that when my master goes into the house of Rimmon to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஒரு காரியத்தையே கர்த்தர் உமது அடியேனுக்கு மன்னிப்பாராக; என் ஆண்டவன் பணிந்துகொள்ள நிம்மோன்]]></a:t>
+              <a:t><![CDATA[worship there, and he leans on my hand, and I bow myself in the house of Rimmon: when I bow down]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கோவிலுக்குள் பிரவேசிக்கும்போது, நான் அவருக்குக் கைலாகு கொடுத்து நிம்மோன் கோவிலிலே பணியவேண்டியதாகும்;]]></a:t>
+              <a:t><![CDATA[myself in the house of Rimmon, the LORD pardon your servant in this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இப்படி ரிம்மோன் கோவிலில் நான் பணிய வேண்டிய இந்தக் காரியத்தைக் கர்த்தர் உமது அடியேனுக்கு மன்னிப்பாராக]]></a:t>
+              <a:t><![CDATA[19. And he said unto him, Go in peace. So he departed from him a little way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றான்.]]></a:t>
+              <a:t><![CDATA[20. But Gehazi, the servant of Elisha the man of God, said, Behold, my master has spared Naaman this]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்கு அவன்: சமாதானத்தோடேபோ என்றான்; இவன் புறப்பட்டுக் கொஞ்சதூரம் போனபோது,]]></a:t>
+              <a:t><![CDATA[Syrian, in not receiving at his hands that which he brought: but, as the LORD lives, I will run]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +14086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சீரியாவிலிருந்து தண்டுகள் புறப்பட்டு, இஸ்ரவேல் தேசத்திலிருந்து ஒரு சிறு பெண்ணைச்]]></a:t>
+              <a:t><![CDATA[2. And the Syrians had gone out by companies, and had brought away captive out of the land of Israel]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தேவனுடைய மனுஷனாகிய எலிசாவின் வேலைக்காரன் கேயாசி என்பவன், அந்தச் சீரியனாகிய நாகமான் கொண்டு வந்ததை]]></a:t>
+              <a:t><![CDATA[after him, and take somewhat of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என் ஆண்டவன் அவன் கையிலே வாங்காமல் அவனை விட்டுவிட்டார்; நான் அவன் பிறகே ஓடி, அவன் கையிலே ஏதாகிலும்]]></a:t>
+              <a:t><![CDATA[21. So Gehazi followed after Naaman. And when Naaman saw him running after him, he lighted down from]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14845,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வாங்குவேன் என்று கர்த்தருடைய ஜீவன்மேல் ஆணையிட்டு,]]></a:t>
+              <a:t><![CDATA[the chariot to meet him, and said, Is all well?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14977,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நாகமானைப் பின் தொடர்ந்தான்; அவன் தன் பிறகே ஓடிவருகிறதை நாகமான் கண்டபோது, அவனுக்கு எதிர்கொண்டு]]></a:t>
+              <a:t><![CDATA[22. And he said, All is well. My master has sent me, saying, Behold, even now there be come to me]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15109,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போக இரத்தத்திலிருந்து குதித்து: சுகசெய்தியா என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[from mount Ephraim two young men of the sons of the prophets: give them, I pray you, a talent of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15241,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு அவன்: சுகசெய்திதான்; தீர்க்கதரிசிகளின் புத்திரரில் இரண்டு வாலிபர் இப்பொழுதுதான்]]></a:t>
+              <a:t><![CDATA[silver, and two changes of garments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15373,51 +15010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எப்பிராயீம் மலைத்தேசத்திலிருந்து என்னிடத்தில் வந்தார்கள்; அவர்களுக்கு ஒரு தாலந்து வெள்ளியையும்,]]></a:t>
+              <a:t><![CDATA[23. And Naaman said, Be content, take two talents. And he urged him, and bound two talents of silver]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15505,51 +15142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இரண்டு மாற்றுவஸ்திரங்களையும் தரவேண்டும் என்று கேட்க, என் எஜமான் என்னை அனுப்பினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[in two bags, with two changes of garments, and laid them upon two of his servants; and they bare]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15637,51 +15274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்கு நாகமான்: தயவுசெய்து, இரண்டு தாலந்தை வாங்கிக்கொள் என்று சொல்லி, அவனை வருந்தி, இரண்டு]]></a:t>
+              <a:t><![CDATA[them before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15769,51 +15406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தாலந்து வெள்ளியை இரண்டு கைகளில் இரண்டு மாற்று வஸ்திரங்களோடே கட்டி, அவனுக்கு முன்பாகச் சுமந்து போக,]]></a:t>
+              <a:t><![CDATA[24. And when he came to the tower, he took them from their hand, and bestowed them in the house: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15901,51 +15538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சிறைபிட்டித்துக்கொண்டு வந்திருந்தார்கள்; அவள் நாகமானின் மனைவிக்குப் பணிவிடை செய்துகொண்டிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[a little maid; and she waited on Naaman's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16033,51 +15670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தன் வேலைக்காரரான இரண்டு பேர்மேல் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[he let the men go, and they departed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16165,51 +15802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் மேட்டண்டைக்கு வந்தபோது, அவன் அதை அவர்கள் கையிலிருந்து வாங்கி, வீட்டிலே வைத்து, அந்த மனுஷரை]]></a:t>
+              <a:t><![CDATA[25. But he went in, and stood before his master. And Elisha said unto him, Whence come you, Gehazi?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16297,51 +15934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அனுப்பிவிட்டான்; அவர்கள் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[And he said, Your servant went no where.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16429,51 +16066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்பு அவன் உள்ளே போய்த் தன் எஜமானுக்கு முன்பாக நின்றான்; கேயாசியே, எங்கேயிருந்து வந்தாய் என்று]]></a:t>
+              <a:t><![CDATA[26. And he said unto him, Went not mine heart with you, when the man turned again from his chariot]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16561,51 +16198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எலிசா அவனைக் கேட்டதற்கு, அவன்: உமது அடியான் எங்கும் போகவில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[to meet you? Is it a time to receive money, and to receive garments, and olive yards, and vineyards,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16693,51 +16330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அவன் இவனைப் பார்த்து: அந்த மனுஷன் உனக்கு எதிர் கொண்டுவர தன் இரதத்திலிருந்து இறங்கித்]]></a:t>
+              <a:t><![CDATA[and sheep, and oxen, and male servants, and maidservants?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16825,51 +16462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[திரும்புகிறபோது என் மனம் உன்னுடன்கூடச் செல்லவில்லையா? பணத்தை வாங்குகிறதற்கும், வஸ்திரங்களையும்]]></a:t>
+              <a:t><![CDATA[27. The leprosy therefore of Naaman shall cleave unto you, and unto your seed for ever. And he went]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16957,315 +16594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஒலிவத்தோப்புகளையும் திராட்சத்தோட்டங்களையும் ஆடுமாடுகளையும் வேலைக்காரரையும் வேலைக்காரிகளையும்]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[27. ஆகையால் நாகமானின் குஷ்டரோகம் உன்னையும் உன் சந்ததியாரையும் என்றைக்கும் பிடித்திருக்கும் என்றான்;]]></a:t>
+              <a:t><![CDATA[out from his presence a leper as white as snow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17353,183 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவள் தன் நாச்சியாரைப் பார்த்து: என் ஆண்டவன் சமாரியாவிலிருக்கிற தீர்க்கதரிசியினிடத்தில் போவாரானால்]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[உடனே அவன் உறைந்த மழை நிறமான குஷ்டரோகியாகி, அவன் சமுகத்தை விட்டுப் புறப்பட்டுப் போனான்.]]></a:t>
+              <a:t><![CDATA[3. And she said unto her mistress, Would God my lord were with the prophet that is in Samaria! for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17617,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நலமாயிருக்கும்; அவர் இவருடைய குஷ்டரோகத்தை நீக்கிவிடுவார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[he would recover him of his leprosy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17749,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது அவன் போய், இஸ்ரவேல் தேசத்துப் பெண் இன்ன இன்ன பிரகாரமாய்ச் சொல்லுகிறாள் என்று தன்]]></a:t>
+              <a:t><![CDATA[4. And one went in, and told his lord, saying, Thus and thus said the maid that is of the land of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17810,91 +17051,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme2">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
   <a:themeElements>
-    <a:clrScheme name="Theme2">
+    <a:clrScheme name="Theme41">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme2">
+    <a:fontScheme name="Theme41">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17920,51 +17161,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme2">
+    <a:fmtScheme name="Theme41">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18095,51 +17336,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>70</Slides>
+  <Slides>67</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>