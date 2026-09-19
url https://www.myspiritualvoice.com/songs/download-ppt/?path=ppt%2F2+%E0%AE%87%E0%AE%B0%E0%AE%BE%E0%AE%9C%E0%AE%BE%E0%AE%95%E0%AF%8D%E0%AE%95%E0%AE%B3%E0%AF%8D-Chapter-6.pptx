--- v1 (2026-07-18)
+++ v2 (2026-09-19)
@@ -133,50 +133,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -228,50 +246,59 @@
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -440,53 +467,62 @@
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
-  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -546,51 +582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இதற்குப்பின்பு சீரியாவின் ராஜாவாகிய பெனாதாத் தன் இராணுவத்தையெல்லாம் கூட்டிக்கொண்டுவந்து சமாரியாவை முற்றிக்கைபோட்டான்.]]></a:t>
+              <a:t><![CDATA[5. But as one was felling a beam, the axe head fell into the water: and he cried, and said, Alas, master! for it was borrowed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -655,51 +691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதினால் சமாரியாவிலே கொடிய பஞ்சமுண்டாயிற்று; ஒரு கழுதைத் தலை எண்பது வெள்ளிக்காசுக்கும், புறாக்களுக்குப் போடுகிற காற்படி பயறு ஐந்து வெள்ளிக்காசுக்கும் விற்கப்படுமட்டும் அதை முற்றிக்கைபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And the man of God said, Where fell it? And he showed him the place. And he cut down a stick, and cast it in thither; and the iron did swim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -764,51 +800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதினால் சமாரியாவிலே கொடிய பஞ்சமுண்டாயிற்று; ஒரு கழுதைத் தலை எண்பது வெள்ளிக்காசுக்கும், புறாக்களுக்குப் போடுகிற காற்படி பயறு ஐந்து வெள்ளிக்காசுக்கும் விற்கப்படுமட்டும் அதை முற்றிக்கைபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And the man of God said, Where fell it? And he showed him the place. And he cut down a stick, and cast it in thither; and the iron did swim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -873,51 +909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதினால் சமாரியாவிலே கொடிய பஞ்சமுண்டாயிற்று; ஒரு கழுதைத் தலை எண்பது வெள்ளிக்காசுக்கும், புறாக்களுக்குப் போடுகிற காற்படி பயறு ஐந்து வெள்ளிக்காசுக்கும் விற்கப்படுமட்டும் அதை முற்றிக்கைபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Therefore said he, Take it up to you. And he put out his hand, and took it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -982,51 +1018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இஸ்ரவேலின் ராஜா அலங்கத்தின் மேல் நடந்துபோகையில், ஒரு ஸ்திரீ அவனைப்பார்த்துக் கூப்பிட்டு, ராஜாவாகிய என் ஆண்டவனே, இரட்சியும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[8. Then the king of Syria warred against Israel, and took counsel with his servants, saying, In such and such a place shall be my camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1091,51 +1127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இஸ்ரவேலின் ராஜா அலங்கத்தின் மேல் நடந்துபோகையில், ஒரு ஸ்திரீ அவனைப்பார்த்துக் கூப்பிட்டு, ராஜாவாகிய என் ஆண்டவனே, இரட்சியும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[8. Then the king of Syria warred against Israel, and took counsel with his servants, saying, In such and such a place shall be my camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1200,51 +1236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதற்கு அவன்: கர்த்தர் உன்னை இரட்சிக்காதிருந்தால் நான் எதிலிருந்து எடுத்து உன்னை இரட்சிக்கலாம்? களஞ்சியத்திலிருந்தா, ஆலையிலிருந்தா என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[9. And the man of God sent unto the king of Israel, saying, Beware that you pass not such a place; for thither the Syrians are come down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1309,51 +1345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதற்கு அவன்: கர்த்தர் உன்னை இரட்சிக்காதிருந்தால் நான் எதிலிருந்து எடுத்து உன்னை இரட்சிக்கலாம்? களஞ்சியத்திலிருந்தா, ஆலையிலிருந்தா என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[9. And the man of God sent unto the king of Israel, saying, Beware that you pass not such a place; for thither the Syrians are come down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1418,51 +1454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ராஜா பின்னையும் அவளைப் பார்த்து: உனக்கு என்னவேண்டும் என்று கேட்டான். அதற்கு அவள்: இந்த ஸ்திரீ என்னை நோக்கி: உன் மகனைத் தா, அவனை இன்று தின்போம்; நாளைக்கு என் மகனைத் தின்போம் என்றாள்.]]></a:t>
+              <a:t><![CDATA[10. And the king of Israel sent to the place which the man of God told him and warned him of, and saved himself there, not once nor twice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1527,51 +1563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ராஜா பின்னையும் அவளைப் பார்த்து: உனக்கு என்னவேண்டும் என்று கேட்டான். அதற்கு அவள்: இந்த ஸ்திரீ என்னை நோக்கி: உன் மகனைத் தா, அவனை இன்று தின்போம்; நாளைக்கு என் மகனைத் தின்போம் என்றாள்.]]></a:t>
+              <a:t><![CDATA[10. And the king of Israel sent to the place which the man of God told him and warned him of, and saved himself there, not once nor twice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1636,51 +1672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இஸ்ரவேலின் ராஜா அவர்களைக் கண்டபோது, எலிசாவைப் பார்த்து: என் தகப்பனே, நான் அவர்களை வெட்டிப் போடலாமா என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[1. And the sons of the prophets said unto Elisha, Behold now, the place where we dwell with you is too strait for us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1745,51 +1781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்படியே என் மகனை ஆக்கித் தின்றோம்; மறுநாளில் நான் இவளை நோக்கி: நாம் உன் மகனைத் தின்ன அவனைத் தா என்றேன்; அவள் தன் மகனை ஒளித்துவிட்டாள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[10. And the king of Israel sent to the place which the man of God told him and warned him of, and saved himself there, not once nor twice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1854,51 +1890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்படியே என் மகனை ஆக்கித் தின்றோம்; மறுநாளில் நான் இவளை நோக்கி: நாம் உன் மகனைத் தின்ன அவனைத் தா என்றேன்; அவள் தன் மகனை ஒளித்துவிட்டாள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[11. Therefore the heart of the king of Syria was sore troubled for this thing; and he called his servants, and said unto them, Will all of you not show me which of us is for the king of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1963,51 +1999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அந்த ஸ்திரீயின் வார்த்தைகளை ராஜா கேட்டவுடனே, அலங்கத்தின்மேல் நடந்துபோகிற அவன் தன் வஸ்திரங்களைக் கிழித்துக்கொண்டான்; அவன் உள்ளே தன் சரீரத்தின்மேல் இரட்டு உடுத்தியிருக்கிறதை ஜனங்கள் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Therefore the heart of the king of Syria was sore troubled for this thing; and he called his servants, and said unto them, Will all of you not show me which of us is for the king of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2072,51 +2108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அந்த ஸ்திரீயின் வார்த்தைகளை ராஜா கேட்டவுடனே, அலங்கத்தின்மேல் நடந்துபோகிற அவன் தன் வஸ்திரங்களைக் கிழித்துக்கொண்டான்; அவன் உள்ளே தன் சரீரத்தின்மேல் இரட்டு உடுத்தியிருக்கிறதை ஜனங்கள் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Therefore the heart of the king of Syria was sore troubled for this thing; and he called his servants, and said unto them, Will all of you not show me which of us is for the king of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2181,51 +2217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அந்த ஸ்திரீயின் வார்த்தைகளை ராஜா கேட்டவுடனே, அலங்கத்தின்மேல் நடந்துபோகிற அவன் தன் வஸ்திரங்களைக் கிழித்துக்கொண்டான்; அவன் உள்ளே தன் சரீரத்தின்மேல் இரட்டு உடுத்தியிருக்கிறதை ஜனங்கள் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And one of his servants said, None, my lord, O king: but Elisha, the prophet that is in Israel, tells the king of Israel the words that you speak in your bedchamber.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2290,51 +2326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவன்: சாப்பாத்தின் குமாரனாகிய எலிசாவின் தலை இன்றைக்கு அவன்மேல் இருந்தால், தேவன் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[12. And one of his servants said, None, my lord, O king: but Elisha, the prophet that is in Israel, tells the king of Israel the words that you speak in your bedchamber.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2399,51 +2435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவன்: சாப்பாத்தின் குமாரனாகிய எலிசாவின் தலை இன்றைக்கு அவன்மேல் இருந்தால், தேவன் அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[12. And one of his servants said, None, my lord, O king: but Elisha, the prophet that is in Israel, tells the king of Israel the words that you speak in your bedchamber.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2508,51 +2544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. எலிசா தன் வீட்டில் உட்கார்ந்திருந்தான்; மூப்பரும் அவனோடு உட்கார்ந்திருந்தார்கள். அப்பொழுது ராஜா: ஒரு மனுஷனைத் தனக்கு முன்னே அனுப்பினான்; இந்த ஆள் எலிசாவினிடத்துக்கு வருமுன்னே, அவன் அந்த மூப்பரை நோக்கி: என் தலையை வாங்க, அந்தக் கொலைபாதகனுடைய மகன் ஆள் அனுப்பினான்; பார்த்தீர்களா? அந்த ஆள் வரும்போது, நீங்கள் அவனை உள்ளே வரவொட்டாமல் கதவைப் பூட்டிப்போடுங்கள்; அவனுக்குப் பின்னாக அவன் ஆண்டவனுடைய காலின் சத்தம் கேட்கிறது அல்லவா என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And he said, Go and spy where he is, that I may send and fetch him. And it was told him, saying, Behold, he is in Dothan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2617,51 +2653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. எலிசா தன் வீட்டில் உட்கார்ந்திருந்தான்; மூப்பரும் அவனோடு உட்கார்ந்திருந்தார்கள். அப்பொழுது ராஜா: ஒரு மனுஷனைத் தனக்கு முன்னே அனுப்பினான்; இந்த ஆள் எலிசாவினிடத்துக்கு வருமுன்னே, அவன் அந்த மூப்பரை நோக்கி: என் தலையை வாங்க, அந்தக் கொலைபாதகனுடைய மகன் ஆள் அனுப்பினான்; பார்த்தீர்களா? அந்த ஆள் வரும்போது, நீங்கள் அவனை உள்ளே வரவொட்டாமல் கதவைப் பூட்டிப்போடுங்கள்; அவனுக்குப் பின்னாக அவன் ஆண்டவனுடைய காலின் சத்தம் கேட்கிறது அல்லவா என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And he said, Go and spy where he is, that I may send and fetch him. And it was told him, saying, Behold, he is in Dothan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2726,51 +2762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. எலிசா தன் வீட்டில் உட்கார்ந்திருந்தான்; மூப்பரும் அவனோடு உட்கார்ந்திருந்தார்கள். அப்பொழுது ராஜா: ஒரு மனுஷனைத் தனக்கு முன்னே அனுப்பினான்; இந்த ஆள் எலிசாவினிடத்துக்கு வருமுன்னே, அவன் அந்த மூப்பரை நோக்கி: என் தலையை வாங்க, அந்தக் கொலைபாதகனுடைய மகன் ஆள் அனுப்பினான்; பார்த்தீர்களா? அந்த ஆள் வரும்போது, நீங்கள் அவனை உள்ளே வரவொட்டாமல் கதவைப் பூட்டிப்போடுங்கள்; அவனுக்குப் பின்னாக அவன் ஆண்டவனுடைய காலின் சத்தம் கேட்கிறது அல்லவா என்றான்.]]></a:t>
+              <a:t><![CDATA[14. Therefore sent he thither horses, and chariots, and a great host: and they came by night, and compassed the city about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2835,51 +2871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இஸ்ரவேலின் ராஜா அவர்களைக் கண்டபோது, எலிசாவைப் பார்த்து: என் தகப்பனே, நான் அவர்களை வெட்டிப் போடலாமா என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[1. And the sons of the prophets said unto Elisha, Behold now, the place where we dwell with you is too strait for us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2944,51 +2980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. எலிசா தன் வீட்டில் உட்கார்ந்திருந்தான்; மூப்பரும் அவனோடு உட்கார்ந்திருந்தார்கள். அப்பொழுது ராஜா: ஒரு மனுஷனைத் தனக்கு முன்னே அனுப்பினான்; இந்த ஆள் எலிசாவினிடத்துக்கு வருமுன்னே, அவன் அந்த மூப்பரை நோக்கி: என் தலையை வாங்க, அந்தக் கொலைபாதகனுடைய மகன் ஆள் அனுப்பினான்; பார்த்தீர்களா? அந்த ஆள் வரும்போது, நீங்கள் அவனை உள்ளே வரவொட்டாமல் கதவைப் பூட்டிப்போடுங்கள்; அவனுக்குப் பின்னாக அவன் ஆண்டவனுடைய காலின் சத்தம் கேட்கிறது அல்லவா என்றான்.]]></a:t>
+              <a:t><![CDATA[14. Therefore sent he thither horses, and chariots, and a great host: and they came by night, and compassed the city about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3053,51 +3089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்களோடே அவன் பேசிக்கொண்டிருக்கையில், அந்த ஆள் அவனிடத்தில் வந்து: இதோ, இந்தப் பொல்லாப்பு கர்த்தரால் உண்டானது; நான் இனிக் கர்த்தருக்காகக் காத்திருக்க வேண்டியது என்ன என்று ராஜா சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And when the servant of the man of God was risen early, and gone forth, behold, an host compassed the city both with horses and chariots. And his servant said unto him, Alas, my master! how shall we do?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3162,51 +3198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்களோடே அவன் பேசிக்கொண்டிருக்கையில், அந்த ஆள் அவனிடத்தில் வந்து: இதோ, இந்தப் பொல்லாப்பு கர்த்தரால் உண்டானது; நான் இனிக் கர்த்தருக்காகக் காத்திருக்க வேண்டியது என்ன என்று ராஜா சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And when the servant of the man of God was risen early, and gone forth, behold, an host compassed the city both with horses and chariots. And his servant said unto him, Alas, my master! how shall we do?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3271,51 +3307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தீர்க்கதரிசிகளின் புத்திரர் எலிசாவை நோக்கி: இதோ, நாங்கள் உம்முடன் குடியிருக்கிற இந்த இடம் எங்களுக்கு நெருக்கமாய் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. And when the servant of the man of God was risen early, and gone forth, behold, an host compassed the city both with horses and chariots. And his servant said unto him, Alas, my master! how shall we do?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3380,51 +3416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தீர்க்கதரிசிகளின் புத்திரர் எலிசாவை நோக்கி: இதோ, நாங்கள் உம்முடன் குடியிருக்கிற இந்த இடம் எங்களுக்கு நெருக்கமாய் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. And he answered, Fear not: for they that be with us are more than they that be with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3489,51 +3525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நாங்கள் யோர்தான்மட்டும் போய் அவ்விடத்தில் ஒவ்வொருவர் ஒவ்வொரு உத்திரத்தை வெட்டி, குடியிருக்க அங்கே எங்களுக்கு ஒரு இடத்தை உண்டாக்குவோம் என்றார்கள். அதற்கு அவன்: போங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And he answered, Fear not: for they that be with us are more than they that be with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3598,51 +3634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நாங்கள் யோர்தான்மட்டும் போய் அவ்விடத்தில் ஒவ்வொருவர் ஒவ்வொரு உத்திரத்தை வெட்டி, குடியிருக்க அங்கே எங்களுக்கு ஒரு இடத்தை உண்டாக்குவோம் என்றார்கள். அதற்கு அவன்: போங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And Elisha prayed, and said, LORD, I pray you, open his eyes, that he may see. And the LORD opened the eyes of the young man; and he saw: and, behold, the mountain was full of horses and chariots of fire round about Elisha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3707,51 +3743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களில் ஒருவன்: நீர் தயவுசெய்து உமது அடியாரோடேகூட வரவேண்டும் என்றான். அதற்கு அவன்: நான் வருகிறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[17. And Elisha prayed, and said, LORD, I pray you, open his eyes, that he may see. And the LORD opened the eyes of the young man; and he saw: and, behold, the mountain was full of horses and chariots of fire round about Elisha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3816,51 +3852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களோடேகூடப் போனான்; அவர்கள் யோர்தான் நதியருகே வந்த போது மரங்களை வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And Elisha prayed, and said, LORD, I pray you, open his eyes, that he may see. And the LORD opened the eyes of the young man; and he saw: and, behold, the mountain was full of horses and chariots of fire round about Elisha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3925,51 +3961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒருவன் ஒரு உத்திரத்தை வெட்டி விழுத்துகையில் கோடரி தண்ணீரில் விழுந்தது; அவன்: ஐயோ என் ஆண்டவனே, அது இரவலாக வாங்கப்பட்டதே என்று கூவினான்.]]></a:t>
+              <a:t><![CDATA[18. And when they came down to him, Elisha prayed unto the LORD, and said, Strike this people, I pray you, with blindness. And he stroke them with blindness according to the word of Elisha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4034,51 +4070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு அவன்: நீர் வெட்டவேண்டாம்; நீர் உம்முடைய பட்டயத்தாலும், உம்முடைய வில்லினாலும் சிறையாக்கிக் கொண்டவர்களை வெட்டுகிறீரோ? இவர்கள் புசித்துக் குடித்து, தங்கள் ஆண்டவனிடத்துக்குப் போகும்படிக்கு, அப்பமும் தண்ணீரும் அவர்களுக்கெதிரில் வையும் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. Let us go, we pray you, unto Jordan, and take thence every man a beam, and let us make us a place there, where we may dwell. And he answered, Go all of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4143,51 +4179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒருவன் ஒரு உத்திரத்தை வெட்டி விழுத்துகையில் கோடரி தண்ணீரில் விழுந்தது; அவன்: ஐயோ என் ஆண்டவனே, அது இரவலாக வாங்கப்பட்டதே என்று கூவினான்.]]></a:t>
+              <a:t><![CDATA[18. And when they came down to him, Elisha prayed unto the LORD, and said, Strike this people, I pray you, with blindness. And he stroke them with blindness according to the word of Elisha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4252,51 +4288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேவனுடைய மனுஷன் அது எங்கே விழுந்தது என்று கேட்டான்; அவன் அந்த இடத்தைக் காண்பித்தபோது, ஒரு கொம்பை வெட்டி, அதை அங்கே எறிந்து, அந்த இரும்பை மிதக்கப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[18. And when they came down to him, Elisha prayed unto the LORD, and said, Strike this people, I pray you, with blindness. And he stroke them with blindness according to the word of Elisha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4361,51 +4397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேவனுடைய மனுஷன் அது எங்கே விழுந்தது என்று கேட்டான்; அவன் அந்த இடத்தைக் காண்பித்தபோது, ஒரு கொம்பை வெட்டி, அதை அங்கே எறிந்து, அந்த இரும்பை மிதக்கப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[19. And Elisha said unto them, This is not the way, neither is this the city: follow me, and I will bring you to the man whom all of you seek. But he led them to Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4470,51 +4506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதை எடுத்துக்கொள் என்றான்; அப்படியே அவன் தன் கையை நீட்டி அதை எடுத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[19. And Elisha said unto them, This is not the way, neither is this the city: follow me, and I will bring you to the man whom all of you seek. But he led them to Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4579,51 +4615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அக்காலத்தில் சீரியாவின் ராஜா இஸ்ரவேலுக்கு விரோதமாய் யுத்தம் பண்ணி, இன்ன இன்ன ஸ்தலத்திலே பாளயமிறங்குவேன் என்று தன் ஊழியக்காரரோடே ஆலோசனைபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[19. And Elisha said unto them, This is not the way, neither is this the city: follow me, and I will bring you to the man whom all of you seek. But he led them to Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4688,51 +4724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அக்காலத்தில் சீரியாவின் ராஜா இஸ்ரவேலுக்கு விரோதமாய் யுத்தம் பண்ணி, இன்ன இன்ன ஸ்தலத்திலே பாளயமிறங்குவேன் என்று தன் ஊழியக்காரரோடே ஆலோசனைபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[20. And it came to pass, when they were come into Samaria, that Elisha said, LORD, open the eyes of these men, that they may see. And the LORD opened their eyes, and they saw; and, behold, they were in the midst of Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4797,51 +4833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகிலும் தேவனுடைய மனுஷன் இஸ்ரவேலின் ராஜாவினிடத்தில் ஆள் அனுப்பி: இன்ன இடத்துக்குப் போகாதபடிக்கு எச்சரிக்கையாயிரும்; சீரியர் அங்கே இறங்குவார்கள் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[20. And it came to pass, when they were come into Samaria, that Elisha said, LORD, open the eyes of these men, that they may see. And the LORD opened their eyes, and they saw; and, behold, they were in the midst of Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4906,51 +4942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகிலும் தேவனுடைய மனுஷன் இஸ்ரவேலின் ராஜாவினிடத்தில் ஆள் அனுப்பி: இன்ன இடத்துக்குப் போகாதபடிக்கு எச்சரிக்கையாயிரும்; சீரியர் அங்கே இறங்குவார்கள் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[20. And it came to pass, when they were come into Samaria, that Elisha said, LORD, open the eyes of these men, that they may see. And the LORD opened their eyes, and they saw; and, behold, they were in the midst of Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5015,51 +5051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது இஸ்ரவேலின் ராஜா தேவனுடைய மனுஷன் தன்னை எச்சரித்து, தனக்குக் குறித்துச்சொன்ன ஸ்தலத்திற்கு மனுஷரை அனுப்பிப்பார்த்து எச்சரிக்கையாயிருந்து, இப்படி அநேகந்தரம் தன்னைக் காத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[21. And the king of Israel said unto Elisha, when he saw them, My father, shall I strike them? shall I strike them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5124,51 +5160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது இஸ்ரவேலின் ராஜா தேவனுடைய மனுஷன் தன்னை எச்சரித்து, தனக்குக் குறித்துச்சொன்ன ஸ்தலத்திற்கு மனுஷரை அனுப்பிப்பார்த்து எச்சரிக்கையாயிருந்து, இப்படி அநேகந்தரம் தன்னைக் காத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[21. And the king of Israel said unto Elisha, when he saw them, My father, shall I strike them? shall I strike them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5233,51 +5269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு அவன்: நீர் வெட்டவேண்டாம்; நீர் உம்முடைய பட்டயத்தாலும், உம்முடைய வில்லினாலும் சிறையாக்கிக் கொண்டவர்களை வெட்டுகிறீரோ? இவர்கள் புசித்துக் குடித்து, தங்கள் ஆண்டவனிடத்துக்குப் போகும்படிக்கு, அப்பமும் தண்ணீரும் அவர்களுக்கெதிரில் வையும் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. Let us go, we pray you, unto Jordan, and take thence every man a beam, and let us make us a place there, where we may dwell. And he answered, Go all of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5342,51 +5378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இந்தக் காரியத்தினிமித்தம் சீரிய ராஜாவின் இருதயம் குழம்பி, அவன் தன் ஊழியக்காரரை அழைத்து: நம்முடையவர்களில் இஸ்ரவேலின் ராஜாவுக்கு உளவாயிருக்கிறவன் யார் என்று நீங்கள் எனக்கு அறிவிக்கமாட்டீர்களா என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[22. And he answered, You shall not strike them: would you strike those whom you have taken captive with your sword and with your bow? set bread and water before them, that they may eat and drink, and go to their master.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5451,51 +5487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இந்தக் காரியத்தினிமித்தம் சீரிய ராஜாவின் இருதயம் குழம்பி, அவன் தன் ஊழியக்காரரை அழைத்து: நம்முடையவர்களில் இஸ்ரவேலின் ராஜாவுக்கு உளவாயிருக்கிறவன் யார் என்று நீங்கள் எனக்கு அறிவிக்கமாட்டீர்களா என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[22. And he answered, You shall not strike them: would you strike those whom you have taken captive with your sword and with your bow? set bread and water before them, that they may eat and drink, and go to their master.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5560,51 +5596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவன் ஊழியக்காரரில் ஒருவன்: அப்படியில்லை; என் ஆண்டவனாகிய ராஜாவே, நீர் உம்முடைய பள்ளி அறையிலே பேசுகிற வார்த்தைகளையும் இஸ்ரவேலிருக்கிற தீர்க்கதரிசியாகிய எலிசா இஸ்ரவேலின் ராஜாவுக்கு அறிவிப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And he answered, You shall not strike them: would you strike those whom you have taken captive with your sword and with your bow? set bread and water before them, that they may eat and drink, and go to their master.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5669,51 +5705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவன் ஊழியக்காரரில் ஒருவன்: அப்படியில்லை; என் ஆண்டவனாகிய ராஜாவே, நீர் உம்முடைய பள்ளி அறையிலே பேசுகிற வார்த்தைகளையும் இஸ்ரவேலிருக்கிற தீர்க்கதரிசியாகிய எலிசா இஸ்ரவேலின் ராஜாவுக்கு அறிவிப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. And he prepared great provision for them: and when they had eaten and drunk, he sent them away, and they went to their master. So the bands of Syria came no more into the land of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5778,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது அவன்: நான் மனுஷரை அனுப்பி அவனைப் பிடிக்கும்படி, நீங்கள் போய் அவன் எங்கே இருக்கிறான் என்று பாருங்கள் என்றான்; அவன் தோத்தானில் இருக்கிறான் என்று அவனுக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[23. And he prepared great provision for them: and when they had eaten and drunk, he sent them away, and they went to their master. So the bands of Syria came no more into the land of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5887,51 +5923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது அவன்: நான் மனுஷரை அனுப்பி அவனைப் பிடிக்கும்படி, நீங்கள் போய் அவன் எங்கே இருக்கிறான் என்று பாருங்கள் என்றான்; அவன் தோத்தானில் இருக்கிறான் என்று அவனுக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[23. And he prepared great provision for them: and when they had eaten and drunk, he sent them away, and they went to their master. So the bands of Syria came no more into the land of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5996,51 +6032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவன் அங்கே குதிரைகளையும் இரதங்களையும் பலத்த இராணுவத்தையும் அனுப்பினான்; அவர்கள் இராக்காலத்திலே வந்து பட்டணத்தை வளைந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And it came to pass after this, that Benhadad king of Syria gathered all his host, and went up, and besieged Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6105,51 +6141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவன் அங்கே குதிரைகளையும் இரதங்களையும் பலத்த இராணுவத்தையும் அனுப்பினான்; அவர்கள் இராக்காலத்திலே வந்து பட்டணத்தை வளைந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And it came to pass after this, that Benhadad king of Syria gathered all his host, and went up, and besieged Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6214,51 +6250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தேவனுடைய மனுஷனின் வேலைக்காரன் அதிகாலமே எழுந்து வெளியே புறப்படுகையில், இதோ, இராணுவமும் குதிரைகளும் இரதங்களும் பட்டணத்தைச் சுற்றிக் கொண்டிருக்கக் கண்டான்; அப்பொழுது வேலைக்காரன் அவனை நோக்கி: ஐயோ, என் ஆண்டவனே, என்னசெய்வோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And there was a great famine in Samaria: and, behold, they besieged it, until an ass's head was sold for fourscore pieces of silver, and the fourth part of a cab of dove's dung for five pieces of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6323,51 +6359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தேவனுடைய மனுஷனின் வேலைக்காரன் அதிகாலமே எழுந்து வெளியே புறப்படுகையில், இதோ, இராணுவமும் குதிரைகளும் இரதங்களும் பட்டணத்தைச் சுற்றிக் கொண்டிருக்கக் கண்டான்; அப்பொழுது வேலைக்காரன் அவனை நோக்கி: ஐயோ, என் ஆண்டவனே, என்னசெய்வோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And there was a great famine in Samaria: and, behold, they besieged it, until an ass's head was sold for fourscore pieces of silver, and the fourth part of a cab of dove's dung for five pieces of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6432,51 +6468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு அவன்: நீர் வெட்டவேண்டாம்; நீர் உம்முடைய பட்டயத்தாலும், உம்முடைய வில்லினாலும் சிறையாக்கிக் கொண்டவர்களை வெட்டுகிறீரோ? இவர்கள் புசித்துக் குடித்து, தங்கள் ஆண்டவனிடத்துக்குப் போகும்படிக்கு, அப்பமும் தண்ணீரும் அவர்களுக்கெதிரில் வையும் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And one said, Be content, I pray you, and go with your servants. And he answered, I will go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6541,51 +6577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தேவனுடைய மனுஷனின் வேலைக்காரன் அதிகாலமே எழுந்து வெளியே புறப்படுகையில், இதோ, இராணுவமும் குதிரைகளும் இரதங்களும் பட்டணத்தைச் சுற்றிக் கொண்டிருக்கக் கண்டான்; அப்பொழுது வேலைக்காரன் அவனை நோக்கி: ஐயோ, என் ஆண்டவனே, என்னசெய்வோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And there was a great famine in Samaria: and, behold, they besieged it, until an ass's head was sold for fourscore pieces of silver, and the fourth part of a cab of dove's dung for five pieces of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6650,51 +6686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு அவன்: பயப்படாதே; அவர்களோடிருக்கிறவர்களைப் பார்க்கிலும் நம்மோடிருக்கிறவர்கள் அதிகம் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And as the king of Israel was passing by upon the wall, there cried a woman unto him, saying, Help, my lord, O king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6759,51 +6795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது எலிசா விண்ணப்பம் பண்ணி: கர்த்தாவே, இவன் பார்க்கும்படி இவன் கண்களைத் திறந்தருளும் என்றான்; உடனே கர்த்தர் அந்த வேலைக்காரன் கண்களைத் திறந்தார்; இதோ, எலிசாவைச் சுற்றிலும் அக்கினிமயமான குதிரைகளாலும் இரதங்களாலும் அந்த மலை நிறைந்திருக்கிறதை அவன் கண்டான்.]]></a:t>
+              <a:t><![CDATA[26. And as the king of Israel was passing by upon the wall, there cried a woman unto him, saying, Help, my lord, O king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6868,51 +6904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது எலிசா விண்ணப்பம் பண்ணி: கர்த்தாவே, இவன் பார்க்கும்படி இவன் கண்களைத் திறந்தருளும் என்றான்; உடனே கர்த்தர் அந்த வேலைக்காரன் கண்களைத் திறந்தார்; இதோ, எலிசாவைச் சுற்றிலும் அக்கினிமயமான குதிரைகளாலும் இரதங்களாலும் அந்த மலை நிறைந்திருக்கிறதை அவன் கண்டான்.]]></a:t>
+              <a:t><![CDATA[27. And he said, If the LORD do not help you, whence shall I help you? out of the barn floor, or out of the winepress?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6977,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது எலிசா விண்ணப்பம் பண்ணி: கர்த்தாவே, இவன் பார்க்கும்படி இவன் கண்களைத் திறந்தருளும் என்றான்; உடனே கர்த்தர் அந்த வேலைக்காரன் கண்களைத் திறந்தார்; இதோ, எலிசாவைச் சுற்றிலும் அக்கினிமயமான குதிரைகளாலும் இரதங்களாலும் அந்த மலை நிறைந்திருக்கிறதை அவன் கண்டான்.]]></a:t>
+              <a:t><![CDATA[27. And he said, If the LORD do not help you, whence shall I help you? out of the barn floor, or out of the winepress?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7086,51 +7122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் அவனிடத்தில் வருகையில், எலிசா கர்த்தரை நோக்கி விண்ணப்பம்பண்ணி: இந்த ஜனங்களுக்குக் கண் மயக்கம் உண்டாகும்படி செய்யும் என்றான்; எலிசாவுடைய வார்த்தையின்படியே அவர்களுக்குக் கண்மயக்கம் உண்டாகும்படி செய்தார்.]]></a:t>
+              <a:t><![CDATA[28. And the king said unto her, What disturbs you? And she answered, This woman said unto me, Give your son, that we may eat him to day, and we will eat my son tomorrow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7195,51 +7231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் அவனிடத்தில் வருகையில், எலிசா கர்த்தரை நோக்கி விண்ணப்பம்பண்ணி: இந்த ஜனங்களுக்குக் கண் மயக்கம் உண்டாகும்படி செய்யும் என்றான்; எலிசாவுடைய வார்த்தையின்படியே அவர்களுக்குக் கண்மயக்கம் உண்டாகும்படி செய்தார்.]]></a:t>
+              <a:t><![CDATA[28. And the king said unto her, What disturbs you? And she answered, This woman said unto me, Give your son, that we may eat him to day, and we will eat my son tomorrow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7304,51 +7340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது எலிசா அவர்களை நோக்கி: இது வழி அல்ல; இது பட்டணமும் அல்ல; என் பிறகே வாருங்கள்; நீங்கள் தேடுகிற மனுஷனிடத்தில் நான் உங்களை வழிநடத்துவேன் என்று சொல்லி, அவர்களைச் சமாரியாவுக்கு அழைத்துக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[29. So we boiled my son, and did eat him: and I said unto her on the next day, Give your son, that we may eat him: and she has hid her son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7413,51 +7449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது எலிசா அவர்களை நோக்கி: இது வழி அல்ல; இது பட்டணமும் அல்ல; என் பிறகே வாருங்கள்; நீங்கள் தேடுகிற மனுஷனிடத்தில் நான் உங்களை வழிநடத்துவேன் என்று சொல்லி, அவர்களைச் சமாரியாவுக்கு அழைத்துக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[29. So we boiled my son, and did eat him: and I said unto her on the next day, Give your son, that we may eat him: and she has hid her son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7522,51 +7558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் சமாரியாவில் வந்தபோது, எலிசா: கர்த்தாவே, இவர்கள் பார்க்கும் படிக்கு இவர்கள் கண்களைத் திறந்தருளும் என்றான்; பார்க்கும்படிக்குக் கர்த்தர் அவர்கள் கண்களைத் திறக்கும்போது, இதோ, அவர்கள் சமாரியாவின் நடுவே இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And it came to pass, when the king heard the words of the woman, that he rent his clothes; and he passed by upon the wall, and the people looked, and, behold, he had sackcloth within upon his flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7631,51 +7667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது அவர்களுக்குப் பெரிய விருந்துபண்ணி, அவர்கள் புசித்துக் குடித்தபின்பு, அவர்களை அனுப்பிவிட்டான்; அவர்கள் தங்கள் ஆண்டவனிடத்துக்குப் போய்விட்டார்கள்; சீரியரின் தண்டுகள் இஸ்ரவேல் தேசத்திலே அப்புறம் வரவில்லை.]]></a:t>
+              <a:t><![CDATA[3. And one said, Be content, I pray you, and go with your servants. And he answered, I will go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7740,51 +7776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் சமாரியாவில் வந்தபோது, எலிசா: கர்த்தாவே, இவர்கள் பார்க்கும் படிக்கு இவர்கள் கண்களைத் திறந்தருளும் என்றான்; பார்க்கும்படிக்குக் கர்த்தர் அவர்கள் கண்களைத் திறக்கும்போது, இதோ, அவர்கள் சமாரியாவின் நடுவே இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And it came to pass, when the king heard the words of the woman, that he rent his clothes; and he passed by upon the wall, and the people looked, and, behold, he had sackcloth within upon his flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7849,51 +7885,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் சமாரியாவில் வந்தபோது, எலிசா: கர்த்தாவே, இவர்கள் பார்க்கும் படிக்கு இவர்கள் கண்களைத் திறந்தருளும் என்றான்; பார்க்கும்படிக்குக் கர்த்தர் அவர்கள் கண்களைத் திறக்கும்போது, இதோ, அவர்கள் சமாரியாவின் நடுவே இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Then he said, God do so and more also to me, if the head of Elisha the son of Shaphat shall stand on him this day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Then he said, God do so and more also to me, if the head of Elisha the son of Shaphat shall stand on him this day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. But Elisha sat in his house, and the elders sat with him; and the king sent a man from before him: but before the messenger came to him, he said to the elders, See all of you how this son of a murderer has sent to take away mine head? look, when the messenger comes, shut the door, and hold him fast at the door: is not the sound of his master's feet behind him?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. But Elisha sat in his house, and the elders sat with him; and the king sent a man from before him: but before the messenger came to him, he said to the elders, See all of you how this son of a murderer has sent to take away mine head? look, when the messenger comes, shut the door, and hold him fast at the door: is not the sound of his master's feet behind him?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. But Elisha sat in his house, and the elders sat with him; and the king sent a man from before him: but before the messenger came to him, he said to the elders, See all of you how this son of a murderer has sent to take away mine head? look, when the messenger comes, shut the door, and hold him fast at the door: is not the sound of his master's feet behind him?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. But Elisha sat in his house, and the elders sat with him; and the king sent a man from before him: but before the messenger came to him, he said to the elders, See all of you how this son of a murderer has sent to take away mine head? look, when the messenger comes, shut the door, and hold him fast at the door: is not the sound of his master's feet behind him?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. But Elisha sat in his house, and the elders sat with him; and the king sent a man from before him: but before the messenger came to him, he said to the elders, See all of you how this son of a murderer has sent to take away mine head? look, when the messenger comes, shut the door, and hold him fast at the door: is not the sound of his master's feet behind him?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And while he yet talked with them, behold, the messenger came down unto him: and he said, Behold, this evil is of the LORD; what should I wait for the LORD any longer?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And while he yet talked with them, behold, the messenger came down unto him: and he said, Behold, this evil is of the LORD; what should I wait for the LORD any longer?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7958,51 +8866,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது அவர்களுக்குப் பெரிய விருந்துபண்ணி, அவர்கள் புசித்துக் குடித்தபின்பு, அவர்களை அனுப்பிவிட்டான்; அவர்கள் தங்கள் ஆண்டவனிடத்துக்குப் போய்விட்டார்கள்; சீரியரின் தண்டுகள் இஸ்ரவேல் தேசத்திலே அப்புறம் வரவில்லை.]]></a:t>
+              <a:t><![CDATA[4. So he went with them. And when they came to Jordan, they cut down wood.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And while he yet talked with them, behold, the messenger came down unto him: and he said, Behold, this evil is of the LORD; what should I wait for the LORD any longer?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8067,51 +9084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இதற்குப்பின்பு சீரியாவின் ராஜாவாகிய பெனாதாத் தன் இராணுவத்தையெல்லாம் கூட்டிக்கொண்டுவந்து சமாரியாவை முற்றிக்கைபோட்டான்.]]></a:t>
+              <a:t><![CDATA[5. But as one was felling a beam, the axe head fell into the water: and he cried, and said, Alas, master! for it was borrowed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8146,51 +9163,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414273" r:id="rId1"/>
+    <p:sldLayoutId id="2478715761" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8734,54 +9751,126 @@
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -8894,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and besieged Samaria.]]></a:t>
+              <a:t><![CDATA[இரவலாக வாங்கப்பட்டதே என்று கூவினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And there was a great famine in Samaria: and, behold, they besieged it, until an ass's head was]]></a:t>
+              <a:t><![CDATA[6. தேவனுடைய மனுஷன் அது எங்கே விழுந்தது என்று கேட்டான்; அவன் அந்த இடத்தைக் காண்பித்தபோது, ஒரு கொம்பை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sold for fourscore pieces of silver, and the fourth part of a cab of dove's dung for five pieces of]]></a:t>
+              <a:t><![CDATA[வெட்டி, அதை அங்கே எறிந்து, அந்த இரும்பை மிதக்கப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[silver.]]></a:t>
+              <a:t><![CDATA[7. அதை எடுத்துக்கொள் என்றான்; அப்படியே அவன் தன் கையை நீட்டி அதை எடுத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And as the king of Israel was passing by upon the wall, there cried a woman unto him, saying,]]></a:t>
+              <a:t><![CDATA[8. அக்காலத்தில் சீரியாவின் ராஜா இஸ்ரவேலுக்கு விரோதமாய் யுத்தம் பண்ணி, இன்ன இன்ன ஸ்தலத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Help, my lord, O king.]]></a:t>
+              <a:t><![CDATA[பாளயமிறங்குவேன் என்று தன் ஊழியக்காரரோடே ஆலோசனைபண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And he said, If the LORD do not help you, whence shall I help you? out of the barn floor, or out]]></a:t>
+              <a:t><![CDATA[9. ஆகிலும் தேவனுடைய மனுஷன் இஸ்ரவேலின் ராஜாவினிடத்தில் ஆள் அனுப்பி: இன்ன இடத்துக்குப் போகாதபடிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the winepress?]]></a:t>
+              <a:t><![CDATA[எச்சரிக்கையாயிரும்; சீரியர் அங்கே இறங்குவார்கள் என்று சொல்லச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And the king said unto her, What disturbs you? And she answered, This woman said unto me, Give]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது இஸ்ரவேலின் ராஜா தேவனுடைய மனுஷன் தன்னை எச்சரித்து, தனக்குக் குறித்துச்சொன்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your son, that we may eat him to day, and we will eat my son tomorrow.]]></a:t>
+              <a:t><![CDATA[ஸ்தலத்திற்கு மனுஷரை அனுப்பிப்பார்த்து எச்சரிக்கையாயிருந்து, இப்படி அநேகந்தரம் தன்னைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the king of Israel said unto Elisha, when he saw them, My father, shall I strike them? shall]]></a:t>
+              <a:t><![CDATA[1. தீர்க்கதரிசிகளின் புத்திரர் எலிசாவை நோக்கி: இதோ, நாங்கள் உம்முடன் குடியிருக்கிற இந்த இடம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. So we boiled my son, and did eat him: and I said unto her on the next day, Give your son, that]]></a:t>
+              <a:t><![CDATA[காத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[we may eat him: and she has hid her son.]]></a:t>
+              <a:t><![CDATA[11. இந்தக் காரியத்தினிமித்தம் சீரிய ராஜாவின் இருதயம் குழம்பி, அவன் தன் ஊழியக்காரரை அழைத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And it came to pass, when the king heard the words of the woman, that he rent his clothes; and]]></a:t>
+              <a:t><![CDATA[நம்முடையவர்களில் இஸ்ரவேலின் ராஜாவுக்கு உளவாயிருக்கிறவன் யார் என்று நீங்கள் எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he passed by upon the wall, and the people looked, and, behold, he had sackcloth within upon his]]></a:t>
+              <a:t><![CDATA[அறிவிக்கமாட்டீர்களா என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[flesh.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அவன் ஊழியக்காரரில் ஒருவன்: அப்படியில்லை; என் ஆண்டவனாகிய ராஜாவே, நீர் உம்முடைய பள்ளி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Then he said, God do so and more also to me, if the head of Elisha the son of Shaphat shall]]></a:t>
+              <a:t><![CDATA[அறையிலே பேசுகிற வார்த்தைகளையும் இஸ்ரவேலிருக்கிற தீர்க்கதரிசியாகிய எலிசா இஸ்ரவேலின் ராஜாவுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stand on him this day.]]></a:t>
+              <a:t><![CDATA[அறிவிப்பான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. But Elisha sat in his house, and the elders sat with him; and the king sent a man from before]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது அவன்: நான் மனுஷரை அனுப்பி அவனைப் பிடிக்கும்படி, நீங்கள் போய் அவன் எங்கே இருக்கிறான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him: but before the messenger came to him, he said to the elders, See all of you how this son of a]]></a:t>
+              <a:t><![CDATA[என்று பாருங்கள் என்றான்; அவன் தோத்தானில் இருக்கிறான் என்று அவனுக்கு அறிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[murderer has sent to take away mine head? look, when the messenger comes, shut the door, and hold]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது அவன் அங்கே குதிரைகளையும் இரதங்களையும் பலத்த இராணுவத்தையும் அனுப்பினான்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I strike them?]]></a:t>
+              <a:t><![CDATA[எங்களுக்கு நெருக்கமாய் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him fast at the door: is not the sound of his master's feet behind him?]]></a:t>
+              <a:t><![CDATA[இராக்காலத்திலே வந்து பட்டணத்தை வளைந்துகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And while he yet talked with them, behold, the messenger came down unto him: and he said,]]></a:t>
+              <a:t><![CDATA[15. தேவனுடைய மனுஷனின் வேலைக்காரன் அதிகாலமே எழுந்து வெளியே புறப்படுகையில், இதோ, இராணுவமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Behold, this evil is of the LORD; what should I wait for the LORD any longer?]]></a:t>
+              <a:t><![CDATA[குதிரைகளும் இரதங்களும் பட்டணத்தைச் சுற்றிக் கொண்டிருக்கக் கண்டான்; அப்பொழுது வேலைக்காரன் அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the sons of the prophets said unto Elisha, Behold now, the place where we dwell with you is]]></a:t>
+              <a:t><![CDATA[நோக்கி: ஐயோ, என் ஆண்டவனே, என்னசெய்வோம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[too strait for us.]]></a:t>
+              <a:t><![CDATA[16. அதற்கு அவன்: பயப்படாதே; அவர்களோடிருக்கிறவர்களைப் பார்க்கிலும் நம்மோடிருக்கிறவர்கள் அதிகம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Let us go, we pray you, unto Jordan, and take thence every man a beam, and let us make us a place]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there, where we may dwell. And he answered, Go all of you.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது எலிசா விண்ணப்பம் பண்ணி: கர்த்தாவே, இவன் பார்க்கும்படி இவன் கண்களைத் திறந்தருளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And one said, Be content, I pray you, and go with your servants. And he answered, I will go.]]></a:t>
+              <a:t><![CDATA[என்றான்; உடனே கர்த்தர் அந்த வேலைக்காரன் கண்களைத் திறந்தார்; இதோ, எலிசாவைச் சுற்றிலும் அக்கினிமயமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. So he went with them. And when they came to Jordan, they cut down wood.]]></a:t>
+              <a:t><![CDATA[குதிரைகளாலும் இரதங்களாலும் அந்த மலை நிறைந்திருக்கிறதை அவன் கண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But as one was felling a beam, the axe head fell into the water: and he cried, and said, Alas,]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் அவனிடத்தில் வருகையில், எலிசா கர்த்தரை நோக்கி விண்ணப்பம்பண்ணி: இந்த ஜனங்களுக்குக் கண்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And he answered, You shall not strike them: would you strike those whom you have taken captive]]></a:t>
+              <a:t><![CDATA[2. நாங்கள் யோர்தான்மட்டும் போய் அவ்விடத்தில் ஒவ்வொருவர் ஒவ்வொரு உத்திரத்தை வெட்டி, குடியிருக்க அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[master! for it was borrowed.]]></a:t>
+              <a:t><![CDATA[மயக்கம் உண்டாகும்படி செய்யும் என்றான்; எலிசாவுடைய வார்த்தையின்படியே அவர்களுக்குக் கண்மயக்கம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the man of God said, Where fell it? And he showed him the place. And he cut down a stick, and]]></a:t>
+              <a:t><![CDATA[உண்டாகும்படி செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cast it in thither; and the iron did swim.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது எலிசா அவர்களை நோக்கி: இது வழி அல்ல; இது பட்டணமும் அல்ல; என் பிறகே வாருங்கள்; நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Therefore said he, Take it up to you. And he put out his hand, and took it.]]></a:t>
+              <a:t><![CDATA[தேடுகிற மனுஷனிடத்தில் நான் உங்களை வழிநடத்துவேன் என்று சொல்லி, அவர்களைச் சமாரியாவுக்கு அழைத்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then the king of Syria warred against Israel, and took counsel with his servants, saying, In such]]></a:t>
+              <a:t><![CDATA[கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and such a place shall be my camp.]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் சமாரியாவில் வந்தபோது, எலிசா: கர்த்தாவே, இவர்கள் பார்க்கும் படிக்கு இவர்கள் கண்களைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the man of God sent unto the king of Israel, saying, Beware that you pass not such a place;]]></a:t>
+              <a:t><![CDATA[திறந்தருளும் என்றான்; பார்க்கும்படிக்குக் கர்த்தர் அவர்கள் கண்களைத் திறக்கும்போது, இதோ, அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for thither the Syrians are come down.]]></a:t>
+              <a:t><![CDATA[சமாரியாவின் நடுவே இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the king of Israel sent to the place which the man of God told him and warned him of, and]]></a:t>
+              <a:t><![CDATA[21. இஸ்ரவேலின் ராஜா அவர்களைக் கண்டபோது, எலிசாவைப் பார்த்து: என் தகப்பனே, நான் அவர்களை வெட்டிப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[saved himself there, not once nor twice.]]></a:t>
+              <a:t><![CDATA[போடலாமா என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with your sword and with your bow? set bread and water before them, that they may eat and drink, and]]></a:t>
+              <a:t><![CDATA[எங்களுக்கு ஒரு இடத்தை உண்டாக்குவோம் என்றார்கள். அதற்கு அவன்: போங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Therefore the heart of the king of Syria was sore troubled for this thing; and he called his]]></a:t>
+              <a:t><![CDATA[22. அதற்கு அவன்: நீர் வெட்டவேண்டாம்; நீர் உம்முடைய பட்டயத்தாலும், உம்முடைய வில்லினாலும் சிறையாக்கிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[servants, and said unto them, Will all of you not show me which of us is for the king of Israel?]]></a:t>
+              <a:t><![CDATA[கொண்டவர்களை வெட்டுகிறீரோ? இவர்கள் புசித்துக் குடித்து, தங்கள் ஆண்டவனிடத்துக்குப் போகும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And one of his servants said, None, my lord, O king: but Elisha, the prophet that is in Israel,]]></a:t>
+              <a:t><![CDATA[அப்பமும் தண்ணீரும் அவர்களுக்கெதிரில் வையும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15098,51 +16187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tells the king of Israel the words that you speak in your bedchamber.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது அவர்களுக்குப் பெரிய விருந்துபண்ணி, அவர்கள் புசித்துக் குடித்தபின்பு, அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15230,51 +16319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he said, Go and spy where he is, that I may send and fetch him. And it was told him, saying,]]></a:t>
+              <a:t><![CDATA[அனுப்பிவிட்டான்; அவர்கள் தங்கள் ஆண்டவனிடத்துக்குப் போய்விட்டார்கள்; சீரியரின் தண்டுகள் இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15362,51 +16451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Behold, he is in Dothan.]]></a:t>
+              <a:t><![CDATA[தேசத்திலே அப்புறம் வரவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15494,51 +16583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Therefore sent he thither horses, and chariots, and a great host: and they came by night, and]]></a:t>
+              <a:t><![CDATA[24. இதற்குப்பின்பு சீரியாவின் ராஜாவாகிய பெனாதாத் தன் இராணுவத்தையெல்லாம் கூட்டிக்கொண்டுவந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15626,51 +16715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[compassed the city about.]]></a:t>
+              <a:t><![CDATA[சமாரியாவை முற்றிக்கைபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15758,51 +16847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And when the servant of the man of God was risen early, and gone forth, behold, an host]]></a:t>
+              <a:t><![CDATA[25. அதினால் சமாரியாவிலே கொடிய பஞ்சமுண்டாயிற்று; ஒரு கழுதைத் தலை எண்பது வெள்ளிக்காசுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15890,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[compassed the city both with horses and chariots. And his servant said unto him, Alas, my master!]]></a:t>
+              <a:t><![CDATA[புறாக்களுக்குப் போடுகிற காற்படி பயறு ஐந்து வெள்ளிக்காசுக்கும் விற்கப்படுமட்டும் அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16022,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[go to their master.]]></a:t>
+              <a:t><![CDATA[3. அவர்களில் ஒருவன்: நீர் தயவுசெய்து உமது அடியாரோடேகூட வரவேண்டும் என்றான். அதற்கு அவன்: நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16154,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[how shall we do?]]></a:t>
+              <a:t><![CDATA[முற்றிக்கைபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16286,51 +17375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he answered, Fear not: for they that be with us are more than they that be with them.]]></a:t>
+              <a:t><![CDATA[26. இஸ்ரவேலின் ராஜா அலங்கத்தின் மேல் நடந்துபோகையில், ஒரு ஸ்திரீ அவனைப்பார்த்துக் கூப்பிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16418,51 +17507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Elisha prayed, and said, LORD, I pray you, open his eyes, that he may see. And the LORD]]></a:t>
+              <a:t><![CDATA[ராஜாவாகிய என் ஆண்டவனே, இரட்சியும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16550,51 +17639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[opened the eyes of the young man; and he saw: and, behold, the mountain was full of horses and]]></a:t>
+              <a:t><![CDATA[27. அதற்கு அவன்: கர்த்தர் உன்னை இரட்சிக்காதிருந்தால் நான் எதிலிருந்து எடுத்து உன்னை இரட்சிக்கலாம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16682,51 +17771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[chariots of fire round about Elisha.]]></a:t>
+              <a:t><![CDATA[களஞ்சியத்திலிருந்தா, ஆலையிலிருந்தா என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16814,51 +17903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And when they came down to him, Elisha prayed unto the LORD, and said, Strike this people, I]]></a:t>
+              <a:t><![CDATA[28. ராஜா பின்னையும் அவளைப் பார்த்து: உனக்கு என்னவேண்டும் என்று கேட்டான். அதற்கு அவள்: இந்த ஸ்திரீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16946,51 +18035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pray you, with blindness. And he stroke them with blindness according to the word of Elisha.]]></a:t>
+              <a:t><![CDATA[என்னை நோக்கி: உன் மகனைத் தா, அவனை இன்று தின்போம்; நாளைக்கு என் மகனைத் தின்போம் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17078,51 +18167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And Elisha said unto them, This is not the way, neither is this the city: follow me, and I will]]></a:t>
+              <a:t><![CDATA[29. அப்படியே என் மகனை ஆக்கித் தின்றோம்; மறுநாளில் நான் இவளை நோக்கி: நாம் உன் மகனைத் தின்ன அவனைத் தா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17210,51 +18299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bring you to the man whom all of you seek. But he led them to Samaria.]]></a:t>
+              <a:t><![CDATA[என்றேன்; அவள் தன் மகனை ஒளித்துவிட்டாள் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17342,51 +18431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And it came to pass, when they were come into Samaria, that Elisha said, LORD, open the eyes of]]></a:t>
+              <a:t><![CDATA[30. அந்த ஸ்திரீயின் வார்த்தைகளை ராஜா கேட்டவுடனே, அலங்கத்தின்மேல் நடந்துபோகிற அவன் தன் வஸ்திரங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17474,51 +18563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And he prepared great provision for them: and when they had eaten and drunk, he sent them away,]]></a:t>
+              <a:t><![CDATA[வருகிறேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17606,51 +18695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[these men, that they may see. And the LORD opened their eyes, and they saw; and, behold, they were]]></a:t>
+              <a:t><![CDATA[கிழித்துக்கொண்டான்; அவன் உள்ளே தன் சரீரத்தின்மேல் இரட்டு உடுத்தியிருக்கிறதை ஜனங்கள் கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17738,51 +18827,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the midst of Samaria.]]></a:t>
+              <a:t><![CDATA[31. அவன்: சாப்பாத்தின் குமாரனாகிய எலிசாவின் தலை இன்றைக்கு அவன்மேல் இருந்தால், தேவன் அதற்குச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சரியாகவும் அதற்கு அதிகமாகவும் எனக்குச் செய்யக்கடவர் என்று சொன்னான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. எலிசா தன் வீட்டில் உட்கார்ந்திருந்தான்; மூப்பரும் அவனோடு உட்கார்ந்திருந்தார்கள். அப்பொழுது ராஜா:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒரு மனுஷனைத் தனக்கு முன்னே அனுப்பினான்; இந்த ஆள் எலிசாவினிடத்துக்கு வருமுன்னே, அவன் அந்த மூப்பரை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நோக்கி: என் தலையை வாங்க, அந்தக் கொலைபாதகனுடைய மகன் ஆள் அனுப்பினான்; பார்த்தீர்களா? அந்த ஆள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வரும்போது, நீங்கள் அவனை உள்ளே வரவொட்டாமல் கதவைப் பூட்டிப்போடுங்கள்; அவனுக்குப் பின்னாக அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆண்டவனுடைய காலின் சத்தம் கேட்கிறது அல்லவா என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அவர்களோடே அவன் பேசிக்கொண்டிருக்கையில், அந்த ஆள் அவனிடத்தில் வந்து: இதோ, இந்தப் பொல்லாப்பு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தரால் உண்டானது; நான் இனிக் கர்த்தருக்காகக் காத்திருக்க வேண்டியது என்ன என்று ராஜா சொல்லுகிறார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17870,51 +20015,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and they went to their master. So the bands of Syria came no more into the land of Israel.]]></a:t>
+              <a:t><![CDATA[4. அவர்களோடேகூடப் போனான்; அவர்கள் யோர்தான் நதியருகே வந்த போது மரங்களை வெட்டினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18002,51 +20279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And it came to pass after this, that Benhadad king of Syria gathered all his host, and went up,]]></a:t>
+              <a:t><![CDATA[5. ஒருவன் ஒரு உத்திரத்தை வெட்டி விழுத்துகையில் கோடரி தண்ணீரில் விழுந்தது; அவன்: ஐயோ என் ஆண்டவனே, அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18063,91 +20340,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme14">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme14">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18173,51 +20450,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme14">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18348,51 +20625,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>71</Slides>
+  <Slides>80</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>