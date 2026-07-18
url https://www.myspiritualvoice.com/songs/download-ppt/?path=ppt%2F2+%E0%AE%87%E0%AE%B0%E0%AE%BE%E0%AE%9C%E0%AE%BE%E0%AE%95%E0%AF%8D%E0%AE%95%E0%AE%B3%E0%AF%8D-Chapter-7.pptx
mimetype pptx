--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -97,64 +97,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -188,57 +174,50 @@
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
-    <p:sldId id="309" r:id="rId56"/>
-[...5 lines deleted...]
-    <p:sldId id="315" r:id="rId62"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -389,60 +368,53 @@
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
-[...8 lines deleted...]
-  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -502,51 +474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. If we say, We will enter into the city, then the famine is in the city, and we shall die there: and if we sit still here, we die also. Now therefore come, and let us fall unto the host of the Syrians: if they save us alive, we shall live; and if they kill us, we shall but die.]]></a:t>
+              <a:t><![CDATA[4. பட்டணத்திற்குள் போவோமென்றாலும் பட்டணத்தில் பஞ்சம் உண்டாயிருக்கிறதினால் அங்கே சாவோம்; நாம் இங்கே இருந்தாலும் சாவோம்; ஆகையால் இப்பொழுது சீரியருடைய இராணுவத்திற்குப் போவோம் வாருங்கள்; அவர்கள் நம்மை உயிரோடே வைத்தால் பிழைக்கிறோம்; நம்மைக் கொன்றால் சாகிறோம் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -611,51 +583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. If we say, We will enter into the city, then the famine is in the city, and we shall die there: and if we sit still here, we die also. Now therefore come, and let us fall unto the host of the Syrians: if they save us alive, we shall live; and if they kill us, we shall but die.]]></a:t>
+              <a:t><![CDATA[4. பட்டணத்திற்குள் போவோமென்றாலும் பட்டணத்தில் பஞ்சம் உண்டாயிருக்கிறதினால் அங்கே சாவோம்; நாம் இங்கே இருந்தாலும் சாவோம்; ஆகையால் இப்பொழுது சீரியருடைய இராணுவத்திற்குப் போவோம் வாருங்கள்; அவர்கள் நம்மை உயிரோடே வைத்தால் பிழைக்கிறோம்; நம்மைக் கொன்றால் சாகிறோம் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -720,51 +692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. If we say, We will enter into the city, then the famine is in the city, and we shall die there: and if we sit still here, we die also. Now therefore come, and let us fall unto the host of the Syrians: if they save us alive, we shall live; and if they kill us, we shall but die.]]></a:t>
+              <a:t><![CDATA[4. பட்டணத்திற்குள் போவோமென்றாலும் பட்டணத்தில் பஞ்சம் உண்டாயிருக்கிறதினால் அங்கே சாவோம்; நாம் இங்கே இருந்தாலும் சாவோம்; ஆகையால் இப்பொழுது சீரியருடைய இராணுவத்திற்குப் போவோம் வாருங்கள்; அவர்கள் நம்மை உயிரோடே வைத்தால் பிழைக்கிறோம்; நம்மைக் கொன்றால் சாகிறோம் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -829,51 +801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And they rose up in the twilight, to go unto the camp of the Syrians: and when they were come to the uttermost part of the camp of Syria, behold, there was no man there.]]></a:t>
+              <a:t><![CDATA[5. சீரியருடைய இராணுவத்திற்குப் போக இருட்டோடே எழுந்திருந்து, சீரியருடைய பாளயத்தின் முன்னணியில் வந்தார்கள்; அங்கே ஒருவருமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -938,51 +910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And they rose up in the twilight, to go unto the camp of the Syrians: and when they were come to the uttermost part of the camp of Syria, behold, there was no man there.]]></a:t>
+              <a:t><![CDATA[5. சீரியருடைய இராணுவத்திற்குப் போக இருட்டோடே எழுந்திருந்து, சீரியருடைய பாளயத்தின் முன்னணியில் வந்தார்கள்; அங்கே ஒருவருமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1047,51 +1019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For the LORD had made the host of the Syrians to hear a noise of chariots, and a noise of horses, even the noise of a great host: and they said one to another, Lo, the king of Israel has hired against us the kings of the Hittites, and the kings of the Egyptians, to come upon us.]]></a:t>
+              <a:t><![CDATA[6. ஆண்டவர் சீரியரின் இராணுவத்திற்கு இரதங்களின் இரைச்சலையும், குதிரைகளின் இரைச்சலையும், மகா இராணுவத்தின் இரைச்சலையும் கேட்கப் பண்ணினதினால், அவர்கள் ஒருவரை ஒருவர் நோக்கி: இதோ, நம்மிடத்தில் போருக்கு வர, இஸ்ரவேலின் ராஜா ஏத்தியரின் ராஜாக்களையும் எகிப்தியரின் ராஜாக்களையும் நமக்கு விரோதமாகக் கூலி பொருத்தினான் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1156,51 +1128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For the LORD had made the host of the Syrians to hear a noise of chariots, and a noise of horses, even the noise of a great host: and they said one to another, Lo, the king of Israel has hired against us the kings of the Hittites, and the kings of the Egyptians, to come upon us.]]></a:t>
+              <a:t><![CDATA[6. ஆண்டவர் சீரியரின் இராணுவத்திற்கு இரதங்களின் இரைச்சலையும், குதிரைகளின் இரைச்சலையும், மகா இராணுவத்தின் இரைச்சலையும் கேட்கப் பண்ணினதினால், அவர்கள் ஒருவரை ஒருவர் நோக்கி: இதோ, நம்மிடத்தில் போருக்கு வர, இஸ்ரவேலின் ராஜா ஏத்தியரின் ராஜாக்களையும் எகிப்தியரின் ராஜாக்களையும் நமக்கு விரோதமாகக் கூலி பொருத்தினான் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1265,51 +1237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For the LORD had made the host of the Syrians to hear a noise of chariots, and a noise of horses, even the noise of a great host: and they said one to another, Lo, the king of Israel has hired against us the kings of the Hittites, and the kings of the Egyptians, to come upon us.]]></a:t>
+              <a:t><![CDATA[6. ஆண்டவர் சீரியரின் இராணுவத்திற்கு இரதங்களின் இரைச்சலையும், குதிரைகளின் இரைச்சலையும், மகா இராணுவத்தின் இரைச்சலையும் கேட்கப் பண்ணினதினால், அவர்கள் ஒருவரை ஒருவர் நோக்கி: இதோ, நம்மிடத்தில் போருக்கு வர, இஸ்ரவேலின் ராஜா ஏத்தியரின் ராஜாக்களையும் எகிப்தியரின் ராஜாக்களையும் நமக்கு விரோதமாகக் கூலி பொருத்தினான் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1374,51 +1346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For the LORD had made the host of the Syrians to hear a noise of chariots, and a noise of horses, even the noise of a great host: and they said one to another, Lo, the king of Israel has hired against us the kings of the Hittites, and the kings of the Egyptians, to come upon us.]]></a:t>
+              <a:t><![CDATA[7. இருட்டோடே எழுந்திருந்து ஓடிப்போய், தங்கள் கூடாரங்களையும் தங்கள் குதிரைகளையும் தங்கள் கழுதைகளையும் தங்கள் பாளயத்தையும் அவைகள் இருந்த பிரகாரமாக விட்டு, தங்கள் பிராணன்மாத்திரம் தப்பும்படி ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1483,51 +1455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Wherefore they arose and fled in the twilight, and left their tents, and their horses, and their asses, even the camp as it was, and fled for their life.]]></a:t>
+              <a:t><![CDATA[7. இருட்டோடே எழுந்திருந்து ஓடிப்போய், தங்கள் கூடாரங்களையும் தங்கள் குதிரைகளையும் தங்கள் கழுதைகளையும் தங்கள் பாளயத்தையும் அவைகள் இருந்த பிரகாரமாக விட்டு, தங்கள் பிராணன்மாத்திரம் தப்பும்படி ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1592,51 +1564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then Elisha said, Hear all of you the word of the LORD; Thus says the LORD, Tomorrow about this time shall a measure of fine flour be sold for a shekel, and two measures of barley for a shekel, in the gate of Samaria.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது எலிசா: கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; நாளை இந்நேரத்தில் சமாரியாவின் வாசலிலே ஒரு மரக்கால் கோதுமை மா ஒரு சேக்கலுக்கும், இரண்டு மரக்கால் வாற்கோதுமை ஒரு சேக்கலுக்கும் விற்கப்படும் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1701,51 +1673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Wherefore they arose and fled in the twilight, and left their tents, and their horses, and their asses, even the camp as it was, and fled for their life.]]></a:t>
+              <a:t><![CDATA[8. அந்தக் குஷ்டரோகிகள் பாளயத்தின் முன்னணிமட்டும் வந்தபோது, ஒரு கூடாரத்திற்குள் பிரவேசித்து புசித்துக் குடித்து, அதிலிருந்து வெள்ளியையும் பொன்னையும் வஸ்திரங்களையும் எடுத்துக் கொண்டு போய் ஒளித்துவைத்து, திரும்பிவந்து, வேறொரு கூடாரத்திற்குள் பிரவேசித்து, அதிலிருந்தும் அப்படியே எடுத்துக்கொண்டு போய் ஒளித்து வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1810,51 +1782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Wherefore they arose and fled in the twilight, and left their tents, and their horses, and their asses, even the camp as it was, and fled for their life.]]></a:t>
+              <a:t><![CDATA[8. அந்தக் குஷ்டரோகிகள் பாளயத்தின் முன்னணிமட்டும் வந்தபோது, ஒரு கூடாரத்திற்குள் பிரவேசித்து புசித்துக் குடித்து, அதிலிருந்து வெள்ளியையும் பொன்னையும் வஸ்திரங்களையும் எடுத்துக் கொண்டு போய் ஒளித்துவைத்து, திரும்பிவந்து, வேறொரு கூடாரத்திற்குள் பிரவேசித்து, அதிலிருந்தும் அப்படியே எடுத்துக்கொண்டு போய் ஒளித்து வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1919,51 +1891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And when these lepers came to the uttermost part of the camp, they went into one tent, and did eat and drink, and carried thence silver, and gold, and raiment, and went and hid it; and came again, and entered into another tent, and carried thence also, and went and hid it.]]></a:t>
+              <a:t><![CDATA[8. அந்தக் குஷ்டரோகிகள் பாளயத்தின் முன்னணிமட்டும் வந்தபோது, ஒரு கூடாரத்திற்குள் பிரவேசித்து புசித்துக் குடித்து, அதிலிருந்து வெள்ளியையும் பொன்னையும் வஸ்திரங்களையும் எடுத்துக் கொண்டு போய் ஒளித்துவைத்து, திரும்பிவந்து, வேறொரு கூடாரத்திற்குள் பிரவேசித்து, அதிலிருந்தும் அப்படியே எடுத்துக்கொண்டு போய் ஒளித்து வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2028,51 +2000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And when these lepers came to the uttermost part of the camp, they went into one tent, and did eat and drink, and carried thence silver, and gold, and raiment, and went and hid it; and came again, and entered into another tent, and carried thence also, and went and hid it.]]></a:t>
+              <a:t><![CDATA[9. பின்பு அவர்கள் ஒருவரை ஒருவர் நோக்கி: நாம் செய்கிறது நியாயமல்ல, இந்நாள் நற்செய்தி அறிவிக்கும் நாள்; நாம் மவுனமாயிருந்து, பொழுது விடியுமட்டும் காத்திருந்தால் குற்றம் நம்மேல் சுமரும்; இப்போதும் நாம் போய் ராஜாவின் அரமனையாருக்கு இதை அறிவிப்போம் வாருங்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2137,51 +2109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And when these lepers came to the uttermost part of the camp, they went into one tent, and did eat and drink, and carried thence silver, and gold, and raiment, and went and hid it; and came again, and entered into another tent, and carried thence also, and went and hid it.]]></a:t>
+              <a:t><![CDATA[9. பின்பு அவர்கள் ஒருவரை ஒருவர் நோக்கி: நாம் செய்கிறது நியாயமல்ல, இந்நாள் நற்செய்தி அறிவிக்கும் நாள்; நாம் மவுனமாயிருந்து, பொழுது விடியுமட்டும் காத்திருந்தால் குற்றம் நம்மேல் சுமரும்; இப்போதும் நாம் போய் ராஜாவின் அரமனையாருக்கு இதை அறிவிப்போம் வாருங்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2246,51 +2218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And when these lepers came to the uttermost part of the camp, they went into one tent, and did eat and drink, and carried thence silver, and gold, and raiment, and went and hid it; and came again, and entered into another tent, and carried thence also, and went and hid it.]]></a:t>
+              <a:t><![CDATA[9. பின்பு அவர்கள் ஒருவரை ஒருவர் நோக்கி: நாம் செய்கிறது நியாயமல்ல, இந்நாள் நற்செய்தி அறிவிக்கும் நாள்; நாம் மவுனமாயிருந்து, பொழுது விடியுமட்டும் காத்திருந்தால் குற்றம் நம்மேல் சுமரும்; இப்போதும் நாம் போய் ராஜாவின் அரமனையாருக்கு இதை அறிவிப்போம் வாருங்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2355,51 +2327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then they said one to another, We do not well: this day is a day of good tidings, and we hold our peace: if we tarry till the morning light, some mischief will come upon us: now therefore come, that we may go and tell the king's household.]]></a:t>
+              <a:t><![CDATA[10. அப்படியே அவர்கள் வந்து, பட்டணத்து வாசல் காவலாளனை நோக்கிக் கூப்பிட்டு: நாங்கள் சீரியரின் பாளயத்திற்குப் போய்வந்தோம்; அங்கே ஒருவரும் இல்லை, ஒரு மனுஷனுடைய சத்தமும் இல்லை, கட்டியிருக்கிற குதிரைகளும் கட்டியிருக்கிற கழுதைகளும், கூடாரங்களும் இருந்தபிரகாரம் இருக்கிறது என்று அவர்களுக்குச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2464,51 +2436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then they said one to another, We do not well: this day is a day of good tidings, and we hold our peace: if we tarry till the morning light, some mischief will come upon us: now therefore come, that we may go and tell the king's household.]]></a:t>
+              <a:t><![CDATA[10. அப்படியே அவர்கள் வந்து, பட்டணத்து வாசல் காவலாளனை நோக்கிக் கூப்பிட்டு: நாங்கள் சீரியரின் பாளயத்திற்குப் போய்வந்தோம்; அங்கே ஒருவரும் இல்லை, ஒரு மனுஷனுடைய சத்தமும் இல்லை, கட்டியிருக்கிற குதிரைகளும் கட்டியிருக்கிற கழுதைகளும், கூடாரங்களும் இருந்தபிரகாரம் இருக்கிறது என்று அவர்களுக்குச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2573,51 +2545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then they said one to another, We do not well: this day is a day of good tidings, and we hold our peace: if we tarry till the morning light, some mischief will come upon us: now therefore come, that we may go and tell the king's household.]]></a:t>
+              <a:t><![CDATA[10. அப்படியே அவர்கள் வந்து, பட்டணத்து வாசல் காவலாளனை நோக்கிக் கூப்பிட்டு: நாங்கள் சீரியரின் பாளயத்திற்குப் போய்வந்தோம்; அங்கே ஒருவரும் இல்லை, ஒரு மனுஷனுடைய சத்தமும் இல்லை, கட்டியிருக்கிற குதிரைகளும் கட்டியிருக்கிற கழுதைகளும், கூடாரங்களும் இருந்தபிரகாரம் இருக்கிறது என்று அவர்களுக்குச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2682,51 +2654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. So they came and called unto the gate keeper of the city: and they told them, saying, We came to the camp of the Syrians, and, behold, there was no man there, neither voice of man, but horses tied, and asses tied, and the tents as they were.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவன் வாசல்காக்கிற மற்றவர்களைக் கூப்பிட்டான்; அவர்கள் உள்ளே போய் ராஜாவின் அரமனையாருக்கு அதை அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2791,51 +2763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then Elisha said, Hear all of you the word of the LORD; Thus says the LORD, Tomorrow about this time shall a measure of fine flour be sold for a shekel, and two measures of barley for a shekel, in the gate of Samaria.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது எலிசா: கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; நாளை இந்நேரத்தில் சமாரியாவின் வாசலிலே ஒரு மரக்கால் கோதுமை மா ஒரு சேக்கலுக்கும், இரண்டு மரக்கால் வாற்கோதுமை ஒரு சேக்கலுக்கும் விற்கப்படும் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2900,51 +2872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. So they came and called unto the gate keeper of the city: and they told them, saying, We came to the camp of the Syrians, and, behold, there was no man there, neither voice of man, but horses tied, and asses tied, and the tents as they were.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது இராஜா இராத்திரியில் எழுந்து, தன் ஊழியக்காரரை நோக்கி: சீரியர் நமக்குச் செய்கிற காரியத்தை உங்களுக்குத் தெரியப்படுத்துகிறேன்; நாம் பட்டினியாயிருக்கிறோம்; என்று அவர்கள் அறிவார்கள்; ஆகையால் நாம் பட்டணத்திலிருந்து புறப்பட்டுப்போனால் நம்மை உயிரோடே பிடித்துக்கொண்டு பட்டணத்திற்குள் பிரவேசிக்கலாம் என்று எண்ணி, அவர்கள் பாளயத்தை விட்டுப் புறப்பட்டு வெளியில் ஒளித்துக் கொண்டிருக்கிறார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3009,51 +2981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. So they came and called unto the gate keeper of the city: and they told them, saying, We came to the camp of the Syrians, and, behold, there was no man there, neither voice of man, but horses tied, and asses tied, and the tents as they were.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது இராஜா இராத்திரியில் எழுந்து, தன் ஊழியக்காரரை நோக்கி: சீரியர் நமக்குச் செய்கிற காரியத்தை உங்களுக்குத் தெரியப்படுத்துகிறேன்; நாம் பட்டினியாயிருக்கிறோம்; என்று அவர்கள் அறிவார்கள்; ஆகையால் நாம் பட்டணத்திலிருந்து புறப்பட்டுப்போனால் நம்மை உயிரோடே பிடித்துக்கொண்டு பட்டணத்திற்குள் பிரவேசிக்கலாம் என்று எண்ணி, அவர்கள் பாளயத்தை விட்டுப் புறப்பட்டு வெளியில் ஒளித்துக் கொண்டிருக்கிறார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3118,51 +3090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. So they came and called unto the gate keeper of the city: and they told them, saying, We came to the camp of the Syrians, and, behold, there was no man there, neither voice of man, but horses tied, and asses tied, and the tents as they were.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது இராஜா இராத்திரியில் எழுந்து, தன் ஊழியக்காரரை நோக்கி: சீரியர் நமக்குச் செய்கிற காரியத்தை உங்களுக்குத் தெரியப்படுத்துகிறேன்; நாம் பட்டினியாயிருக்கிறோம்; என்று அவர்கள் அறிவார்கள்; ஆகையால் நாம் பட்டணத்திலிருந்து புறப்பட்டுப்போனால் நம்மை உயிரோடே பிடித்துக்கொண்டு பட்டணத்திற்குள் பிரவேசிக்கலாம் என்று எண்ணி, அவர்கள் பாளயத்தை விட்டுப் புறப்பட்டு வெளியில் ஒளித்துக் கொண்டிருக்கிறார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3227,51 +3199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And he called the porters; and they told it to the king's house within.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது இராஜா இராத்திரியில் எழுந்து, தன் ஊழியக்காரரை நோக்கி: சீரியர் நமக்குச் செய்கிற காரியத்தை உங்களுக்குத் தெரியப்படுத்துகிறேன்; நாம் பட்டினியாயிருக்கிறோம்; என்று அவர்கள் அறிவார்கள்; ஆகையால் நாம் பட்டணத்திலிருந்து புறப்பட்டுப்போனால் நம்மை உயிரோடே பிடித்துக்கொண்டு பட்டணத்திற்குள் பிரவேசிக்கலாம் என்று எண்ணி, அவர்கள் பாளயத்தை விட்டுப் புறப்பட்டு வெளியில் ஒளித்துக் கொண்டிருக்கிறார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3336,51 +3308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And he called the porters; and they told it to the king's house within.]]></a:t>
+              <a:t><![CDATA[13. அவன் ஊழியக்காரரில் ஒருவன் பிரதியுத்தரமாக: இங்கே மீதியான குதிரைகளில் ஐந்து குதிரைகளைக் கொண்டுபோக உத்தரவு கொடும்; இதோ, இங்கே மீதியான இஸ்ரவேலின் சகல ஏராளத்திலும், மாண்டுபோன இஸ்ரவேலின் சகல கூட்டத்திலும், அவைகள்; மாத்திரம் மீந்திருக்கிறது; அவைகளை நாம் அனுப்பிப்பார்ப்போம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3445,51 +3417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the king arose in the night, and said unto his servants, I will now show you what the Syrians have done to us. They know that we be hungry; therefore are they gone out of the camp to hide themselves in the field, saying, When they come out of the city, we shall catch them alive, and get into the city.]]></a:t>
+              <a:t><![CDATA[13. அவன் ஊழியக்காரரில் ஒருவன் பிரதியுத்தரமாக: இங்கே மீதியான குதிரைகளில் ஐந்து குதிரைகளைக் கொண்டுபோக உத்தரவு கொடும்; இதோ, இங்கே மீதியான இஸ்ரவேலின் சகல ஏராளத்திலும், மாண்டுபோன இஸ்ரவேலின் சகல கூட்டத்திலும், அவைகள்; மாத்திரம் மீந்திருக்கிறது; அவைகளை நாம் அனுப்பிப்பார்ப்போம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3554,51 +3526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the king arose in the night, and said unto his servants, I will now show you what the Syrians have done to us. They know that we be hungry; therefore are they gone out of the camp to hide themselves in the field, saying, When they come out of the city, we shall catch them alive, and get into the city.]]></a:t>
+              <a:t><![CDATA[13. அவன் ஊழியக்காரரில் ஒருவன் பிரதியுத்தரமாக: இங்கே மீதியான குதிரைகளில் ஐந்து குதிரைகளைக் கொண்டுபோக உத்தரவு கொடும்; இதோ, இங்கே மீதியான இஸ்ரவேலின் சகல ஏராளத்திலும், மாண்டுபோன இஸ்ரவேலின் சகல கூட்டத்திலும், அவைகள்; மாத்திரம் மீந்திருக்கிறது; அவைகளை நாம் அனுப்பிப்பார்ப்போம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3663,51 +3635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the king arose in the night, and said unto his servants, I will now show you what the Syrians have done to us. They know that we be hungry; therefore are they gone out of the camp to hide themselves in the field, saying, When they come out of the city, we shall catch them alive, and get into the city.]]></a:t>
+              <a:t><![CDATA[13. அவன் ஊழியக்காரரில் ஒருவன் பிரதியுத்தரமாக: இங்கே மீதியான குதிரைகளில் ஐந்து குதிரைகளைக் கொண்டுபோக உத்தரவு கொடும்; இதோ, இங்கே மீதியான இஸ்ரவேலின் சகல ஏராளத்திலும், மாண்டுபோன இஸ்ரவேலின் சகல கூட்டத்திலும், அவைகள்; மாத்திரம் மீந்திருக்கிறது; அவைகளை நாம் அனுப்பிப்பார்ப்போம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3772,51 +3744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the king arose in the night, and said unto his servants, I will now show you what the Syrians have done to us. They know that we be hungry; therefore are they gone out of the camp to hide themselves in the field, saying, When they come out of the city, we shall catch them alive, and get into the city.]]></a:t>
+              <a:t><![CDATA[14. அப்படியே இரண்டு இரதக் குதிரைகளைக் கொண்டுவந்தார்கள்; ராஜா போய் வாருங்கள் என்று சொல்லி, சீரியரின் இராணுவத்தைத் தொடர்ந்து போகும்படி அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3881,51 +3853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the king arose in the night, and said unto his servants, I will now show you what the Syrians have done to us. They know that we be hungry; therefore are they gone out of the camp to hide themselves in the field, saying, When they come out of the city, we shall catch them alive, and get into the city.]]></a:t>
+              <a:t><![CDATA[14. அப்படியே இரண்டு இரதக் குதிரைகளைக் கொண்டுவந்தார்கள்; ராஜா போய் வாருங்கள் என்று சொல்லி, சீரியரின் இராணுவத்தைத் தொடர்ந்து போகும்படி அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3990,51 +3962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then Elisha said, Hear all of you the word of the LORD; Thus says the LORD, Tomorrow about this time shall a measure of fine flour be sold for a shekel, and two measures of barley for a shekel, in the gate of Samaria.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது எலிசா: கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; நாளை இந்நேரத்தில் சமாரியாவின் வாசலிலே ஒரு மரக்கால் கோதுமை மா ஒரு சேக்கலுக்கும், இரண்டு மரக்கால் வாற்கோதுமை ஒரு சேக்கலுக்கும் விற்கப்படும் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4099,51 +4071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And one of his servants answered and said, Let some take, I pray you, five of the horses that remain, which are left in the city, (behold, they are as all the multitude of Israel that are left in it: behold, I say, they are even as all the multitude of the Israelites that are consumed:) and let us send and see.]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் யோர்தான் மட்டும் அவர்களைப் பின் தொடர்ந்துபோனார்கள்; சீரியர் தீவிரித்து ஓடுகையில், அவர்கள் எறிந்து போட்ட வஸ்திரங்களாலும் தட்டு முட்டுகளாலும் வழியெல்லாம் நிறைந்திருந்தது; அனுப்பப்பட்டவர்கள் திரும்பிவந்து ராஜாவுக்கு அதை அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4208,51 +4180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And one of his servants answered and said, Let some take, I pray you, five of the horses that remain, which are left in the city, (behold, they are as all the multitude of Israel that are left in it: behold, I say, they are even as all the multitude of the Israelites that are consumed:) and let us send and see.]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் யோர்தான் மட்டும் அவர்களைப் பின் தொடர்ந்துபோனார்கள்; சீரியர் தீவிரித்து ஓடுகையில், அவர்கள் எறிந்து போட்ட வஸ்திரங்களாலும் தட்டு முட்டுகளாலும் வழியெல்லாம் நிறைந்திருந்தது; அனுப்பப்பட்டவர்கள் திரும்பிவந்து ராஜாவுக்கு அதை அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4317,51 +4289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And one of his servants answered and said, Let some take, I pray you, five of the horses that remain, which are left in the city, (behold, they are as all the multitude of Israel that are left in it: behold, I say, they are even as all the multitude of the Israelites that are consumed:) and let us send and see.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது ஜனங்கள் புறப்பட்டு, சீரியரின் பாளயத்தைக் கொள்ளையிட்டார்கள்; கர்த்தருடைய வார்த்தையின்படியே, ஒரு மரக்கால் கோதுமை மா ஒரு சேக்கலுக்கும், இரண்டு மரக்கால் வாற்கோதுமை ஒரு சேக்கலுக்கும் விற்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4426,51 +4398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. They took therefore two chariot horses; and the king sent after the host of the Syrians, saying, Go and see.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது ஜனங்கள் புறப்பட்டு, சீரியரின் பாளயத்தைக் கொள்ளையிட்டார்கள்; கர்த்தருடைய வார்த்தையின்படியே, ஒரு மரக்கால் கோதுமை மா ஒரு சேக்கலுக்கும், இரண்டு மரக்கால் வாற்கோதுமை ஒரு சேக்கலுக்கும் விற்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4535,51 +4507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. They took therefore two chariot horses; and the king sent after the host of the Syrians, saying, Go and see.]]></a:t>
+              <a:t><![CDATA[17. ராஜா தனக்குக் கைலாகுகொடுக்கிற அந்தப் பிரதானியை ஒலிமுகவாசலில் விசாரிப்பாயிருக்கக் கட்டளையிட்டிருந்தான்; ஒலிமுகவாசலிலே ஜனங்கள் அவனை நெருங்கி மிதித்ததினாலே, ராஜா தேவனுடைய மனுஷனிடத்தில் வந்தபோது சொல்லியிருந்தபடியே, அவன் செத்துப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4644,51 +4616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And they went after them unto Jordan: and, lo, all the way was full of garments and vessels, which the Syrians had cast away in their haste. And the messengers returned, and told the king.]]></a:t>
+              <a:t><![CDATA[17. ராஜா தனக்குக் கைலாகுகொடுக்கிற அந்தப் பிரதானியை ஒலிமுகவாசலில் விசாரிப்பாயிருக்கக் கட்டளையிட்டிருந்தான்; ஒலிமுகவாசலிலே ஜனங்கள் அவனை நெருங்கி மிதித்ததினாலே, ராஜா தேவனுடைய மனுஷனிடத்தில் வந்தபோது சொல்லியிருந்தபடியே, அவன் செத்துப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4753,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And they went after them unto Jordan: and, lo, all the way was full of garments and vessels, which the Syrians had cast away in their haste. And the messengers returned, and told the king.]]></a:t>
+              <a:t><![CDATA[17. ராஜா தனக்குக் கைலாகுகொடுக்கிற அந்தப் பிரதானியை ஒலிமுகவாசலில் விசாரிப்பாயிருக்கக் கட்டளையிட்டிருந்தான்; ஒலிமுகவாசலிலே ஜனங்கள் அவனை நெருங்கி மிதித்ததினாலே, ராஜா தேவனுடைய மனுஷனிடத்தில் வந்தபோது சொல்லியிருந்தபடியே, அவன் செத்துப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4862,51 +4834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And they went after them unto Jordan: and, lo, all the way was full of garments and vessels, which the Syrians had cast away in their haste. And the messengers returned, and told the king.]]></a:t>
+              <a:t><![CDATA[18. இரண்டு மரக்கால் வாற்கோதுமை ஒரு சேக்கலுக்கும், நாளை இந்நேரத்திலே சமாரியாவின் ஒலிமுகவாசலில் விற்கும் என்று தேவனுடைய மனுஷன் ராஜாவோடே சொன்னதின்படியே நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4971,51 +4943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the people went out, and spoiled the tents of the Syrians. So a measure of fine flour was sold for a shekel, and two measures of barley for a shekel, according to the word of the LORD.]]></a:t>
+              <a:t><![CDATA[18. இரண்டு மரக்கால் வாற்கோதுமை ஒரு சேக்கலுக்கும், நாளை இந்நேரத்திலே சமாரியாவின் ஒலிமுகவாசலில் விற்கும் என்று தேவனுடைய மனுஷன் ராஜாவோடே சொன்னதின்படியே நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5080,51 +5052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the people went out, and spoiled the tents of the Syrians. So a measure of fine flour was sold for a shekel, and two measures of barley for a shekel, according to the word of the LORD.]]></a:t>
+              <a:t><![CDATA[18. இரண்டு மரக்கால் வாற்கோதுமை ஒரு சேக்கலுக்கும், நாளை இந்நேரத்திலே சமாரியாவின் ஒலிமுகவாசலில் விற்கும் என்று தேவனுடைய மனுஷன் ராஜாவோடே சொன்னதின்படியே நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5189,51 +5161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Then a lord on whose hand the king leaned answered the man of God, and said, Behold, if the LORD would make windows in heaven, might this thing be? And he said, Behold, you shall see it with yours eyes, but shall not eat thereof.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது ராஜாவுக்குக் கைலாகு கொடுக்கிற பிரதானி ஒருவன் தேவனுடைய மனுஷனுக்குப் பிரதியுத்தரமாக: இதோ, கர்த்தர் வானத்திலே மதகுகளை உண்டாக்கினாலும் இப்படி நடக்குமா என்றான். அதற்கு அவன்: உன்னுடைய கண்களினாலே அதைக் காண்பாய்; ஆனாலும் அதிலே சாப்பிடமாட்டாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5298,51 +5270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the people went out, and spoiled the tents of the Syrians. So a measure of fine flour was sold for a shekel, and two measures of barley for a shekel, according to the word of the LORD.]]></a:t>
+              <a:t><![CDATA[19. அதற்கு அந்தப் பிரதானி தேவனுடைய மனுஷனுக்குப் பிரதியுத்தரமாக: இதோ, கர்த்தர் வானத்திலே மதகுகளை உண்டாக்கினாலும், இந்த வார்த்தையின் படி நடக்குமா என்று சொல்ல; இவன், இதோ, உன்னுடைய கண்களினாலே அதைக் காண்பாய், ஆனாலும் அதிலே சாப்பிடமாட்டாய் என்றானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5407,51 +5379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the king appointed the lord on whose hand he leaned to have the charge of the gate: and the people trode upon him in the gate, and he died, as the man of God had said, who spoke when the king came down to him.]]></a:t>
+              <a:t><![CDATA[19. அதற்கு அந்தப் பிரதானி தேவனுடைய மனுஷனுக்குப் பிரதியுத்தரமாக: இதோ, கர்த்தர் வானத்திலே மதகுகளை உண்டாக்கினாலும், இந்த வார்த்தையின் படி நடக்குமா என்று சொல்ல; இவன், இதோ, உன்னுடைய கண்களினாலே அதைக் காண்பாய், ஆனாலும் அதிலே சாப்பிடமாட்டாய் என்றானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5516,51 +5488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the king appointed the lord on whose hand he leaned to have the charge of the gate: and the people trode upon him in the gate, and he died, as the man of God had said, who spoke when the king came down to him.]]></a:t>
+              <a:t><![CDATA[19. அதற்கு அந்தப் பிரதானி தேவனுடைய மனுஷனுக்குப் பிரதியுத்தரமாக: இதோ, கர்த்தர் வானத்திலே மதகுகளை உண்டாக்கினாலும், இந்த வார்த்தையின் படி நடக்குமா என்று சொல்ல; இவன், இதோ, உன்னுடைய கண்களினாலே அதைக் காண்பாய், ஆனாலும் அதிலே சாப்பிடமாட்டாய் என்றானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5625,705 +5597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the king appointed the lord on whose hand he leaned to have the charge of the gate: and the people trode upon him in the gate, and he died, as the man of God had said, who spoke when the king came down to him.]]></a:t>
-[...653 lines deleted...]
-              <a:t><![CDATA[20. And so it fell out unto him: for the people trode upon him in the gate, and he died.]]></a:t>
+              <a:t><![CDATA[20. அந்தப் பிரகாரமாகத்தானே அவனுக்கு நடந்தது; ஒலிமுகவாசலிலே ஜனங்கள் அவனை நெருங்கி மிதித்ததினாலே அவன் செத்துப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6388,160 +5706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Then a lord on whose hand the king leaned answered the man of God, and said, Behold, if the LORD would make windows in heaven, might this thing be? And he said, Behold, you shall see it with yours eyes, but shall not eat thereof.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[20. And so it fell out unto him: for the people trode upon him in the gate, and he died.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது ராஜாவுக்குக் கைலாகு கொடுக்கிற பிரதானி ஒருவன் தேவனுடைய மனுஷனுக்குப் பிரதியுத்தரமாக: இதோ, கர்த்தர் வானத்திலே மதகுகளை உண்டாக்கினாலும் இப்படி நடக்குமா என்றான். அதற்கு அவன்: உன்னுடைய கண்களினாலே அதைக் காண்பாய்; ஆனாலும் அதிலே சாப்பிடமாட்டாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6606,51 +5815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Then a lord on whose hand the king leaned answered the man of God, and said, Behold, if the LORD would make windows in heaven, might this thing be? And he said, Behold, you shall see it with yours eyes, but shall not eat thereof.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது ராஜாவுக்குக் கைலாகு கொடுக்கிற பிரதானி ஒருவன் தேவனுடைய மனுஷனுக்குப் பிரதியுத்தரமாக: இதோ, கர்த்தர் வானத்திலே மதகுகளை உண்டாக்கினாலும் இப்படி நடக்குமா என்றான். அதற்கு அவன்: உன்னுடைய கண்களினாலே அதைக் காண்பாய்; ஆனாலும் அதிலே சாப்பிடமாட்டாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6715,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And there were four leprous men at the entering in of the gate: and they said one to another, Why sit we here until we die?]]></a:t>
+              <a:t><![CDATA[3. குஷ்டரோகிகளான நாலுபேர் ஒலிமுகவாசலில் இருந்தார்கள்; அவர்கள் ஒருவரை ஒருவர் நோக்கி: நாம் இங்கே இருந்து சாகவேண்டியது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6824,51 +6033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And there were four leprous men at the entering in of the gate: and they said one to another, Why sit we here until we die?]]></a:t>
+              <a:t><![CDATA[3. குஷ்டரோகிகளான நாலுபேர் ஒலிமுகவாசலில் இருந்தார்கள்; அவர்கள் ஒருவரை ஒருவர் நோக்கி: நாம் இங்கே இருந்து சாகவேண்டியது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6903,51 +6112,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493415" r:id="rId1"/>
+    <p:sldLayoutId id="2473414256" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7331,110 +6540,54 @@
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...46 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7563,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பட்டணத்திற்குள் போவோமென்றாலும் பட்டணத்தில் பஞ்சம் உண்டாயிருக்கிறதினால் அங்கே சாவோம்; நாம் இங்கே]]></a:t>
+              <a:t><![CDATA[4. If we say, We will enter into the city, then the famine is in the city, and we shall die there:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருந்தாலும் சாவோம்; ஆகையால் இப்பொழுது சீரியருடைய இராணுவத்திற்குப் போவோம் வாருங்கள்; அவர்கள் நம்மை]]></a:t>
+              <a:t><![CDATA[and if we sit still here, we die also. Now therefore come, and let us fall unto the host of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உயிரோடே வைத்தால் பிழைக்கிறோம்; நம்மைக் கொன்றால் சாகிறோம் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[Syrians: if they save us alive, we shall live; and if they kill us, we shall but die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சீரியருடைய இராணுவத்திற்குப் போக இருட்டோடே எழுந்திருந்து, சீரியருடைய பாளயத்தின் முன்னணியில்]]></a:t>
+              <a:t><![CDATA[5. And they rose up in the twilight, to go unto the camp of the Syrians: and when they were come to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வந்தார்கள்; அங்கே ஒருவருமில்லை.]]></a:t>
+              <a:t><![CDATA[the uttermost part of the camp of Syria, behold, there was no man there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆண்டவர் சீரியரின் இராணுவத்திற்கு இரதங்களின் இரைச்சலையும், குதிரைகளின் இரைச்சலையும், மகா]]></a:t>
+              <a:t><![CDATA[6. For the LORD had made the host of the Syrians to hear a noise of chariots, and a noise of horses,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இராணுவத்தின் இரைச்சலையும் கேட்கப் பண்ணினதினால், அவர்கள் ஒருவரை ஒருவர் நோக்கி: இதோ, நம்மிடத்தில்]]></a:t>
+              <a:t><![CDATA[even the noise of a great host: and they said one to another, Lo, the king of Israel has hired]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போருக்கு வர, இஸ்ரவேலின் ராஜா ஏத்தியரின் ராஜாக்களையும் எகிப்தியரின் ராஜாக்களையும் நமக்கு விரோதமாகக்]]></a:t>
+              <a:t><![CDATA[against us the kings of the Hittites, and the kings of the Egyptians, to come upon us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கூலி பொருத்தினான் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[7. Wherefore they arose and fled in the twilight, and left their tents, and their horses, and their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இருட்டோடே எழுந்திருந்து ஓடிப்போய், தங்கள் கூடாரங்களையும் தங்கள் குதிரைகளையும் தங்கள் கழுதைகளையும்]]></a:t>
+              <a:t><![CDATA[asses, even the camp as it was, and fled for their life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது எலிசா: கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; நாளை இந்நேரத்தில் சமாரியாவின் வாசலிலே ஒரு]]></a:t>
+              <a:t><![CDATA[1. Then Elisha said, Hear all of you the word of the LORD; Thus says the LORD, Tomorrow about this]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தங்கள் பாளயத்தையும் அவைகள் இருந்த பிரகாரமாக விட்டு, தங்கள் பிராணன்மாத்திரம் தப்பும்படி]]></a:t>
+              <a:t><![CDATA[8. And when these lepers came to the uttermost part of the camp, they went into one tent, and did]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[eat and drink, and carried thence silver, and gold, and raiment, and went and hid it; and came]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்தக் குஷ்டரோகிகள் பாளயத்தின் முன்னணிமட்டும் வந்தபோது, ஒரு கூடாரத்திற்குள் பிரவேசித்து]]></a:t>
+              <a:t><![CDATA[again, and entered into another tent, and carried thence also, and went and hid it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புசித்துக் குடித்து, அதிலிருந்து வெள்ளியையும் பொன்னையும் வஸ்திரங்களையும் எடுத்துக் கொண்டு போய்]]></a:t>
+              <a:t><![CDATA[9. Then they said one to another, We do not well: this day is a day of good tidings, and we hold our]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஒளித்துவைத்து, திரும்பிவந்து, வேறொரு கூடாரத்திற்குள் பிரவேசித்து, அதிலிருந்தும் அப்படியே]]></a:t>
+              <a:t><![CDATA[peace: if we tarry till the morning light, some mischief will come upon us: now therefore come, that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எடுத்துக்கொண்டு போய் ஒளித்து வைத்து,]]></a:t>
+              <a:t><![CDATA[we may go and tell the king's household.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு அவர்கள் ஒருவரை ஒருவர் நோக்கி: நாம் செய்கிறது நியாயமல்ல, இந்நாள் நற்செய்தி அறிவிக்கும்]]></a:t>
+              <a:t><![CDATA[10. So they came and called unto the gate keeper of the city: and they told them, saying, We came to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நாள்; நாம் மவுனமாயிருந்து, பொழுது விடியுமட்டும் காத்திருந்தால் குற்றம் நம்மேல் சுமரும்; இப்போதும்]]></a:t>
+              <a:t><![CDATA[the camp of the Syrians, and, behold, there was no man there, neither voice of man, but horses tied,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நாம் போய் ராஜாவின் அரமனையாருக்கு இதை அறிவிப்போம் வாருங்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[and asses tied, and the tents as they were.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே அவர்கள் வந்து, பட்டணத்து வாசல் காவலாளனை நோக்கிக் கூப்பிட்டு: நாங்கள் சீரியரின்]]></a:t>
+              <a:t><![CDATA[11. And he called the porters; and they told it to the king's house within.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மரக்கால் கோதுமை மா ஒரு சேக்கலுக்கும், இரண்டு மரக்கால் வாற்கோதுமை ஒரு சேக்கலுக்கும் விற்கப்படும்]]></a:t>
+              <a:t><![CDATA[time shall a measure of fine flour be sold for a shekel, and two measures of barley for a shekel, in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பாளயத்திற்குப் போய்வந்தோம்; அங்கே ஒருவரும் இல்லை, ஒரு மனுஷனுடைய சத்தமும் இல்லை, கட்டியிருக்கிற]]></a:t>
+              <a:t><![CDATA[12. And the king arose in the night, and said unto his servants, I will now show you what the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குதிரைகளும் கட்டியிருக்கிற கழுதைகளும், கூடாரங்களும் இருந்தபிரகாரம் இருக்கிறது என்று அவர்களுக்குச்]]></a:t>
+              <a:t><![CDATA[Syrians have done to us. They know that we be hungry; therefore are they gone out of the camp to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[hide themselves in the field, saying, When they come out of the city, we shall catch them alive, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவன் வாசல்காக்கிற மற்றவர்களைக் கூப்பிட்டான்; அவர்கள் உள்ளே போய் ராஜாவின் அரமனையாருக்கு]]></a:t>
+              <a:t><![CDATA[get into the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதை அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And one of his servants answered and said, Let some take, I pray you, five of the horses that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது இராஜா இராத்திரியில் எழுந்து, தன் ஊழியக்காரரை நோக்கி: சீரியர் நமக்குச் செய்கிற]]></a:t>
+              <a:t><![CDATA[remain, which are left in the city, (behold, they are as all the multitude of Israel that are left]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[காரியத்தை உங்களுக்குத் தெரியப்படுத்துகிறேன்; நாம் பட்டினியாயிருக்கிறோம்; என்று அவர்கள் அறிவார்கள்;]]></a:t>
+              <a:t><![CDATA[in it: behold, I say, they are even as all the multitude of the Israelites that are consumed:) and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆகையால் நாம் பட்டணத்திலிருந்து புறப்பட்டுப்போனால் நம்மை உயிரோடே பிடித்துக்கொண்டு பட்டணத்திற்குள்]]></a:t>
+              <a:t><![CDATA[let us send and see.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பிரவேசிக்கலாம் என்று எண்ணி, அவர்கள் பாளயத்தை விட்டுப் புறப்பட்டு வெளியில் ஒளித்துக்]]></a:t>
+              <a:t><![CDATA[14. They took therefore two chariot horses; and the king sent after the host of the Syrians, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொண்டிருக்கிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[Go and see.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[the gate of Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் ஊழியக்காரரில் ஒருவன் பிரதியுத்தரமாக: இங்கே மீதியான குதிரைகளில் ஐந்து குதிரைகளைக் கொண்டுபோக]]></a:t>
+              <a:t><![CDATA[15. And they went after them unto Jordan: and, lo, all the way was full of garments and vessels,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உத்தரவு கொடும்; இதோ, இங்கே மீதியான இஸ்ரவேலின் சகல ஏராளத்திலும், மாண்டுபோன இஸ்ரவேலின் சகல]]></a:t>
+              <a:t><![CDATA[which the Syrians had cast away in their haste. And the messengers returned, and told the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கூட்டத்திலும், அவைகள்; மாத்திரம் மீந்திருக்கிறது; அவைகளை நாம் அனுப்பிப்பார்ப்போம் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And the people went out, and spoiled the tents of the Syrians. So a measure of fine flour was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே இரண்டு இரதக் குதிரைகளைக் கொண்டுவந்தார்கள்; ராஜா போய் வாருங்கள் என்று சொல்லி, சீரியரின்]]></a:t>
+              <a:t><![CDATA[sold for a shekel, and two measures of barley for a shekel, according to the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இராணுவத்தைத் தொடர்ந்து போகும்படி அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[17. And the king appointed the lord on whose hand he leaned to have the charge of the gate: and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் யோர்தான் மட்டும் அவர்களைப் பின் தொடர்ந்துபோனார்கள்; சீரியர் தீவிரித்து ஓடுகையில்,]]></a:t>
+              <a:t><![CDATA[people trode upon him in the gate, and he died, as the man of God had said, who spoke when the king]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவர்கள் எறிந்து போட்ட வஸ்திரங்களாலும் தட்டு முட்டுகளாலும் வழியெல்லாம் நிறைந்திருந்தது;]]></a:t>
+              <a:t><![CDATA[came down to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அனுப்பப்பட்டவர்கள் திரும்பிவந்து ராஜாவுக்கு அதை அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And it came to pass as the man of God had spoken to the king, saying, Two measures of barley for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது ஜனங்கள் புறப்பட்டு, சீரியரின் பாளயத்தைக் கொள்ளையிட்டார்கள்; கர்த்தருடைய]]></a:t>
+              <a:t><![CDATA[a shekel, and a measure of fine flour for a shekel, shall be tomorrow about this time in the gate of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வார்த்தையின்படியே, ஒரு மரக்கால் கோதுமை மா ஒரு சேக்கலுக்கும், இரண்டு மரக்கால் வாற்கோதுமை ஒரு]]></a:t>
+              <a:t><![CDATA[Samaria:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது ராஜாவுக்குக் கைலாகு கொடுக்கிற பிரதானி ஒருவன் தேவனுடைய மனுஷனுக்குப் பிரதியுத்தரமாக: இதோ,]]></a:t>
+              <a:t><![CDATA[2. Then a lord on whose hand the king leaned answered the man of God, and said, Behold, if the LORD]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சேக்கலுக்கும் விற்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[19. And that lord answered the man of God, and said, Now, behold, if the LORD should make windows in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ராஜா தனக்குக் கைலாகுகொடுக்கிற அந்தப் பிரதானியை ஒலிமுகவாசலில் விசாரிப்பாயிருக்கக்]]></a:t>
+              <a:t><![CDATA[heaven, might such a thing be? And he said, Behold, you shall see it with yours eyes, but shall not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கட்டளையிட்டிருந்தான்; ஒலிமுகவாசலிலே ஜனங்கள் அவனை நெருங்கி மிதித்ததினாலே, ராஜா தேவனுடைய மனுஷனிடத்தில்]]></a:t>
+              <a:t><![CDATA[eat thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,843 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வந்தபோது சொல்லியிருந்தபடியே, அவன் செத்துப்போனான்.]]></a:t>
-[...791 lines deleted...]
-              <a:t><![CDATA[20. அந்தப் பிரகாரமாகத்தானே அவனுக்கு நடந்தது; ஒலிமுகவாசலிலே ஜனங்கள் அவனை நெருங்கி மிதித்ததினாலே அவன்]]></a:t>
+              <a:t><![CDATA[20. And so it fell out unto him: for the people trode upon him in the gate, and he died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,183 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்த்தர் வானத்திலே மதகுகளை உண்டாக்கினாலும் இப்படி நடக்குமா என்றான். அதற்கு அவன்: உன்னுடைய கண்களினாலே]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[செத்துப் போனான்.]]></a:t>
+              <a:t><![CDATA[would make windows in heaven, might this thing be? And he said, Behold, you shall see it with yours]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதைக் காண்பாய்; ஆனாலும் அதிலே சாப்பிடமாட்டாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[eyes, but shall not eat thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. குஷ்டரோகிகளான நாலுபேர் ஒலிமுகவாசலில் இருந்தார்கள்; அவர்கள் ஒருவரை ஒருவர் நோக்கி: நாம் இங்கே]]></a:t>
+              <a:t><![CDATA[3. And there were four leprous men at the entering in of the gate: and they said one to another, Why]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருந்து சாகவேண்டியது என்ன?]]></a:t>
+              <a:t><![CDATA[sit we here until we die?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15280,91 +13509,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
   <a:themeElements>
-    <a:clrScheme name="Theme15">
+    <a:clrScheme name="Theme90">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme15">
+    <a:fontScheme name="Theme90">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15390,51 +13619,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme15">
+    <a:fmtScheme name="Theme90">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15565,51 +13794,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>60</Slides>
+  <Slides>53</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>