--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -113,50 +113,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -198,50 +214,58 @@
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -400,53 +424,61 @@
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -506,51 +538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்த ஸ்திரீ எழுந்து, தேவனுடைய மனுஷன் சொன்ன வார்த்தையின்படி செய்து, தன் வீட்டாரோடுங்கூடப் புறப்பட்டு, பெலிஸ்தரின் தேசத்தில் போய், ஏழுவருஷம் சஞ்சரித்தாள்.]]></a:t>
+              <a:t><![CDATA[4. And the king talked with Gehazi the servant of the man of God, saying, Tell me, I pray you, all the great things that Elisha has done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -615,51 +647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்த ஸ்திரீ எழுந்து, தேவனுடைய மனுஷன் சொன்ன வார்த்தையின்படி செய்து, தன் வீட்டாரோடுங்கூடப் புறப்பட்டு, பெலிஸ்தரின் தேசத்தில் போய், ஏழுவருஷம் சஞ்சரித்தாள்.]]></a:t>
+              <a:t><![CDATA[5. And it came to pass, as he was telling the king how he had restored a dead body to life, that, behold, the woman, whose son he had restored to life, cried to the king for her house and for her land. And Gehazi said, My lord, O king, this is the woman, and this is her son, whom Elisha restored to life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -724,51 +756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏழுவருஷம் சென்றபின்பு, அவள் பெலிஸ்தரின் தேசத்தை விட்டுத் திரும்ப வந்து, தன் வீட்டுக்காகவும் தன் வயலுக்காகவும் ராஜாவினிடத்தில் முறையிடும்படி போனாள்.]]></a:t>
+              <a:t><![CDATA[5. And it came to pass, as he was telling the king how he had restored a dead body to life, that, behold, the woman, whose son he had restored to life, cried to the king for her house and for her land. And Gehazi said, My lord, O king, this is the woman, and this is her son, whom Elisha restored to life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -833,51 +865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏழுவருஷம் சென்றபின்பு, அவள் பெலிஸ்தரின் தேசத்தை விட்டுத் திரும்ப வந்து, தன் வீட்டுக்காகவும் தன் வயலுக்காகவும் ராஜாவினிடத்தில் முறையிடும்படி போனாள்.]]></a:t>
+              <a:t><![CDATA[5. And it came to pass, as he was telling the king how he had restored a dead body to life, that, behold, the woman, whose son he had restored to life, cried to the king for her house and for her land. And Gehazi said, My lord, O king, this is the woman, and this is her son, whom Elisha restored to life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -942,51 +974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்நேரத்தில் ராஜா, தேவனுடைய மனுஷனின் வேலைக்காரனாயிருந்த கேயாசியுடனே பேசி: எலிசா செய்த அதிசயங்களையெல்லாம் நீ எனக்கு விவரமாய்ச் சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And it came to pass, as he was telling the king how he had restored a dead body to life, that, behold, the woman, whose son he had restored to life, cried to the king for her house and for her land. And Gehazi said, My lord, O king, this is the woman, and this is her son, whom Elisha restored to life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1051,51 +1083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்நேரத்தில் ராஜா, தேவனுடைய மனுஷனின் வேலைக்காரனாயிருந்த கேயாசியுடனே பேசி: எலிசா செய்த அதிசயங்களையெல்லாம் நீ எனக்கு விவரமாய்ச் சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And when the king asked the woman, she told him. So the king appointed unto her a certain officer, saying, Restore all that was hers, and all the fruits of the field since the day that she left the land, even until now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1160,51 +1192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. செத்துப் போனவனை உயிர்ப்பித்தார் என்பதை அவன் ராஜாவுக்கு அறிவிக்கிறபோது, இதோ, அவன் உயிர்ப்பித்த பிள்ளையின் தாயாகிய அந்த ஸ்திரீ வந்து, தன் வீட்டுக்காகவும் தன் வயலுக்காகவும் ராஜாவினிடத்தில் முறையிட்டாள்; அப்பொழுது கேயாசி: ராஜாவாகிய என் ஆண்டவனே, இவள்தான் அந்த ஸ்திரீ; எலிசா உயிர்ப்பித்த இவளுடைய குமாரன் இவன் தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And when the king asked the woman, she told him. So the king appointed unto her a certain officer, saying, Restore all that was hers, and all the fruits of the field since the day that she left the land, even until now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1269,51 +1301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. செத்துப் போனவனை உயிர்ப்பித்தார் என்பதை அவன் ராஜாவுக்கு அறிவிக்கிறபோது, இதோ, அவன் உயிர்ப்பித்த பிள்ளையின் தாயாகிய அந்த ஸ்திரீ வந்து, தன் வீட்டுக்காகவும் தன் வயலுக்காகவும் ராஜாவினிடத்தில் முறையிட்டாள்; அப்பொழுது கேயாசி: ராஜாவாகிய என் ஆண்டவனே, இவள்தான் அந்த ஸ்திரீ; எலிசா உயிர்ப்பித்த இவளுடைய குமாரன் இவன் தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And when the king asked the woman, she told him. So the king appointed unto her a certain officer, saying, Restore all that was hers, and all the fruits of the field since the day that she left the land, even until now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1378,51 +1410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. செத்துப் போனவனை உயிர்ப்பித்தார் என்பதை அவன் ராஜாவுக்கு அறிவிக்கிறபோது, இதோ, அவன் உயிர்ப்பித்த பிள்ளையின் தாயாகிய அந்த ஸ்திரீ வந்து, தன் வீட்டுக்காகவும் தன் வயலுக்காகவும் ராஜாவினிடத்தில் முறையிட்டாள்; அப்பொழுது கேயாசி: ராஜாவாகிய என் ஆண்டவனே, இவள்தான் அந்த ஸ்திரீ; எலிசா உயிர்ப்பித்த இவளுடைய குமாரன் இவன் தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And Elisha came to Damascus; and Benhadad the king of Syria was sick; and it was told him, saying, The man of God has come here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1487,51 +1519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ராஜா அந்த ஸ்திரீயைக் கேட்டதற்கு, அவள்: அதை அவனுக்கு விவரித்துச் சொன்னாள்; அப்பொழுது ராஜா அவளுக்கு ஒரு பிரதானியை நியமித்து, அவளுக்கு உண்டானது எல்லாவற்றையும், அவள் தேசத்தை விட்டுப்போன நாள் முதல் இதுவரைக்கும் உண்டான அந்த வயலின் வருமானம் அனைத்தையும் அவளுக்குக் கிடைக்கும்படி செய் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And Elisha came to Damascus; and Benhadad the king of Syria was sick; and it was told him, saying, The man of God has come here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1596,51 +1628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவன் ஆகாபின் குமாரனாகிய யோராமோடேகூடக் கீலேயாத்திலுள்ள ராமோத்திற்குச் சீரியாவின் ராஜாவாகிய ஆசகேலோடு யுத்தம்பண்ணப்போனான்; சீரியர் யோராமைக் காயப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then spoke Elisha unto the woman, whose son he had restored to life, saying, Arise, and go you and yours household, and sojourn where ever you can sojourn: for the LORD has called for a famine; and it shall also come upon the land seven years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1705,51 +1737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ராஜா அந்த ஸ்திரீயைக் கேட்டதற்கு, அவள்: அதை அவனுக்கு விவரித்துச் சொன்னாள்; அப்பொழுது ராஜா அவளுக்கு ஒரு பிரதானியை நியமித்து, அவளுக்கு உண்டானது எல்லாவற்றையும், அவள் தேசத்தை விட்டுப்போன நாள் முதல் இதுவரைக்கும் உண்டான அந்த வயலின் வருமானம் அனைத்தையும் அவளுக்குக் கிடைக்கும்படி செய் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And the king said unto Hazael, Take a present in yours hand, and go, meet the man of God, and enquire of the LORD by him, saying, Shall I recover of this disease?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1814,51 +1846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ராஜா அந்த ஸ்திரீயைக் கேட்டதற்கு, அவள்: அதை அவனுக்கு விவரித்துச் சொன்னாள்; அப்பொழுது ராஜா அவளுக்கு ஒரு பிரதானியை நியமித்து, அவளுக்கு உண்டானது எல்லாவற்றையும், அவள் தேசத்தை விட்டுப்போன நாள் முதல் இதுவரைக்கும் உண்டான அந்த வயலின் வருமானம் அனைத்தையும் அவளுக்குக் கிடைக்கும்படி செய் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And the king said unto Hazael, Take a present in yours hand, and go, meet the man of God, and enquire of the LORD by him, saying, Shall I recover of this disease?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1923,51 +1955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சீரியாவின் ராஜாவாகிய பெனாதாத் வியாதியாயிருந்தான்; எலிசா தமஸ்குவுக்கு வந்தான்; தேவனுடைய மனுஷன் இவ்விடத்தில் வந்திருக்கிறான் என்று அவனுக்கு அறிவிக்கப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[8. And the king said unto Hazael, Take a present in yours hand, and go, meet the man of God, and enquire of the LORD by him, saying, Shall I recover of this disease?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2032,51 +2064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சீரியாவின் ராஜாவாகிய பெனாதாத் வியாதியாயிருந்தான்; எலிசா தமஸ்குவுக்கு வந்தான்; தேவனுடைய மனுஷன் இவ்விடத்தில் வந்திருக்கிறான் என்று அவனுக்கு அறிவிக்கப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[9. So Hazael went to meet him, and took a present with him, even of every good thing of Damascus, forty camels' burden, and came and stood before him, and said, Your son Benhadad king of Syria has sent me to you, saying, Shall I recover of this disease?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2141,51 +2173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ராஜா ஆசகேலை நோக்கி: நீ உன் கையிலே ஒரு காணிக்கையை எடுத்துக் கொண்டு, தேவனுடைய மனுஷனுக்கு எதிர்கொண்டுபோய், நான் இந்த வியாதி நீங்கிப் பிழைப்பேனா என்று அவனைக் கொண்டு கர்த்தரிடத்தில் விசாரிக்கச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[9. So Hazael went to meet him, and took a present with him, even of every good thing of Damascus, forty camels' burden, and came and stood before him, and said, Your son Benhadad king of Syria has sent me to you, saying, Shall I recover of this disease?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2250,51 +2282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ராஜா ஆசகேலை நோக்கி: நீ உன் கையிலே ஒரு காணிக்கையை எடுத்துக் கொண்டு, தேவனுடைய மனுஷனுக்கு எதிர்கொண்டுபோய், நான் இந்த வியாதி நீங்கிப் பிழைப்பேனா என்று அவனைக் கொண்டு கர்த்தரிடத்தில் விசாரிக்கச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[9. So Hazael went to meet him, and took a present with him, even of every good thing of Damascus, forty camels' burden, and came and stood before him, and said, Your son Benhadad king of Syria has sent me to you, saying, Shall I recover of this disease?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2359,51 +2391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆசகேல் தமஸ்குவின் சகல உச்சிதங்களிலும் நாற்பது ஒட்டகங்களின் சுமையான காணிக்கையை எடுத்துக்கொண்டு, அவனுக்கு எதிர்கொண்டு போய், அவனுக்கு முன்பாக நின்று, சீரியாவின் ராஜாவாகிய பெனாதாத் என்னும் உம்முடைய குமாரன் என்னை உம்மிடத்தில் அனுப்பி, இந்த வியாதி நீங்கிப் பிழைப்பேனா என்று கேட்கச்சொன்னார் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And Elisha said unto him, Go, say unto him, You may certainly recover: nevertheless the LORD has showed me that he shall surely die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2468,51 +2500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆசகேல் தமஸ்குவின் சகல உச்சிதங்களிலும் நாற்பது ஒட்டகங்களின் சுமையான காணிக்கையை எடுத்துக்கொண்டு, அவனுக்கு எதிர்கொண்டு போய், அவனுக்கு முன்பாக நின்று, சீரியாவின் ராஜாவாகிய பெனாதாத் என்னும் உம்முடைய குமாரன் என்னை உம்மிடத்தில் அனுப்பி, இந்த வியாதி நீங்கிப் பிழைப்பேனா என்று கேட்கச்சொன்னார் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And Elisha said unto him, Go, say unto him, You may certainly recover: nevertheless the LORD has showed me that he shall surely die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2577,51 +2609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆசகேல் தமஸ்குவின் சகல உச்சிதங்களிலும் நாற்பது ஒட்டகங்களின் சுமையான காணிக்கையை எடுத்துக்கொண்டு, அவனுக்கு எதிர்கொண்டு போய், அவனுக்கு முன்பாக நின்று, சீரியாவின் ராஜாவாகிய பெனாதாத் என்னும் உம்முடைய குமாரன் என்னை உம்மிடத்தில் அனுப்பி, இந்த வியாதி நீங்கிப் பிழைப்பேனா என்று கேட்கச்சொன்னார் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And he settled his countenance steadfastly, until he was ashamed: and the man of God wept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2686,51 +2718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எலிசா அவனை நோக்கி: நீ போய், வியாதி நீங்கிப் பிழைப்பீர் என்று அவனுக்குச் சொல்லும்; ஆனாலும் அவன் சாகவே சாவான் என்பதைக் கர்த்தர் எனக்குக் காண்பித்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And he settled his countenance steadfastly, until he was ashamed: and the man of God wept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2795,51 +2827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவன் ஆகாபின் குமாரனாகிய யோராமோடேகூடக் கீலேயாத்திலுள்ள ராமோத்திற்குச் சீரியாவின் ராஜாவாகிய ஆசகேலோடு யுத்தம்பண்ணப்போனான்; சீரியர் யோராமைக் காயப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then spoke Elisha unto the woman, whose son he had restored to life, saying, Arise, and go you and yours household, and sojourn where ever you can sojourn: for the LORD has called for a famine; and it shall also come upon the land seven years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2904,51 +2936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எலிசா அவனை நோக்கி: நீ போய், வியாதி நீங்கிப் பிழைப்பீர் என்று அவனுக்குச் சொல்லும்; ஆனாலும் அவன் சாகவே சாவான் என்பதைக் கர்த்தர் எனக்குக் காண்பித்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And Hazael said, Why weeps my lord? And he answered, Because I know the evil that you will do unto the children of Israel: their strong holds will you set on fire, and their young men will you slay with the sword, and will dash their children, and rip up their women with child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3013,51 +3045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு தேவனுடைய மனுஷன்: தன் முகத்தைத் திருப்பாமல் அவன் சலித்துப்போகுமட்டும் அவனை நோக்கிக் கொண்டே அழுதான்.]]></a:t>
+              <a:t><![CDATA[12. And Hazael said, Why weeps my lord? And he answered, Because I know the evil that you will do unto the children of Israel: their strong holds will you set on fire, and their young men will you slay with the sword, and will dash their children, and rip up their women with child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3122,51 +3154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது ஆசகேல்: என் ஆண்டவன் அழுகிறது என்ன என்று கேட்டான். அதற்கு அவன்: நீ இஸ்ரவேல் புத்திரருக்குச் செய்யும் தீங்கை நான் அறிந்திருக்கிறபடியினால் அழுகிறேன்; நீ அவர்கள் கோட்டைகளை அக்கினிக்கு இரையாக்கி, அவர்கள் வாலிபரைப் பட்டயத்தால் கொன்று, அவர்கள் குழந்தைகளைத் தரையோடே மோதி, அவர்கள் கர்ப்பவதிகளைக் கீறிப்போடுவாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And Hazael said, Why weeps my lord? And he answered, Because I know the evil that you will do unto the children of Israel: their strong holds will you set on fire, and their young men will you slay with the sword, and will dash their children, and rip up their women with child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3231,51 +3263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது ஆசகேல்: என் ஆண்டவன் அழுகிறது என்ன என்று கேட்டான். அதற்கு அவன்: நீ இஸ்ரவேல் புத்திரருக்குச் செய்யும் தீங்கை நான் அறிந்திருக்கிறபடியினால் அழுகிறேன்; நீ அவர்கள் கோட்டைகளை அக்கினிக்கு இரையாக்கி, அவர்கள் வாலிபரைப் பட்டயத்தால் கொன்று, அவர்கள் குழந்தைகளைத் தரையோடே மோதி, அவர்கள் கர்ப்பவதிகளைக் கீறிப்போடுவாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And Hazael said, Why weeps my lord? And he answered, Because I know the evil that you will do unto the children of Israel: their strong holds will you set on fire, and their young men will you slay with the sword, and will dash their children, and rip up their women with child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3340,51 +3372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது ஆசகேல்: என் ஆண்டவன் அழுகிறது என்ன என்று கேட்டான். அதற்கு அவன்: நீ இஸ்ரவேல் புத்திரருக்குச் செய்யும் தீங்கை நான் அறிந்திருக்கிறபடியினால் அழுகிறேன்; நீ அவர்கள் கோட்டைகளை அக்கினிக்கு இரையாக்கி, அவர்கள் வாலிபரைப் பட்டயத்தால் கொன்று, அவர்கள் குழந்தைகளைத் தரையோடே மோதி, அவர்கள் கர்ப்பவதிகளைக் கீறிப்போடுவாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And Hazael said, But what, is your servant a dog, that he should do this great thing? And Elisha answered, The LORD has showed me that you shall be king over Syria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3449,51 +3481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது ஆசகேல்: இத்தனை பெரிய காரியத்தைச் செய்ய நாயாகிய உமது அடியான் எம்மாத்திரம் என்றான். அதற்கு எலிசா: நீ சீரியாவின்மேல் ராஜாவாவாய் என்பதைக் கர்த்தர் எனக்குத் தெரிவித்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And Hazael said, But what, is your servant a dog, that he should do this great thing? And Elisha answered, The LORD has showed me that you shall be king over Syria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3558,51 +3590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது ஆசகேல்: இத்தனை பெரிய காரியத்தைச் செய்ய நாயாகிய உமது அடியான் எம்மாத்திரம் என்றான். அதற்கு எலிசா: நீ சீரியாவின்மேல் ராஜாவாவாய் என்பதைக் கர்த்தர் எனக்குத் தெரிவித்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. So he departed from Elisha, and came to his master; who said to him, What said Elisha to you? And he answered, He told me that you should surely recover.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3667,51 +3699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இவன் எலிசாவைவிட்டுப் புறப்பட்டு, தன் ஆண்டவனிடத்தில் வந்தபோது, அவன்: எலிசா உனக்கு என்ன சொன்னான் என்று கேட்டதற்கு; இவன் நீர் வியாதி நீங்கிப் பிழைப்பீர் என்று எனக்குச் சொன்னான் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[14. So he departed from Elisha, and came to his master; who said to him, What said Elisha to you? And he answered, He told me that you should surely recover.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3776,51 +3808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இவன் எலிசாவைவிட்டுப் புறப்பட்டு, தன் ஆண்டவனிடத்தில் வந்தபோது, அவன்: எலிசா உனக்கு என்ன சொன்னான் என்று கேட்டதற்கு; இவன் நீர் வியாதி நீங்கிப் பிழைப்பீர் என்று எனக்குச் சொன்னான் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[15. And it came to pass on the next day, that he took a thick cloth, and dipped it in water, and spread it on his face, so that he died: and Hazael reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3885,51 +3917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மறுநாளிலே ஒரு சமுக்காளத்தை எடுத்து, தண்ணீரிலே தோய்த்து அவன் முகத்தின்மேல் விரித்தான்; அதினால் அவன் செத்துப்போனான்; ஆசகேல் அவனுக்குப் பதிலாய் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[15. And it came to pass on the next day, that he took a thick cloth, and dipped it in water, and spread it on his face, so that he died: and Hazael reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3994,51 +4026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எலிசா தான் உயிர்ப்பித்த பிள்ளையின் தாயாகிய ஸ்திரீயை நோக்கி: நீ உன் வீட்டாரோடுங்கூட எழுந்து புறப்பட்டுப் போய் எங்கேயாகிலும் சஞ்சரி: கர்த்தர் பஞ்சத்தை வருவிப்பார்; அது ஏழுவருஷம் தேசத்தில் இருக்கும் என்று சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. Then spoke Elisha unto the woman, whose son he had restored to life, saying, Arise, and go you and yours household, and sojourn where ever you can sojourn: for the LORD has called for a famine; and it shall also come upon the land seven years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4103,51 +4135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மறுநாளிலே ஒரு சமுக்காளத்தை எடுத்து, தண்ணீரிலே தோய்த்து அவன் முகத்தின்மேல் விரித்தான்; அதினால் அவன் செத்துப்போனான்; ஆசகேல் அவனுக்குப் பதிலாய் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[16. And in the fifth year of Joram the son of Ahab king of Israel, Jehoshaphat being then king of Judah, Jehoram the son of Je hoshaphat king of Judah began to reign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4212,51 +4244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இஸ்ரவேலின் ராஜாவாகிய ஆகாயின் குமாரன் யோராமுடைய ஐந்தாம் வருஷத்தில், யோசபாத் யூதாவிலே இன்னும் ராஜாவாயிருக்கையில் யோசபாத்தின் குமாரனாகிய யோராம் என்னும் யூதாவின் ராஜா ராஜ்யபாரம்பண்ணத் துவக்கினான்.]]></a:t>
+              <a:t><![CDATA[16. And in the fifth year of Joram the son of Ahab king of Israel, Jehoshaphat being then king of Judah, Jehoram the son of Je hoshaphat king of Judah began to reign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4321,51 +4353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இஸ்ரவேலின் ராஜாவாகிய ஆகாயின் குமாரன் யோராமுடைய ஐந்தாம் வருஷத்தில், யோசபாத் யூதாவிலே இன்னும் ராஜாவாயிருக்கையில் யோசபாத்தின் குமாரனாகிய யோராம் என்னும் யூதாவின் ராஜா ராஜ்யபாரம்பண்ணத் துவக்கினான்.]]></a:t>
+              <a:t><![CDATA[17. Thirty and two years old was he when he began to reign; and he reigned eight years in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4430,51 +4462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் ராஜாவாகிறபோது முப்பத்திரண்டு வயதாயிருந்து, எட்டு வருஷம் எருசலேமில் ராஜ்யபாரம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[18. And he walked in the way of the kings of Israel, as did the house of Ahab: for the daughter of Ahab was his wife: and he did evil in the sight of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4539,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் இஸ்ரவேல் ராஜாக்களின் வழியிலே நடந்து, ஆகாபின் வீட்டார் செய்ததுபோலச் செய்தான்; ஆகாபின் குமாரத்தி அவனுக்கு மனைவியாயிருந்தாள்; அவன் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[18. And he walked in the way of the kings of Israel, as did the house of Ahab: for the daughter of Ahab was his wife: and he did evil in the sight of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4648,51 +4680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் இஸ்ரவேல் ராஜாக்களின் வழியிலே நடந்து, ஆகாபின் வீட்டார் செய்ததுபோலச் செய்தான்; ஆகாபின் குமாரத்தி அவனுக்கு மனைவியாயிருந்தாள்; அவன் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[19. Yet the LORD would not destroy Judah for David his servant's sake, as he promised him to give him always a light, and to his children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4757,51 +4789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர்: உன் குமாரருக்குள்ளே எந்நாளும் ஒரு விளக்கை உனக்குக் கட்டளையிடுவேன் என்று தம்முடைய தாசனாகிய தாவீதுக்குச் சொன்னதின்படியே, அவனிமித்தம் அவர் யூதாவை முற்றிலும் கெடுக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[19. Yet the LORD would not destroy Judah for David his servant's sake, as he promised him to give him always a light, and to his children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4866,51 +4898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர்: உன் குமாரருக்குள்ளே எந்நாளும் ஒரு விளக்கை உனக்குக் கட்டளையிடுவேன் என்று தம்முடைய தாசனாகிய தாவீதுக்குச் சொன்னதின்படியே, அவனிமித்தம் அவர் யூதாவை முற்றிலும் கெடுக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[20. In his days Edom revolted from under the hand of Judah, and made a king over themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4975,51 +5007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் நாட்களில் யூதாவுடைய கையின்கீழிருந்த ஏதோமியர் கலகம் பண்ணி, தங்களுக்கு ஒரு ராஜாவை ஏற்படுத்திக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. In his days Edom revolted from under the hand of Judah, and made a king over themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5084,51 +5116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதினாலே யோராம் சகல இரதங்களோடுங்கூடச் சாயீருக்குப் புறப்பட்டுப் போனான்; அவன் இராத்திரியில் எழுந்திருந்து, தன்னை வளைந்துகொண்ட ஏதோமியரையும் இரதங்களின் தலைவரையும் முறிய அடித்தபோது, ஜனங்கள் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[21. So Joram went over to Zair, and all the chariots with him: and he rose by night, and stroke the Edomites which compassed him about, and the captains of the chariots: and the people fled into their tents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5193,51 +5225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எலிசா தான் உயிர்ப்பித்த பிள்ளையின் தாயாகிய ஸ்திரீயை நோக்கி: நீ உன் வீட்டாரோடுங்கூட எழுந்து புறப்பட்டுப் போய் எங்கேயாகிலும் சஞ்சரி: கர்த்தர் பஞ்சத்தை வருவிப்பார்; அது ஏழுவருஷம் தேசத்தில் இருக்கும் என்று சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And the woman arose, and did after the saying of the man of God: and she went with her household, and sojourned in the land of the Philistines seven years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5302,51 +5334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதினாலே யோராம் சகல இரதங்களோடுங்கூடச் சாயீருக்குப் புறப்பட்டுப் போனான்; அவன் இராத்திரியில் எழுந்திருந்து, தன்னை வளைந்துகொண்ட ஏதோமியரையும் இரதங்களின் தலைவரையும் முறிய அடித்தபோது, ஜனங்கள் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[21. So Joram went over to Zair, and all the chariots with him: and he rose by night, and stroke the Edomites which compassed him about, and the captains of the chariots: and the people fled into their tents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5411,51 +5443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்படியே யூதாவுடைய கையின் கீழிருந்த ஏதோமியர், இந்நாள்வரைக்கும் இருக்கிறதுபோல, கலகம்பண்ணினார்கள்; அக்காலத்தில் தானே லிப்னா பட்டணத்தாரும் கலகம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. So Joram went over to Zair, and all the chariots with him: and he rose by night, and stroke the Edomites which compassed him about, and the captains of the chariots: and the people fled into their tents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5520,51 +5552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்படியே யூதாவுடைய கையின் கீழிருந்த ஏதோமியர், இந்நாள்வரைக்கும் இருக்கிறதுபோல, கலகம்பண்ணினார்கள்; அக்காலத்தில் தானே லிப்னா பட்டணத்தாரும் கலகம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Yet Edom revolted from under the hand of Judah unto this day. Then Libnah revolted at the same time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5629,51 +5661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யோராமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[22. Yet Edom revolted from under the hand of Judah unto this day. Then Libnah revolted at the same time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5738,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யோராம் தன் பிதாக்களோடே நித்திரையடைந்து, தன் பிதாக்களிடத்திலே தாவீதின் நகரத்தில் அடக்கம்பண்ணப்பட்டான்; அவனுக்குப் பதிலாக அவன் குமாரனாகிய அகசியா ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[23. And the rest of the acts of Joram, and all that he did, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5847,51 +5879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யோராம் தன் பிதாக்களோடே நித்திரையடைந்து, தன் பிதாக்களிடத்திலே தாவீதின் நகரத்தில் அடக்கம்பண்ணப்பட்டான்; அவனுக்குப் பதிலாக அவன் குமாரனாகிய அகசியா ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[23. And the rest of the acts of Joram, and all that he did, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5956,51 +5988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலின் ராஜாவாகிய ஆகாபின் குமாரன் யோராமுடைய பன்னிரண்டாம் வருஷத்திலே, யூதாவின் ராஜாவாகிய யோராமின் குமாரன் அகசியா ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[24. And Joram slept with his fathers, and was buried with his fathers in the city of David: and Ahaziah his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6065,51 +6097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலின் ராஜாவாகிய ஆகாபின் குமாரன் யோராமுடைய பன்னிரண்டாம் வருஷத்திலே, யூதாவின் ராஜாவாகிய யோராமின் குமாரன் அகசியா ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[24. And Joram slept with his fathers, and was buried with his fathers in the city of David: and Ahaziah his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6174,51 +6206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அகசியா ராஜாவாகிறபோது, இருபத்திரண்டு வயதாயிருந்து, ஒரே வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; இஸ்ரவேலின் ராஜாவாகிய ஒம்ரியின் குமாரத்தியான அவன் தாயின் பேர் அத்தாலியாள்.]]></a:t>
+              <a:t><![CDATA[25. In the twelfth year of Joram the son of Ahab king of Israel did Ahaziah the son of Jehoram king of Judah begin to reign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6283,51 +6315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அகசியா ராஜாவாகிறபோது, இருபத்திரண்டு வயதாயிருந்து, ஒரே வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்; இஸ்ரவேலின் ராஜாவாகிய ஒம்ரியின் குமாரத்தியான அவன் தாயின் பேர் அத்தாலியாள்.]]></a:t>
+              <a:t><![CDATA[25. In the twelfth year of Joram the son of Ahab king of Israel did Ahaziah the son of Jehoram king of Judah begin to reign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6392,51 +6424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எலிசா தான் உயிர்ப்பித்த பிள்ளையின் தாயாகிய ஸ்திரீயை நோக்கி: நீ உன் வீட்டாரோடுங்கூட எழுந்து புறப்பட்டுப் போய் எங்கேயாகிலும் சஞ்சரி: கர்த்தர் பஞ்சத்தை வருவிப்பார்; அது ஏழுவருஷம் தேசத்தில் இருக்கும் என்று சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And the woman arose, and did after the saying of the man of God: and she went with her household, and sojourned in the land of the Philistines seven years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6501,51 +6533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் ஆகாபுடைய வீட்டாரின் வழியே நடந்து, ஆகாபின் வீட்டாரைப்போல் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; அவன் ஆகாப் வீட்டாரோடே சம்பந்தங்கலந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[26. Two and twenty years old was Ahaziah when he began to reign; and he reigned one year in Jerusalem. And his mother's name was Athaliah, the daughter of Omri king of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6610,51 +6642,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் ஆகாபுடைய வீட்டாரின் வழியே நடந்து, ஆகாபின் வீட்டாரைப்போல் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; அவன் ஆகாப் வீட்டாரோடே சம்பந்தங்கலந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[26. Two and twenty years old was Ahaziah when he began to reign; and he reigned one year in Jerusalem. And his mother's name was Athaliah, the daughter of Omri king of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And he walked in the way of the house of Ahab, and did evil in the sight of the LORD, as did the house of Ahab: for he was the son in law of the house of Ahab.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And he walked in the way of the house of Ahab, and did evil in the sight of the LORD, as did the house of Ahab: for he was the son in law of the house of Ahab.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And he went with Joram the son of Ahab to the war against Hazael king of Syria in Ramothgilead; and the Syrians wounded Joram.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And he went with Joram the son of Ahab to the war against Hazael king of Syria in Ramothgilead; and the Syrians wounded Joram.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And king Joram went back to be healed in Jezreel of the wounds which the Syrians had given him at Ramah, when he fought against Hazael king of Syria. And Ahaziah the son of Jehoram king of Judah went down to see Joram the son of Ahab in Jezreel, because he was sick.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And king Joram went back to be healed in Jezreel of the wounds which the Syrians had given him at Ramah, when he fought against Hazael king of Syria. And Ahaziah the son of Jehoram king of Judah went down to see Joram the son of Ahab in Jezreel, because he was sick.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And king Joram went back to be healed in Jezreel of the wounds which the Syrians had given him at Ramah, when he fought against Hazael king of Syria. And Ahaziah the son of Jehoram king of Judah went down to see Joram the son of Ahab in Jezreel, because he was sick.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And king Joram went back to be healed in Jezreel of the wounds which the Syrians had given him at Ramah, when he fought against Hazael king of Syria. And Ahaziah the son of Jehoram king of Judah went down to see Joram the son of Ahab in Jezreel, because he was sick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6719,51 +7623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ராஜாவாகிய யோராம் தான் சீரியாவின் ராஜாவாகிய ஆசகேலோடு யுத்தம் பண்ணுகையில், சீரியர் ராமாவிலே தன்னை வெட்டின காயங்களை ஆற்றிக் கொள்ள யெஸ்ரயேலுக்குப் போயிருந்தான்; ஆகாபின் குமாரனாகிய யோராம் வியாதியாயிருந்தபடியினால், யூதாவின் ராஜாவாகிய யோராமின் குமாரன் அகசியா யெஸ்ரயேலில் இருக்கிற அவனைப் பார்க்கிறதற்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[3. And it came to pass at the seven years' end, that the woman returned out of the land of the Philistines: and she went forth to cry unto the king for her house and for her land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6828,51 +7732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ராஜாவாகிய யோராம் தான் சீரியாவின் ராஜாவாகிய ஆசகேலோடு யுத்தம் பண்ணுகையில், சீரியர் ராமாவிலே தன்னை வெட்டின காயங்களை ஆற்றிக் கொள்ள யெஸ்ரயேலுக்குப் போயிருந்தான்; ஆகாபின் குமாரனாகிய யோராம் வியாதியாயிருந்தபடியினால், யூதாவின் ராஜாவாகிய யோராமின் குமாரன் அகசியா யெஸ்ரயேலில் இருக்கிற அவனைப் பார்க்கிறதற்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[3. And it came to pass at the seven years' end, that the woman returned out of the land of the Philistines: and she went forth to cry unto the king for her house and for her land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6937,51 +7841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ராஜாவாகிய யோராம் தான் சீரியாவின் ராஜாவாகிய ஆசகேலோடு யுத்தம் பண்ணுகையில், சீரியர் ராமாவிலே தன்னை வெட்டின காயங்களை ஆற்றிக் கொள்ள யெஸ்ரயேலுக்குப் போயிருந்தான்; ஆகாபின் குமாரனாகிய யோராம் வியாதியாயிருந்தபடியினால், யூதாவின் ராஜாவாகிய யோராமின் குமாரன் அகசியா யெஸ்ரயேலில் இருக்கிற அவனைப் பார்க்கிறதற்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[4. And the king talked with Gehazi the servant of the man of God, saying, Tell me, I pray you, all the great things that Elisha has done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7016,51 +7920,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474602520" r:id="rId1"/>
+    <p:sldLayoutId id="2478715732" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7516,50 +8420,114 @@
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7684,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಆಗ ಆ ಸ್ತ್ರೀಯು ಎದ್ದು ದೇವರ ಮನುಷ್ಯನ ಮಾತಿನ ಪ್ರಕಾರವೇ ಮಾಡಿ ತನ್ನ ಮನೆಯವರ ಸಂಗಡ ಹೋಗಿ ಫಿಲಿಷ್ಟಿಯರ ದೇಶದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[அதிசயங்களையெல்லாம் நீ எனக்கு விவரமாய்ச் சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಏಳು ವರುಷ ವಾಸವಾಗಿದ್ದಳು.]]></a:t>
+              <a:t><![CDATA[5. செத்துப் போனவனை உயிர்ப்பித்தார் என்பதை அவன் ராஜாவுக்கு அறிவிக்கிறபோது, இதோ, அவன் உயிர்ப்பித்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಏಳು ವರುಷದ ತರುವಾಯ ಏನಾಯಿತಂದರೆ, ಆ ಸ್ತ್ರೀಯು ಫಿಲಿಷ್ಟಿಯರ ದೇಶವನ್ನು ಬಿಟ್ಟು ತಿರಿಗಿ ಬಂದು ತನ್ನ ಮನೆಗೋಸ್ಕರವೂ]]></a:t>
+              <a:t><![CDATA[பிள்ளையின் தாயாகிய அந்த ஸ்திரீ வந்து, தன் வீட்டுக்காகவும் தன் வயலுக்காகவும் ராஜாவினிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಲಕ್ಕೋಸ್ಕರವೂ ಅರಸನಿಗೆ ಮೊರೆಯಿಟ್ಟಳು.]]></a:t>
+              <a:t><![CDATA[முறையிட்டாள்; அப்பொழுது கேயாசி: ராஜாவாகிய என் ஆண்டவனே, இவள்தான் அந்த ஸ்திரீ; எலிசா உயிர்ப்பித்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಅರಸನು ದೇವರ ಮನುಷ್ಯನ ಸೇವ ಕನಾದ ಗೇಹಜಿಯ ಸಂಗಡ ಮಾತನಾಡಿ--ಎಲೀ ಷನು ಮಾಡಿದ ಎಲ್ಲಾ ದೊಡ್ಡ ಕ್ರಿಯೆಗಳನ್ನು ನನಗೆ]]></a:t>
+              <a:t><![CDATA[இவளுடைய குமாரன் இவன் தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿವರವಾಗಿ ತಿಳಿಸೆಂದು ಅವನಿಗೆ ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[6. ராஜா அந்த ஸ்திரீயைக் கேட்டதற்கு, அவள்: அதை அவனுக்கு விவரித்துச் சொன்னாள்; அப்பொழுது ராஜா அவளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅವನು ಸತ್ತವನನ್ನು ಬದುಕಿಸಿದನೆಂದು, ಗೇಹಜಿಯು ಅರಸ ನಿಗೆ ವಿವರವಾಗಿ ಹೇಳುತ್ತಿರುವಾಗ ಏನಾಯಿತಂದರೆ ಇಗೋ, ಬದುಕಿಸಿದ]]></a:t>
+              <a:t><![CDATA[ஒரு பிரதானியை நியமித்து, அவளுக்கு உண்டானது எல்லாவற்றையும், அவள் தேசத்தை விட்டுப்போன நாள் முதல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಗನ ತಾಯಿಯಾದ ಆ ಸ್ತ್ರೀಯು ತನ್ನ ಮನೆಗೋಸ್ಕರವೂ ಹೊಲಕ್ಕೋಸ್ಕರವೂ ಅರಸನಿಗೆ ಮೊರೆಯಿಡುತ್ತಿದ್ದಳು. ಆಗ ಗೇಹಜಿಯುನನ್ನ]]></a:t>
+              <a:t><![CDATA[இதுவரைக்கும் உண்டான அந்த வயலின் வருமானம் அனைத்தையும் அவளுக்குக் கிடைக்கும்படி செய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಡೆಯನೇ, ಅರಸನೇ, ಇವಳೇ ಆ ಸ್ತ್ರೀಯು, ಎಲೀಷನು ಬದುಕಿಸಿದ ಇವಳ ಮಗನು ಇವನೇ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[7. சீரியாவின் ராஜாவாகிய பெனாதாத் வியாதியாயிருந்தான்; எலிசா தமஸ்குவுக்கு வந்தான்; தேவனுடைய மனுஷன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಅರಸನು ಆ ಸ್ತ್ರೀಯನ್ನು ಕೇಳಿದಾಗ ಅವಳು ವಿವರವಾಗಿ ಹೇಳಿದಳು. ಆಗ ಅರಸನು ಅವಳಿಗಾಗಿ ಒಬ್ಬ ಅಧಿಕಾರಿಯನ್ನು]]></a:t>
+              <a:t><![CDATA[இவ்விடத்தில் வந்திருக்கிறான் என்று அவனுக்கு அறிவிக்கப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಅವನು ಅಹಾಬನ ಮಗನಾದ ಯೋರಾಮನ ಸಂಗಡ ಗಿಲ್ಯಾದಿನಲ್ಲಿರುವ ರಾಮೋ ತಿಗೆ ಅರಾಮ್ಯರ ಅರಸನಾದ ಹಜಾಯೇಲನ ಮೇಲೆ ಯುದ್ಧಮಾಡಲು]]></a:t>
+              <a:t><![CDATA[1. எலிசா தான் உயிர்ப்பித்த பிள்ளையின் தாயாகிய ஸ்திரீயை நோக்கி: நீ உன் வீட்டாரோடுங்கூட எழுந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಳುಹಿಸಿಕೊಟ್ಟು ಅವಳಿಗೆ ಉಂಟಾದದ್ದನ್ನೆಲ್ಲಾ ಅವಳು ದೇಶವನ್ನು ಬಿಟ್ಟ ದಿನ ಮೊದಲುಗೊಂಡು ಆ ಕಾಲದ ವರೆಗೂ ಆ ಹೊಲದ]]></a:t>
+              <a:t><![CDATA[8. ராஜா ஆசகேலை நோக்கி: நீ உன் கையிலே ஒரு காணிக்கையை எடுத்துக் கொண்டு, தேவனுடைய மனுஷனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹುಟ್ಟುವಳಿಯೆಲ್ಲಾ ಅವಳಿಗೆ ಬರುವ ಹಾಗೆ ಮಾಡು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[எதிர்கொண்டுபோய், நான் இந்த வியாதி நீங்கிப் பிழைப்பேனா என்று அவனைக் கொண்டு கர்த்தரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅರಾಮ್ಯರ ಅರಸನಾದ ಬೆನ್ಹದದನು ಅಸ್ವಸ್ಥನಾ ಗಿರುವಾಗ ಎಲೀಷನು ದಮಸ್ಕಕ್ಕೆ ಬಂದನು. ದೇವರ ಮನುಷ್ಯನು ಇಲ್ಲಿಗೆ]]></a:t>
+              <a:t><![CDATA[விசாரிக்கச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂದಿದ್ದಾನೆಂದು ಅವನಿಗೆ ತಿಳಿಸ ಲ್ಪಟ್ಟಿತು.]]></a:t>
+              <a:t><![CDATA[9. ஆசகேல் தமஸ்குவின் சகல உச்சிதங்களிலும் நாற்பது ஒட்டகங்களின் சுமையான காணிக்கையை எடுத்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆಗ ಅರಸನು ಹಜಾಯೇಲನಿಗೆ--ನೀನು ಕೈಯಲ್ಲಿ ಕಾಣಿಕೆಯನ್ನು ತಕ್ಕೊಂಡು ಹೋಗಿ ದೇವರ ಮನುಷ್ಯನನ್ನು ಎದುರುಗೊಂಡು ಈ]]></a:t>
+              <a:t><![CDATA[அவனுக்கு எதிர்கொண்டு போய், அவனுக்கு முன்பாக நின்று, சீரியாவின் ராஜாவாகிய பெனாதாத் என்னும் உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವ್ಯಾಧಿಯಿಂದ ನಾನು ಗುಣವಾಗುವೆನೋ ಇಲ್ಲವೋ ಎಂದು ಅವ ನಿಂದ ಕರ್ತನನ್ನು ವಿಚಾರಿಸು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[குமாரன் என்னை உம்மிடத்தில் அனுப்பி, இந்த வியாதி நீங்கிப் பிழைப்பேனா என்று கேட்கச்சொன்னார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಹಾಗೆಯೇ ಹಜಾಯೇಲನು ದಮಸ್ಕದಲ್ಲಿರುವ ಸಕಲ ಉತ್ತಮ ವಾದವುಗಳಲ್ಲಿ ನಾಲ್ವತ್ತು ಒಂಟೆಗಳು ಹೊರುವಷ್ಟನ್ನು ಕಾಣಿಕೆಯೊಂದಿಗೆ]]></a:t>
+              <a:t><![CDATA[10. எலிசா அவனை நோக்கி: நீ போய், வியாதி நீங்கிப் பிழைப்பீர் என்று அவனுக்குச் சொல்லும்; ஆனாலும் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನನ್ನು ಎದುರುಗೊಳ್ಳಲು ಹೋಗಿ ಅವನ ಮುಂದೆ ಬಂದು ನಿಂತು--ಅರಾಮ್ಯರ ಅರಸನಾಗಿರುವ ನಿನ್ನ ಮಗನಾದ ಬೆನ್ಹದದನು--ಈ]]></a:t>
+              <a:t><![CDATA[சாகவே சாவான் என்பதைக் கர்த்தர் எனக்குக் காண்பித்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವ್ಯಾಧಿಯಿಂದ ನಾನು ಬದುಕುವೆನೋ ಇಲ್ಲವೋ ಎಂದು ಕೇಳಲು ನನ್ನನ್ನು ನಿನ್ನ ಬಳಿಗೆ ಕಳುಹಿಸಿದ್ದಾನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[11. பின்பு தேவனுடைய மனுஷன்: தன் முகத்தைத் திருப்பாமல் அவன் சலித்துப்போகுமட்டும் அவனை நோக்கிக் கொண்டே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಅದಕ್ಕೆ ಎಲೀಷನು--ಅವನಿಗೆ ನಿಜ ವಾಗಿಯೂ ಸ್ವಸ್ಥನಾಗುವಿ ಎಂದು ಹೋಗಿ ಹೇಳು; ಆದರೆ ಅವನು ನಿಜವಾಗಿ ಸಾಯುವನೆಂದು]]></a:t>
+              <a:t><![CDATA[அழுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೋದನು. ಆದರೆ ಅರಾಮ್ಯರು ಯೋರಾಮನನ್ನು ಹೊಡೆದರು.]]></a:t>
+              <a:t><![CDATA[புறப்பட்டுப் போய் எங்கேயாகிலும் சஞ்சரி: கர்த்தர் பஞ்சத்தை வருவிப்பார்; அது ஏழுவருஷம் தேசத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನು ನನಗೆ ತೋರಿಸಿದ್ದಾನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது ஆசகேல்: என் ஆண்டவன் அழுகிறது என்ன என்று கேட்டான். அதற்கு அவன்: நீ இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಆಗ ಇವನು ನಾಚಿಕೆಪಡುವ ವರೆಗೆ ದೇವರ ಮನುಷ್ಯನು ತನ್ನ ಮುಖವನ್ನು ಸ್ಥಿರಪಡಿಸಿ ಅತ್ತನು.]]></a:t>
+              <a:t><![CDATA[புத்திரருக்குச் செய்யும் தீங்கை நான் அறிந்திருக்கிறபடியினால் அழுகிறேன்; நீ அவர்கள் கோட்டைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆಗ ಹಜಾಯೇ ಲನು--ನನ್ನ ಒಡೆಯನು ಅಳುವದೇನು ಅಂದನು.ಅದಕ್ಕವನು -- ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳಿಗೆ ನೀನು ಮಾಡಲು ಹೋಗುವ ಕೇಡು]]></a:t>
+              <a:t><![CDATA[அக்கினிக்கு இரையாக்கி, அவர்கள் வாலிபரைப் பட்டயத்தால் கொன்று, அவர்கள் குழந்தைகளைத் தரையோடே மோதி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನಗೆ ತಿಳಿದದೆ; ನೀನು ಅವರ ಕೋಟೆಗಳಿಗೆ ಬೆಂಕಿ ಹೊತ್ತಿಸಿ ಅವರ ಯೌವನ ಸ್ಥರನ್ನು ಕತ್ತಿಯಿಂದ ಕೊಂದು ಅವರ ಕೂಸುಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[அவர்கள் கர்ப்பவதிகளைக் கீறிப்போடுவாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಪ್ಪಳಿಸಿ ಅವರ ಗರ್ಭಿಣೀ ಸ್ತ್ರೀಯರನ್ನು ಸೀಳಿಬಿಡುವಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது ஆசகேல்: இத்தனை பெரிய காரியத்தைச் செய்ய நாயாகிய உமது அடியான் எம்மாத்திரம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಹಜಾಯೇಲನು -- ಇಂಥಾ ಮಹಾ ಕೆಲಸವನ್ನು ಮಾಡುವದಕ್ಕೆ ನಿನ್ನ ಸೇವಕನು ನಾಯಿಯೋ ಏನು ಅಂದನು. ಎಲೀಷನು -- ನೀನು ಅರಾಮ್ಯರ]]></a:t>
+              <a:t><![CDATA[அதற்கு எலிசா: நீ சீரியாவின்மேல் ராஜாவாவாய் என்பதைக் கர்த்தர் எனக்குத் தெரிவித்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲೆ ಅರಸನಾಗುವಿ ಎಂದು ಕರ್ತನು ನನಗೆ ತಿಳಿಸಿ ದ್ದಾನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[14. இவன் எலிசாவைவிட்டுப் புறப்பட்டு, தன் ஆண்டவனிடத்தில் வந்தபோது, அவன்: எலிசா உனக்கு என்ன சொன்னான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಅವನು ಎಲೀಷನನ್ನು ಬಿಟ್ಟು ಹೊರಟು ತನ್ನ ಯಜಮಾನನ ಬಳಿಗೆ ಬಂದನು. ಇವನು ಅವನಿಗೆ--ಎಲೀಷನು ನಿನಗೆ ಏನು ಹೇಳಿದ ನೆಂದು]]></a:t>
+              <a:t><![CDATA[என்று கேட்டதற்கு; இவன் நீர் வியாதி நீங்கிப் பிழைப்பீர் என்று எனக்குச் சொன்னான் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೇಳಿದ್ದಕ್ಕೆ ಅವನು--ನೀನು ನಿಜವಾಗಿ ಸ್ವಸ್ಥನಾ ಗುವಿ ಎಂದು ನನಗೆ ಹೇಳಿದನು ಅಂದನು. ಮಾರನೇ ದಿವಸದಲ್ಲಿ ಏನಾಯಿತಂದರೆ,]]></a:t>
+              <a:t><![CDATA[15. மறுநாளிலே ஒரு சமுக்காளத்தை எடுத்து, தண்ணீரிலே தோய்த்து அவன் முகத்தின்மேல் விரித்தான்; அதினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಅವನು ದಪ್ಪ ಬಟ್ಟೆ ಯನ್ನು ತಕ್ಕೊಂಡು ನೀರಿನಲ್ಲಿ ಅದ್ದಿ ಅವನ ಮುಖದ ಮೇಲೆ ಹಾಕಿದ್ದರಿಂದ ಅವನು ಸತ್ತನು. ಹೀಗೆ ಹಜಾ]]></a:t>
+              <a:t><![CDATA[அவன் செத்துப்போனான்; ஆசகேல் அவனுக்குப் பதிலாய் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಎಲೀಷನು ತಾನು ಬದುಕಿಸಿದ ಮಗನ ತಾಯಿಯಾದವಳಿಗೆ -- ನೀನು ಎದ್ದು ನೀನೂ ನಿನ್ನ ಮನೆಯವರೂ ಎಲ್ಲಿ ಇಳುಕೊಳ್ಳುವದಕ್ಕೆ ಸ್ಥಳ]]></a:t>
+              <a:t><![CDATA[இருக்கும் என்று சொல்லியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೇಲನು ಅವನಿಗೆ ಬದಲಾಗಿ ಅರಸನಾದನು.]]></a:t>
+              <a:t><![CDATA[16. இஸ்ரவேலின் ராஜாவாகிய ஆகாயின் குமாரன் யோராமுடைய ஐந்தாம் வருஷத்தில், யோசபாத் யூதாவிலே இன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಇಸ್ರಾಯೇಲಿನ ಅರಸನಾಗಿರುವ ಅಹಾಬನ ಮಗನಾದ ಯೋರಾಮನ ಆಳ್ವಿಕೆಯ ಐದನೇ ವರುಷ ದಲ್ಲಿ ಯೆಹೂದದ ಅರಸನಾಗಿರುವ ಯೆಹೋಷಾಫಾ ಟನ]]></a:t>
+              <a:t><![CDATA[ராஜாவாயிருக்கையில் யோசபாத்தின் குமாரனாகிய யோராம் என்னும் யூதாவின் ராஜா ராஜ்யபாரம்பண்ணத் துவக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಗನಾದ ಯೆಹೋರಾಮನು ಆಳಲಾರಂಭಿಸಿ ದನು.]]></a:t>
+              <a:t><![CDATA[17. அவன் ராஜாவாகிறபோது முப்பத்திரண்டு வயதாயிருந்து, எட்டு வருஷம் எருசலேமில் ராஜ்யபாரம் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಅವನು ಆಳಲಾರಂಭಿಸಿದಾಗ ಮೂವತ್ತೆರಡು ವರುಷದವನಾಗಿದ್ದು ಯೆರೂಸಲೇಮಿನಲ್ಲಿ ಎಂಟು ವರುಷ ಆಳಿದನು.]]></a:t>
+              <a:t><![CDATA[18. அவன் இஸ்ரவேல் ராஜாக்களின் வழியிலே நடந்து, ஆகாபின் வீட்டார் செய்ததுபோலச் செய்தான்; ஆகாபின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಅಹಾಬನ ಮನೆಯವರು ಮಾಡಿದ ಹಾಗೆ ಅವನು ಇಸ್ರಾಯೇಲಿನ ಅರಸುಗಳ ಮಾರ್ಗದಲ್ಲಿ ನಡೆದನು; ಯಾಕಂದರೆ ಅಹಾಬನ ಮಗಳು ಅವನಿಗೆ]]></a:t>
+              <a:t><![CDATA[குமாரத்தி அவனுக்கு மனைவியாயிருந்தாள்; அவன் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೆಂಡತಿಯಾಗಿದ್ದಳು.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தர்: உன் குமாரருக்குள்ளே எந்நாளும் ஒரு விளக்கை உனக்குக் கட்டளையிடுவேன் என்று தம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಕರ್ತನು ದಾವೀದನಿಗೂ ಅವನ ಮಕ್ಕಳಿಗೂ ನಿರಂತರವಾಗಿ ದೀಪವನ್ನು ಕೊಡುವೆನೆಂದು ಅವನಿಗೆ ವಾಗ್ದಾನ ಮಾಡಿದ ಹಾಗೆ ತನ್ನ]]></a:t>
+              <a:t><![CDATA[தாசனாகிய தாவீதுக்குச் சொன்னதின்படியே, அவனிமித்தம் அவர் யூதாவை முற்றிலும் கெடுக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೇವಕನಾದ ದಾವೀದನ ನಿಮಿತ್ತ ಯೆಹೂದವನ್ನು ಕೆಡಿಸಲು ಮನಸ್ಸಿಲ್ಲದೆ ಇದ್ದನು.]]></a:t>
+              <a:t><![CDATA[20. அவன் நாட்களில் யூதாவுடைய கையின்கீழிருந்த ஏதோமியர் கலகம் பண்ணி, தங்களுக்கு ஒரு ராஜாவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಅವನ ಕಾಲದಲ್ಲಿ ಯೆಹೂದದ ಕೈಕೆಳಗಿದ್ದ ಎದೋಮ್ಯರು ತಿರುಗಿ ಬಿದ್ದು ತಮಗೆ ಒಬ್ಬ ಅರಸ ನನ್ನು ಮಾಡಿಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[ஏற்படுத்திக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಆದದರಿಂದ ಯೆಹೋ ರಾಮನು ತನ್ನ ಬಳಿಯಲ್ಲಿದ್ದ ಎಲ್ಲಾ ರಥಗಳನ್ನು ತಕ್ಕೊಂಡು ಚಾಯಾರಿಗೆ ಹೋಗಿ ರಾತ್ರಿಯಲ್ಲಿ ಎದ್ದು]]></a:t>
+              <a:t><![CDATA[21. அதினாலே யோராம் சகல இரதங்களோடுங்கூடச் சாயீருக்குப் புறப்பட்டுப் போனான்; அவன் இராத்திரியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಉಂಟೋ ಅಲ್ಲಿ ಹೋಗಿ ಇಳುಕೊಂಡಿರು. ಯಾಕಂದರೆ ಕರ್ತನು ಬರವನ್ನು ಕಳುಹಿಸುವದಕ್ಕಿದ್ದಾನೆ. ಅದು ದೇಶದ ಮೇಲೆ ಏಳು ವರುಷದ]]></a:t>
+              <a:t><![CDATA[2. அந்த ஸ்திரீ எழுந்து, தேவனுடைய மனுஷன் சொன்ன வார்த்தையின்படி செய்து, தன் வீட்டாரோடுங்கூடப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತನ್ನನ್ನು ಸುತ್ತಿಕೊಂಡಿದ್ದ ಎದೋಮ್ಯರನ್ನೂ ರಥಗಳ ಯಜಮಾನರನ್ನೂ ಸಂಹರಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[எழுந்திருந்து, தன்னை வளைந்துகொண்ட ஏதோமியரையும் இரதங்களின் தலைவரையும் முறிய அடித்தபோது, ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಜನರು ತಮ್ಮ ಡೇರೆಗಳಿಗೆ ಓಡಿಹೋದರು. ಆದರೆ ಎದೋಮು ಯೆಹೂದದ ಕೈಕೆಳಗೆ ಇರದ ಹಾಗೆ ಅಂದಿನಿಂದ ಈ ವರೆಗೂ ತಿರುಗಿ ಬಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆ ಕಾಲ ದಲ್ಲಿಯೇ ಲಿಬ್ನ ತಿರುಗಿ ಬಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[22. அப்படியே யூதாவுடைய கையின் கீழிருந்த ஏதோமியர், இந்நாள்வரைக்கும் இருக்கிறதுபோல, கலகம்பண்ணினார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಯೆಹೋರಾಮನ ಇತರ ಕ್ರಿಯೆಗಳೂ ಅವನು ಮಾಡಿದ್ದೆಲ್ಲವೂ ಯೆಹೂದ ಅರಸುಗಳ ವೃತಾಂತಗಳ ಪುಸ್ತಕದಲ್ಲಿ ಬರೆಯಲ್ಪ ಡಲಿಲ್ಲವೋ?]]></a:t>
+              <a:t><![CDATA[அக்காலத்தில் தானே லிப்னா பட்டணத்தாரும் கலகம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಯೆಹೋರಾಮನು ತನ್ನ ಪಿತೃಗಳ ಬಳಿಯಲ್ಲಿ ದಾವೀದನ ಪಟ್ಟಣದಲ್ಲಿ ಹೂಣಿಡಲ್ಪಟ್ಟನು; ಅವನ ಮಗನಾದ ಅಹಜ್ಯನು ಅವನಿಗೆ ಬದಲಾಗಿ]]></a:t>
+              <a:t><![CDATA[23. யோராமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಸನಾದನು.]]></a:t>
+              <a:t><![CDATA[அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಇಸ್ರಾಯೇಲಿನ ಅರಸನಾಗಿರುವ ಅಹಾಬನ ಮಗನಾದ ಯೋರಾಮನ ಹನ್ನೆರಡನೇ ವರುಷದಲ್ಲಿ ಯೆಹೂದದ ಅರಸನಾಗಿರುವ ಯೆಹೋರಾಮನ ಮಗನಾದ]]></a:t>
+              <a:t><![CDATA[24. யோராம் தன் பிதாக்களோடே நித்திரையடைந்து, தன் பிதாக்களிடத்திலே தாவீதின் நகரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಹಜ್ಯನು ಆಳಲಾರಂಭಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[அடக்கம்பண்ணப்பட்டான்; அவனுக்குப் பதிலாக அவன் குமாரனாகிய அகசியா ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಅಹ ಜ್ಯನು ಆಳಲು ಆರಂಭಿಸಿದಾಗ ಇಪ್ಪತ್ತೆರಡು ವರುಷ ದವನಾಗಿದ್ದು ಯೆರೂಸಲೇಮಿನಲ್ಲಿ ಒಂದು ವರುಷ ಆಳಿದನು. ಅವನ ತಾಯಿ]]></a:t>
+              <a:t><![CDATA[25. இஸ்ரவேலின் ராஜாவாகிய ஆகாபின் குமாரன் யோராமுடைய பன்னிரண்டாம் வருஷத்திலே, யூதாவின் ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅತಲ್ಯಳು; ಅವಳು ಇಸ್ರಾ ಯೇಲಿನ ಅರಸನಾದ ಒಮ್ರಿಯ ಮಗಳು.]]></a:t>
+              <a:t><![CDATA[யோராமின் குமாரன் அகசியா ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವರೆಗೂ ಇರುವದು ಎಂದು ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[புறப்பட்டு, பெலிஸ்தரின் தேசத்தில் போய், ஏழுவருஷம் சஞ்சரித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಅವನು ಅಹಾಬನ ಮನೆಯ ಮಾರ್ಗದಲ್ಲಿ ನಡೆದು ಅಹಾಬನ ಮನೆಯವರ ಹಾಗೆ ಕರ್ತನ ದೃಷ್ಟಿಯಲ್ಲಿ ಕೆಟ್ಟದ್ದನ್ನು ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[26. அகசியா ராஜாவாகிறபோது, இருபத்திரண்டு வயதாயிருந்து, ஒரே வருஷம் எருசலேமில் ராஜ்யபாரம்பண்ணினான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +16044,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಕಂದರೆ ಅವನು ಅಹಾಬನ ಅಳಿಯನಾಗಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலின் ராஜாவாகிய ஒம்ரியின் குமாரத்தியான அவன் தாயின் பேர் அத்தாலியாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அவன் ஆகாபுடைய வீட்டாரின் வழியே நடந்து, ஆகாபின் வீட்டாரைப்போல் கர்த்தரின் பார்வைக்குப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பொல்லாப்பானதைச் செய்தான்; அவன் ஆகாப் வீட்டாரோடே சம்பந்தங்கலந்திருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அவன் ஆகாபின் குமாரனாகிய யோராமோடேகூடக் கீலேயாத்திலுள்ள ராமோத்திற்குச் சீரியாவின் ராஜாவாகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆசகேலோடு யுத்தம்பண்ணப்போனான்; சீரியர் யோராமைக் காயப்படுத்தினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. ராஜாவாகிய யோராம் தான் சீரியாவின் ராஜாவாகிய ஆசகேலோடு யுத்தம் பண்ணுகையில், சீரியர் ராமாவிலே தன்னை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெட்டின காயங்களை ஆற்றிக் கொள்ள யெஸ்ரயேலுக்குப் போயிருந்தான்; ஆகாபின் குமாரனாகிய யோராம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வியாதியாயிருந்தபடியினால், யூதாவின் ராஜாவாகிய யோராமின் குமாரன் அகசியா யெஸ்ரயேலில் இருக்கிற அவனைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பார்க்கிறதற்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಅರಸನಾದ ಯೋರಾಮನು ಅರಾಮ್ಯರ ದೇಶದ ಅರಸನಾದ ಹಜಾಯೇಲನ ಮೇಲೆ ಯುದ್ಧಮಾಡಿದಾಗ ರಾಮೋ ತಿನಲ್ಲಿ ಅರಾಮ್ಯರು ತನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[3. ஏழுவருஷம் சென்றபின்பு, அவள் பெலிஸ்தரின் தேசத்தை விட்டுத் திரும்ப வந்து, தன் வீட்டுக்காகவும் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಡೆದ ಗಾಯಗಳನ್ನು ಗುಣಮಾಡಿಕೊಳ್ಳುವದಕ್ಕೆ ಇಜ್ರೇಲಿಗೆ ತಿರುಗಿ ಹೋದನು. ಆಗ ಅಹಾಬನ ಮಗನಾದ ಯೋರಾ ಮನು ಇಜ್ರೇಲಿನಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[வயலுக்காகவும் ராஜாவினிடத்தில் முறையிடும்படி போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಸ್ವಸ್ಥನಾಗಿರುವದರಿಂದ ಯೆಹೂದದ ಅರಸನಾಗಿರುವ ಯೆಹೋರಾಮನ ಮಗನಾದ ಅಹಜ್ಯನು ಅವನನ್ನು ನೋಡಲು ಅಲ್ಲಿಗೆ ಹೋದನು.]]></a:t>
+              <a:t><![CDATA[4. அந்நேரத்தில் ராஜா, தேவனுடைய மனுஷனின் வேலைக்காரனாயிருந்த கேயாசியுடனே பேசி: எலிசா செய்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15533,91 +17557,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
   <a:themeElements>
-    <a:clrScheme name="Theme66">
+    <a:clrScheme name="Theme45">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme66">
+    <a:fontScheme name="Theme45">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15643,51 +17667,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme66">
+    <a:fmtScheme name="Theme45">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15818,51 +17842,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>61</Slides>
+  <Slides>69</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>