--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -7920,51 +7920,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715732" r:id="rId1"/>
+    <p:sldLayoutId id="2482633058" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -17557,91 +17557,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme43">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme43">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17667,51 +17667,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme43">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>