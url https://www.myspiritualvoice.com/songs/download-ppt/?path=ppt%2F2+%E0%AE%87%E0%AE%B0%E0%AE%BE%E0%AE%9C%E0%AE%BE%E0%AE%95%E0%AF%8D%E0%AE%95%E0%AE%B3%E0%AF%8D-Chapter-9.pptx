--- v0 (2026-08-01)
+++ v1 (2026-09-19)
@@ -147,50 +147,74 @@
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -249,50 +273,62 @@
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -468,53 +504,65 @@
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
-  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -574,51 +622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் உட்பிரவேசித்தபோது, சேனாபதிகள் அங்கே உட்கார்ந்திருந்தார்கள்; அப்பொழுது அவன்: சேனாபதியே, உமக்குச் சொல்லவேண்டிய ஒரு வார்த்தை உண்டு என்றான். அதற்கு யெகூ: எங்களெல்லாருக்குள்ளும் யாருக்கு என்று கேட்டதற்கு, அவன், சேனாபதியாகிய உமக்குத்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And when he came, behold, the captains of the host were sitting; and he said, I have an errand to you, O captain. And Jehu said, Unto which of all us? And he said, To you, O captain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -683,51 +731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் உட்பிரவேசித்தபோது, சேனாபதிகள் அங்கே உட்கார்ந்திருந்தார்கள்; அப்பொழுது அவன்: சேனாபதியே, உமக்குச் சொல்லவேண்டிய ஒரு வார்த்தை உண்டு என்றான். அதற்கு யெகூ: எங்களெல்லாருக்குள்ளும் யாருக்கு என்று கேட்டதற்கு, அவன், சேனாபதியாகிய உமக்குத்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And when he came, behold, the captains of the host were sitting; and he said, I have an errand to you, O captain. And Jehu said, Unto which of all us? And he said, To you, O captain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -792,51 +840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் எழுந்து, அறைவீட்டிற்குள் பிரவேசித்தான்; அவன் அந்தத் தைலத்தை அவன் தலையின்மேல் வார்த்து, அவனை நோக்கி: இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால், உன்னைக் கர்த்தருடைய ஜனமாகிய இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[5. And when he came, behold, the captains of the host were sitting; and he said, I have an errand to you, O captain. And Jehu said, Unto which of all us? And he said, To you, O captain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -901,51 +949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் எழுந்து, அறைவீட்டிற்குள் பிரவேசித்தான்; அவன் அந்தத் தைலத்தை அவன் தலையின்மேல் வார்த்து, அவனை நோக்கி: இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால், உன்னைக் கர்த்தருடைய ஜனமாகிய இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[6. And he arose, and went into the house; and he poured the oil on his head, and said unto him, Thus says the LORD God of Israel, I have anointed you king over the people of the LORD, even over Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1010,51 +1058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் என் ஊழியக்காரராகிய தீர்க்கதரிசிகளின் இரத்தப்பழியையும், கர்த்தருடைய சகல ஊழியக்காரரின் இரத்தப் பழியையும், யேசபேலின் கையிலே வாங்கும்படிக்கு நீ உன் ஆண்டவனாகிய ஆகாபின் குடும்பத்தை அழித்துவிடக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[6. And he arose, and went into the house; and he poured the oil on his head, and said unto him, Thus says the LORD God of Israel, I have anointed you king over the people of the LORD, even over Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1119,51 +1167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் என் ஊழியக்காரராகிய தீர்க்கதரிசிகளின் இரத்தப்பழியையும், கர்த்தருடைய சகல ஊழியக்காரரின் இரத்தப் பழியையும், யேசபேலின் கையிலே வாங்கும்படிக்கு நீ உன் ஆண்டவனாகிய ஆகாபின் குடும்பத்தை அழித்துவிடக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[6. And he arose, and went into the house; and he poured the oil on his head, and said unto him, Thus says the LORD God of Israel, I have anointed you king over the people of the LORD, even over Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1228,51 +1276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகாபின் குடும்பமெல்லாம் அழியும் படிக்கு, நான் ஆகாபுக்குச் சுவரில் நீர் விடும் ஒரு நாய் முதலாய் இராதபடிக்கு, இஸ்ரவேலிலே அவனுடையவர்களில் அடைப்பட்டவனையும் விடுபட்டவனையும் கருவறுத்து,]]></a:t>
+              <a:t><![CDATA[7. And you shall strike the house of Ahab your master, that I may avenge the blood of my servants the prophets, and the blood of all the servants of the LORD, at the hand of Jezebel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1337,51 +1385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகாபின் குடும்பமெல்லாம் அழியும் படிக்கு, நான் ஆகாபுக்குச் சுவரில் நீர் விடும் ஒரு நாய் முதலாய் இராதபடிக்கு, இஸ்ரவேலிலே அவனுடையவர்களில் அடைப்பட்டவனையும் விடுபட்டவனையும் கருவறுத்து,]]></a:t>
+              <a:t><![CDATA[7. And you shall strike the house of Ahab your master, that I may avenge the blood of my servants the prophets, and the blood of all the servants of the LORD, at the hand of Jezebel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1446,51 +1494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகாபின் குடும்பத்தை நேபாத்தின் குமாரனாகிய யெரொபெயாமின் குடும்பத்துக்கும், அகியாவின் குமாரனாகிய பாஷாவின் குடும்பத்துக்கு சரியாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[7. And you shall strike the house of Ahab your master, that I may avenge the blood of my servants the prophets, and the blood of all the servants of the LORD, at the hand of Jezebel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1555,51 +1603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யேசபேலை யெஸ்ரயேலின் நிலத்திலே நாய்கள் தின்றுவிடும்; அவளை அடக்கம்பண்ணுகிறவன் இல்லையென்கிறார் என்று சொல்லி, கதவைத் திறந்து ஓடிப் போனான்.]]></a:t>
+              <a:t><![CDATA[8. For the whole house of Ahab shall perish: and I will cut off from Ahab him that pisses against the wall, and him that is shut up and left in Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1664,51 +1712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது தீர்க்கதரிசியாகிய எலிசா தீர்க்கதரிசிகளின் புத்திரரில் ஒருவனை அழைத்து: நீ இடைக்கட்டிக் கொண்டு, இந்தத் தைலக்குப்பியை உன் கையில் எடுத்துக்கொண்டு, கீலேயாத்திலுள்ள ராமோத்திற்குப் போ.]]></a:t>
+              <a:t><![CDATA[1. And Elisha the prophet called one of the children of the prophets, and said unto him, Gird up your loins, and take this box of oil in yours hand, and go to Ramothgilead:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1773,51 +1821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யேசபேலை யெஸ்ரயேலின் நிலத்திலே நாய்கள் தின்றுவிடும்; அவளை அடக்கம்பண்ணுகிறவன் இல்லையென்கிறார் என்று சொல்லி, கதவைத் திறந்து ஓடிப் போனான்.]]></a:t>
+              <a:t><![CDATA[8. For the whole house of Ahab shall perish: and I will cut off from Ahab him that pisses against the wall, and him that is shut up and left in Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1882,51 +1930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. யெகூ யெஸ்ரயேலுக்கு வந்தான்; அதை யேசபேல் கேட்டபோது, தன் கண்களுக்கு மையிட்டு, தன் தலையைச் சிங்காரித்துக்கொண்டு, ஜன்னல்வழியாய் எட்டிப்பார்த்து,]]></a:t>
+              <a:t><![CDATA[9. And I will make the house of Ahab like the house of Jeroboam the son of Nebat, and like the house of Baasha the son of Ahijah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1991,51 +2039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. யெகூ யெஸ்ரயேலுக்கு வந்தான்; அதை யேசபேல் கேட்டபோது, தன் கண்களுக்கு மையிட்டு, தன் தலையைச் சிங்காரித்துக்கொண்டு, ஜன்னல்வழியாய் எட்டிப்பார்த்து,]]></a:t>
+              <a:t><![CDATA[9. And I will make the house of Ahab like the house of Jeroboam the son of Nebat, and like the house of Baasha the son of Ahijah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2100,51 +2148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யெகூ ஒலிமுகவாசலில் வந்தபோது, அவள்: தன் ஆண்டவனைக் கொன்ற சிம்ரி ேமம் அடைந்தானா என்றாள்.]]></a:t>
+              <a:t><![CDATA[10. And the dogs shall eat Jezebel in the portion of Jezreel, and there shall be none to bury her. And he opened the door, and fled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2209,51 +2257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது அவன் தன் முகத்தை அந்த ஜன்னலுக்கு நேராக ஏறெடுத்து: என் பட்சத்தில் இருக்கிறது யார்? யார்? என்று கேட்டதற்கு, இரண்டு மூன்று பிரதானிகள் அவனை எட்டிப்பார்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the dogs shall eat Jezebel in the portion of Jezreel, and there shall be none to bury her. And he opened the door, and fled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2318,51 +2366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது அவன் தன் முகத்தை அந்த ஜன்னலுக்கு நேராக ஏறெடுத்து: என் பட்சத்தில் இருக்கிறது யார்? யார்? என்று கேட்டதற்கு, இரண்டு மூன்று பிரதானிகள் அவனை எட்டிப்பார்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Then Jehu came forth to the servants of his lord: and one said unto him, Is all well? wherefore came this mad fellow to you? And he said unto them, All of you know the man, and his communication.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2427,51 +2475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது அவன்: அவளைக் கீழே தள்ளுங்கள் என்றான்; அப்படியே அவளைக் கீழே தள்ளினதினால், அவளுடைய இரத்தம் சுவரிலும் குதிரைகளிலும் தெறித்தது; அவன் அவளை மிதித்துக் கொண்டு,]]></a:t>
+              <a:t><![CDATA[11. Then Jehu came forth to the servants of his lord: and one said unto him, Is all well? wherefore came this mad fellow to you? And he said unto them, All of you know the man, and his communication.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2536,51 +2584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது அவன்: அவளைக் கீழே தள்ளுங்கள் என்றான்; அப்படியே அவளைக் கீழே தள்ளினதினால், அவளுடைய இரத்தம் சுவரிலும் குதிரைகளிலும் தெறித்தது; அவன் அவளை மிதித்துக் கொண்டு,]]></a:t>
+              <a:t><![CDATA[11. Then Jehu came forth to the servants of his lord: and one said unto him, Is all well? wherefore came this mad fellow to you? And he said unto them, All of you know the man, and his communication.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2645,51 +2693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. உள்ளேபோய், புசித்துக் குடித்தபின்பு: நீங்கள் போய் சபிக்கப்பட்ட அந்த ஸ்திரீயைப் பார்த்து, அவளை அடக்கம்பண்ணுங்கள்; அவள் ஒரு ராஜகுமாரத்தி என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And they said, It is false; tell us now. And he said, Thus and thus spoke he to me, saying, Thus says the LORD, I have anointed you king over Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2754,51 +2802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. உள்ளேபோய், புசித்துக் குடித்தபின்பு: நீங்கள் போய் சபிக்கப்பட்ட அந்த ஸ்திரீயைப் பார்த்து, அவளை அடக்கம்பண்ணுங்கள்; அவள் ஒரு ராஜகுமாரத்தி என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And they said, It is false; tell us now. And he said, Thus and thus spoke he to me, saying, Thus says the LORD, I have anointed you king over Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2863,51 +2911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது தீர்க்கதரிசியாகிய எலிசா தீர்க்கதரிசிகளின் புத்திரரில் ஒருவனை அழைத்து: நீ இடைக்கட்டிக் கொண்டு, இந்தத் தைலக்குப்பியை உன் கையில் எடுத்துக்கொண்டு, கீலேயாத்திலுள்ள ராமோத்திற்குப் போ.]]></a:t>
+              <a:t><![CDATA[1. And Elisha the prophet called one of the children of the prophets, and said unto him, Gird up your loins, and take this box of oil in yours hand, and go to Ramothgilead:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2972,51 +3020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர்கள் அவளை அடக்கம்பண்ணப் போகிறபோது, அவளுடைய தலையோட்டையும் கால்களையும் உள்ளங்கைகளையுமே அல்லாமல் வேறொன்றையும் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[12. And they said, It is false; tell us now. And he said, Thus and thus spoke he to me, saying, Thus says the LORD, I have anointed you king over Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3081,51 +3129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர்கள் அவளை அடக்கம்பண்ணப் போகிறபோது, அவளுடைய தலையோட்டையும் கால்களையும் உள்ளங்கைகளையுமே அல்லாமல் வேறொன்றையும் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[13. Then they hasted, and took every man his garment, and put it under him on the top of the stairs, and blew with trumpets, saying, Jehu is king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3190,51 +3238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆகையால் அவர்கள் திரும்பவந்து அவனுக்கு அறிவித்தார்கள்; அப்பொழுது அவன்: இது கர்த்தர் திஸ்பியனாகிய எலியா என்னும் தம்முடைய ஊழியக்காரனைக் கொண்டு சொன்ன வார்த்தை; யெஸ்ரயேலின் நிலத்திலே நாய்கள் யேசபேலின் மாம்சத்தைத் தின்னும் என்றும்,]]></a:t>
+              <a:t><![CDATA[13. Then they hasted, and took every man his garment, and put it under him on the top of the stairs, and blew with trumpets, saying, Jehu is king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3299,51 +3347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆகையால் அவர்கள் திரும்பவந்து அவனுக்கு அறிவித்தார்கள்; அப்பொழுது அவன்: இது கர்த்தர் திஸ்பியனாகிய எலியா என்னும் தம்முடைய ஊழியக்காரனைக் கொண்டு சொன்ன வார்த்தை; யெஸ்ரயேலின் நிலத்திலே நாய்கள் யேசபேலின் மாம்சத்தைத் தின்னும் என்றும்,]]></a:t>
+              <a:t><![CDATA[14. So Jehu the son of Jehoshaphat the son of Nimshi conspired against Joram. (Now Joram had kept Ramothgilead, he and all Israel, because of Hazael king of Syria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3408,51 +3456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இன்னது யேசபேலென்று சொல்லக் கூடாதபடிக்கு, யேசபேலின் பிரேதம் யெஸ்ரயேலின் நிலத்திலே வயல்வெளியின்மேல் போடும் எருவைப்போல் ஆகும் என்றும் சொன்னாரே என்றான்.]]></a:t>
+              <a:t><![CDATA[14. So Jehu the son of Jehoshaphat the son of Nimshi conspired against Joram. (Now Joram had kept Ramothgilead, he and all Israel, because of Hazael king of Syria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3517,51 +3565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இன்னது யேசபேலென்று சொல்லக் கூடாதபடிக்கு, யேசபேலின் பிரேதம் யெஸ்ரயேலின் நிலத்திலே வயல்வெளியின்மேல் போடும் எருவைப்போல் ஆகும் என்றும் சொன்னாரே என்றான்.]]></a:t>
+              <a:t><![CDATA[14. So Jehu the son of Jehoshaphat the son of Nimshi conspired against Joram. (Now Joram had kept Ramothgilead, he and all Israel, because of Hazael king of Syria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3626,51 +3674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யெகூ தன் ஆண்டவனுடைய ஊழியக்காரரிடத்துக்குத் திரும்பிவந்தபோது, அவர்கள் அவனை நோக்கி: சுகசெய்தியா? அந்தப் பயித்தியக்காரன் உன்னிடத்தில் வந்தது என்ன என்று கேட்டார்கள். அதற்கு அவன்: அந்த மனுஷனையும், அவன் சொன்ன காரியத்தையும் நீங்கள் அறிவீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. But king Joram was returned to be healed in Jezreel of the wounds which the Syrians had given him, when he fought with Hazael king of Syria.) And Jehu said, If it be your minds, then let none go forth nor escape out of the city to go to tell it in Jezreel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3735,51 +3783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யெகூ தன் ஆண்டவனுடைய ஊழியக்காரரிடத்துக்குத் திரும்பிவந்தபோது, அவர்கள் அவனை நோக்கி: சுகசெய்தியா? அந்தப் பயித்தியக்காரன் உன்னிடத்தில் வந்தது என்ன என்று கேட்டார்கள். அதற்கு அவன்: அந்த மனுஷனையும், அவன் சொன்ன காரியத்தையும் நீங்கள் அறிவீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. But king Joram was returned to be healed in Jezreel of the wounds which the Syrians had given him, when he fought with Hazael king of Syria.) And Jehu said, If it be your minds, then let none go forth nor escape out of the city to go to tell it in Jezreel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3844,51 +3892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவர்கள்: அது பொய், அதை எங்களுக்குச் சொல்லும் என்றார்கள். அப்பொழுது அவன்: நான் உன்னை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம் பண்ணினேன் என்று கர்த்தர் உரைக்கிறார் என்று இன்ன இன்ன பிரகாரமாக என்னிடத்தில் சொன்னான் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. But king Joram was returned to be healed in Jezreel of the wounds which the Syrians had given him, when he fought with Hazael king of Syria.) And Jehu said, If it be your minds, then let none go forth nor escape out of the city to go to tell it in Jezreel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3953,51 +4001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவர்கள்: அது பொய், அதை எங்களுக்குச் சொல்லும் என்றார்கள். அப்பொழுது அவன்: நான் உன்னை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம் பண்ணினேன் என்று கர்த்தர் உரைக்கிறார் என்று இன்ன இன்ன பிரகாரமாக என்னிடத்தில் சொன்னான் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. But king Joram was returned to be healed in Jezreel of the wounds which the Syrians had given him, when he fought with Hazael king of Syria.) And Jehu said, If it be your minds, then let none go forth nor escape out of the city to go to tell it in Jezreel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4062,51 +4110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ அங்கே சேர்ந்தபோது, நிம்சியின் மகனான யோசபாத்தின் குமாரன் யெகூ எங்கே இருக்கிறான் என்று பார்த்து, அங்கே உட்பிரவேசித்து, அவனைத் தன் சகோதரரின் நடுவிலிருந்து எழுந்திருக்கப்பண்ணி, அவனை உள்ளான ஒரு அறையிலே அழைத்துக்கொண்டுபோய்,]]></a:t>
+              <a:t><![CDATA[2. And when you come thither, look out there Jehu the son of Jehoshaphat the son of Nimshi, and go in, and make him arise up from among his brethren, and carry him to an inner chamber;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4171,51 +4219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது அவர்கள் தீவிரமாய் அவரவர் தங்கள் வஸ்திரத்தைப் படிகளின் உயரத்தில் அவன் கீழே விரித்து, எக்காளம் ஊதி: யெகூ ராஜாவானான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. So Jehu rode in a chariot, and went to Jezreel; for Joram lay there. And Ahaziah king of Judah was come down to see Joram.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4280,51 +4328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது அவர்கள் தீவிரமாய் அவரவர் தங்கள் வஸ்திரத்தைப் படிகளின் உயரத்தில் அவன் கீழே விரித்து, எக்காளம் ஊதி: யெகூ ராஜாவானான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. So Jehu rode in a chariot, and went to Jezreel; for Joram lay there. And Ahaziah king of Judah was come down to see Joram.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4389,51 +4437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே நிம்சியின் மகனாகிய யோசபாத்தின் குமாரன் யெகூ என்பவன் யோராமுக்கு விரோதமாய்க் கட்டுப்பாடு பண்ணினான்; யோராமோ இஸ்ரவேலர் எல்லாரோடுங்கூட கீலேயாத்திலுள்ள ராமோத்திலே சீரியாவின் ராஜாவாகிய ஆசகேலினிமித்தம் காவல் வைத்து வைத்தான்.]]></a:t>
+              <a:t><![CDATA[17. And there stood a watchman on the tower in Jezreel, and he spied the company of Jehu as he came, and said, I see a company. And Joram said, Take an horseman, and send to meet them, and let him say, Is it peace?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4498,51 +4546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே நிம்சியின் மகனாகிய யோசபாத்தின் குமாரன் யெகூ என்பவன் யோராமுக்கு விரோதமாய்க் கட்டுப்பாடு பண்ணினான்; யோராமோ இஸ்ரவேலர் எல்லாரோடுங்கூட கீலேயாத்திலுள்ள ராமோத்திலே சீரியாவின் ராஜாவாகிய ஆசகேலினிமித்தம் காவல் வைத்து வைத்தான்.]]></a:t>
+              <a:t><![CDATA[17. And there stood a watchman on the tower in Jezreel, and he spied the company of Jehu as he came, and said, I see a company. And Joram said, Take an horseman, and send to meet them, and let him say, Is it peace?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4607,51 +4655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனாலும் சீரியாவின் ராஜாவாகிய ஆசகேலோடே பண்ணின யுத்தத்திலே, சீரியர் தன்னை வெட்டின காயங்களை யெஸ்ரயேலிலே ஆற்றிக்கொள்ளுகிறதற்கு, ராஜாவாகிய யோராம் திரும்பிப் போயிருந்தான். யெகூ என்பவன்: இது; உங்களுக்குச் சம்மதியாயிருந்தால் யெஸ்ரயேலில் இதை அறிவிக்கிறதற்கு ஒருவரும் பட்டணத்திலிருந்து தப்பிப் போகும்படி விடாதிருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And there stood a watchman on the tower in Jezreel, and he spied the company of Jehu as he came, and said, I see a company. And Joram said, Take an horseman, and send to meet them, and let him say, Is it peace?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4716,51 +4764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனாலும் சீரியாவின் ராஜாவாகிய ஆசகேலோடே பண்ணின யுத்தத்திலே, சீரியர் தன்னை வெட்டின காயங்களை யெஸ்ரயேலிலே ஆற்றிக்கொள்ளுகிறதற்கு, ராஜாவாகிய யோராம் திரும்பிப் போயிருந்தான். யெகூ என்பவன்: இது; உங்களுக்குச் சம்மதியாயிருந்தால் யெஸ்ரயேலில் இதை அறிவிக்கிறதற்கு ஒருவரும் பட்டணத்திலிருந்து தப்பிப் போகும்படி விடாதிருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. So there went one on horseback to meet him, and said, Thus says the king, Is it peace? And Jehu said, What have you to do with peace? turn you behind me. And the watchman told, saying, The messenger came to them, but he comes not again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4825,51 +4873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது யெகூ இரதத்தின்மேல் ஏறி, யெஸ்ரயேலுக்கு நேராகப் போனான், யோராம் அங்கே வியாதியாய்க் கிடந்தான்; யோராமைப்பார்க்க, யூதாவின் ராஜாவாகிய அகசியாவும் அங்கே வந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. So there went one on horseback to meet him, and said, Thus says the king, Is it peace? And Jehu said, What have you to do with peace? turn you behind me. And the watchman told, saying, The messenger came to them, but he comes not again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4934,51 +4982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது யெகூ இரதத்தின்மேல் ஏறி, யெஸ்ரயேலுக்கு நேராகப் போனான், யோராம் அங்கே வியாதியாய்க் கிடந்தான்; யோராமைப்பார்க்க, யூதாவின் ராஜாவாகிய அகசியாவும் அங்கே வந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. So there went one on horseback to meet him, and said, Thus says the king, Is it peace? And Jehu said, What have you to do with peace? turn you behind me. And the watchman told, saying, The messenger came to them, but he comes not again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5043,51 +5091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது யெகூ இரதத்தின்மேல் ஏறி, யெஸ்ரயேலுக்கு நேராகப் போனான், யோராம் அங்கே வியாதியாய்க் கிடந்தான்; யோராமைப்பார்க்க, யூதாவின் ராஜாவாகிய அகசியாவும் அங்கே வந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. Then he sent out a second on horseback, which came to them, and said, Thus says the king, Is it peace? And Jehu answered, What have you to do with peace? turn you behind me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5152,51 +5200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யெஸ்ரயேலில் கோபுரத்தின்மேல் நிற்கிற ஜாமக்காரன், யெகூவின் கூட்டம் வருகிறதைக் கண்டு: ஒரு கூட்டத்தைக் காண்கிறேன் என்றான். அப்பொழுது யோராம்: நீ ஒரு குதிரைவீரனைக் கூப்பிட்டு, அவர்களுக்கு எதிராக அனுப்பிச் சமாதானமா என்று கேட்கச்சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. Then he sent out a second on horseback, which came to them, and said, Thus says the king, Is it peace? And Jehu answered, What have you to do with peace? turn you behind me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5261,51 +5309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ அங்கே சேர்ந்தபோது, நிம்சியின் மகனான யோசபாத்தின் குமாரன் யெகூ எங்கே இருக்கிறான் என்று பார்த்து, அங்கே உட்பிரவேசித்து, அவனைத் தன் சகோதரரின் நடுவிலிருந்து எழுந்திருக்கப்பண்ணி, அவனை உள்ளான ஒரு அறையிலே அழைத்துக்கொண்டுபோய்,]]></a:t>
+              <a:t><![CDATA[2. And when you come thither, look out there Jehu the son of Jehoshaphat the son of Nimshi, and go in, and make him arise up from among his brethren, and carry him to an inner chamber;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5370,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யெஸ்ரயேலில் கோபுரத்தின்மேல் நிற்கிற ஜாமக்காரன், யெகூவின் கூட்டம் வருகிறதைக் கண்டு: ஒரு கூட்டத்தைக் காண்கிறேன் என்றான். அப்பொழுது யோராம்: நீ ஒரு குதிரைவீரனைக் கூப்பிட்டு, அவர்களுக்கு எதிராக அனுப்பிச் சமாதானமா என்று கேட்கச்சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And the watchman told, saying, He came even unto them, and comes not again: and the driving is like the driving of Jehu the son of Nimshi; for he drives furiously.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5479,51 +5527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யெஸ்ரயேலில் கோபுரத்தின்மேல் நிற்கிற ஜாமக்காரன், யெகூவின் கூட்டம் வருகிறதைக் கண்டு: ஒரு கூட்டத்தைக் காண்கிறேன் என்றான். அப்பொழுது யோராம்: நீ ஒரு குதிரைவீரனைக் கூப்பிட்டு, அவர்களுக்கு எதிராக அனுப்பிச் சமாதானமா என்று கேட்கச்சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And the watchman told, saying, He came even unto them, and comes not again: and the driving is like the driving of Jehu the son of Nimshi; for he drives furiously.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5588,51 +5636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்தக் குதிரைவீரன்: அவனுக்கு எதிர்கொண்டுபோய், சமாதானமா என்று ராஜா கேட்கச்சொன்னார் என்றான். அதற்கு யெகூ: சமாதானத்தைப் பற்றி உனக்கு என்ன? என் பிறகே திரும்பிவா என்றான். அப்பொழுது ஜாமக்காரன்: அனுப்பப்பட்டவன் அவர்கள் இருக்கும் இடமட்டும் போனபோதிலும் திரும்பிவரவில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And the watchman told, saying, He came even unto them, and comes not again: and the driving is like the driving of Jehu the son of Nimshi; for he drives furiously.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5697,51 +5745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்தக் குதிரைவீரன்: அவனுக்கு எதிர்கொண்டுபோய், சமாதானமா என்று ராஜா கேட்கச்சொன்னார் என்றான். அதற்கு யெகூ: சமாதானத்தைப் பற்றி உனக்கு என்ன? என் பிறகே திரும்பிவா என்றான். அப்பொழுது ஜாமக்காரன்: அனுப்பப்பட்டவன் அவர்கள் இருக்கும் இடமட்டும் போனபோதிலும் திரும்பிவரவில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And Joram said, Make ready. And his chariot was made ready. And Joram king of Israel and Ahaziah king of Judah went out, each in his chariot, and they went out against Jehu, and met him in the portion of Naboth the Jezreelite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5806,51 +5854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்தக் குதிரைவீரன்: அவனுக்கு எதிர்கொண்டுபோய், சமாதானமா என்று ராஜா கேட்கச்சொன்னார் என்றான். அதற்கு யெகூ: சமாதானத்தைப் பற்றி உனக்கு என்ன? என் பிறகே திரும்பிவா என்றான். அப்பொழுது ஜாமக்காரன்: அனுப்பப்பட்டவன் அவர்கள் இருக்கும் இடமட்டும் போனபோதிலும் திரும்பிவரவில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And Joram said, Make ready. And his chariot was made ready. And Joram king of Israel and Ahaziah king of Judah went out, each in his chariot, and they went out against Jehu, and met him in the portion of Naboth the Jezreelite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5915,51 +5963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால் வேறொரு குதிரைவீரனை அனுப்பினான், அவன் அவர்களிடத்தில் போய்: சமாதானமா என்று ராஜா கேட்கச்சொன்னார் என்றான். அதற்கு யெகூ சமாதானத்தைப்பற்றி உனக்கு என்ன? என் பிறகே திரும்பிவா என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And Joram said, Make ready. And his chariot was made ready. And Joram king of Israel and Ahaziah king of Judah went out, each in his chariot, and they went out against Jehu, and met him in the portion of Naboth the Jezreelite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6024,51 +6072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால் வேறொரு குதிரைவீரனை அனுப்பினான், அவன் அவர்களிடத்தில் போய்: சமாதானமா என்று ராஜா கேட்கச்சொன்னார் என்றான். அதற்கு யெகூ சமாதானத்தைப்பற்றி உனக்கு என்ன? என் பிறகே திரும்பிவா என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And it came to pass, when Joram saw Jehu, that he said, Is it peace, Jehu? And he answered, What peace, so long as the whoredoms of your mother Jezebel and her witchcrafts are so many?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6133,51 +6181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது ஜாமக்காரன்: அவன் அவர்கள் இருக்கும் இடமட்டும் போனபோதிலும் திரும்பிவரவில்லை என்றும், ஓட்டுகிறது நிம்சியின் குமாரனாகிய யெகூ ஓட்டுகிறது; போல இருக்கிறது; அதிவேகமாய் ஓட்டுகிறான் என்றும் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[22. And it came to pass, when Joram saw Jehu, that he said, Is it peace, Jehu? And he answered, What peace, so long as the whoredoms of your mother Jezebel and her witchcrafts are so many?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6242,51 +6290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது ஜாமக்காரன்: அவன் அவர்கள் இருக்கும் இடமட்டும் போனபோதிலும் திரும்பிவரவில்லை என்றும், ஓட்டுகிறது நிம்சியின் குமாரனாகிய யெகூ ஓட்டுகிறது; போல இருக்கிறது; அதிவேகமாய் ஓட்டுகிறான் என்றும் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[23. And Joram turned his hands, and fled, and said to Ahaziah, There is treachery, O Ahaziah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6351,51 +6399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது யோராம்: இரதத்தை ஆயத்தப்படுத்து என்றான்; அவனுடைய இரத்ததை ஆயத்தப்படுத்தினபோது, இஸ்ரவேலின் ராஜாவாகிய யோராமும், யூதாவின் ராஜாவாகிய அகசியாவும் அவனவன் தன் தன் இரதத்தில் ஏறி யெகூவுக்கு நேராகப் புறப்பட்டு, யெஸ்ரயேலியனாகிய நாபோத்தின் நிலத்திலே அவனுக்கு எதிர்ப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And Joram turned his hands, and fled, and said to Ahaziah, There is treachery, O Ahaziah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6460,51 +6508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ அங்கே சேர்ந்தபோது, நிம்சியின் மகனான யோசபாத்தின் குமாரன் யெகூ எங்கே இருக்கிறான் என்று பார்த்து, அங்கே உட்பிரவேசித்து, அவனைத் தன் சகோதரரின் நடுவிலிருந்து எழுந்திருக்கப்பண்ணி, அவனை உள்ளான ஒரு அறையிலே அழைத்துக்கொண்டுபோய்,]]></a:t>
+              <a:t><![CDATA[2. And when you come thither, look out there Jehu the son of Jehoshaphat the son of Nimshi, and go in, and make him arise up from among his brethren, and carry him to an inner chamber;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6569,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது யோராம்: இரதத்தை ஆயத்தப்படுத்து என்றான்; அவனுடைய இரத்ததை ஆயத்தப்படுத்தினபோது, இஸ்ரவேலின் ராஜாவாகிய யோராமும், யூதாவின் ராஜாவாகிய அகசியாவும் அவனவன் தன் தன் இரதத்தில் ஏறி யெகூவுக்கு நேராகப் புறப்பட்டு, யெஸ்ரயேலியனாகிய நாபோத்தின் நிலத்திலே அவனுக்கு எதிர்ப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And Jehu drew a bow with his full strength, and stroke Jehoram between his arms, and the arrow went out at his heart, and he sunk down in his chariot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6678,51 +6726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது யோராம்: இரதத்தை ஆயத்தப்படுத்து என்றான்; அவனுடைய இரத்ததை ஆயத்தப்படுத்தினபோது, இஸ்ரவேலின் ராஜாவாகிய யோராமும், யூதாவின் ராஜாவாகிய அகசியாவும் அவனவன் தன் தன் இரதத்தில் ஏறி யெகூவுக்கு நேராகப் புறப்பட்டு, யெஸ்ரயேலியனாகிய நாபோத்தின் நிலத்திலே அவனுக்கு எதிர்ப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And Jehu drew a bow with his full strength, and stroke Jehoram between his arms, and the arrow went out at his heart, and he sunk down in his chariot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6787,51 +6835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யோராம் யெகூவைக் கண்டவுடனே: யெகூவே, சமாதானமா என்றான். அதற்கு யெகூ: உன் தாயாகிய யேசபேலின் வேசித்தனங்களும் அவளுடைய பில்லி சூனியங்களும், இத்தனை ஏராளமாயிருக்கையில் சமாதானம் ஏது என்றான்.]]></a:t>
+              <a:t><![CDATA[25. Then said Jehu to Bidkar his captain, Take up, and cast him in the portion of the field of Naboth the Jezreelite: for remember how that, when I and you rode together after Ahab his father, the LORD laid this burden upon him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6896,51 +6944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யோராம் யெகூவைக் கண்டவுடனே: யெகூவே, சமாதானமா என்றான். அதற்கு யெகூ: உன் தாயாகிய யேசபேலின் வேசித்தனங்களும் அவளுடைய பில்லி சூனியங்களும், இத்தனை ஏராளமாயிருக்கையில் சமாதானம் ஏது என்றான்.]]></a:t>
+              <a:t><![CDATA[25. Then said Jehu to Bidkar his captain, Take up, and cast him in the portion of the field of Naboth the Jezreelite: for remember how that, when I and you rode together after Ahab his father, the LORD laid this burden upon him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7005,51 +7053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது யோராம் தன் இரதத்தைத் திருப்பிக்கொண்டு ஓடிப்போய், அகசியாவை நோக்கி: அகசியாவே, இது சதி என்றான்.]]></a:t>
+              <a:t><![CDATA[25. Then said Jehu to Bidkar his captain, Take up, and cast him in the portion of the field of Naboth the Jezreelite: for remember how that, when I and you rode together after Ahab his father, the LORD laid this burden upon him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7114,51 +7162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யெகூ தன் கையால் வில்லை நாணேற்றி, அம்பு யோராமுடைய நெஞ்சில் உருவிப் புறப்படத்தக்கதாய், அவனை அவன் புயங்களின் நடுவே எய்தான்; அதினால் அவன் தன் இரதத்திலே சுருண்டு விழுந்தான்.]]></a:t>
+              <a:t><![CDATA[26. Surely I have seen yesterday the blood of Naboth, and the blood of his sons, says the LORD; and I will requite you in this portion, says the LORD. Now therefore take and cast him into the portion of ground, according to the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7223,51 +7271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யெகூ தன் கையால் வில்லை நாணேற்றி, அம்பு யோராமுடைய நெஞ்சில் உருவிப் புறப்படத்தக்கதாய், அவனை அவன் புயங்களின் நடுவே எய்தான்; அதினால் அவன் தன் இரதத்திலே சுருண்டு விழுந்தான்.]]></a:t>
+              <a:t><![CDATA[26. Surely I have seen yesterday the blood of Naboth, and the blood of his sons, says the LORD; and I will requite you in this portion, says the LORD. Now therefore take and cast him into the portion of ground, according to the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7332,51 +7380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது யெகூ, தன் சேனாபதியாகிய பித்காரை நோக்கி: அவனை எடுத்து, யெஸ்ரயேலியனாகிய நாபோத்தின் வயல்நிலத்தில் எறிந்து போடு; நானும் நீயும் ஒரு சோடாய் அவன் தகப்பனாகிய ஆகாபின் பிறகே குதிரை ஏறி வருகிறபோது, கர்த்தர் இந்த ஆக்கினையை அவன்மேல் சுமத்தினார் என்பதை நினைத்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[26. Surely I have seen yesterday the blood of Naboth, and the blood of his sons, says the LORD; and I will requite you in this portion, says the LORD. Now therefore take and cast him into the portion of ground, according to the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7441,51 +7489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது யெகூ, தன் சேனாபதியாகிய பித்காரை நோக்கி: அவனை எடுத்து, யெஸ்ரயேலியனாகிய நாபோத்தின் வயல்நிலத்தில் எறிந்து போடு; நானும் நீயும் ஒரு சோடாய் அவன் தகப்பனாகிய ஆகாபின் பிறகே குதிரை ஏறி வருகிறபோது, கர்த்தர் இந்த ஆக்கினையை அவன்மேல் சுமத்தினார் என்பதை நினைத்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[27. But when Ahaziah the king of Judah saw this, he fled by the way of the garden house. And Jehu followed after him, and said, Strike him also in the chariot. And they did so at the going up to Gur, which is by Ibleam. And he fled to Megiddo, and died there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7550,51 +7598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நேற்று நாபோத்தின் இரத்தத்தையும், அவன் குமாரரின் இரத்தத்தையும் கண்டேன் அல்லவா என்றும், இந்த நிலத்தில்; உனக்கு நீதியைச் சரிக்கட்டுவேன் என்றும் அப்பொழுது கர்த்தர் சொன்னாரே; இப்போதும் அவனை எடுத்து, கர்த்தருடைய வார்த்தையின்படியே இந்த நிலத்தில் எறிந்துபோடு என்றான்.]]></a:t>
+              <a:t><![CDATA[27. But when Ahaziah the king of Judah saw this, he fled by the way of the garden house. And Jehu followed after him, and said, Strike him also in the chariot. And they did so at the going up to Gur, which is by Ibleam. And he fled to Megiddo, and died there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7659,51 +7707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தைலக்குப்பியை எடுத்து, அவன் தலையின்மேல் வார்த்து: உன்னை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணினேன் என்று கர்த்தர் சொல்லுகிறார் என்று சொல்லி, கதவைத் திறந்து தாமதியாமல் ஓடிப்போ என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Then take the box of oil, and pour it on his head, and say, Thus says the LORD, I have anointed you king over Israel. Then open the door, and flee, and tarry not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7768,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நேற்று நாபோத்தின் இரத்தத்தையும், அவன் குமாரரின் இரத்தத்தையும் கண்டேன் அல்லவா என்றும், இந்த நிலத்தில்; உனக்கு நீதியைச் சரிக்கட்டுவேன் என்றும் அப்பொழுது கர்த்தர் சொன்னாரே; இப்போதும் அவனை எடுத்து, கர்த்தருடைய வார்த்தையின்படியே இந்த நிலத்தில் எறிந்துபோடு என்றான்.]]></a:t>
+              <a:t><![CDATA[27. But when Ahaziah the king of Judah saw this, he fled by the way of the garden house. And Jehu followed after him, and said, Strike him also in the chariot. And they did so at the going up to Gur, which is by Ibleam. And he fled to Megiddo, and died there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7877,51 +7925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நேற்று நாபோத்தின் இரத்தத்தையும், அவன் குமாரரின் இரத்தத்தையும் கண்டேன் அல்லவா என்றும், இந்த நிலத்தில்; உனக்கு நீதியைச் சரிக்கட்டுவேன் என்றும் அப்பொழுது கர்த்தர் சொன்னாரே; இப்போதும் அவனை எடுத்து, கர்த்தருடைய வார்த்தையின்படியே இந்த நிலத்தில் எறிந்துபோடு என்றான்.]]></a:t>
+              <a:t><![CDATA[27. But when Ahaziah the king of Judah saw this, he fled by the way of the garden house. And Jehu followed after him, and said, Strike him also in the chariot. And they did so at the going up to Gur, which is by Ibleam. And he fled to Megiddo, and died there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7986,51 +8034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நேற்று நாபோத்தின் இரத்தத்தையும், அவன் குமாரரின் இரத்தத்தையும் கண்டேன் அல்லவா என்றும், இந்த நிலத்தில்; உனக்கு நீதியைச் சரிக்கட்டுவேன் என்றும் அப்பொழுது கர்த்தர் சொன்னாரே; இப்போதும் அவனை எடுத்து, கர்த்தருடைய வார்த்தையின்படியே இந்த நிலத்தில் எறிந்துபோடு என்றான்.]]></a:t>
+              <a:t><![CDATA[28. And his servants carried him in a chariot to Jerusalem, and buried him in his tomb with his fathers in the city of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8095,51 +8143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இதை யூதாவின் ராஜாவாகிய அகசியா கண்டு, தோட்டத்தின் வீட்டுவழியாய் ஓடிப்போனான்; யெகூ அவனைப் பின் தொடர்ந்து: அவனையும் இரதத்திலே வெட்டிப்போடுங்கள் என்றான்; அவர்கள் இப்லேயாம் கிட்ட இருக்கிற கூர்மலையின் மேல் ஏறுகிற வழியிலே அப்படிச் செய்தார்கள்; அவன் மெகிதோவுக்கு ஓடிப்போய் அங்கே செத்துப் போனான்.]]></a:t>
+              <a:t><![CDATA[28. And his servants carried him in a chariot to Jerusalem, and buried him in his tomb with his fathers in the city of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8204,51 +8252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இதை யூதாவின் ராஜாவாகிய அகசியா கண்டு, தோட்டத்தின் வீட்டுவழியாய் ஓடிப்போனான்; யெகூ அவனைப் பின் தொடர்ந்து: அவனையும் இரதத்திலே வெட்டிப்போடுங்கள் என்றான்; அவர்கள் இப்லேயாம் கிட்ட இருக்கிற கூர்மலையின் மேல் ஏறுகிற வழியிலே அப்படிச் செய்தார்கள்; அவன் மெகிதோவுக்கு ஓடிப்போய் அங்கே செத்துப் போனான்.]]></a:t>
+              <a:t><![CDATA[29. And in the eleventh year of Joram the son of Ahab began Ahaziah to reign over Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8313,51 +8361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இதை யூதாவின் ராஜாவாகிய அகசியா கண்டு, தோட்டத்தின் வீட்டுவழியாய் ஓடிப்போனான்; யெகூ அவனைப் பின் தொடர்ந்து: அவனையும் இரதத்திலே வெட்டிப்போடுங்கள் என்றான்; அவர்கள் இப்லேயாம் கிட்ட இருக்கிற கூர்மலையின் மேல் ஏறுகிற வழியிலே அப்படிச் செய்தார்கள்; அவன் மெகிதோவுக்கு ஓடிப்போய் அங்கே செத்துப் போனான்.]]></a:t>
+              <a:t><![CDATA[30. And when Jehu was come to Jezreel, Jezebel heard of it; and she painted her face, and tired her head, and looked out at a window.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8422,51 +8470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவனுடைய ஊழியக்காரர் அவனை இரதத்தின்மேல் எருசலேமுக்குக் கொண்டுபோய், அவனைத் தாவீதின் நகரத்தில் அவன் பிதாக்களோடு அவனுடைய கல்லறையிலே அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And when Jehu was come to Jezreel, Jezebel heard of it; and she painted her face, and tired her head, and looked out at a window.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8531,51 +8579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவனுடைய ஊழியக்காரர் அவனை இரதத்தின்மேல் எருசலேமுக்குக் கொண்டுபோய், அவனைத் தாவீதின் நகரத்தில் அவன் பிதாக்களோடு அவனுடைய கல்லறையிலே அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[31. And as Jehu entered in at the gate, she said, Had Zimri peace, who slew his master?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8640,51 +8688,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இந்த அகசியா, ஆகாபுடைய குமாரனாகிய யோராமின் பதினோராம் வருஷத்தில் யூதாவின்மேல் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[32. And he lifted up his face to the window, and said, Who is on my side? who? And there looked out to him two or three eunuchs.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And he lifted up his face to the window, and said, Who is on my side? who? And there looked out to him two or three eunuchs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8749,51 +8906,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தைலக்குப்பியை எடுத்து, அவன் தலையின்மேல் வார்த்து: உன்னை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணினேன் என்று கர்த்தர் சொல்லுகிறார் என்று சொல்லி, கதவைத் திறந்து தாமதியாமல் ஓடிப்போ என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Then take the box of oil, and pour it on his head, and say, Thus says the LORD, I have anointed you king over Israel. Then open the door, and flee, and tarry not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And he said, Throw her down. So they threw her down: and some of her blood was sprinkled on the wall, and on the horses: and he trode her under foot.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And he said, Throw her down. So they threw her down: and some of her blood was sprinkled on the wall, and on the horses: and he trode her under foot.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And when he was come in, he did eat and drink, and said, Go, see now this cursed woman, and bury her: for she is a king's daughter.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And when he was come in, he did eat and drink, and said, Go, see now this cursed woman, and bury her: for she is a king's daughter.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And they went to bury her: but they found no more of her than the skull, and the feet, and the palms of her hands.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And they went to bury her: but they found no more of her than the skull, and the feet, and the palms of her hands.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Wherefore they came again, and told him. And he said, This is the word of the LORD, which he spoke by his servant Elijah the Tishbite, saying, In the portion of Jezreel shall dogs eat the flesh of Jezebel:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Wherefore they came again, and told him. And he said, This is the word of the LORD, which he spoke by his servant Elijah the Tishbite, saying, In the portion of Jezreel shall dogs eat the flesh of Jezebel:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Wherefore they came again, and told him. And he said, This is the word of the LORD, which he spoke by his servant Elijah the Tishbite, saying, In the portion of Jezreel shall dogs eat the flesh of Jezebel:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And the carcass of Jezebel shall be as dung upon the face of the field in the portion of Jezreel; so that they shall not say, This is Jezebel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8858,51 +10105,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே தீர்க்கதரிசியின் ஊழியக்காரனாகிய அந்த வாலிபன் கீலேயாத்திலுள்ள ராமோத்திற்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[4. So the young man, even the young man the prophet, went to Ramothgilead.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And the carcass of Jezebel shall be as dung upon the face of the field in the portion of Jezreel; so that they shall not say, This is Jezebel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8937,51 +10293,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474602517" r:id="rId1"/>
+    <p:sldLayoutId id="2478715762" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9581,62 +10937,158 @@
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -9741,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅವನು ಅಲ್ಲಿ ಸೇರಿದಾಗ ಇಗೋ, ಸೈನ್ಯಾಧಿಪತಿಗಳು ಕುಳಿತುಕೊಂಡಿದ್ದರು. ಆಗ ಅವನು -- ಅಧಿಪತಿಯೇ, ನಿನಗೆ ಹೇಳಬೇಕಾದ ಮಾತು]]></a:t>
+              <a:t><![CDATA[5. அவன் உட்பிரவேசித்தபோது, சேனாபதிகள் அங்கே உட்கார்ந்திருந்தார்கள்; அப்பொழுது அவன்: சேனாபதியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನಗೆ ಉಂಟು ಅಂದನು. ಯೇಹುವು ಅವ ನಿಗೆ--ನಮ್ಮೆಲ್ಲರಲ್ಲಿ ಯಾರಿಗೆ ಅಂದನು. ಅವನುಅಧಿಪತಿಯೇ, ನಿನಗೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[உமக்குச் சொல்லவேண்டிய ஒரு வார்த்தை உண்டு என்றான். அதற்கு யெகூ: எங்களெல்லாருக்குள்ளும் யாருக்கு என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಅವನು ಎದ್ದು ಮನೆಯೊಳಕ್ಕೆ ಹೋದನು. ಆಗ ಇವನು ಎಣ್ಣೆ ಯನ್ನು ಅವನ ತಲೆಯ ಮೇಲೆ ಹೊಯ್ದು ಅವನಿಗೆ ಹೇಳಿದ್ದು--ಇಸ್ರಾಯೇಲಿನ]]></a:t>
+              <a:t><![CDATA[கேட்டதற்கு, அவன், சேனாபதியாகிய உமக்குத்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರಾದ ಕರ್ತನು ಹೇಳುವದೇನಂದರೆ, ಕರ್ತನ ಜನರಾದ ಇಸ್ರಾ ಯೇಲಿನ ಮೇಲೆ ಅರಸನಾಗಿರಲು ನಿನ್ನನ್ನು ಅಭಿಷೇ ಕಿಸಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[6. அவன் எழுந்து, அறைவீட்டிற்குள் பிரவேசித்தான்; அவன் அந்தத் தைலத்தை அவன் தலையின்மேல் வார்த்து, அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಪ್ರವಾದಿಗಳಾದ ನನ್ನ ಸೇವಕರ ರಕ್ತ ಕ್ಕೋಸ್ಕರವೂ ಕರ್ತನ ಎಲ್ಲಾ ಸೇವಕರ ರಕ್ತಕ್ಕೋಸ್ಕ ರವೂ ಈಜೆಬೆಲಳಿಗೆ ಮುಯ್ಯಿಗೆ]]></a:t>
+              <a:t><![CDATA[நோக்கி: இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால், உன்னைக் கர்த்தருடைய ஜனமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಯ್ಯಿ ತೀರಿ ಸುವ ಹಾಗೆಯೂ ನೀನು ನಿನ್ನ ಯಜಮಾನ ನಾದ ಅಹಾಬನ ಮನೆಯವರನ್ನು ಸಂಹರಿಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಅಹಾಬನ ಮನೆಯೆಲ್ಲಾ ನಾಶವಾಗಿ ಹೋಗುವದು. ಅಹಾಬನ ಸಂತಾನದ ಗಂಡಸರನ್ನೂ ಇಸ್ರಾಯೇಲಿ ನಲ್ಲಿ ಉಳಿದು ಬಚ್ಚಿಡಲ್ಪಟ್ಟವನನ್ನೂ]]></a:t>
+              <a:t><![CDATA[7. நான் என் ஊழியக்காரராகிய தீர்க்கதரிசிகளின் இரத்தப்பழியையும், கர்த்தருடைய சகல ஊழியக்காரரின் இரத்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾನು ಕಡಿದು ಬಿಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[பழியையும், யேசபேலின் கையிலே வாங்கும்படிக்கு நீ உன் ஆண்டவனாகிய ஆகாபின் குடும்பத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಅಹಾಬನ ಮನೆಯನ್ನು ನೆಬಾಟನ ಮಗನಾದ ಯಾರೊಬ್ಬಾಮನ ಮನೆಯ ಹಾಗೆಯೂ ಅಹೀಯನ ಮಗನಾದ ಬಾಷನ ಮನೆಯ ಹಾಗೆಯೂ ಮಾಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[அழித்துவிடக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಇದಲ್ಲದೆ ಇಜ್ರೇಲಿನ ಪಾಲಿನಲ್ಲಿ ನಾಯಿಗಳು ಈಜೆಬೆಲಳನ್ನು ತಿನ್ನುವವು; ಅವಳನ್ನು ಹೂಣಿಡಲು ಯಾವನೂ ಇರುವದಿಲ್ಲ ಎಂದು]]></a:t>
+              <a:t><![CDATA[8. ஆகாபின் குடும்பமெல்லாம் அழியும் படிக்கு, நான் ஆகாபுக்குச் சுவரில் நீர் விடும் ஒரு நாய் முதலாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಪ್ರವಾದಿಯಾದ ಎಲೀಷನು ಪ್ರವಾದಿಗಳ ಮಕ್ಕಳಲ್ಲಿ ಒಬ್ಬನನ್ನು ಕರೆದು ಅವನಿಗೆ--ನಡುವನ್ನು ಕಟ್ಟಿಕೊಂಡು ಈ ಎಣ್ಣೆಯ]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது தீர்க்கதரிசியாகிய எலிசா தீர்க்கதரிசிகளின் புத்திரரில் ஒருவனை அழைத்து: நீ இடைக்கட்டிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳಿ ಬಾಗಲನ್ನು ತೆರೆದು ಓಡಿಹೋದನು.]]></a:t>
+              <a:t><![CDATA[இராதபடிக்கு, இஸ்ரவேலிலே அவனுடையவர்களில் அடைப்பட்டவனையும் விடுபட்டவனையும் கருவறுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಯೇಹುವು ಇಜ್ರೇಲಿಗೆ ಬಂದಿದ್ದಾನೆಂದು ಈಜೆ ಬೆಲಳು ಕೇಳಿ ಅವಳು ತನ್ನ ಮುಖಕ್ಕೆ ಬಣ್ಣ ಹಚ್ಚಿ ಕೊಂಡು ತನ್ನ ತಲೆಯನ್ನು]]></a:t>
+              <a:t><![CDATA[9. ஆகாபின் குடும்பத்தை நேபாத்தின் குமாரனாகிய யெரொபெயாமின் குடும்பத்துக்கும், அகியாவின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶೃಂಗರಿಸಿಕೊಂಡು ಕಿಟಕಿ ಯಿಂದ ಇಣಿಕಿ ನೋಡಿದಳು.]]></a:t>
+              <a:t><![CDATA[பாஷாவின் குடும்பத்துக்கு சரியாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಯೇಹುವು ಬಾಗ ಲಲ್ಲಿ ಪ್ರವೇಶಿಸಿದಾಗ ಅವಳು ತನ್ನ ಯಜಮಾನನನ್ನು ಕೊಂದ ಜಿಮ್ರಿಗೆ ಸಮಾಧಾನವಿತ್ತೋ ಅಂದಳು.]]></a:t>
+              <a:t><![CDATA[10. யேசபேலை யெஸ்ரயேலின் நிலத்திலே நாய்கள் தின்றுவிடும்; அவளை அடக்கம்பண்ணுகிறவன் இல்லையென்கிறார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಅವನು ತನ್ನ ಮುಖವನ್ನು ಆ ಕಿಟಕಿಯ ಕಡೆಗೆ ಎತ್ತಿ--ನನ್ನ ಕಡೆ ಇರುವವರು ಯಾರು ಅಂದನು. ಆಗ ಇಬ್ಬರು ಮೂವರು ಕಂಚುಕಿಗಳು]]></a:t>
+              <a:t><![CDATA[என்று சொல்லி, கதவைத் திறந்து ஓடிப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆ ಕಿಟಕಿ ಯಲ್ಲಿಂದ ಅವನನ್ನು ನೋಡಿದರು.]]></a:t>
+              <a:t><![CDATA[11. யெகூ தன் ஆண்டவனுடைய ஊழியக்காரரிடத்துக்குத் திரும்பிவந்தபோது, அவர்கள் அவனை நோக்கி: சுகசெய்தியா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಅವನು-- ಅವಳನ್ನು ಕೆಳಕ್ಕೆ ತಳ್ಳಿಬಿಡಿರಿ ಅಂದನು. ಅವರು ಅವ ಳನ್ನು ಕೆಳಕ್ಕೆ ತಳ್ಳಿಬಿಟ್ಟದ್ದರಿಂದ ಅವಳ ರಕ್ತವು]]></a:t>
+              <a:t><![CDATA[அந்தப் பயித்தியக்காரன் உன்னிடத்தில் வந்தது என்ன என்று கேட்டார்கள். அதற்கு அவன்: அந்த மனுஷனையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗೋಡೆಯ ಮೇಲೆಯೂ ಕುದುರೆಗಳ ಮೇಲೆಯೂ ಚೆಲ್ಲಲ್ಪಟ್ಟಿತು. ಅವನು ಅವಳನ್ನು ತುಳಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[அவன் சொன்ன காரியத்தையும் நீங்கள் அறிவீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಅವನು ಒಳಗೆ ಹೋಗಿ ತಿಂದು ಕುಡಿದ ಮೇಲೆ ಅವರಿಗೆ -- ನೀವು ಹೋಗಿ ಆ ಶಪಿಸಲ್ಪಟ್ಟವಳನ್ನು ನೋಡಿಕೊಂಡು ಹೂಣಿಡಿರಿ; ಅವಳು]]></a:t>
+              <a:t><![CDATA[12. அதற்கு அவர்கள்: அது பொய், அதை எங்களுக்குச் சொல்லும் என்றார்கள். அப்பொழுது அவன்: நான் உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಸನ ಮಗಳು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம் பண்ணினேன் என்று கர்த்தர் உரைக்கிறார் என்று இன்ன இன்ன பிரகாரமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಾತ್ರೆಯನ್ನು ನಿನ್ನ ಕೈಯಲ್ಲಿ ತೆಗೆದುಕೊಂಡು ಗಿಲ್ಯಾದಿನಲ್ಲಿರುವ ರಾಮೋತಿಗೆ ಹೋಗು.]]></a:t>
+              <a:t><![CDATA[கொண்டு, இந்தத் தைலக்குப்பியை உன் கையில் எடுத்துக்கொண்டு, கீலேயாத்திலுள்ள ராமோத்திற்குப் போ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಅವರು ಅವಳನ್ನು ಹೂಣಿಡಲು ಹೋದಾಗ ಅವಳ ತಲೆ ಬುರುಡೆಯೂ ಕಾಲುಗಳೂ ಅಂಗೈಗಳೂ ಹೊರತು ಮತ್ತೇನೂ ಕಾಣಲಿಲ್ಲ. ಅವರು ತಿರಿಗಿ]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் சொன்னான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂದು ಅವನಿಗೆ ತಿಳಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது அவர்கள் தீவிரமாய் அவரவர் தங்கள் வஸ்திரத்தைப் படிகளின் உயரத்தில் அவன் கீழே விரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಅದಕ್ಕವನುಕರ್ತನು ತನ್ನ ಸೇವಕನಾಗಿರುವ ತಿಷ್ಬೀಯನಾದ ಎಲೀ ಯನ ಮುಖಾಂತರ ಹೇಳಿದ ವಾಕ್ಯವು ಇದೇ--ಇಜ್ರೇಲಿನ ಹೊಲದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[எக்காளம் ஊதி: யெகூ ராஜாவானான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾಯಿಗಳು ಈಜೆಬೆಲಳ ಮಾಂಸವನ್ನು ತಿನ್ನುವವು.]]></a:t>
+              <a:t><![CDATA[14. அப்படியே நிம்சியின் மகனாகிய யோசபாத்தின் குமாரன் யெகூ என்பவன் யோராமுக்கு விரோதமாய்க் கட்டுப்பாடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಇದಲ್ಲದೆ ಇದೇ ಈಜೆ ಬೆಲಳೆಂದು ಹೇಳಕೂಡದ ಹಾಗೆ ಇಜ್ರೇಲಿನ ಪಾಲಿನ ಹೊಲದ ಮೇಲ್ಭಾಗದಲ್ಲಿ ಈಜೆಬೆಲಳ ಹೆಣ ಗೊಬ್ಬರದ ಹಾಗೆ]]></a:t>
+              <a:t><![CDATA[பண்ணினான்; யோராமோ இஸ்ரவேலர் எல்லாரோடுங்கூட கீலேயாத்திலுள்ள ராமோத்திலே சீரியாவின் ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇರುವದು ಎಂಬದೇ.]]></a:t>
+              <a:t><![CDATA[ஆசகேலினிமித்தம் காவல் வைத்து வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಆಗ ಯೇಹುವು ತನ್ನ ಯಜಮಾನನ ಸೇವಕರ ಬಳಿಗೆ ಹೊರಟು ಬಂದನು. ಅವರು ಅವನಿಗೆ ಎಲ್ಲವೂ ಕ್ಷೇಮವೋ? ಈ ಹುಚ್ಚನು ನಿನ್ನ ಬಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[15. ஆனாலும் சீரியாவின் ராஜாவாகிய ஆசகேலோடே பண்ணின யுத்தத்திலே, சீரியர் தன்னை வெட்டின காயங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂದದ್ದೇನು ಅಂದರು. ಅವನು ಅವರಿಗೆ--ಆ ಮನುಷ್ಯನನ್ನೂ ಅವನ ಮಾತನ್ನೂ ನೀವು ಬಲ್ಲಿರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[யெஸ்ரயேலிலே ஆற்றிக்கொள்ளுகிறதற்கு, ராஜாவாகிய யோராம் திரும்பிப் போயிருந்தான். யெகூ என்பவன்: இது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಅದಕ್ಕವರು--ಅದು ಸುಳ್ಳು, ದಯಮಾಡಿ ನಮಗೆ ತಿಳಿಸು ಅಂದರು. ಆದದರಿಂದ ಅವನು--ಇಸ್ರಾ ಯೇಲಿನ ಮೇಲೆ ಅರಸನಾಗಿರಲು]]></a:t>
+              <a:t><![CDATA[உங்களுக்குச் சம்மதியாயிருந்தால் யெஸ்ரயேலில் இதை அறிவிக்கிறதற்கு ஒருவரும் பட்டணத்திலிருந்து தப்பிப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13833,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನನ್ನು ಅಭಿಷೇಕಿ ಸಿದ್ದೇನೆಂಬದಾಗಿ ಕರ್ತನು ಹೇಳುತ್ತಾನೆಂದು ಹೀಗೆ ನನಗೆ ಹೇಳಿದನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[போகும்படி விடாதிருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13965,51 +15417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನೀನು ಅಲ್ಲಿಗೆ ಸೇರಿದಾಗ ನಿಂಷಿಯ ಮಗನಾಗಿರುವ ಯೆಹೋಷಾಫಾಟನ ಮಗ ನಾದ ಯೇಹುವನ್ನು ಅಲ್ಲಿ ನೋಡಿ ಒಳಗೆ ಹೋಗಿ ಅವನನ್ನು]]></a:t>
+              <a:t><![CDATA[2. நீ அங்கே சேர்ந்தபோது, நிம்சியின் மகனான யோசபாத்தின் குமாரன் யெகூ எங்கே இருக்கிறான் என்று பார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14097,51 +15549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಆಗ ಅವರು ತ್ವರೆ ಪಟ್ಟು ಪ್ರತಿಯೊಬ್ಬನು ತನ್ನ ವಸ್ತ್ರವನ್ನು ತೆಗೆದು ಮೆಟ್ಟಲುಗಳ ಮೇಲೆ ಹಾಸಿ ಇವನನ್ನು ಕುಳ್ಳಿರಿಸಿ]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது யெகூ இரதத்தின்மேல் ஏறி, யெஸ்ரயேலுக்கு நேராகப் போனான், யோராம் அங்கே வியாதியாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14229,51 +15681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತುತೂರಿಗಳನ್ನು ಊದಿ -- ಯೇಹುವು ಅರಸನಾಗಿ ದ್ದಾನೆಂದು ಹೇಳಿದರು.]]></a:t>
+              <a:t><![CDATA[கிடந்தான்; யோராமைப்பார்க்க, யூதாவின் ராஜாவாகிய அகசியாவும் அங்கே வந்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14361,51 +15813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಹೀಗೆ ನಿಂಷಿಯ ಮಗನಾಗಿ ರುವ ಯೆಹೋಷಾಫಾಟನ ಮಗನಾದ ಯೇಹುವು ಯೆಹೋರಾಮನಿಗೆ ವಿರೋಧವಾಗಿ ಒಳಸಂಚು ಮಾಡಿ ದನು. ಅರಾಮ್ಯರ]]></a:t>
+              <a:t><![CDATA[17. யெஸ்ரயேலில் கோபுரத்தின்மேல் நிற்கிற ஜாமக்காரன், யெகூவின் கூட்டம் வருகிறதைக் கண்டு: ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14493,51 +15945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಸನಾದ ಹಜಾಯೇಲನ ನಿಮಿತ್ತ ಯೆಹೋರಾಮನೂ ಎಲ್ಲಾ ಇಸ್ರಾಯೇಲ್ಯರೂ ಗಿಲ್ಯಾ ದಿನ ರಾಮೋತಿನಲ್ಲಿ ಕಾಯುತ್ತಾ ಇದ್ದರು.]]></a:t>
+              <a:t><![CDATA[கூட்டத்தைக் காண்கிறேன் என்றான். அப்பொழுது யோராம்: நீ ஒரு குதிரைவீரனைக் கூப்பிட்டு, அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14625,51 +16077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಆದರೆ ಅರಸನಾದ ಯೋರಾಮನು ಅರಾಮ್ಯರ ಅರಸನಾದ ಹಜಾಯೇಲನ ಸಂಗಡ ಯುದ್ಧಮಾಡುವಾಗ ಅರಾ ಮ್ಯರು ತನ್ನನ್ನು ಹೊಡೆದ ಗಾಯಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[எதிராக அனுப்பிச் சமாதானமா என்று கேட்கச்சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14757,51 +16209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ವಸ್ಥಮಾಡಿ ಕೊಳ್ಳುವ ನಿಮಿತ್ತ ಇಜ್ರೇಲಿಗೆ ಹೋಗಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[18. அந்தக் குதிரைவீரன்: அவனுக்கு எதிர்கொண்டுபோய், சமாதானமா என்று ராஜா கேட்கச்சொன்னார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14889,51 +16341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಆಗ ಯೇಹುವು -- ನಿಮಗೆ ಮನಸ್ಸಾದರೆ ಹೋಗಿ ಇದನ್ನು ಇಜ್ರೇಲಿನಲ್ಲಿ ತಿಳಿಸಲು ಪಟ್ಟಣ ದಿಂದ ಯಾರೂ ತಪ್ಪಿಸಿಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[அதற்கு யெகூ: சமாதானத்தைப் பற்றி உனக்கு என்ன? என் பிறகே திரும்பிவா என்றான். அப்பொழுது ஜாமக்காரன்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15021,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊರಡದೆ ಇರಲಿ ಅಂದನು. ಯೇಹುವು ರಥದ ಮೇಲೆ ಏರಿ ಇಜ್ರೇಲಿಗೆ ಹೋದನು. ಯಾಕಂದರೆ ಯೋರಾಮನು ಅಲ್ಲಿ ಬಿದ್ದಿದ್ದನು. ಇದಲ್ಲದೆ]]></a:t>
+              <a:t><![CDATA[அனுப்பப்பட்டவன் அவர்கள் இருக்கும் இடமட்டும் போனபோதிலும் திரும்பிவரவில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15153,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೋರಾಮನನ್ನು ನೋಡು ವದಕ್ಕೆ ಯೆಹೂದದ ಅರಸನಾದ ಅಹಜ್ಯನು ಅಲ್ಲಿಗೆ ಬಂದಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[19. ஆகையால் வேறொரு குதிரைவீரனை அனுப்பினான், அவன் அவர்களிடத்தில் போய்: சமாதானமா என்று ராஜா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15285,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಇಜ್ರೇಲಿನ ಬುರುಜಿನ ಮೇಲೆ ಕಾವಲು ಗಾರನು ನಿಂತಿದ್ದನು. ಇವನು ಬರುವ ಯೇಹುವಿನ ಗುಂಪನ್ನು ಕಂಡು--ನಾನು ಗುಂಪನ್ನು]]></a:t>
+              <a:t><![CDATA[கேட்கச்சொன்னார் என்றான். அதற்கு யெகூ சமாதானத்தைப்பற்றி உனக்கு என்ன? என் பிறகே திரும்பிவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15417,51 +16869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತನ್ನ ಸಹೋದರರ ಮಧ್ಯದಿಂದ ಏಳ ಮಾಡಿ ಒಳಗಿನ ಕೊಠಡಿಗೆ ಕರಕೊಂಡು ಹೋಗಿ ಎಣ್ಣೆಯ ಪಾತ್ರೆಯನ್ನು ತಕ್ಕೊಂಡು ಅವನ ತಲೆಯ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[அங்கே உட்பிரவேசித்து, அவனைத் தன் சகோதரரின் நடுவிலிருந்து எழுந்திருக்கப்பண்ணி, அவனை உள்ளான ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15549,51 +17001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೋಡುತ್ತೇನೆ ಅಂದನು. ಅದಕ್ಕೆ ಯೋರಾಮನು ರಾಹುತನನ್ನು ಕರೆದು ಅವರಿಗೆ ಎದುರಾಗಿ ಕಳುಹಿಸಿ--ಸಮಾಧಾ ನವೋ ಎಂದು ಕೇಳಲಿ]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது ஜாமக்காரன்: அவன் அவர்கள் இருக்கும் இடமட்டும் போனபோதிலும் திரும்பிவரவில்லை என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15681,51 +17133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[ஓட்டுகிறது நிம்சியின் குமாரனாகிய யெகூ ஓட்டுகிறது; போல இருக்கிறது; அதிவேகமாய் ஓட்டுகிறான் என்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15813,51 +17265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆದದರಿಂದ ಒಬ್ಬನು ಕುದುರೆಯನ್ನು ಹತ್ತಿ ಅವನಿಗೆ ಎದುರಾಗಿ ಹೋಗಿ--ಸಮಾಧಾನವೋ ಎಂದು ಅರಸನು ಕೇಳು ತ್ತಾನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15945,51 +17397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅದಕ್ಕೆ ಯೇಹುವು--ಸಮಾಧಾನ ನಿನಗೆ ಏನು? ನನ್ನ ಹಿಂದಕ್ಕೆ ಹೋಗು ಅಂದನು. ಆಗ ಕಾವಲುಗಾರನು -- ಸೇವಕನು ಅವರ ಬಳಿಗೆ ಹೋಗಿ]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது யோராம்: இரதத்தை ஆயத்தப்படுத்து என்றான்; அவனுடைய இரத்ததை ஆயத்தப்படுத்தினபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16077,51 +17529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿರಿಗಿ ಬರಲಿಲ್ಲ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலின் ராஜாவாகிய யோராமும், யூதாவின் ராஜாவாகிய அகசியாவும் அவனவன் தன் தன் இரதத்தில் ஏறி யெகூவுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16209,51 +17661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಆಗ ಬೇರೆ ರಾಹುತನನ್ನು ಕಳುಹಿಸಿದನು. ಇವನು ಅವರ ಬಳಿಗೆ ಹೋಗಿ--ಸಮಾಧಾನವೋ ಎಂದು ಅರಸನು ಕೇಳು ತ್ತಾನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[நேராகப் புறப்பட்டு, யெஸ்ரயேலியனாகிய நாபோத்தின் நிலத்திலே அவனுக்கு எதிர்ப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16341,51 +17793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅದಕ್ಕೆ ಯೇಹುವು--ಸಮಾಧಾನ ನಿನಗೆ ಏನು--ನನ್ನ ಹಿಂದಕ್ಕೆ ಹೋಗು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[22. யோராம் யெகூவைக் கண்டவுடனே: யெகூவே, சமாதானமா என்றான். அதற்கு யெகூ: உன் தாயாகிய யேசபேலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16473,51 +17925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆಗ ಕಾವಲುಗಾರನು--ಇವನೂ ಅವರ ಬಳಿಗೆ ಹೋಗಿ ತಿರಿಗಿ ಬರಲಿಲ್ಲ. ಇದಲ್ಲದೆ ಓಡಿಸುವದು ನಿಂಷಿಯ ಮಗನಾದ ಯೇಹುವು ಓಡಿಸುವ]]></a:t>
+              <a:t><![CDATA[வேசித்தனங்களும் அவளுடைய பில்லி சூனியங்களும், இத்தனை ஏராளமாயிருக்கையில் சமாதானம் ஏது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16605,51 +18057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗಿದೆ; ಯಾಕಂದರೆ ಅವನು ಹುಚ್ಚುತನವಾಗಿ ಓಡಿಸುತ್ತಾನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது யோராம் தன் இரதத்தைத் திருப்பிக்கொண்டு ஓடிப்போய், அகசியாவை நோக்கி: அகசியாவே, இது சதி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16737,51 +18189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಯೋರಾಮನು ರಥಹೂಡಬೇಕೆಂದು ಹೇಳಿದನು. ಅವನ ರಥವು ಸಿದ್ಧವಾಯಿತು. ಆಗ ಇಸ್ರಾಯೇಲಿನ ಅರಸನಾದ ಯೋರಾಮನೂ ಯೆಹೂ ದದ ಅರಸನಾದ]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16869,51 +18321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಯ್ದು]]></a:t>
+              <a:t><![CDATA[அறையிலே அழைத்துக்கொண்டுபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17001,51 +18453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಹಜ್ಯನೂ ಹೊರಟು ಅವನವನು ತನ್ನ ತನ್ನ ರಥದಲ್ಲಿ ಏರಿ ಯೇಹುವಿಗೆ ಎದುರಾಗಿ ಹೊರಟು ಇಜ್ರೇಲ್ಯನಾದ ನಾಬೋತನ ಹೊಲದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[24. யெகூ தன் கையால் வில்லை நாணேற்றி, அம்பு யோராமுடைய நெஞ்சில் உருவிப் புறப்படத்தக்கதாய், அவனை அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17133,51 +18585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನನ್ನು ಸಂಧಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[புயங்களின் நடுவே எய்தான்; அதினால் அவன் தன் இரதத்திலே சுருண்டு விழுந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17265,51 +18717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಯೋರಾಮನು ಯೇಹು ವನ್ನು ನೋಡಿದಾಗ--ಯೇಹುವೇ, ಸಮಾಧಾನವೋ ಅಂದನು. ಅದಕ್ಕವನು--ನಿನ್ನ ತಾಯಿಯಾದ ಈಜೆ ಬೆಲಳ ಜಾರತ್ವವೂ]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது யெகூ, தன் சேனாபதியாகிய பித்காரை நோக்கி: அவனை எடுத்து, யெஸ்ரயேலியனாகிய நாபோத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17397,51 +18849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವಳ ಮಾಟಗಳೂ ಅಧಿಕವಾಗಿರು ವಾಗ ಸಮಾಧಾನವೇನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[வயல்நிலத்தில் எறிந்து போடு; நானும் நீயும் ஒரு சோடாய் அவன் தகப்பனாகிய ஆகாபின் பிறகே குதிரை ஏறி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17529,51 +18981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಆಗ ಯೋರಾ ಮನು ಅಹಜ್ಯನಿಗೆ--ಅಹಜ್ಯನೇ, ದ್ರೋಹ ಎಂದು ಹೇಳಿ ತನ್ನ ಕೈ ತಿರುಗಿಸಿಕೊಂಡು ಓಡಿಹೋದನು.]]></a:t>
+              <a:t><![CDATA[வருகிறபோது, கர்த்தர் இந்த ஆக்கினையை அவன்மேல் சுமத்தினார் என்பதை நினைத்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17661,51 +19113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಆದರೆ ಯೇಹುವು ಪೂರ್ಣಬಲದಿಂದ ಬಿಲ್ಲನ್ನು ಬೊಗ್ಗಿಸಿ ತನ್ನ ಕೈಯಿಂದ ಯೋರಾಮನನ್ನು ಅವನ ತೋಳುಗಳ ನಡುವೆ ಹೊಡೆದನು. ಬಾಣ]]></a:t>
+              <a:t><![CDATA[26. நேற்று நாபோத்தின் இரத்தத்தையும், அவன் குமாரரின் இரத்தத்தையும் கண்டேன் அல்லவா என்றும், இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17793,51 +19245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೃದಯದಲ್ಲಿ ತೂರಿ ಹೊರಟಿತು; ಅವನು ರಥದಲ್ಲಿ ಕೆಳಗೆ ಮುದುರಿ ಕೊಂಡು ಬಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[நிலத்தில்; உனக்கு நீதியைச் சரிக்கட்டுவேன் என்றும் அப்பொழுது கர்த்தர் சொன்னாரே; இப்போதும் அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17925,51 +19377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಆಗ ಯೇಹುವು ತನ್ನ ಅಧಿಪತಿ ಯಾದ ಬಿದ್ಕರನಿಗೆ--ನೀನು ಅವನನ್ನು ತೆಗೆದುಕೊಂಡು ಹೋಗಿ ಇಜ್ರೇಲ್ಯನಾದ ನಾಬೋತನ ಪಾಲಾಗಿರುವ]]></a:t>
+              <a:t><![CDATA[எடுத்து, கர்த்தருடைய வார்த்தையின்படியே இந்த நிலத்தில் எறிந்துபோடு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18057,51 +19509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಲದಲ್ಲಿ ಹಾಕಿಬಿಡು.]]></a:t>
+              <a:t><![CDATA[27. இதை யூதாவின் ராஜாவாகிய அகசியா கண்டு, தோட்டத்தின் வீட்டுவழியாய் ஓடிப்போனான்; யெகூ அவனைப் பின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18189,51 +19641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ನಾನೂ ನೀನೂ ಅವನ ತಂದೆಯಾದ ಅಹಾಬನ ಹಿಂದೆ ಕುದುರೆ ಏರಿಕೊಂಡು ಹೋಗುತ್ತಿರುವಾಗ ಕರ್ತನು ಈ ಭಾರವನ್ನು ಅವನ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[தொடர்ந்து: அவனையும் இரதத்திலே வெட்டிப்போடுங்கள் என்றான்; அவர்கள் இப்லேயாம் கிட்ட இருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18321,51 +19773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಅವನಿಗೆ--ಇಸ್ರಾಯೇಲಿನ ಮೇಲೆ ಅರಸನಾಗಿರಲು ನಿನ್ನನ್ನು ಅಭಿಷೇಕಿಸಿದ್ದೇನೆ ಎಂದು ಕರ್ತನು ಹೇಳುತ್ತಾನೆಂಬದಾಗಿ ಹೇಳಿ]]></a:t>
+              <a:t><![CDATA[3. தைலக்குப்பியை எடுத்து, அவன் தலையின்மேல் வார்த்து: உன்னை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணினேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18453,51 +19905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊರಿಸಿದನೆಂದು ಜ್ಞಾಪಕಮಾಡಿಕೋ. ಏನಂದರೆ--ನಾಬೋತನ ರಕ್ತವನ್ನೂ ಅವನ ಕುಮಾರರ ರಕ್ತವನ್ನೂ ನಿನ್ನೆ ನಾನು ನಿಶ್ಚಯವಾಗಿ]]></a:t>
+              <a:t><![CDATA[கூர்மலையின் மேல் ஏறுகிற வழியிலே அப்படிச் செய்தார்கள்; அவன் மெகிதோவுக்கு ஓடிப்போய் அங்கே செத்துப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18585,51 +20037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೋಡಿದೆನಲ್ಲಾ ಎಂದು ಕರ್ತನು ಹೇಳುತ್ತಾನೆ. ಇದಲ್ಲದೆ--ಇದೇ ಹೊಲದಲ್ಲಿ ನಿನಗೆ ಮುಯ್ಯಿಗೆ ಮುಯ್ಯಿ ಕೊಡುವೆ ನೆಂದು ಕರ್ತನು]]></a:t>
+              <a:t><![CDATA[போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18717,51 +20169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳುತ್ತಾನೆ. ಆದದರಿಂದ ಕರ್ತನ ವಾಕ್ಯದ ಪ್ರಕಾರ ಅವನನ್ನು ಎತ್ತಿಕೊಂಡು ಆ ಹೊಲ ದಲ್ಲಿ ಹಾಕಿಬಿಡು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[28. அவனுடைய ஊழியக்காரர் அவனை இரதத்தின்மேல் எருசலேமுக்குக் கொண்டுபோய், அவனைத் தாவீதின் நகரத்தில் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18849,51 +20301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಯೆಹೂದದ ಅರಸ ನಾದ ಅಹಜ್ಯನು ಇದನ್ನು ನೋಡಿದಾಗ ಅವನು ತೋಟದ ಮನೆಯ ಮಾರ್ಗವಾಗಿ ಓಡಿಹೋದನು. ಯೇಹುವು ಅವನ ಹಿಂದೆ]]></a:t>
+              <a:t><![CDATA[பிதாக்களோடு அவனுடைய கல்லறையிலே அடக்கம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18981,51 +20433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೋಗಿ--ರಥದಲ್ಲಿ ಅವ ನನ್ನು ಸಹ ಸಂಹರಿಸಿರಿ ಅಂದನು. ಇಬ್ಲೆಯಾಮಿನ ಬಳಿಯಲ್ಲಿರುವ ಗೂರ್‌ ಎಂಬ ಸ್ಥಳಕ್ಕೆ ಏರಿ ಹೋಗುವ]]></a:t>
+              <a:t><![CDATA[29. இந்த அகசியா, ஆகாபுடைய குமாரனாகிய யோராமின் பதினோராம் வருஷத்தில் யூதாவின்மேல் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19113,51 +20565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾರ್ಗದಲ್ಲಿ ಹೊಡೆದರು. ಅವನು ಮೆಗಿದ್ದೋನಿಗೆ ಓಡಿಹೋಗಿ ಅಲ್ಲಿ ಸತ್ತುಹೋದನು.]]></a:t>
+              <a:t><![CDATA[30. யெகூ யெஸ்ரயேலுக்கு வந்தான்; அதை யேசபேல் கேட்டபோது, தன் கண்களுக்கு மையிட்டு, தன் தலையைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19245,51 +20697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಅವನ ಸೇವ ಕರು ಅವನನ್ನು ರಥದಲ್ಲಿ ಯೆರೂಸಲೇಮಿಗೆ ತಕ್ಕೊಂಡು ಹೋಗಿ ದಾವೀದನ ಪಟ್ಟಣದೊಳಗೆ ಅವನ ಪಿತೃಗಳ ಬಳಿಯಲ್ಲಿ ಅವನ]]></a:t>
+              <a:t><![CDATA[சிங்காரித்துக்கொண்டு, ஜன்னல்வழியாய் எட்டிப்பார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19377,51 +20829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಮಾಧಿಯಲ್ಲಿ ಅವನನ್ನು ಹೂಣಿ ಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[31. யெகூ ஒலிமுகவாசலில் வந்தபோது, அவள்: தன் ஆண்டவனைக் கொன்ற சிம்ரி ேமம் அடைந்தானா என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19509,51 +20961,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಅಹಾಬನ ಮಗನಾದ ಯೋರಾಮನ ಆಳ್ವಿಕೆಯ ಹನ್ನೊಂದನೇ ವರುಷದಲ್ಲಿ ಅಹಜ್ಯನು ಯೆಹೂದದ ಮೇಲೆ ಆಳಲು ಪ್ರಾರಂಭಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது அவன் தன் முகத்தை அந்த ஜன்னலுக்கு நேராக ஏறெடுத்து: என் பட்சத்தில் இருக்கிறது யார்?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யார்? என்று கேட்டதற்கு, இரண்டு மூன்று பிரதானிகள் அவனை எட்டிப்பார்த்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19641,51 +21225,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕದವನ್ನು ತೆರೆದು ತಡಮಾಡದೆ ಓಡಿಹೋಗು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[என்று கர்த்தர் சொல்லுகிறார் என்று சொல்லி, கதவைத் திறந்து தாமதியாமல் ஓடிப்போ என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அப்பொழுது அவன்: அவளைக் கீழே தள்ளுங்கள் என்றான்; அப்படியே அவளைக் கீழே தள்ளினதினால், அவளுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இரத்தம் சுவரிலும் குதிரைகளிலும் தெறித்தது; அவன் அவளை மிதித்துக் கொண்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. உள்ளேபோய், புசித்துக் குடித்தபின்பு: நீங்கள் போய் சபிக்கப்பட்ட அந்த ஸ்திரீயைப் பார்த்து, அவளை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அடக்கம்பண்ணுங்கள்; அவள் ஒரு ராஜகுமாரத்தி என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. அவர்கள் அவளை அடக்கம்பண்ணப் போகிறபோது, அவளுடைய தலையோட்டையும் கால்களையும் உள்ளங்கைகளையுமே அல்லாமல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வேறொன்றையும் காணவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. ஆகையால் அவர்கள் திரும்பவந்து அவனுக்கு அறிவித்தார்கள்; அப்பொழுது அவன்: இது கர்த்தர் திஸ்பியனாகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எலியா என்னும் தம்முடைய ஊழியக்காரனைக் கொண்டு சொன்ன வார்த்தை; யெஸ்ரயேலின் நிலத்திலே நாய்கள் யேசபேலின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாம்சத்தைத் தின்னும் என்றும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. இன்னது யேசபேலென்று சொல்லக் கூடாதபடிக்கு, யேசபேலின் பிரேதம் யெஸ்ரயேலின் நிலத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19773,51 +22677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಹಾಗೆಯೇ ಆ ಯೌವನಸ್ಥನು ಅಂದರೆ ಪ್ರವಾದಿ ಯಾದ ಆ ಯೌವನಸ್ಥನು ಗಿಲ್ಯಾದಿನಲ್ಲಿರುವ ರಾಮೋತಿಗೆ ಹೋದನು.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே தீர்க்கதரிசியின் ஊழியக்காரனாகிய அந்த வாலிபன் கீலேயாத்திலுள்ள ராமோத்திற்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19833,92 +22737,224 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வயல்வெளியின்மேல் போடும் எருவைப்போல் ஆகும் என்றும் சொன்னாரே என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19944,51 +22980,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20119,51 +23155,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>78</Slides>
+  <Slides>90</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>