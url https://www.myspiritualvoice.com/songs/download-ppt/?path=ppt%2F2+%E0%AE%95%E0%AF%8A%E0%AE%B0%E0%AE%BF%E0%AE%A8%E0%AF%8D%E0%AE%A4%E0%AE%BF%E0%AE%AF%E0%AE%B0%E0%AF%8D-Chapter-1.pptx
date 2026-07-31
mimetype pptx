--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -79,50 +79,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -147,50 +149,51 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -332,53 +335,54 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால், நாங்கள் உபத்திரவப்பட்டாலும் அது உங்கள் ஆறுதலுக்கும் இரட்சிப்புக்கும் ஏதுவாகும்; நாங்கள் ஆறுதலடைந்தாலும் அதுவும் உங்கள் ஆறுதலுக்கும் இரட்சிப்புக்கும் ஏதுவாகும்; நாங்கள் பாடுபடுகிறதுபோல நீங்களும் பாடுபட்டுச் சகிக்கிறதினாலே அந்த இரட்சிப்பு பலன்செய்கிறது.]]></a:t>
+              <a:t><![CDATA[1. தேவனுடைய சித்தத்தினாலே இயேசுகிறிஸ்துவின் அப்போஸ்தலனாகிய பவுலும், சகோதரனாகிய தீமோத்தேயும், கொரிந்து பட்டணத்திலுள்ள தேவனுடைய சபைக்கும், அகாயா நாடெங்குமுள்ள எல்லாப் பரிசுத்தவான்களுக்கும் எழுதுகிறதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால், நாங்கள் உபத்திரவப்பட்டாலும் அது உங்கள் ஆறுதலுக்கும் இரட்சிப்புக்கும் ஏதுவாகும்; நாங்கள் ஆறுதலடைந்தாலும் அதுவும் உங்கள் ஆறுதலுக்கும் இரட்சிப்புக்கும் ஏதுவாகும்; நாங்கள் பாடுபடுகிறதுபோல நீங்களும் பாடுபட்டுச் சகிக்கிறதினாலே அந்த இரட்சிப்பு பலன்செய்கிறது.]]></a:t>
+              <a:t><![CDATA[2. நம்முடைய பிதாவாகிய தேவனாலும், கர்த்தராகிய இயேசுகிறிஸ்துவினாலும், உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால், நாங்கள் உபத்திரவப்பட்டாலும் அது உங்கள் ஆறுதலுக்கும் இரட்சிப்புக்கும் ஏதுவாகும்; நாங்கள் ஆறுதலடைந்தாலும் அதுவும் உங்கள் ஆறுதலுக்கும் இரட்சிப்புக்கும் ஏதுவாகும்; நாங்கள் பாடுபடுகிறதுபோல நீங்களும் பாடுபட்டுச் சகிக்கிறதினாலே அந்த இரட்சிப்பு பலன்செய்கிறது.]]></a:t>
+              <a:t><![CDATA[2. நம்முடைய பிதாவாகிய தேவனாலும், கர்த்தராகிய இயேசுகிறிஸ்துவினாலும், உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் எங்களோடேகூடப் பாடுபடுகிறதுபோல எங்களோடேகூட ஆறுதலும் அடைகிறீர்களென்று நாங்கள் அறிந்து, உங்களைக்குறித்து உறுதியான நம்பிக்கையுள்ளவர்களாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[3. நமது கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவாகிய தேவனும், இரக்கங்களின் பிதாவும், சகலவிதமான ஆறுதலின் தேவனுமாயிருக்கிறவருக்கு ஸ்தோத்திரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் எங்களோடேகூடப் பாடுபடுகிறதுபோல எங்களோடேகூட ஆறுதலும் அடைகிறீர்களென்று நாங்கள் அறிந்து, உங்களைக்குறித்து உறுதியான நம்பிக்கையுள்ளவர்களாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[3. நமது கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவாகிய தேவனும், இரக்கங்களின் பிதாவும், சகலவிதமான ஆறுதலின் தேவனுமாயிருக்கிறவருக்கு ஸ்தோத்திரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் சகோதரரே, ஆசியாவில் எங்களுக்கு நேரிட்ட உபத்திரவத்தை நீங்கள் அறியாதிருக்க எங்களுக்கு மனதில்லை. என்னவெனில், பிழைப்போம் என்ற நம்பிக்கை அற்றுப்போகத்தக்கதாக, எங்கள் பலத்திற்கு மிஞ்சின அதிக பாரமான வருத்தம் எங்களுக்கு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[4. தேவனால் எங்களுக்கு அருளப்படுகிற ஆறுதலினாலே, எந்த உபத்திரவத்திலாகிலும் அகப்படுகிறவர்களுக்கு நாங்கள் ஆறுதல் செய்யத் திராணியுள்ளவர்களாகும்படி, எங்களுக்கு வரும் சகல உபத்திரவங்களிலேயும் அவரே எங்களுக்கு ஆறுதல்செய்கிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் சகோதரரே, ஆசியாவில் எங்களுக்கு நேரிட்ட உபத்திரவத்தை நீங்கள் அறியாதிருக்க எங்களுக்கு மனதில்லை. என்னவெனில், பிழைப்போம் என்ற நம்பிக்கை அற்றுப்போகத்தக்கதாக, எங்கள் பலத்திற்கு மிஞ்சின அதிக பாரமான வருத்தம் எங்களுக்கு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[4. தேவனால் எங்களுக்கு அருளப்படுகிற ஆறுதலினாலே, எந்த உபத்திரவத்திலாகிலும் அகப்படுகிறவர்களுக்கு நாங்கள் ஆறுதல் செய்யத் திராணியுள்ளவர்களாகும்படி, எங்களுக்கு வரும் சகல உபத்திரவங்களிலேயும் அவரே எங்களுக்கு ஆறுதல்செய்கிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் எங்கள்மேல் நம்பிக்கையாயிராமல், மரித்தோரை எழுப்புகிற தேவன்மேல் நம்பிக்கையாயிருக்கத்தக்கதாக, மரணம் வருமென்று நாங்கள் எங்களுக்குள்ளே நிச்சயித்திருந்தோம்.]]></a:t>
+              <a:t><![CDATA[5. எப்படியெனில், கிறிஸ்துவினுடைய பாடுகள் எங்களிடத்தில் பெருகுகிறதுபோல, கிறிஸ்துவினாலே எங்களுக்கு ஆறுதலும் பெருகுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் எங்கள்மேல் நம்பிக்கையாயிராமல், மரித்தோரை எழுப்புகிற தேவன்மேல் நம்பிக்கையாயிருக்கத்தக்கதாக, மரணம் வருமென்று நாங்கள் எங்களுக்குள்ளே நிச்சயித்திருந்தோம்.]]></a:t>
+              <a:t><![CDATA[5. எப்படியெனில், கிறிஸ்துவினுடைய பாடுகள் எங்களிடத்தில் பெருகுகிறதுபோல, கிறிஸ்துவினாலே எங்களுக்கு ஆறுதலும் பெருகுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படிப்பட்ட மரணத்தினின்றும் அவர் எங்களைத் தப்புவித்தார், இப்பொழுதும் தப்புவிக்கிறார், இன்னும் தப்புவிப்பார் என்று அவரை நம்பியிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[6. ஆதலால், நாங்கள் உபத்திரவப்பட்டாலும் அது உங்கள் ஆறுதலுக்கும் இரட்சிப்புக்கும் ஏதுவாகும்; நாங்கள் ஆறுதலடைந்தாலும் அதுவும் உங்கள் ஆறுதலுக்கும் இரட்சிப்புக்கும் ஏதுவாகும்; நாங்கள் பாடுபடுகிறதுபோல நீங்களும் பாடுபட்டுச் சகிக்கிறதினாலே அந்த இரட்சிப்பு பலன்செய்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1528,51 +1532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனுடைய சித்தத்தினாலே இயேசுகிறிஸ்துவின் அப்போஸ்தலனாகிய பவுலும், சகோதரனாகிய தீமோத்தேயும், கொரிந்து பட்டணத்திலுள்ள தேவனுடைய சபைக்கும், அகாயா நாடெங்குமுள்ள எல்லாப் பரிசுத்தவான்களுக்கும் எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[20. எங்களால் தேவனுக்கு மகிமையுண்டாகும்படி, தேவனுடைய வாக்குத்தத்தங்களெல்லாம் இயேசுகிறிஸ்துவுக்குள் ஆம் என்றும், அவருக்குள் ஆமென் என்றும் இருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படிப்பட்ட மரணத்தினின்றும் அவர் எங்களைத் தப்புவித்தார், இப்பொழுதும் தப்புவிக்கிறார், இன்னும் தப்புவிப்பார் என்று அவரை நம்பியிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[6. ஆதலால், நாங்கள் உபத்திரவப்பட்டாலும் அது உங்கள் ஆறுதலுக்கும் இரட்சிப்புக்கும் ஏதுவாகும்; நாங்கள் ஆறுதலடைந்தாலும் அதுவும் உங்கள் ஆறுதலுக்கும் இரட்சிப்புக்கும் ஏதுவாகும்; நாங்கள் பாடுபடுகிறதுபோல நீங்களும் பாடுபட்டுச் சகிக்கிறதினாலே அந்த இரட்சிப்பு பலன்செய்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அநேகர்மூலமாய் எங்களுக்கு உண்டான தயவுக்காக அநேகரால் எங்கள் நிமித்தம் ஸ்தோத்திரங்கள் செலுத்தப்படும்பொருட்டு, நீங்களும் விண்ணப்பத்தினால் எங்களுக்கு உதவிசெய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. ஆதலால், நாங்கள் உபத்திரவப்பட்டாலும் அது உங்கள் ஆறுதலுக்கும் இரட்சிப்புக்கும் ஏதுவாகும்; நாங்கள் ஆறுதலடைந்தாலும் அதுவும் உங்கள் ஆறுதலுக்கும் இரட்சிப்புக்கும் ஏதுவாகும்; நாங்கள் பாடுபடுகிறதுபோல நீங்களும் பாடுபட்டுச் சகிக்கிறதினாலே அந்த இரட்சிப்பு பலன்செய்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அநேகர்மூலமாய் எங்களுக்கு உண்டான தயவுக்காக அநேகரால் எங்கள் நிமித்தம் ஸ்தோத்திரங்கள் செலுத்தப்படும்பொருட்டு, நீங்களும் விண்ணப்பத்தினால் எங்களுக்கு உதவிசெய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. நீங்கள் எங்களோடேகூடப் பாடுபடுகிறதுபோல எங்களோடேகூட ஆறுதலும் அடைகிறீர்களென்று நாங்கள் அறிந்து, உங்களைக்குறித்து உறுதியான நம்பிக்கையுள்ளவர்களாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +1968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மாம்சத்திற்கேற்ற ஞானத்தோடே நடவாமல், தேவனுடைய கிருபையினால் நாங்கள் உலகத்திலேயும், விசேஷமாக உங்களிடத்திலேயும், கபடமில்லாமல் திவ்விய உண்மையோடே நடந்தோமென்று, எங்கள் மனது எங்களுக்குச் சொல்லுஞ்சாட்சியே எங்கள் புகழ்ச்சியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. நீங்கள் எங்களோடேகூடப் பாடுபடுகிறதுபோல எங்களோடேகூட ஆறுதலும் அடைகிறீர்களென்று நாங்கள் அறிந்து, உங்களைக்குறித்து உறுதியான நம்பிக்கையுள்ளவர்களாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மாம்சத்திற்கேற்ற ஞானத்தோடே நடவாமல், தேவனுடைய கிருபையினால் நாங்கள் உலகத்திலேயும், விசேஷமாக உங்களிடத்திலேயும், கபடமில்லாமல் திவ்விய உண்மையோடே நடந்தோமென்று, எங்கள் மனது எங்களுக்குச் சொல்லுஞ்சாட்சியே எங்கள் புகழ்ச்சியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. ஆகையால் சகோதரரே, ஆசியாவில் எங்களுக்கு நேரிட்ட உபத்திரவத்தை நீங்கள் அறியாதிருக்க எங்களுக்கு மனதில்லை. என்னவெனில், பிழைப்போம் என்ற நம்பிக்கை அற்றுப்போகத்தக்கதாக, எங்கள் பலத்திற்கு மிஞ்சின அதிக பாரமான வருத்தம் எங்களுக்கு உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மாம்சத்திற்கேற்ற ஞானத்தோடே நடவாமல், தேவனுடைய கிருபையினால் நாங்கள் உலகத்திலேயும், விசேஷமாக உங்களிடத்திலேயும், கபடமில்லாமல் திவ்விய உண்மையோடே நடந்தோமென்று, எங்கள் மனது எங்களுக்குச் சொல்லுஞ்சாட்சியே எங்கள் புகழ்ச்சியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. ஆகையால் சகோதரரே, ஆசியாவில் எங்களுக்கு நேரிட்ட உபத்திரவத்தை நீங்கள் அறியாதிருக்க எங்களுக்கு மனதில்லை. என்னவெனில், பிழைப்போம் என்ற நம்பிக்கை அற்றுப்போகத்தக்கதாக, எங்கள் பலத்திற்கு மிஞ்சின அதிக பாரமான வருத்தம் எங்களுக்கு உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஏனென்றால், நீங்கள் வாசித்தும் ஒத்துக்கொண்டுமிருக்கிற காரியங்களையேயன்றி, வேறொன்றையும் நாங்கள் உங்களுக்கு எழுதவில்லை; முடிவுபரியந்தமும் அப்படியே ஒத்துக்கொள்வீர்களென்று நம்பியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. நாங்கள் எங்கள்மேல் நம்பிக்கையாயிராமல், மரித்தோரை எழுப்புகிற தேவன்மேல் நம்பிக்கையாயிருக்கத்தக்கதாக, மரணம் வருமென்று நாங்கள் எங்களுக்குள்ளே நிச்சயித்திருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஏனென்றால், நீங்கள் வாசித்தும் ஒத்துக்கொண்டுமிருக்கிற காரியங்களையேயன்றி, வேறொன்றையும் நாங்கள் உங்களுக்கு எழுதவில்லை; முடிவுபரியந்தமும் அப்படியே ஒத்துக்கொள்வீர்களென்று நம்பியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. நாங்கள் எங்கள்மேல் நம்பிக்கையாயிராமல், மரித்தோரை எழுப்புகிற தேவன்மேல் நம்பிக்கையாயிருக்கத்தக்கதாக, மரணம் வருமென்று நாங்கள் எங்களுக்குள்ளே நிச்சயித்திருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தராகிய இயேசுவினுடைய நாளிலே நீங்கள் எங்களுக்குப் புகழ்ச்சியாயிருப்பதுபோல, நாங்களும் உங்களுக்குப் புகழ்ச்சியாயிருக்கிறதை ஒருவாறு ஒத்துக்கொண்டிருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[10. அப்படிப்பட்ட மரணத்தினின்றும் அவர் எங்களைத் தப்புவித்தார், இப்பொழுதும் தப்புவிக்கிறார், இன்னும் தப்புவிப்பார் என்று அவரை நம்பியிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தராகிய இயேசுவினுடைய நாளிலே நீங்கள் எங்களுக்குப் புகழ்ச்சியாயிருப்பதுபோல, நாங்களும் உங்களுக்குப் புகழ்ச்சியாயிருக்கிறதை ஒருவாறு ஒத்துக்கொண்டிருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[10. அப்படிப்பட்ட மரணத்தினின்றும் அவர் எங்களைத் தப்புவித்தார், இப்பொழுதும் தப்புவிக்கிறார், இன்னும் தப்புவிப்பார் என்று அவரை நம்பியிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2727,51 +2731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனுடைய சித்தத்தினாலே இயேசுகிறிஸ்துவின் அப்போஸ்தலனாகிய பவுலும், சகோதரனாகிய தீமோத்தேயும், கொரிந்து பட்டணத்திலுள்ள தேவனுடைய சபைக்கும், அகாயா நாடெங்குமுள்ள எல்லாப் பரிசுத்தவான்களுக்கும் எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[20. எங்களால் தேவனுக்கு மகிமையுண்டாகும்படி, தேவனுடைய வாக்குத்தத்தங்களெல்லாம் இயேசுகிறிஸ்துவுக்குள் ஆம் என்றும், அவருக்குள் ஆமென் என்றும் இருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் இப்படிப்பட்ட நம்பிக்கையைக் கொண்டிருக்கிறபடியினால், உங்களுக்கு இரண்டாந்தரமும் பிரயோஜனமுண்டாகும்படி, முதலாவது உங்களிடத்தில் வரவும்,]]></a:t>
+              <a:t><![CDATA[11. அநேகர்மூலமாய் எங்களுக்கு உண்டான தயவுக்காக அநேகரால் எங்கள் நிமித்தம் ஸ்தோத்திரங்கள் செலுத்தப்படும்பொருட்டு, நீங்களும் விண்ணப்பத்தினால் எங்களுக்கு உதவிசெய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் இப்படிப்பட்ட நம்பிக்கையைக் கொண்டிருக்கிறபடியினால், உங்களுக்கு இரண்டாந்தரமும் பிரயோஜனமுண்டாகும்படி, முதலாவது உங்களிடத்தில் வரவும்,]]></a:t>
+              <a:t><![CDATA[11. அநேகர்மூலமாய் எங்களுக்கு உண்டான தயவுக்காக அநேகரால் எங்கள் நிமித்தம் ஸ்தோத்திரங்கள் செலுத்தப்படும்பொருட்டு, நீங்களும் விண்ணப்பத்தினால் எங்களுக்கு உதவிசெய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்பு உங்கள் ஊர்வழியாய் மக்கெதோனியா நாட்டுக்குப் போகவும், மக்கெதோனியாவை விட்டு மறுபடியும் உங்களிடத்திற்கு வரவும், உங்களால் யூதேயா தேசத்துக்கு வழிவிட்டனுப்பப்படவும் யோசனையாயிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[12. மாம்சத்திற்கேற்ற ஞானத்தோடே நடவாமல், தேவனுடைய கிருபையினால் நாங்கள் உலகத்திலேயும், விசேஷமாக உங்களிடத்திலேயும், கபடமில்லாமல் திவ்விய உண்மையோடே நடந்தோமென்று, எங்கள் மனது எங்களுக்குச் சொல்லுஞ்சாட்சியே எங்கள் புகழ்ச்சியாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்பு உங்கள் ஊர்வழியாய் மக்கெதோனியா நாட்டுக்குப் போகவும், மக்கெதோனியாவை விட்டு மறுபடியும் உங்களிடத்திற்கு வரவும், உங்களால் யூதேயா தேசத்துக்கு வழிவிட்டனுப்பப்படவும் யோசனையாயிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[12. மாம்சத்திற்கேற்ற ஞானத்தோடே நடவாமல், தேவனுடைய கிருபையினால் நாங்கள் உலகத்திலேயும், விசேஷமாக உங்களிடத்திலேயும், கபடமில்லாமல் திவ்விய உண்மையோடே நடந்தோமென்று, எங்கள் மனது எங்களுக்குச் சொல்லுஞ்சாட்சியே எங்கள் புகழ்ச்சியாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இப்படி நான் யோசித்தது வீணாக யோசித்தேனோ? அல்லது ஆம் ஆம் என்கிறதும், அல்ல அல்ல என்கிறதும், என்னிடத்திலே இருக்கத்தக்கதாக, நான் யோசிக்கிறவைகளை மாம்சத்தின்படி யோசிக்கிறேனோ?]]></a:t>
+              <a:t><![CDATA[13. ஏனென்றால், நீங்கள் வாசித்தும் ஒத்துக்கொண்டுமிருக்கிற காரியங்களையேயன்றி, வேறொன்றையும் நாங்கள் உங்களுக்கு எழுதவில்லை; முடிவுபரியந்தமும் அப்படியே ஒத்துக்கொள்வீர்களென்று நம்பியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இப்படி நான் யோசித்தது வீணாக யோசித்தேனோ? அல்லது ஆம் ஆம் என்கிறதும், அல்ல அல்ல என்கிறதும், என்னிடத்திலே இருக்கத்தக்கதாக, நான் யோசிக்கிறவைகளை மாம்சத்தின்படி யோசிக்கிறேனோ?]]></a:t>
+              <a:t><![CDATA[14. கர்த்தராகிய இயேசுவினுடைய நாளிலே நீங்கள் எங்களுக்குப் புகழ்ச்சியாயிருப்பதுபோல, நாங்களும் உங்களுக்குப் புகழ்ச்சியாயிருக்கிறதை ஒருவாறு ஒத்துக்கொண்டிருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நாங்கள் உங்களுக்குச் சொன்னவார்த்தை ஆம் அல்ல என்று இருக்கவில்லை; அதற்கு உண்மையுள்ள தேவனே சாட்சி.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தராகிய இயேசுவினுடைய நாளிலே நீங்கள் எங்களுக்குப் புகழ்ச்சியாயிருப்பதுபோல, நாங்களும் உங்களுக்குப் புகழ்ச்சியாயிருக்கிறதை ஒருவாறு ஒத்துக்கொண்டிருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என்னாலும், சில்வானுவினாலும், தீமோத்தேயுவினாலும், உங்களுக்குள்ளே பிரசங்கிக்கப்பட்ட தேவகுமாரனாகிய இயேசுகிறிஸ்துவும் ஆம் என்றும் அல்ல என்றும் இராமல், ஆம் என்றே இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[15. நான் இப்படிப்பட்ட நம்பிக்கையைக் கொண்டிருக்கிறபடியினால், உங்களுக்கு இரண்டாந்தரமும் பிரயோஜனமுண்டாகும்படி, முதலாவது உங்களிடத்தில் வரவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என்னாலும், சில்வானுவினாலும், தீமோத்தேயுவினாலும், உங்களுக்குள்ளே பிரசங்கிக்கப்பட்ட தேவகுமாரனாகிய இயேசுகிறிஸ்துவும் ஆம் என்றும் அல்ல என்றும் இராமல், ஆம் என்றே இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[16. பின்பு உங்கள் ஊர்வழியாய் மக்கெதோனியா நாட்டுக்குப் போகவும், மக்கெதோனியாவை விட்டு மறுபடியும் உங்களிடத்திற்கு வரவும், உங்களால் யூதேயா தேசத்துக்கு வழிவிட்டனுப்பப்படவும் யோசனையாயிருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எங்களால் தேவனுக்கு மகிமையுண்டாகும்படி, தேவனுடைய வாக்குத்தத்தங்களெல்லாம் இயேசுகிறிஸ்துவுக்குள் ஆம் என்றும், அவருக்குள் ஆமென் என்றும் இருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[16. பின்பு உங்கள் ஊர்வழியாய் மக்கெதோனியா நாட்டுக்குப் போகவும், மக்கெதோனியாவை விட்டு மறுபடியும் உங்களிடத்திற்கு வரவும், உங்களால் யூதேயா தேசத்துக்கு வழிவிட்டனுப்பப்படவும் யோசனையாயிருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3926,51 +3930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நம்முடைய பிதாவாகிய தேவனாலும், கர்த்தராகிய இயேசுகிறிஸ்துவினாலும், உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[21. உங்களோடேகூட எங்களையும் கிறிஸ்துவுக்குள் ஸ்திரப்படுத்தி, நம்மை அபிஷேகம்பண்ணினவர் தேவனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உங்களோடேகூட எங்களையும் கிறிஸ்துவுக்குள் ஸ்திரப்படுத்தி, நம்மை அபிஷேகம்பண்ணினவர் தேவனே.]]></a:t>
+              <a:t><![CDATA[17. இப்படி நான் யோசித்தது வீணாக யோசித்தேனோ? அல்லது ஆம் ஆம் என்கிறதும், அல்ல அல்ல என்கிறதும், என்னிடத்திலே இருக்கத்தக்கதாக, நான் யோசிக்கிறவைகளை மாம்சத்தின்படி யோசிக்கிறேனோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,51 +4148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர் நம்மை முத்திரித்து, நம்முடைய இருதயங்களில் ஆவியென்னும் அச்சாரத்தையும் கொடுத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[17. இப்படி நான் யோசித்தது வீணாக யோசித்தேனோ? அல்லது ஆம் ஆம் என்கிறதும், அல்ல அல்ல என்கிறதும், என்னிடத்திலே இருக்கத்தக்கதாக, நான் யோசிக்கிறவைகளை மாம்சத்தின்படி யோசிக்கிறேனோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4253,51 +4257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மேலும் நான் உங்களைத் தப்பவிடும்படிக்கு இதுவரைக்கும் கொரிந்துபட்டணத்திற்கு வராதிருக்கிறேனென்று, என் ஆத்துமாவின்பேரில் தேவனையே சாட்சியாகக் கோருகிறேன்.]]></a:t>
+              <a:t><![CDATA[18. நாங்கள் உங்களுக்குச் சொன்னவார்த்தை ஆம் அல்ல என்று இருக்கவில்லை; அதற்கு உண்மையுள்ள தேவனே சாட்சி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4362,51 +4366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உங்கள் விசுவாசத்திற்கு நாங்கள் அதிகாரிகளாயிராமல், உங்கள் சந்தோஷத்திற்குச் சகாயராயிருக்கிறோம்; விசுவாசத்தினாலே நிலைநிற்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[18. நாங்கள் உங்களுக்குச் சொன்னவார்த்தை ஆம் அல்ல என்று இருக்கவில்லை; அதற்கு உண்மையுள்ள தேவனே சாட்சி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4471,51 +4475,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உங்கள் விசுவாசத்திற்கு நாங்கள் அதிகாரிகளாயிராமல், உங்கள் சந்தோஷத்திற்குச் சகாயராயிருக்கிறோம்; விசுவாசத்தினாலே நிலைநிற்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[19. என்னாலும், சில்வானுவினாலும், தீமோத்தேயுவினாலும், உங்களுக்குள்ளே பிரசங்கிக்கப்பட்ட தேவகுமாரனாகிய இயேசுகிறிஸ்துவும் ஆம் என்றும் அல்ல என்றும் இராமல், ஆம் என்றே இருக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. என்னாலும், சில்வானுவினாலும், தீமோத்தேயுவினாலும், உங்களுக்குள்ளே பிரசங்கிக்கப்பட்ட தேவகுமாரனாகிய இயேசுகிறிஸ்துவும் ஆம் என்றும் அல்ல என்றும் இராமல், ஆம் என்றே இருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4580,51 +4693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நமது கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவாகிய தேவனும், இரக்கங்களின் பிதாவும், சகலவிதமான ஆறுதலின் தேவனுமாயிருக்கிறவருக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[22. அவர் நம்மை முத்திரித்து, நம்முடைய இருதயங்களில் ஆவியென்னும் அச்சாரத்தையும் கொடுத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4689,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நமது கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவாகிய தேவனும், இரக்கங்களின் பிதாவும், சகலவிதமான ஆறுதலின் தேவனுமாயிருக்கிறவருக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[23. மேலும் நான் உங்களைத் தப்பவிடும்படிக்கு இதுவரைக்கும் கொரிந்துபட்டணத்திற்கு வராதிருக்கிறேனென்று, என் ஆத்துமாவின்பேரில் தேவனையே சாட்சியாகக் கோருகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +4911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவனால் எங்களுக்கு அருளப்படுகிற ஆறுதலினாலே, எந்த உபத்திரவத்திலாகிலும் அகப்படுகிறவர்களுக்கு நாங்கள் ஆறுதல் செய்யத் திராணியுள்ளவர்களாகும்படி, எங்களுக்கு வரும் சகல உபத்திரவங்களிலேயும் அவரே எங்களுக்கு ஆறுதல்செய்கிறவர்.]]></a:t>
+              <a:t><![CDATA[24. உங்கள் விசுவாசத்திற்கு நாங்கள் அதிகாரிகளாயிராமல், உங்கள் சந்தோஷத்திற்குச் சகாயராயிருக்கிறோம்; விசுவாசத்தினாலே நிலைநிற்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +5020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவனால் எங்களுக்கு அருளப்படுகிற ஆறுதலினாலே, எந்த உபத்திரவத்திலாகிலும் அகப்படுகிறவர்களுக்கு நாங்கள் ஆறுதல் செய்யத் திராணியுள்ளவர்களாகும்படி, எங்களுக்கு வரும் சகல உபத்திரவங்களிலேயும் அவரே எங்களுக்கு ஆறுதல்செய்கிறவர்.]]></a:t>
+              <a:t><![CDATA[24. உங்கள் விசுவாசத்திற்கு நாங்கள் அதிகாரிகளாயிராமல், உங்கள் சந்தோஷத்திற்குச் சகாயராயிருக்கிறோம்; விசுவாசத்தினாலே நிலைநிற்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +5129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எப்படியெனில், கிறிஸ்துவினுடைய பாடுகள் எங்களிடத்தில் பெருகுகிறதுபோல, கிறிஸ்துவினாலே எங்களுக்கு ஆறுதலும் பெருகுகிறது.]]></a:t>
+              <a:t><![CDATA[1. தேவனுடைய சித்தத்தினாலே இயேசுகிறிஸ்துவின் அப்போஸ்தலனாகிய பவுலும், சகோதரனாகிய தீமோத்தேயும், கொரிந்து பட்டணத்திலுள்ள தேவனுடைய சபைக்கும், அகாயா நாடெங்குமுள்ள எல்லாப் பரிசுத்தவான்களுக்கும் எழுதுகிறதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +5208,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506606" r:id="rId1"/>
+    <p:sldLayoutId id="2474529210" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5443,50 +5556,58 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5627,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And whether we be afflicted, it is for your consolation and salvation, which is effectual in the]]></a:t>
+              <a:t><![CDATA[അഖായയിൽ എല്ലാടത്തുമുള്ള സകലവിശുദ്ധന്മാർക്കും കൂടെ എഴുതുന്നതു:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[enduring of the same sufferings which we also suffer: or whether we be comforted, it is for your]]></a:t>
+              <a:t><![CDATA[2. നമ്മുടെ പിതാവായ ദൈവത്തിങ്കൽനിന്നും കർത്താവായ യേശുക്രിസ്തുവിങ്കൽ നിന്നും നിങ്ങൾക്കു കൃപയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[consolation and salvation.]]></a:t>
+              <a:t><![CDATA[സമാധാനവും ഉണ്ടാകട്ടെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And our hope of you is steadfast, knowing, that as all of you are partakers of the sufferings, so]]></a:t>
+              <a:t><![CDATA[3. മനസ്സലിവുള്ള പിതാവും സർവ്വാശ്വാസവും നല്കുന്ന ദൈവവുമായി നമ്മുടെ കർത്താവായ യേശുക്രിസ്തുവിന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall all of you be also of the consolation.]]></a:t>
+              <a:t><![CDATA[പിതാവായ ദൈവം വാഴ്ത്തപ്പെട്ടവൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. For we would not, brethren, have you ignorant of our trouble which came to us in Asia, that we]]></a:t>
+              <a:t><![CDATA[4. ദൈവം ഞങ്ങളെ ആശ്വസിപ്പിക്കുന്ന ആശ്വാസംകൊണ്ടു ഞങ്ങൾ യാതൊരു കഷ്ടത്തിലുമുള്ളവരെ ആശ്വസിപ്പിപ്പാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were pressed out of measure, above strength, insomuch that we despaired even of life:]]></a:t>
+              <a:t><![CDATA[ശക്തരാകേണ്ടതിന്നു ഞങ്ങൾക്കുള്ള കഷ്ടത്തിൽ ഒക്കെയും അവൻ ഞങ്ങളെ ആശ്വസിപ്പിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. But we had the sentence of death in ourselves, that we should not trust in ourselves, but in God]]></a:t>
+              <a:t><![CDATA[5. ക്രിസ്തുവിന്റെ കഷ്ടങ്ങൾ ഞങ്ങളിൽ പെരുകുന്നതുപോലെ തന്നേ ക്രിസ്തുവിനാൽ ഞങ്ങളുടെ ആശ്വാസവും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which raises the dead:]]></a:t>
+              <a:t><![CDATA[പെരുകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Who delivered us from so great a death, and does deliver: in whom we trust that he will yet]]></a:t>
+              <a:t><![CDATA[6. ഞങ്ങൾ കഷ്ടം അനുഭവിക്കുന്നു എങ്കിൽ അതു നിങ്ങളുടെ ആശ്വാസത്തിന്നും രക്ഷെക്കും ആകുന്നു; ഞങ്ങൾക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Paul, an apostle of Jesus Christ by the will of God, and Timothy our brother, unto the church of]]></a:t>
+              <a:t><![CDATA[20. ദൈവത്തിന്റെ വാഗ്ദത്തങ്ങൾ എത്ര ഉണ്ടെങ്കിലും അവനിൽ ഉവ്വു എന്നത്രേ; അതുകൊണ്ടു ഞങ്ങളാൽ ദൈവത്തിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[deliver us;]]></a:t>
+              <a:t><![CDATA[ആശ്വാസം വരുന്നു എങ്കിൽ അതു ഞങ്ങൾ സഹിക്കുന്ന കഷ്ടങ്ങൾ തന്നേ നിങ്ങളും സഹിക്കുന്നതിൽ നിങ്ങളുടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. All of you also helping together by prayer for us, that for the gift bestowed upon us by the]]></a:t>
+              <a:t><![CDATA[ആശ്വാസത്തിന്നായി ഫലിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[means of many persons thanks may be given by many on our behalf.]]></a:t>
+              <a:t><![CDATA[7. നിങ്ങൾ കഷ്ടങ്ങൾക്കു കൂട്ടാളികൾ ആകുന്നതു പോലെ ആശ്വാസത്തിന്നും കൂട്ടാളികൾ എന്നറികയാൽ നിങ്ങൾക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. For our rejoicing is this, the testimony of our conscience, that in simplicity and godly]]></a:t>
+              <a:t><![CDATA[വേണ്ടി ഞങ്ങളുടെ പ്രത്യാശ ഉറപ്പുള്ളതു തന്നേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sincerity, not with fleshly wisdom, but by the grace of God, we have had our conversation in the]]></a:t>
+              <a:t><![CDATA[8. സഹോദരന്മാരേ, ആസ്യയിൽ ഞങ്ങൾക്കു ഉണ്ടായ കഷ്ടം നിങ്ങൾ അറിയാതിരിപ്പാൻ ഞങ്ങൾക്കു മനസ്സില്ല;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[world, and more abundantly toward you.]]></a:t>
+              <a:t><![CDATA[ജീവനോടിരിക്കുമോ എന്നു നിരാശ തോന്നുമാറു ഞങ്ങൾ ശക്തിക്കു മീതെ അത്യന്തം ഭാരപ്പെട്ടു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For we write no other things unto you, than what all of you read or acknowledge; and I trust all]]></a:t>
+              <a:t><![CDATA[9. അതേ, ഞങ്ങളിൽ അല്ല, മരിച്ചവരെ ഉയിർപ്പിക്കുന്ന ദൈവത്തിൽ തന്നേ ആശ്രയിപ്പാൻ തക്കവണ്ണം ഞങ്ങൾ മരിക്കും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you shall acknowledge even to the end;]]></a:t>
+              <a:t><![CDATA[എന്നു ഉള്ളിൽ നിർണ്ണയിക്കേണ്ടിവന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. As also all of you have acknowledged us in part, that we are your rejoicing, even as all of you]]></a:t>
+              <a:t><![CDATA[10. ഇത്ര ഭയങ്കരമരണത്തിൽനിന്നു ദൈവം ഞങ്ങളെ വിടുവിച്ചു, വിടുവിക്കയും ചെയ്യും; അവൻ മേലാലും വിടുവിക്കും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[also are our's in the day of the Lord Jesus.]]></a:t>
+              <a:t><![CDATA[എന്നു ഞങ്ങൾ അവനിൽ ആശ വെച്ചുമിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God which is at Corinth, with all the saints which are in all Achaia:]]></a:t>
+              <a:t><![CDATA[മഹത്വം ഉണ്ടാകുമാറു അവനിൽ ആമേൻ എന്നും തന്നേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And in this confidence I was minded to come unto you before, that all of you might have a second]]></a:t>
+              <a:t><![CDATA[11. അതിന്നു നിങ്ങളും ഞങ്ങൾക്കുവേണ്ടിയുള്ള പ്രാർത്ഥനയാൽ തുണെക്കുന്നുണ്ടല്ലോ; അങ്ങനെ പലർ മുഖാന്തരം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[benefit;]]></a:t>
+              <a:t><![CDATA[ഞങ്ങൾക്കു കിട്ടിയ കൃപെക്കു വേണ്ടി പലരാലും ഞങ്ങൾനിമിത്തം സ്തോത്രം ഉണ്ടാകുവാൻ ഇടവരും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And to pass by you into Macedonia, and to come again out of Macedonia unto you, and of you to be]]></a:t>
+              <a:t><![CDATA[12. ഞങ്ങൾ ലോകത്തിൽ, വിശേഷാൽ നിങ്ങളോടു, ജഡജ്ഞാനത്തിൽ അല്ല, ദൈവകൃപയിലത്രേ, ദൈവം നല്കുന്ന വിശുദ്ധിയിലും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brought on my way toward Judaea.]]></a:t>
+              <a:t><![CDATA[നിർമ്മലതയിലും പെരുമാറിയിരിക്കുന്നു എന്നു ഞങ്ങളുടെ മനസ്സാക്ഷിയുടെ സാക്ഷ്യം തന്നേ ഞങ്ങളുടെ പ്രശംസ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. When I therefore was thus minded, did I use levity? or the things that I purpose, do I purpose]]></a:t>
+              <a:t><![CDATA[13. നിങ്ങൾ വായിക്കുന്നതും ഗ്രഹിക്കുന്നതും അല്ലാതെ മറ്റൊന്നും ഞങ്ങൾ നിങ്ങൾക്കു എഴുതുന്നില്ല;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[according to the flesh, that with me there should be yea yea, and nay nay?]]></a:t>
+              <a:t><![CDATA[14. നമ്മുടെ കർത്താവായ യേശുവിന്റെ നാളിൽ നിങ്ങൾ ഞങ്ങൾക്കു എന്നപോലെ ഞങ്ങൾ നിങ്ങൾക്കും പ്രശംസ ആകുന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. But as God is true, our word toward you was not yea and nay.]]></a:t>
+              <a:t><![CDATA[എന്നു നിങ്ങൾ ഞങ്ങളെ ഏറക്കുറെ ഗ്രഹിച്ചതുപോലെ അവസാനത്തോളം ഗ്രഹിക്കും എന്നു ഞാൻ ആശിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. For the Son of God, Jesus Christ, who was preached among you by us, even by me and Silvanus and]]></a:t>
+              <a:t><![CDATA[15. ഇങ്ങനെ ഉറെച്ചിട്ടു നിങ്ങൾക്കു രണ്ടാമതു ഒരു അനുഗ്രഹം ഉണ്ടാകേണം എന്നുവെച്ചു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Timotheus, was not yea and nay, but in him was yea.]]></a:t>
+              <a:t><![CDATA[16. മുമ്പെ നിങ്ങളുടെ അടുക്കൽ വരുവാനും ആ വഴിയായി മക്കെദോന്യെക്കു പോയി പിന്നെയും മക്കെദോന്യയിൽനിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. For all the promises of God in him are yea, and in him Amen, unto the glory of God by us.]]></a:t>
+              <a:t><![CDATA[നിങ്ങളുടെ അടുക്കൽ വരുവാനും നിങ്ങളാൽ യെഹൂദ്യയിലേക്കു യാത്ര അയക്കപ്പെടുവാനും ഞാൻ വിചാരിച്ചിരുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Grace be to you and peace from God our Father, and from the Lord Jesus Christ.]]></a:t>
+              <a:t><![CDATA[21. ഞങ്ങളെ നിങ്ങളോടുകൂടെ ക്രിസ്തുവിൽ ഉറപ്പിക്കുന്നതും നമ്മെ അഭിഷേകം ചെയ്തതും ദൈവമല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Now he which establishes us with you in Christ, and has anointed us, is God;]]></a:t>
+              <a:t><![CDATA[17. ഇങ്ങനെ വിചാരിച്ചതിൽ ഞാൻ ചാപല്യം കാണിച്ചുവോ? അല്ലെങ്കിൽ എന്റെ വാക്കു ഉവ്വു, ഉവ്വു; ഇല്ല, ഇല്ല]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Who has also sealed us, and given the earn of the Spirit in our hearts.]]></a:t>
+              <a:t><![CDATA[എന്നു ആകുവാന്തക്കവണ്ണം എന്റെ നിരൂപണം ജഡികനിരൂപണമോ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Moreover I call God for a record upon my soul, that to spare you I came not as yet unto Corinth.]]></a:t>
+              <a:t><![CDATA[18. നിങ്ങളോടുള്ള ഞങ്ങളുടെ വചനം ഒരിക്കൽ ഉവ്വു എന്നും മറ്റൊരിക്കൽ ഇല്ല എന്നും ആയിരുന്നില്ല എന്നതിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Not for that we have dominion over your faith, but are helpers of your joy: for by faith all of]]></a:t>
+              <a:t><![CDATA[വിശ്വസ്തനായ ദൈവം സാക്ഷി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10632,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you stand.]]></a:t>
+              <a:t><![CDATA[19. ഞാനും സില്വാനൊസും തിമൊഥെയോസും നിങ്ങളുടെ ഇടയിൽ പ്രസംഗിച്ച ദൈവപുത്രനായ യേശുക്രിസ്തു ഒരിക്കൽ ഉവ്വു]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[എന്നും മറ്റൊരിക്കൽ ഇല്ല എന്നും ആയിരുന്നില്ല; അവനിൽ ഉവ്വു എന്നത്രേയുള്ളു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Blessed be God, even the Father of our Lord Jesus Christ, the Father of mercies, and the God of]]></a:t>
+              <a:t><![CDATA[22. അവൻ നമ്മെ മുദ്രയിട്ടും ആത്മാവു എന്ന അച്ചാരം നമ്മുടെ ഹൃദയങ്ങളിൽ തന്നുമിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all comfort;]]></a:t>
+              <a:t><![CDATA[23. എന്നാണ, നിങ്ങളെ ആദരിച്ചിട്ടത്രേ ഞാൻ ഇതുവരെ കൊരിന്തിൽ വരാഞ്ഞതു; അതിന്നു ദൈവം സാക്ഷി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Who comforts us in all our tribulation, that we may be able to comfort them which are in any]]></a:t>
+              <a:t><![CDATA[24. നിങ്ങളുടെ വിശ്വാസത്തിന്മേൽ ഞങ്ങൾ കർത്തൃത്വം ഉള്ളവർ എന്നല്ല, നിങ്ങളുടെ സന്തോഷത്തിന്നു ഞങ്ങൾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[trouble, by the comfort wherewith we ourselves are comforted of God.]]></a:t>
+              <a:t><![CDATA[സഹായികൾ അത്രേ; വിശ്വാസസംബന്ധമായി നിങ്ങൾ ഉറെച്ചു നില്ക്കുന്നുവല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For as the sufferings of Christ abound in us, so our consolation also abounds by Christ.]]></a:t>
+              <a:t><![CDATA[1. ദൈവേഷ്ടത്താൽ ക്രിസ്തുയേശുവിന്റെ അപ്പൊസ്തലനായ പൌലൊസും സഹോദരനായ തിമൊഥെയൊസും കൊരിന്തിലെ ദൈവസഭെക്കും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +11485,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme31">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
   <a:themeElements>
-    <a:clrScheme name="Theme31">
+    <a:clrScheme name="Theme5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme31">
+    <a:fontScheme name="Theme5">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +11595,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme31">
+    <a:fmtScheme name="Theme5">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +11770,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>45</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>