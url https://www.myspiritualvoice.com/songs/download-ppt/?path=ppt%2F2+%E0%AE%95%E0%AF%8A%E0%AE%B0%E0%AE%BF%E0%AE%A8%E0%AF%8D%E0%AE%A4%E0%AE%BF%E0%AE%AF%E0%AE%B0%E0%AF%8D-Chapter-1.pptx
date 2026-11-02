--- v1 (2026-07-31)
+++ v2 (2026-11-02)
@@ -81,50 +81,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -150,50 +162,56 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,53 +354,59 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -442,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனுடைய சித்தத்தினாலே இயேசுகிறிஸ்துவின் அப்போஸ்தலனாகிய பவுலும், சகோதரனாகிய தீமோத்தேயும், கொரிந்து பட்டணத்திலுள்ள தேவனுடைய சபைக்கும், அகாயா நாடெங்குமுள்ள எல்லாப் பரிசுத்தவான்களுக்கும் எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[4. Who comforts us in all our tribulation, that we may be able to comfort them which are in any trouble, by the comfort wherewith we ourselves are comforted of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -551,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நம்முடைய பிதாவாகிய தேவனாலும், கர்த்தராகிய இயேசுகிறிஸ்துவினாலும், உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[4. Who comforts us in all our tribulation, that we may be able to comfort them which are in any trouble, by the comfort wherewith we ourselves are comforted of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -660,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நம்முடைய பிதாவாகிய தேவனாலும், கர்த்தராகிய இயேசுகிறிஸ்துவினாலும், உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[5. For as the sufferings of Christ abound in us, so our consolation also abounds by Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -769,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நமது கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவாகிய தேவனும், இரக்கங்களின் பிதாவும், சகலவிதமான ஆறுதலின் தேவனுமாயிருக்கிறவருக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[5. For as the sufferings of Christ abound in us, so our consolation also abounds by Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நமது கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவாகிய தேவனும், இரக்கங்களின் பிதாவும், சகலவிதமான ஆறுதலின் தேவனுமாயிருக்கிறவருக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[6. And whether we be afflicted, it is for your consolation and salvation, which is effectual in the enduring of the same sufferings which we also suffer: or whether we be comforted, it is for your consolation and salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவனால் எங்களுக்கு அருளப்படுகிற ஆறுதலினாலே, எந்த உபத்திரவத்திலாகிலும் அகப்படுகிறவர்களுக்கு நாங்கள் ஆறுதல் செய்யத் திராணியுள்ளவர்களாகும்படி, எங்களுக்கு வரும் சகல உபத்திரவங்களிலேயும் அவரே எங்களுக்கு ஆறுதல்செய்கிறவர்.]]></a:t>
+              <a:t><![CDATA[6. And whether we be afflicted, it is for your consolation and salvation, which is effectual in the enduring of the same sufferings which we also suffer: or whether we be comforted, it is for your consolation and salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவனால் எங்களுக்கு அருளப்படுகிற ஆறுதலினாலே, எந்த உபத்திரவத்திலாகிலும் அகப்படுகிறவர்களுக்கு நாங்கள் ஆறுதல் செய்யத் திராணியுள்ளவர்களாகும்படி, எங்களுக்கு வரும் சகல உபத்திரவங்களிலேயும் அவரே எங்களுக்கு ஆறுதல்செய்கிறவர்.]]></a:t>
+              <a:t><![CDATA[6. And whether we be afflicted, it is for your consolation and salvation, which is effectual in the enduring of the same sufferings which we also suffer: or whether we be comforted, it is for your consolation and salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எப்படியெனில், கிறிஸ்துவினுடைய பாடுகள் எங்களிடத்தில் பெருகுகிறதுபோல, கிறிஸ்துவினாலே எங்களுக்கு ஆறுதலும் பெருகுகிறது.]]></a:t>
+              <a:t><![CDATA[7. And our hope of you is steadfast, knowing, that as all of you are partakers of the sufferings, so shall all of you be also of the consolation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எப்படியெனில், கிறிஸ்துவினுடைய பாடுகள் எங்களிடத்தில் பெருகுகிறதுபோல, கிறிஸ்துவினாலே எங்களுக்கு ஆறுதலும் பெருகுகிறது.]]></a:t>
+              <a:t><![CDATA[7. And our hope of you is steadfast, knowing, that as all of you are partakers of the sufferings, so shall all of you be also of the consolation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால், நாங்கள் உபத்திரவப்பட்டாலும் அது உங்கள் ஆறுதலுக்கும் இரட்சிப்புக்கும் ஏதுவாகும்; நாங்கள் ஆறுதலடைந்தாலும் அதுவும் உங்கள் ஆறுதலுக்கும் இரட்சிப்புக்கும் ஏதுவாகும்; நாங்கள் பாடுபடுகிறதுபோல நீங்களும் பாடுபட்டுச் சகிக்கிறதினாலே அந்த இரட்சிப்பு பலன்செய்கிறது.]]></a:t>
+              <a:t><![CDATA[8. For we would not, brethren, have you ignorant of our trouble which came to us in Asia, that we were pressed out of measure, above strength, insomuch that we despaired even of life:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1532,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எங்களால் தேவனுக்கு மகிமையுண்டாகும்படி, தேவனுடைய வாக்குத்தத்தங்களெல்லாம் இயேசுகிறிஸ்துவுக்குள் ஆம் என்றும், அவருக்குள் ஆமென் என்றும் இருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[1. Paul, an apostle of Jesus Christ by the will of God, and Timothy our brother, unto the church of God which is at Corinth, with all the saints which are in all Achaia:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால், நாங்கள் உபத்திரவப்பட்டாலும் அது உங்கள் ஆறுதலுக்கும் இரட்சிப்புக்கும் ஏதுவாகும்; நாங்கள் ஆறுதலடைந்தாலும் அதுவும் உங்கள் ஆறுதலுக்கும் இரட்சிப்புக்கும் ஏதுவாகும்; நாங்கள் பாடுபடுகிறதுபோல நீங்களும் பாடுபட்டுச் சகிக்கிறதினாலே அந்த இரட்சிப்பு பலன்செய்கிறது.]]></a:t>
+              <a:t><![CDATA[8. For we would not, brethren, have you ignorant of our trouble which came to us in Asia, that we were pressed out of measure, above strength, insomuch that we despaired even of life:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால், நாங்கள் உபத்திரவப்பட்டாலும் அது உங்கள் ஆறுதலுக்கும் இரட்சிப்புக்கும் ஏதுவாகும்; நாங்கள் ஆறுதலடைந்தாலும் அதுவும் உங்கள் ஆறுதலுக்கும் இரட்சிப்புக்கும் ஏதுவாகும்; நாங்கள் பாடுபடுகிறதுபோல நீங்களும் பாடுபட்டுச் சகிக்கிறதினாலே அந்த இரட்சிப்பு பலன்செய்கிறது.]]></a:t>
+              <a:t><![CDATA[8. For we would not, brethren, have you ignorant of our trouble which came to us in Asia, that we were pressed out of measure, above strength, insomuch that we despaired even of life:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் எங்களோடேகூடப் பாடுபடுகிறதுபோல எங்களோடேகூட ஆறுதலும் அடைகிறீர்களென்று நாங்கள் அறிந்து, உங்களைக்குறித்து உறுதியான நம்பிக்கையுள்ளவர்களாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[9. But we had the sentence of death in ourselves, that we should not trust in ourselves, but in God which raises the dead:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் எங்களோடேகூடப் பாடுபடுகிறதுபோல எங்களோடேகூட ஆறுதலும் அடைகிறீர்களென்று நாங்கள் அறிந்து, உங்களைக்குறித்து உறுதியான நம்பிக்கையுள்ளவர்களாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[9. But we had the sentence of death in ourselves, that we should not trust in ourselves, but in God which raises the dead:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் சகோதரரே, ஆசியாவில் எங்களுக்கு நேரிட்ட உபத்திரவத்தை நீங்கள் அறியாதிருக்க எங்களுக்கு மனதில்லை. என்னவெனில், பிழைப்போம் என்ற நம்பிக்கை அற்றுப்போகத்தக்கதாக, எங்கள் பலத்திற்கு மிஞ்சின அதிக பாரமான வருத்தம் எங்களுக்கு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[10. Who delivered us from so great a death, and does deliver: in whom we trust that he will yet deliver us;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் சகோதரரே, ஆசியாவில் எங்களுக்கு நேரிட்ட உபத்திரவத்தை நீங்கள் அறியாதிருக்க எங்களுக்கு மனதில்லை. என்னவெனில், பிழைப்போம் என்ற நம்பிக்கை அற்றுப்போகத்தக்கதாக, எங்கள் பலத்திற்கு மிஞ்சின அதிக பாரமான வருத்தம் எங்களுக்கு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[10. Who delivered us from so great a death, and does deliver: in whom we trust that he will yet deliver us;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் எங்கள்மேல் நம்பிக்கையாயிராமல், மரித்தோரை எழுப்புகிற தேவன்மேல் நம்பிக்கையாயிருக்கத்தக்கதாக, மரணம் வருமென்று நாங்கள் எங்களுக்குள்ளே நிச்சயித்திருந்தோம்.]]></a:t>
+              <a:t><![CDATA[11. All of you also helping together by prayer for us, that for the gift bestowed upon us by the means of many persons thanks may be given by many on our behalf.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் எங்கள்மேல் நம்பிக்கையாயிராமல், மரித்தோரை எழுப்புகிற தேவன்மேல் நம்பிக்கையாயிருக்கத்தக்கதாக, மரணம் வருமென்று நாங்கள் எங்களுக்குள்ளே நிச்சயித்திருந்தோம்.]]></a:t>
+              <a:t><![CDATA[11. All of you also helping together by prayer for us, that for the gift bestowed upon us by the means of many persons thanks may be given by many on our behalf.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படிப்பட்ட மரணத்தினின்றும் அவர் எங்களைத் தப்புவித்தார், இப்பொழுதும் தப்புவிக்கிறார், இன்னும் தப்புவிப்பார் என்று அவரை நம்பியிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[12. For our rejoicing is this, the testimony of our conscience, that in simplicity and godly sincerity, not with fleshly wisdom, but by the grace of God, we have had our conversation in the world, and more abundantly toward you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படிப்பட்ட மரணத்தினின்றும் அவர் எங்களைத் தப்புவித்தார், இப்பொழுதும் தப்புவிக்கிறார், இன்னும் தப்புவிப்பார் என்று அவரை நம்பியிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[12. For our rejoicing is this, the testimony of our conscience, that in simplicity and godly sincerity, not with fleshly wisdom, but by the grace of God, we have had our conversation in the world, and more abundantly toward you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2731,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எங்களால் தேவனுக்கு மகிமையுண்டாகும்படி, தேவனுடைய வாக்குத்தத்தங்களெல்லாம் இயேசுகிறிஸ்துவுக்குள் ஆம் என்றும், அவருக்குள் ஆமென் என்றும் இருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[1. Paul, an apostle of Jesus Christ by the will of God, and Timothy our brother, unto the church of God which is at Corinth, with all the saints which are in all Achaia:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அநேகர்மூலமாய் எங்களுக்கு உண்டான தயவுக்காக அநேகரால் எங்கள் நிமித்தம் ஸ்தோத்திரங்கள் செலுத்தப்படும்பொருட்டு, நீங்களும் விண்ணப்பத்தினால் எங்களுக்கு உதவிசெய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. For our rejoicing is this, the testimony of our conscience, that in simplicity and godly sincerity, not with fleshly wisdom, but by the grace of God, we have had our conversation in the world, and more abundantly toward you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அநேகர்மூலமாய் எங்களுக்கு உண்டான தயவுக்காக அநேகரால் எங்கள் நிமித்தம் ஸ்தோத்திரங்கள் செலுத்தப்படும்பொருட்டு, நீங்களும் விண்ணப்பத்தினால் எங்களுக்கு உதவிசெய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[13. For we write no other things unto you, than what all of you read or acknowledge; and I trust all of you shall acknowledge even to the end;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மாம்சத்திற்கேற்ற ஞானத்தோடே நடவாமல், தேவனுடைய கிருபையினால் நாங்கள் உலகத்திலேயும், விசேஷமாக உங்களிடத்திலேயும், கபடமில்லாமல் திவ்விய உண்மையோடே நடந்தோமென்று, எங்கள் மனது எங்களுக்குச் சொல்லுஞ்சாட்சியே எங்கள் புகழ்ச்சியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. For we write no other things unto you, than what all of you read or acknowledge; and I trust all of you shall acknowledge even to the end;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மாம்சத்திற்கேற்ற ஞானத்தோடே நடவாமல், தேவனுடைய கிருபையினால் நாங்கள் உலகத்திலேயும், விசேஷமாக உங்களிடத்திலேயும், கபடமில்லாமல் திவ்விய உண்மையோடே நடந்தோமென்று, எங்கள் மனது எங்களுக்குச் சொல்லுஞ்சாட்சியே எங்கள் புகழ்ச்சியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. As also all of you have acknowledged us in part, that we are your rejoicing, even as all of you also are our's in the day of the Lord Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஏனென்றால், நீங்கள் வாசித்தும் ஒத்துக்கொண்டுமிருக்கிற காரியங்களையேயன்றி, வேறொன்றையும் நாங்கள் உங்களுக்கு எழுதவில்லை; முடிவுபரியந்தமும் அப்படியே ஒத்துக்கொள்வீர்களென்று நம்பியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[14. As also all of you have acknowledged us in part, that we are your rejoicing, even as all of you also are our's in the day of the Lord Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தராகிய இயேசுவினுடைய நாளிலே நீங்கள் எங்களுக்குப் புகழ்ச்சியாயிருப்பதுபோல, நாங்களும் உங்களுக்குப் புகழ்ச்சியாயிருக்கிறதை ஒருவாறு ஒத்துக்கொண்டிருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[15. And in this confidence I was minded to come unto you before, that all of you might have a second benefit;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தராகிய இயேசுவினுடைய நாளிலே நீங்கள் எங்களுக்குப் புகழ்ச்சியாயிருப்பதுபோல, நாங்களும் உங்களுக்குப் புகழ்ச்சியாயிருக்கிறதை ஒருவாறு ஒத்துக்கொண்டிருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[15. And in this confidence I was minded to come unto you before, that all of you might have a second benefit;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் இப்படிப்பட்ட நம்பிக்கையைக் கொண்டிருக்கிறபடியினால், உங்களுக்கு இரண்டாந்தரமும் பிரயோஜனமுண்டாகும்படி, முதலாவது உங்களிடத்தில் வரவும்,]]></a:t>
+              <a:t><![CDATA[16. And to pass by you into Macedonia, and to come again out of Macedonia unto you, and of you to be brought on my way toward Judaea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்பு உங்கள் ஊர்வழியாய் மக்கெதோனியா நாட்டுக்குப் போகவும், மக்கெதோனியாவை விட்டு மறுபடியும் உங்களிடத்திற்கு வரவும், உங்களால் யூதேயா தேசத்துக்கு வழிவிட்டனுப்பப்படவும் யோசனையாயிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[16. And to pass by you into Macedonia, and to come again out of Macedonia unto you, and of you to be brought on my way toward Judaea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்பு உங்கள் ஊர்வழியாய் மக்கெதோனியா நாட்டுக்குப் போகவும், மக்கெதோனியாவை விட்டு மறுபடியும் உங்களிடத்திற்கு வரவும், உங்களால் யூதேயா தேசத்துக்கு வழிவிட்டனுப்பப்படவும் யோசனையாயிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[17. When I therefore was thus minded, did I use levity? or the things that I purpose, do I purpose according to the flesh, that with me there should be yea yea, and nay nay?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3930,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உங்களோடேகூட எங்களையும் கிறிஸ்துவுக்குள் ஸ்திரப்படுத்தி, நம்மை அபிஷேகம்பண்ணினவர் தேவனே.]]></a:t>
+              <a:t><![CDATA[1. Paul, an apostle of Jesus Christ by the will of God, and Timothy our brother, unto the church of God which is at Corinth, with all the saints which are in all Achaia:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இப்படி நான் யோசித்தது வீணாக யோசித்தேனோ? அல்லது ஆம் ஆம் என்கிறதும், அல்ல அல்ல என்கிறதும், என்னிடத்திலே இருக்கத்தக்கதாக, நான் யோசிக்கிறவைகளை மாம்சத்தின்படி யோசிக்கிறேனோ?]]></a:t>
+              <a:t><![CDATA[17. When I therefore was thus minded, did I use levity? or the things that I purpose, do I purpose according to the flesh, that with me there should be yea yea, and nay nay?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4148,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இப்படி நான் யோசித்தது வீணாக யோசித்தேனோ? அல்லது ஆம் ஆம் என்கிறதும், அல்ல அல்ல என்கிறதும், என்னிடத்திலே இருக்கத்தக்கதாக, நான் யோசிக்கிறவைகளை மாம்சத்தின்படி யோசிக்கிறேனோ?]]></a:t>
+              <a:t><![CDATA[18. But as God is true, our word toward you was not yea and nay.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4257,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நாங்கள் உங்களுக்குச் சொன்னவார்த்தை ஆம் அல்ல என்று இருக்கவில்லை; அதற்கு உண்மையுள்ள தேவனே சாட்சி.]]></a:t>
+              <a:t><![CDATA[19. For the Son of God, Jesus Christ, who was preached among you by us, even by me and Silvanus and Timotheus, was not yea and nay, but in him was yea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4366,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நாங்கள் உங்களுக்குச் சொன்னவார்த்தை ஆம் அல்ல என்று இருக்கவில்லை; அதற்கு உண்மையுள்ள தேவனே சாட்சி.]]></a:t>
+              <a:t><![CDATA[19. For the Son of God, Jesus Christ, who was preached among you by us, even by me and Silvanus and Timotheus, was not yea and nay, but in him was yea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4475,51 +4499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என்னாலும், சில்வானுவினாலும், தீமோத்தேயுவினாலும், உங்களுக்குள்ளே பிரசங்கிக்கப்பட்ட தேவகுமாரனாகிய இயேசுகிறிஸ்துவும் ஆம் என்றும் அல்ல என்றும் இராமல், ஆம் என்றே இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[20. For all the promises of God in him are yea, and in him Amen, unto the glory of God by us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4584,51 +4608,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என்னாலும், சில்வானுவினாலும், தீமோத்தேயுவினாலும், உங்களுக்குள்ளே பிரசங்கிக்கப்பட்ட தேவகுமாரனாகிய இயேசுகிறிஸ்துவும் ஆம் என்றும் அல்ல என்றும் இராமல், ஆம் என்றே இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[20. For all the promises of God in him are yea, and in him Amen, unto the glory of God by us.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Now he which establishes us with you in Christ, and has anointed us, is God;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Who has also sealed us, and given the earn of the Spirit in our hearts.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Moreover I call God for a record upon my soul, that to spare you I came not as yet unto Corinth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Moreover I call God for a record upon my soul, that to spare you I came not as yet unto Corinth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4693,51 +5153,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர் நம்மை முத்திரித்து, நம்முடைய இருதயங்களில் ஆவியென்னும் அச்சாரத்தையும் கொடுத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[2. Grace be to you and peace from God our Father, and from the Lord Jesus Christ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Not for that we have dominion over your faith, but are helpers of your joy: for by faith all of you stand.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Not for that we have dominion over your faith, but are helpers of your joy: for by faith all of you stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4802,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மேலும் நான் உங்களைத் தப்பவிடும்படிக்கு இதுவரைக்கும் கொரிந்துபட்டணத்திற்கு வராதிருக்கிறேனென்று, என் ஆத்துமாவின்பேரில் தேவனையே சாட்சியாகக் கோருகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. Grace be to you and peace from God our Father, and from the Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உங்கள் விசுவாசத்திற்கு நாங்கள் அதிகாரிகளாயிராமல், உங்கள் சந்தோஷத்திற்குச் சகாயராயிருக்கிறோம்; விசுவாசத்தினாலே நிலைநிற்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[3. Blessed be God, even the Father of our Lord Jesus Christ, the Father of mercies, and the God of all comfort;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உங்கள் விசுவாசத்திற்கு நாங்கள் அதிகாரிகளாயிராமல், உங்கள் சந்தோஷத்திற்குச் சகாயராயிருக்கிறோம்; விசுவாசத்தினாலே நிலைநிற்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[3. Blessed be God, even the Father of our Lord Jesus Christ, the Father of mercies, and the God of all comfort;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5129,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனுடைய சித்தத்தினாலே இயேசுகிறிஸ்துவின் அப்போஸ்தலனாகிய பவுலும், சகோதரனாகிய தீமோத்தேயும், கொரிந்து பட்டணத்திலுள்ள தேவனுடைய சபைக்கும், அகாயா நாடெங்குமுள்ள எல்லாப் பரிசுத்தவான்களுக்கும் எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[4. Who comforts us in all our tribulation, that we may be able to comfort them which are in any trouble, by the comfort wherewith we ourselves are comforted of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5208,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529210" r:id="rId1"/>
+    <p:sldLayoutId id="2482618041" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5564,54 +6242,102 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5748,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അഖായയിൽ എല്ലാടത്തുമുള്ള സകലവിശുദ്ധന്മാർക്കും കൂടെ എഴുതുന്നതു:]]></a:t>
+              <a:t><![CDATA[நாங்கள் ஆறுதல் செய்யத் திராணியுள்ளவர்களாகும்படி, எங்களுக்கு வரும் சகல உபத்திரவங்களிலேயும் அவரே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. നമ്മുടെ പിതാവായ ദൈവത്തിങ്കൽനിന്നും കർത്താവായ യേശുക്രിസ്തുവിങ്കൽ നിന്നും നിങ്ങൾക്കു കൃപയും]]></a:t>
+              <a:t><![CDATA[எங்களுக்கு ஆறுதல்செய்கிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സമാധാനവും ഉണ്ടാകട്ടെ.]]></a:t>
+              <a:t><![CDATA[5. எப்படியெனில், கிறிஸ்துவினுடைய பாடுகள் எங்களிடத்தில் பெருகுகிறதுபோல, கிறிஸ்துவினாலே எங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. മനസ്സലിവുള്ള പിതാവും സർവ്വാശ്വാസവും നല്കുന്ന ദൈവവുമായി നമ്മുടെ കർത്താവായ യേശുക്രിസ്തുവിന്റെ]]></a:t>
+              <a:t><![CDATA[ஆறுதலும் பெருகுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിതാവായ ദൈവം വാഴ്ത്തപ്പെട്ടവൻ.]]></a:t>
+              <a:t><![CDATA[6. ஆதலால், நாங்கள் உபத்திரவப்பட்டாலும் அது உங்கள் ஆறுதலுக்கும் இரட்சிப்புக்கும் ஏதுவாகும்; நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ദൈവം ഞങ്ങളെ ആശ്വസിപ്പിക്കുന്ന ആശ്വാസംകൊണ്ടു ഞങ്ങൾ യാതൊരു കഷ്ടത്തിലുമുള്ളവരെ ആശ്വസിപ്പിപ്പാൻ]]></a:t>
+              <a:t><![CDATA[ஆறுதலடைந்தாலும் அதுவும் உங்கள் ஆறுதலுக்கும் இரட்சிப்புக்கும் ஏதுவாகும்; நாங்கள் பாடுபடுகிறதுபோல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശക്തരാകേണ്ടതിന്നു ഞങ്ങൾക്കുള്ള കഷ്ടത്തിൽ ഒക്കെയും അവൻ ഞങ്ങളെ ആശ്വസിപ്പിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[நீங்களும் பாடுபட்டுச் சகிக்கிறதினாலே அந்த இரட்சிப்பு பலன்செய்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ക്രിസ്തുവിന്റെ കഷ്ടങ്ങൾ ഞങ്ങളിൽ പെരുകുന്നതുപോലെ തന്നേ ക്രിസ്തുവിനാൽ ഞങ്ങളുടെ ആശ്വാസവും]]></a:t>
+              <a:t><![CDATA[7. நீங்கள் எங்களோடேகூடப் பாடுபடுகிறதுபோல எங்களோடேகூட ஆறுதலும் அடைகிறீர்களென்று நாங்கள் அறிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പെരുകുന്നു.]]></a:t>
+              <a:t><![CDATA[உங்களைக்குறித்து உறுதியான நம்பிக்கையுள்ளவர்களாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ഞങ്ങൾ കഷ്ടം അനുഭവിക്കുന്നു എങ്കിൽ അതു നിങ്ങളുടെ ആശ്വാസത്തിന്നും രക്ഷെക്കും ആകുന്നു; ഞങ്ങൾക്കു]]></a:t>
+              <a:t><![CDATA[8. ஆகையால் சகோதரரே, ஆசியாவில் எங்களுக்கு நேரிட்ட உபத்திரவத்தை நீங்கள் அறியாதிருக்க எங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ദൈവത്തിന്റെ വാഗ്ദത്തങ്ങൾ എത്ര ഉണ്ടെങ്കിലും അവനിൽ ഉവ്വു എന്നത്രേ; അതുകൊണ്ടു ഞങ്ങളാൽ ദൈവത്തിന്നു]]></a:t>
+              <a:t><![CDATA[1. தேவனுடைய சித்தத்தினாலே இயேசுகிறிஸ்துவின் அப்போஸ்தலனாகிய பவுலும், சகோதரனாகிய தீமோத்தேயும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആശ്വാസം വരുന്നു എങ്കിൽ അതു ഞങ്ങൾ സഹിക്കുന്ന കഷ്ടങ്ങൾ തന്നേ നിങ്ങളും സഹിക്കുന്നതിൽ നിങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[மனதில்லை. என்னவெனில், பிழைப்போம் என்ற நம்பிக்கை அற்றுப்போகத்தக்கதாக, எங்கள் பலத்திற்கு மிஞ்சின அதிக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആശ്വാസത്തിന്നായി ഫലിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[பாரமான வருத்தம் எங்களுக்கு உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. നിങ്ങൾ കഷ്ടങ്ങൾക്കു കൂട്ടാളികൾ ആകുന്നതു പോലെ ആശ്വാസത്തിന്നും കൂട്ടാളികൾ എന്നറികയാൽ നിങ്ങൾക്കു]]></a:t>
+              <a:t><![CDATA[9. நாங்கள் எங்கள்மேல் நம்பிக்கையாயிராமல், மரித்தோரை எழுப்புகிற தேவன்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വേണ്ടി ഞങ്ങളുടെ പ്രത്യാശ ഉറപ്പുള്ളതു തന്നേ.]]></a:t>
+              <a:t><![CDATA[நம்பிக்கையாயிருக்கத்தக்கதாக, மரணம் வருமென்று நாங்கள் எங்களுக்குள்ளே நிச்சயித்திருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. സഹോദരന്മാരേ, ആസ്യയിൽ ഞങ്ങൾക്കു ഉണ്ടായ കഷ്ടം നിങ്ങൾ അറിയാതിരിപ്പാൻ ഞങ്ങൾക്കു മനസ്സില്ല;]]></a:t>
+              <a:t><![CDATA[10. அப்படிப்பட்ட மரணத்தினின்றும் அவர் எங்களைத் தப்புவித்தார், இப்பொழுதும் தப்புவிக்கிறார், இன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജീവനോടിരിക്കുമോ എന്നു നിരാശ തോന്നുമാറു ഞങ്ങൾ ശക്തിക്കു മീതെ അത്യന്തം ഭാരപ്പെട്ടു.]]></a:t>
+              <a:t><![CDATA[தப்புவிப்பார் என்று அவரை நம்பியிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അതേ, ഞങ്ങളിൽ അല്ല, മരിച്ചവരെ ഉയിർപ്പിക്കുന്ന ദൈവത്തിൽ തന്നേ ആശ്രയിപ്പാൻ തക്കവണ്ണം ഞങ്ങൾ മരിക്കും]]></a:t>
+              <a:t><![CDATA[11. அநேகர்மூலமாய் எங்களுக்கு உண்டான தயவுக்காக அநேகரால் எங்கள் நிமித்தம் ஸ்தோத்திரங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു ഉള്ളിൽ നിർണ്ണയിക്കേണ്ടിവന്നു.]]></a:t>
+              <a:t><![CDATA[செலுத்தப்படும்பொருட்டு, நீங்களும் விண்ணப்பத்தினால் எங்களுக்கு உதவிசெய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ഇത്ര ഭയങ്കരമരണത്തിൽനിന്നു ദൈവം ഞങ്ങളെ വിടുവിച്ചു, വിടുവിക്കയും ചെയ്യും; അവൻ മേലാലും വിടുവിക്കും]]></a:t>
+              <a:t><![CDATA[12. மாம்சத்திற்கேற்ற ஞானத்தோடே நடவாமல், தேவனுடைய கிருபையினால் நாங்கள் உலகத்திலேயும், விசேஷமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു ഞങ്ങൾ അവനിൽ ആശ വെച്ചുമിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[உங்களிடத்திலேயும், கபடமில்லாமல் திவ்விய உண்மையோடே நடந்தோமென்று, எங்கள் மனது எங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മഹത്വം ഉണ്ടാകുമാറു അവനിൽ ആമേൻ എന്നും തന്നേ.]]></a:t>
+              <a:t><![CDATA[கொரிந்து பட்டணத்திலுள்ள தேவனுடைய சபைக்கும், அகாயா நாடெங்குமுள்ள எல்லாப் பரிசுத்தவான்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അതിന്നു നിങ്ങളും ഞങ്ങൾക്കുവേണ്ടിയുള്ള പ്രാർത്ഥനയാൽ തുണെക്കുന്നുണ്ടല്ലോ; അങ്ങനെ പലർ മുഖാന്തരം]]></a:t>
+              <a:t><![CDATA[சொல்லுஞ்சாட்சியே எங்கள் புகழ்ச்சியாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞങ്ങൾക്കു കിട്ടിയ കൃപെക്കു വേണ്ടി പലരാലും ഞങ്ങൾനിമിത്തം സ്തോത്രം ഉണ്ടാകുവാൻ ഇടവരും.]]></a:t>
+              <a:t><![CDATA[13. ஏனென்றால், நீங்கள் வாசித்தும் ஒத்துக்கொண்டுமிருக்கிற காரியங்களையேயன்றி, வேறொன்றையும் நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ഞങ്ങൾ ലോകത്തിൽ, വിശേഷാൽ നിങ്ങളോടു, ജഡജ്ഞാനത്തിൽ അല്ല, ദൈവകൃപയിലത്രേ, ദൈവം നല്കുന്ന വിശുദ്ധിയിലും]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு எழுதவில்லை; முடிவுபரியந்தமும் அப்படியே ஒத்துக்கொள்வீர்களென்று நம்பியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിർമ്മലതയിലും പെരുമാറിയിരിക്കുന്നു എന്നു ഞങ്ങളുടെ മനസ്സാക്ഷിയുടെ സാക്ഷ്യം തന്നേ ഞങ്ങളുടെ പ്രശംസ.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தராகிய இயேசுவினுடைய நாளிலே நீங்கள் எங்களுக்குப் புகழ்ச்சியாயிருப்பதுபோல, நாங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. നിങ്ങൾ വായിക്കുന്നതും ഗ്രഹിക്കുന്നതും അല്ലാതെ മറ്റൊന്നും ഞങ്ങൾ നിങ്ങൾക്കു എഴുതുന്നില്ല;]]></a:t>
+              <a:t><![CDATA[உங்களுக்குப் புகழ்ச்சியாயிருக்கிறதை ஒருவாறு ஒத்துக்கொண்டிருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. നമ്മുടെ കർത്താവായ യേശുവിന്റെ നാളിൽ നിങ്ങൾ ഞങ്ങൾക്കു എന്നപോലെ ഞങ്ങൾ നിങ്ങൾക്കും പ്രശംസ ആകുന്നു]]></a:t>
+              <a:t><![CDATA[15. நான் இப்படிப்பட்ட நம்பிக்கையைக் கொண்டிருக்கிறபடியினால், உங்களுக்கு இரண்டாந்தரமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു നിങ്ങൾ ഞങ്ങളെ ഏറക്കുറെ ഗ്രഹിച്ചതുപോലെ അവസാനത്തോളം ഗ്രഹിക്കും എന്നു ഞാൻ ആശിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[பிரயோஜனமுண்டாகும்படி, முதலாவது உங்களிடத்தில் வரவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ഇങ്ങനെ ഉറെച്ചിട്ടു നിങ്ങൾക്കു രണ്ടാമതു ഒരു അനുഗ്രഹം ഉണ്ടാകേണം എന്നുവെച്ചു]]></a:t>
+              <a:t><![CDATA[16. பின்பு உங்கள் ஊர்வழியாய் மக்கெதோனியா நாட்டுக்குப் போகவும், மக்கெதோனியாவை விட்டு மறுபடியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. മുമ്പെ നിങ്ങളുടെ അടുക്കൽ വരുവാനും ആ വഴിയായി മക്കെദോന്യെക്കു പോയി പിന്നെയും മക്കെദോന്യയിൽനിന്നു]]></a:t>
+              <a:t><![CDATA[உங்களிடத்திற்கு வரவும், உங்களால் யூதேயா தேசத்துக்கு வழிவிட்டனுப்பப்படவும் யோசனையாயிருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളുടെ അടുക്കൽ വരുവാനും നിങ്ങളാൽ യെഹൂദ്യയിലേക്കു യാത്ര അയക്കപ്പെടുവാനും ഞാൻ വിചാരിച്ചിരുന്നു.]]></a:t>
+              <a:t><![CDATA[17. இப்படி நான் யோசித்தது வீணாக யோசித்தேனோ? அல்லது ஆம் ஆம் என்கிறதும், அல்ல அல்ல என்கிறதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ഞങ്ങളെ നിങ്ങളോടുകൂടെ ക്രിസ്തുവിൽ ഉറപ്പിക്കുന്നതും നമ്മെ അഭിഷേകം ചെയ്തതും ദൈവമല്ലോ.]]></a:t>
+              <a:t><![CDATA[எழுதுகிறதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ഇങ്ങനെ വിചാരിച്ചതിൽ ഞാൻ ചാപല്യം കാണിച്ചുവോ? അല്ലെങ്കിൽ എന്റെ വാക്കു ഉവ്വു, ഉവ്വു; ഇല്ല, ഇല്ല]]></a:t>
+              <a:t><![CDATA[என்னிடத்திலே இருக்கத்தக்கதாக, நான் யோசிக்கிறவைகளை மாம்சத்தின்படி யோசிக்கிறேனோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു ആകുവാന്തക്കവണ്ണം എന്റെ നിരൂപണം ജഡികനിരൂപണമോ?]]></a:t>
+              <a:t><![CDATA[18. நாங்கள் உங்களுக்குச் சொன்னவார்த்தை ஆம் அல்ல என்று இருக்கவில்லை; அதற்கு உண்மையுள்ள தேவனே சாட்சி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. നിങ്ങളോടുള്ള ഞങ്ങളുടെ വചനം ഒരിക്കൽ ഉവ്വു എന്നും മറ്റൊരിക്കൽ ഇല്ല എന്നും ആയിരുന്നില്ല എന്നതിന്നു]]></a:t>
+              <a:t><![CDATA[19. என்னாலும், சில்வானுவினாலும், தீமோத்தேயுவினாலும், உங்களுக்குள்ளே பிரசங்கிக்கப்பட்ட தேவகுமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിശ്വസ്തനായ ദൈവം സാക്ഷി.]]></a:t>
+              <a:t><![CDATA[இயேசுகிறிஸ்துவும் ஆம் என்றும் அல்ல என்றும் இராமல், ஆம் என்றே இருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ഞാനും സില്വാനൊസും തിമൊഥെയോസും നിങ്ങളുടെ ഇടയിൽ പ്രസംഗിച്ച ദൈവപുത്രനായ യേശുക്രിസ്തു ഒരിക്കൽ ഉവ്വു]]></a:t>
+              <a:t><![CDATA[20. எங்களால் தேவனுக்கு மகிமையுண்டாகும்படி, தேவனுடைய வாக்குத்தத்தங்களெல்லாம் இயேசுகிறிஸ்துவுக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11490,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നും മറ്റൊരിക്കൽ ഇല്ല എന്നും ആയിരുന്നില്ല; അവനിൽ ഉവ്വു എന്നത്രേയുള്ളു.]]></a:t>
+              <a:t><![CDATA[ஆம் என்றும், அவருக்குள் ஆமென் என்றும் இருக்கிறதே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. உங்களோடேகூட எங்களையும் கிறிஸ்துவுக்குள் ஸ்திரப்படுத்தி, நம்மை அபிஷேகம்பண்ணினவர் தேவனே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அவர் நம்மை முத்திரித்து, நம்முடைய இருதயங்களில் ஆவியென்னும் அச்சாரத்தையும் கொடுத்திருக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. மேலும் நான் உங்களைத் தப்பவிடும்படிக்கு இதுவரைக்கும் கொரிந்துபட்டணத்திற்கு வராதிருக்கிறேனென்று,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என் ஆத்துமாவின்பேரில் தேவனையே சாட்சியாகக் கோருகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +12150,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. അവൻ നമ്മെ മുദ്രയിട്ടും ആത്മാവു എന്ന അച്ചാരം നമ്മുടെ ഹൃദയങ്ങളിൽ തന്നുമിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[2. நம்முடைய பிதாவாகிய தேவனாலும், கர்த்தராகிய இயேசுகிறிஸ்துவினாலும், உங்களுக்குக் கிருபையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. உங்கள் விசுவாசத்திற்கு நாங்கள் அதிகாரிகளாயிராமல், உங்கள் சந்தோஷத்திற்குச் சகாயராயிருக்கிறோம்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விசுவாசத்தினாலே நிலைநிற்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. എന്നാണ, നിങ്ങളെ ആദരിച്ചിട്ടത്രേ ഞാൻ ഇതുവരെ കൊരിന്തിൽ വരാഞ്ഞതു; അതിന്നു ദൈവം സാക്ഷി.]]></a:t>
+              <a:t><![CDATA[சமாதானமும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. നിങ്ങളുടെ വിശ്വാസത്തിന്മേൽ ഞങ്ങൾ കർത്തൃത്വം ഉള്ളവർ എന്നല്ല, നിങ്ങളുടെ സന്തോഷത്തിന്നു ഞങ്ങൾ]]></a:t>
+              <a:t><![CDATA[3. நமது கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவாகிய தேவனும், இரக்கங்களின் பிதாவும், சகலவிதமான ஆறுதலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സഹായികൾ അത്രേ; വിശ്വാസസംബന്ധമായി നിങ്ങൾ ഉറെച്ചു നില്ക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[தேவனுமாயிருக்கிறவருக்கு ஸ்தோத்திரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ദൈവേഷ്ടത്താൽ ക്രിസ്തുയേശുവിന്റെ അപ്പൊസ്തലനായ പൌലൊസും സഹോദരനായ തിമൊഥെയൊസും കൊരിന്തിലെ ദൈവസഭെക്കും]]></a:t>
+              <a:t><![CDATA[4. தேவனால் எங்களுக்கு அருளப்படுகிற ஆறுதலினாலே, எந்த உபத்திரவத்திலாகிலும் அகப்படுகிறவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
   <a:themeElements>
-    <a:clrScheme name="Theme5">
+    <a:clrScheme name="Theme19">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme5">
+    <a:fontScheme name="Theme19">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme5">
+    <a:fmtScheme name="Theme19">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>