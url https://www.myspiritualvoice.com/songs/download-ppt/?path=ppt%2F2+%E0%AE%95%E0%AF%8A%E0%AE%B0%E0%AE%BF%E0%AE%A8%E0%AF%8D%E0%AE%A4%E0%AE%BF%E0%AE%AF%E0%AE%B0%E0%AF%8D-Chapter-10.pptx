--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -57,64 +57,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -128,57 +114,50 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
-    <p:sldId id="289" r:id="rId36"/>
-[...5 lines deleted...]
-    <p:sldId id="295" r:id="rId42"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -309,60 +288,53 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-[...8 lines deleted...]
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -422,51 +394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எங்களுடைய போராயுதங்கள் மாம்சத்துக்கேற்றவைகளாயிராமல், அரண்களை நிர்மூலமாக்குகிறதற்கு தேவபலமுள்ளவைகளாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. உங்கள் கீழ்ப்படிதல் நிறைவேறும்போது, எல்லாக் கீழ்ப்படியாமைக்குந்தக்க நீதியுள்ள தண்டனையைச் செலுத்த ஆயத்தமாயுமிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -531,51 +503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவைகளால் நாங்கள் தர்க்கங்களையும், தேவனை அறிகிற அறிவுக்கு விரோதமாய் எழும்புகிற எல்லா மேட்டிமையையும் நிர்மூலமாக்கி, எந்த எண்ணத்தையும் கிறிஸ்துவுக்குக் கீழ்ப்படியச் சிறைப்படுத்துகிறவர்களாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[6. உங்கள் கீழ்ப்படிதல் நிறைவேறும்போது, எல்லாக் கீழ்ப்படியாமைக்குந்தக்க நீதியுள்ள தண்டனையைச் செலுத்த ஆயத்தமாயுமிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -640,51 +612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவைகளால் நாங்கள் தர்க்கங்களையும், தேவனை அறிகிற அறிவுக்கு விரோதமாய் எழும்புகிற எல்லா மேட்டிமையையும் நிர்மூலமாக்கி, எந்த எண்ணத்தையும் கிறிஸ்துவுக்குக் கீழ்ப்படியச் சிறைப்படுத்துகிறவர்களாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[7. வெளித்தோற்றத்தின்படி பார்க்கிறீர்களா? ஒருவன் தன்னைக் கிறிஸ்துவுக்குரியவனென்று நம்பினால், தான் கிறிஸ்துவுக்குரியவனாயிருக்கிறதுபோல நாங்களும் கிறிஸ்துவுக்குரியவர்களென்று அவன் தன்னிலேதானே சிந்திக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -749,51 +721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உங்கள் கீழ்ப்படிதல் நிறைவேறும்போது, எல்லாக் கீழ்ப்படியாமைக்குந்தக்க நீதியுள்ள தண்டனையைச் செலுத்த ஆயத்தமாயுமிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[7. வெளித்தோற்றத்தின்படி பார்க்கிறீர்களா? ஒருவன் தன்னைக் கிறிஸ்துவுக்குரியவனென்று நம்பினால், தான் கிறிஸ்துவுக்குரியவனாயிருக்கிறதுபோல நாங்களும் கிறிஸ்துவுக்குரியவர்களென்று அவன் தன்னிலேதானே சிந்திக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -858,51 +830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உங்கள் கீழ்ப்படிதல் நிறைவேறும்போது, எல்லாக் கீழ்ப்படியாமைக்குந்தக்க நீதியுள்ள தண்டனையைச் செலுத்த ஆயத்தமாயுமிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[8. மேலும், உங்களை நிர்மூலமாக்குகிறதற்கல்ல, உங்களை ஊன்றக் கட்டுகிறதற்குக் கர்த்தர் எங்களுக்குக் கொடுத்த அதிகாரத்தைக்குறித்து, நான் இன்னும் சற்றே அதிகமாய் மேன்மைபாராட்டினாலும் நான் வெட்கப்படுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -967,51 +939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வெளித்தோற்றத்தின்படி பார்க்கிறீர்களா? ஒருவன் தன்னைக் கிறிஸ்துவுக்குரியவனென்று நம்பினால், தான் கிறிஸ்துவுக்குரியவனாயிருக்கிறதுபோல நாங்களும் கிறிஸ்துவுக்குரியவர்களென்று அவன் தன்னிலேதானே சிந்திக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[8. மேலும், உங்களை நிர்மூலமாக்குகிறதற்கல்ல, உங்களை ஊன்றக் கட்டுகிறதற்குக் கர்த்தர் எங்களுக்குக் கொடுத்த அதிகாரத்தைக்குறித்து, நான் இன்னும் சற்றே அதிகமாய் மேன்மைபாராட்டினாலும் நான் வெட்கப்படுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1076,51 +1048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வெளித்தோற்றத்தின்படி பார்க்கிறீர்களா? ஒருவன் தன்னைக் கிறிஸ்துவுக்குரியவனென்று நம்பினால், தான் கிறிஸ்துவுக்குரியவனாயிருக்கிறதுபோல நாங்களும் கிறிஸ்துவுக்குரியவர்களென்று அவன் தன்னிலேதானே சிந்திக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[9. நான் நிருபங்களாலே உங்களைப் பயமுறுத்துகிறவனாய்த் தோன்றாதபடிக்கு இதைச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1185,51 +1157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும், உங்களை நிர்மூலமாக்குகிறதற்கல்ல, உங்களை ஊன்றக் கட்டுகிறதற்குக் கர்த்தர் எங்களுக்குக் கொடுத்த அதிகாரத்தைக்குறித்து, நான் இன்னும் சற்றே அதிகமாய் மேன்மைபாராட்டினாலும் நான் வெட்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[10. அவனுடைய நிருபங்கள் பாரயோசனையும் பலமுமுள்ளவைகள்; சரீரத்தின் தோற்றமோ பலவீனமும், வசனம் அற்பமுமாயிருக்கிறதென்கிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1294,51 +1266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும், உங்களை நிர்மூலமாக்குகிறதற்கல்ல, உங்களை ஊன்றக் கட்டுகிறதற்குக் கர்த்தர் எங்களுக்குக் கொடுத்த அதிகாரத்தைக்குறித்து, நான் இன்னும் சற்றே அதிகமாய் மேன்மைபாராட்டினாலும் நான் வெட்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[10. அவனுடைய நிருபங்கள் பாரயோசனையும் பலமுமுள்ளவைகள்; சரீரத்தின் தோற்றமோ பலவீனமும், வசனம் அற்பமுமாயிருக்கிறதென்கிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1403,51 +1375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் நிருபங்களாலே உங்களைப் பயமுறுத்துகிறவனாய்த் தோன்றாதபடிக்கு இதைச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[11. அப்படிச் சொல்லுகிறவன், நாங்கள் தூரத்திலிருக்கும்போது எழுதுகிற நிருபங்களால் வசனத்தில் எப்படிப்பட்டவர்களாயிருக்கிறோமோ, அப்படிப்பட்டவர்களாகவே சமீபத்திலிருக்கும்போதும் கிரியையிலும் இருப்போம் என்று சிந்திக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1621,51 +1593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவனுடைய நிருபங்கள் பாரயோசனையும் பலமுமுள்ளவைகள்; சரீரத்தின் தோற்றமோ பலவீனமும், வசனம் அற்பமுமாயிருக்கிறதென்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[11. அப்படிச் சொல்லுகிறவன், நாங்கள் தூரத்திலிருக்கும்போது எழுதுகிற நிருபங்களால் வசனத்தில் எப்படிப்பட்டவர்களாயிருக்கிறோமோ, அப்படிப்பட்டவர்களாகவே சமீபத்திலிருக்கும்போதும் கிரியையிலும் இருப்போம் என்று சிந்திக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1730,51 +1702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவனுடைய நிருபங்கள் பாரயோசனையும் பலமுமுள்ளவைகள்; சரீரத்தின் தோற்றமோ பலவீனமும், வசனம் அற்பமுமாயிருக்கிறதென்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[12. ஆகிலும் தங்களைத்தாங்களே மெச்சிக்கொள்ளுகிற சிலருக்கு நாங்கள் எங்களைச் சரியாக்கவும் ஒப்பிடவும் துணியமாட்டோம்; தங்களைக்கொண்டு தங்களை அளந்துகொண்டு, தங்களுக்கே தங்களை ஒப்பிட்டுக்கொள்ளுகிற அவர்கள் புத்திமான்களல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1839,51 +1811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படிச் சொல்லுகிறவன், நாங்கள் தூரத்திலிருக்கும்போது எழுதுகிற நிருபங்களால் வசனத்தில் எப்படிப்பட்டவர்களாயிருக்கிறோமோ, அப்படிப்பட்டவர்களாகவே சமீபத்திலிருக்கும்போதும் கிரியையிலும் இருப்போம் என்று சிந்திக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[12. ஆகிலும் தங்களைத்தாங்களே மெச்சிக்கொள்ளுகிற சிலருக்கு நாங்கள் எங்களைச் சரியாக்கவும் ஒப்பிடவும் துணியமாட்டோம்; தங்களைக்கொண்டு தங்களை அளந்துகொண்டு, தங்களுக்கே தங்களை ஒப்பிட்டுக்கொள்ளுகிற அவர்கள் புத்திமான்களல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1948,51 +1920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படிச் சொல்லுகிறவன், நாங்கள் தூரத்திலிருக்கும்போது எழுதுகிற நிருபங்களால் வசனத்தில் எப்படிப்பட்டவர்களாயிருக்கிறோமோ, அப்படிப்பட்டவர்களாகவே சமீபத்திலிருக்கும்போதும் கிரியையிலும் இருப்போம் என்று சிந்திக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[12. ஆகிலும் தங்களைத்தாங்களே மெச்சிக்கொள்ளுகிற சிலருக்கு நாங்கள் எங்களைச் சரியாக்கவும் ஒப்பிடவும் துணியமாட்டோம்; தங்களைக்கொண்டு தங்களை அளந்துகொண்டு, தங்களுக்கே தங்களை ஒப்பிட்டுக்கொள்ளுகிற அவர்கள் புத்திமான்களல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2057,51 +2029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படிச் சொல்லுகிறவன், நாங்கள் தூரத்திலிருக்கும்போது எழுதுகிற நிருபங்களால் வசனத்தில் எப்படிப்பட்டவர்களாயிருக்கிறோமோ, அப்படிப்பட்டவர்களாகவே சமீபத்திலிருக்கும்போதும் கிரியையிலும் இருப்போம் என்று சிந்திக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[13. நாங்கள் அளவுக்கு மிஞ்சி மேன்மைபாராட்டாமல், உங்களிடம்வரைக்கும் வந்தெட்டத்தக்கதாக, தேவன் எங்களுக்கு அளந்து பகிர்ந்த அளவுப்பிரமாணத்தின்படியே மேன்மைபாராட்டுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2166,51 +2138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகிலும் தங்களைத்தாங்களே மெச்சிக்கொள்ளுகிற சிலருக்கு நாங்கள் எங்களைச் சரியாக்கவும் ஒப்பிடவும் துணியமாட்டோம்; தங்களைக்கொண்டு தங்களை அளந்துகொண்டு, தங்களுக்கே தங்களை ஒப்பிட்டுக்கொள்ளுகிற அவர்கள் புத்திமான்களல்ல.]]></a:t>
+              <a:t><![CDATA[13. நாங்கள் அளவுக்கு மிஞ்சி மேன்மைபாராட்டாமல், உங்களிடம்வரைக்கும் வந்தெட்டத்தக்கதாக, தேவன் எங்களுக்கு அளந்து பகிர்ந்த அளவுப்பிரமாணத்தின்படியே மேன்மைபாராட்டுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2275,51 +2247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகிலும் தங்களைத்தாங்களே மெச்சிக்கொள்ளுகிற சிலருக்கு நாங்கள் எங்களைச் சரியாக்கவும் ஒப்பிடவும் துணியமாட்டோம்; தங்களைக்கொண்டு தங்களை அளந்துகொண்டு, தங்களுக்கே தங்களை ஒப்பிட்டுக்கொள்ளுகிற அவர்கள் புத்திமான்களல்ல.]]></a:t>
+              <a:t><![CDATA[14. உங்களிடத்தில் வந்தெட்டாதவர்களாய் நாங்கள் அளவுக்கு மிஞ்சிப்போகிறதில்லை; நாங்கள் கிறிஸ்துவின் சுவிசேஷத்தைப் பிரசங்கித்து உங்களிடம்வரைக்கும் வந்தோமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2384,51 +2356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகிலும் தங்களைத்தாங்களே மெச்சிக்கொள்ளுகிற சிலருக்கு நாங்கள் எங்களைச் சரியாக்கவும் ஒப்பிடவும் துணியமாட்டோம்; தங்களைக்கொண்டு தங்களை அளந்துகொண்டு, தங்களுக்கே தங்களை ஒப்பிட்டுக்கொள்ளுகிற அவர்கள் புத்திமான்களல்ல.]]></a:t>
+              <a:t><![CDATA[14. உங்களிடத்தில் வந்தெட்டாதவர்களாய் நாங்கள் அளவுக்கு மிஞ்சிப்போகிறதில்லை; நாங்கள் கிறிஸ்துவின் சுவிசேஷத்தைப் பிரசங்கித்து உங்களிடம்வரைக்கும் வந்தோமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2493,51 +2465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாங்கள் அளவுக்கு மிஞ்சி மேன்மைபாராட்டாமல், உங்களிடம்வரைக்கும் வந்தெட்டத்தக்கதாக, தேவன் எங்களுக்கு அளந்து பகிர்ந்த அளவுப்பிரமாணத்தின்படியே மேன்மைபாராட்டுகிறோம்.]]></a:t>
+              <a:t><![CDATA[15. எங்கள் அளவைக் கடந்து மற்றவர்களுடைய வேலைக்குட்பட்டு மேன்மைபாராட்டமாட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2602,51 +2574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாங்கள் அளவுக்கு மிஞ்சி மேன்மைபாராட்டாமல், உங்களிடம்வரைக்கும் வந்தெட்டத்தக்கதாக, தேவன் எங்களுக்கு அளந்து பகிர்ந்த அளவுப்பிரமாணத்தின்படியே மேன்மைபாராட்டுகிறோம்.]]></a:t>
+              <a:t><![CDATA[15. எங்கள் அளவைக் கடந்து மற்றவர்களுடைய வேலைக்குட்பட்டு மேன்மைபாராட்டமாட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2820,51 +2792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாங்கள் அளவுக்கு மிஞ்சி மேன்மைபாராட்டாமல், உங்களிடம்வரைக்கும் வந்தெட்டத்தக்கதாக, தேவன் எங்களுக்கு அளந்து பகிர்ந்த அளவுப்பிரமாணத்தின்படியே மேன்மைபாராட்டுகிறோம்.]]></a:t>
+              <a:t><![CDATA[16. ஆகிலும் உங்கள் விசுவாசம் விருத்தியாகும்போது, மற்றவர்களுடைய எல்லைகளுக்குள்ளே செய்யப்பட்டவைகளை நாங்கள் செய்ததாக மேன்மைபாராட்டாமல், உங்களுக்கு அப்புறமான இடங்களில் சுவிசேஷத்தைப் பிரசங்கிக்கத்தக்கதாக, எங்கள் அளவின்படி உங்களால் மிகவும்பெருகி விருத்தியடைவோமென்று நம்பிக்கையாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2929,51 +2901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்களிடத்தில் வந்தெட்டாதவர்களாய் நாங்கள் அளவுக்கு மிஞ்சிப்போகிறதில்லை; நாங்கள் கிறிஸ்துவின் சுவிசேஷத்தைப் பிரசங்கித்து உங்களிடம்வரைக்கும் வந்தோமே.]]></a:t>
+              <a:t><![CDATA[16. ஆகிலும் உங்கள் விசுவாசம் விருத்தியாகும்போது, மற்றவர்களுடைய எல்லைகளுக்குள்ளே செய்யப்பட்டவைகளை நாங்கள் செய்ததாக மேன்மைபாராட்டாமல், உங்களுக்கு அப்புறமான இடங்களில் சுவிசேஷத்தைப் பிரசங்கிக்கத்தக்கதாக, எங்கள் அளவின்படி உங்களால் மிகவும்பெருகி விருத்தியடைவோமென்று நம்பிக்கையாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3038,51 +3010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்களிடத்தில் வந்தெட்டாதவர்களாய் நாங்கள் அளவுக்கு மிஞ்சிப்போகிறதில்லை; நாங்கள் கிறிஸ்துவின் சுவிசேஷத்தைப் பிரசங்கித்து உங்களிடம்வரைக்கும் வந்தோமே.]]></a:t>
+              <a:t><![CDATA[17. மேன்மைபாராட்டுகிறவன் கர்த்தரைக்குறித்தே மேன்மைபாராட்டக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3147,704 +3119,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எங்கள் அளவைக் கடந்து மற்றவர்களுடைய வேலைக்குட்பட்டு மேன்மைபாராட்டமாட்டோம்.]]></a:t>
-[...652 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[18. தன்னைத்தான் புகழுகிறவன் உத்தமனல்ல, கர்த்தரால் புகழப்படுகிறவனே உத்தமன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -3910,160 +3228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உங்களுக்கு முன்பாக இருக்கும்போது தாழ்மையாயும், தூரத்திலே இருக்கும்போது உங்கள்மேல் கண்டிப்பாயுமிருக்கிற பவுலாகிய நான் கிறிஸ்துவின் சாந்தத்தையும் தயவையும் முன்னிட்டு உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[18. தன்னைத்தான் புகழுகிறவன் உத்தமனல்ல, கர்த்தரால் புகழப்படுகிறவனே உத்தமன்.]]></a:t>
+              <a:t><![CDATA[2. எங்களை மாம்சத்தின்படி நடக்கிறவர்கள் என்று எண்ணுகிற சிலரைக்குறித்து நான் கண்டிப்பாயிருக்கவேண்டுமென்று நினைத்திருக்கிற தைரியத்தோடே, உங்கள்முன்பாக இருக்கும்போது, நான் கண்டிப்புள்ளவனாயிராதபடிக்கு நீங்கள் எச்சரிக்கையாயிருக்க உங்களை வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4237,51 +3446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எங்களை மாம்சத்தின்படி நடக்கிறவர்கள் என்று எண்ணுகிற சிலரைக்குறித்து நான் கண்டிப்பாயிருக்கவேண்டுமென்று நினைத்திருக்கிற தைரியத்தோடே, உங்கள்முன்பாக இருக்கும்போது, நான் கண்டிப்புள்ளவனாயிராதபடிக்கு நீங்கள் எச்சரிக்கையாயிருக்க உங்களை வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[3. நாங்கள் மாம்சத்தில் நடக்கிறவர்களாயிருந்தும், மாம்சத்தின்படி போர்செய்கிறவர்களல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4346,51 +3555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எங்களை மாம்சத்தின்படி நடக்கிறவர்கள் என்று எண்ணுகிற சிலரைக்குறித்து நான் கண்டிப்பாயிருக்கவேண்டுமென்று நினைத்திருக்கிற தைரியத்தோடே, உங்கள்முன்பாக இருக்கும்போது, நான் கண்டிப்புள்ளவனாயிராதபடிக்கு நீங்கள் எச்சரிக்கையாயிருக்க உங்களை வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[4. எங்களுடைய போராயுதங்கள் மாம்சத்துக்கேற்றவைகளாயிராமல், அரண்களை நிர்மூலமாக்குகிறதற்கு தேவபலமுள்ளவைகளாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4455,51 +3664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாங்கள் மாம்சத்தில் நடக்கிறவர்களாயிருந்தும், மாம்சத்தின்படி போர்செய்கிறவர்களல்ல.]]></a:t>
+              <a:t><![CDATA[5. அவைகளால் நாங்கள் தர்க்கங்களையும், தேவனை அறிகிற அறிவுக்கு விரோதமாய் எழும்புகிற எல்லா மேட்டிமையையும் நிர்மூலமாக்கி, எந்த எண்ணத்தையும் கிறிஸ்துவுக்குக் கீழ்ப்படியச் சிறைப்படுத்துகிறவர்களாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4564,51 +3773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எங்களுடைய போராயுதங்கள் மாம்சத்துக்கேற்றவைகளாயிராமல், அரண்களை நிர்மூலமாக்குகிறதற்கு தேவபலமுள்ளவைகளாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. அவைகளால் நாங்கள் தர்க்கங்களையும், தேவனை அறிகிற அறிவுக்கு விரோதமாய் எழும்புகிற எல்லா மேட்டிமையையும் நிர்மூலமாக்கி, எந்த எண்ணத்தையும் கிறிஸ்துவுக்குக் கீழ்ப்படியச் சிறைப்படுத்துகிறவர்களாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4643,51 +3852,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506480" r:id="rId1"/>
+    <p:sldLayoutId id="2474529205" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4895,110 +4104,54 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...46 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -5143,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે. દુશ્મનના મજબૂત સ્થાનનો આ શસ્ત્ર નાશ કરી શકે છે. અમે લોકોના વાદવિવાદનો નાશ કરીએ છીએ.]]></a:t>
+              <a:t><![CDATA[6. നിങ്ങളുടെ അനുസരണം തികഞ്ഞു വരുമ്പോൾ എല്ലാ അനുസരണക്കേടിന്നും പ്രതികാരം ചെയ്‍വാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +4428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. અને દરેક વસ્તુ જે દેવના જ્ઞાનની વિરૂદ્ધ ઉદભવે છે તેનો અમે નાશ કરીએ છીએ. અમે દરેક વિચારને કબજે]]></a:t>
+              <a:t><![CDATA[ഒരുങ്ങിയുമിരിക്കുന്നു. നിങ്ങൾ പുറമെയുള്ളതു നോക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +4560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરી, તેને ત્યજી ખ્રિસ્તની આધીનતામાં લાવીએ છીએ.]]></a:t>
+              <a:t><![CDATA[7. താൻ ക്രിസ്തുവിന്നുള്ളവൻ എന്നു ഒരുത്തൻ ഉറച്ചിരിക്കുന്നു എങ്കിൽ അവൻ ക്രിസ്തുവിന്നുള്ളവൻ എന്നപോലെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. જે આજ્ઞાંકિત નથી તેવી દરેક વ્યક્તિને શિક્ષા કરવા અમે તૈયાર છીએ. પણ પ્રથમ તમે સંપૂર્ણ આજ્ઞાંકિત]]></a:t>
+              <a:t><![CDATA[ഞങ്ങളും ക്രിസ്തുവിനുള്ളവർ എന്നു അവൻ പിന്നെയും നിരൂപിക്കട്ടെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +4824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બનો.]]></a:t>
+              <a:t><![CDATA[8. നിങ്ങളെ ഇടിച്ചുകളവാനല്ല പണിവാനത്രേ കർത്താവു ഞങ്ങൾക്കു തന്ന അധികാരത്തെക്കുറിച്ചു ഒന്നു അധികം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +4956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તમારી સામેની હકીકતોને તમારે જોવી જોઈએ. જો વ્યક્તિ એમ વિચારતી હોય કે તે ખ્રિસ્તનો છે. તો તેણે એ પણ]]></a:t>
+              <a:t><![CDATA[പ്രശംസിച്ചാലും ഞാൻ ലജ്ജിച്ചുപോകയില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યાદ રાખવું જોઈએ કે તેની જેમ અમે પણ ખ્રિસ્તમાં છીએ.]]></a:t>
+              <a:t><![CDATA[9. ഞാൻ ലേഖനങ്ങളെക്കൊണ്ടു നിങ്ങളെ പേടിപ്പിക്കുന്നു എന്നു തോന്നരുതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +5220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. એ સાચું છે કે અમે મુક્ત રીતે પ્રભુએ અમને આપેલ સાર્મથ્ય વિષે બડાઈ મારીએ છીએ. પરંતુ તેણે આ સાર્મથ્ય]]></a:t>
+              <a:t><![CDATA[10. അവന്റെ ലേഖനങ്ങൾ ഘനവും ഊറ്റവും ഉള്ളവ തന്നേ; ശരീരസന്നിധിയോ ബലഹീനവും വാക്കു നിന്ദ്യവുമത്രേ എന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +5352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમને સુદઢ બનાવવા અમને આપ્યુ છે, નહિ કે તમને ક્ષતિ પહોંચાડવા. તેથી તે બડાઈ માટે હું શરમ નથી અનુભવતો.]]></a:t>
+              <a:t><![CDATA[ചിലർ പറയുന്നുവല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +5484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. હું એમ નથી ઈચ્છતો કે તમે એમ ધારો કે મારા પત્રો વડે હું તમને ડરાવવા માગું છું.]]></a:t>
+              <a:t><![CDATA[11. അകലെയിരിക്കുമ്പോൾ ഞങ്ങൾ ലേഖനങ്ങളാൽ വാക്കിൽ എങ്ങനെയുള്ളവരോ അരികത്തിരിക്കുമ്പോൾ പ്രവൃത്തിയിലും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +5616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. હું પાઉલ છું અને હું તમને વિનવું છું. હું ખ્રિસ્તની નમ્રતા અને મમતાથી તમને વિનવું છું. કેટલાએક]]></a:t>
+              <a:t><![CDATA[1. നിങ്ങളുടെ സമക്ഷത്തു താഴ്മയുള്ളവൻ എന്നും അകലത്തിരിക്കെ നിങ്ങളോടു ധൈര്യപ്പെടുന്നവൻ എന്നുമുള്ള]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. કેટલાએક લોકો કહે છે કે, “પાઉલના પત્રો શક્તિશાળી અને મહત્વના છે. પરંતુ જ્યારે તે અમારી પાસે હોય]]></a:t>
+              <a:t><![CDATA[അങ്ങനെയുള്ളവർ തന്നേ എന്നു അങ്ങനത്തവൻ നിരൂപിക്കട്ടെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે, ત્યારે તે નિર્બળ હોય છે. અને તેની વાણીમાં કશુંજ નથી.”]]></a:t>
+              <a:t><![CDATA[12. തങ്ങളെത്തന്നേ ശ്ളാഘിക്കുന്ന ചിലരോടു ഞങ്ങളെത്തന്നേ ചേർത്തൊരുമിപ്പാനോ ഉപമിപ്പാനോ തുനിയുന്നില്ല;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તે લોકોએ આ જાણવું જોઈએ: અમે અત્યારે તમારી સાથે નથી; તેથી પત્રો દ્વારા આ વસ્તુ અમે કહીએ છીએ.]]></a:t>
+              <a:t><![CDATA[അവർ തങ്ങളാൽ തന്നേ തങ്ങളെ അളക്കുകയും തങ്ങളോടു തന്നേ തങ്ങളെ ഉപമിക്കയും ചെയ്യുന്നതുകൊണ്ടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પરંતુ જ્યારે અમે ત્યાં તમારી સાથે હોઈશું ત્યારે અમે એજ પ્રભાવ દર્શાવીશું જે અમે પત્રમાં દર્શાવ્યો]]></a:t>
+              <a:t><![CDATA[തിരിച്ചറിവുള്ളവരല്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[13. ഞങ്ങളോ അളവില്ലാത്തവണ്ണമല്ല, നിങ്ങളുടെ അടുക്കലോളം എത്തുമാറു ദൈവം ഞങ്ങൾക്കു അളന്നുതന്ന അതിരിന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. જે લોકો એમ માને છે કે પોતે ખૂબ જ મહત્વના છે, તેવા લોકોની ટોળીમાં દાખલ થવાની અમે હિંમત નથી કરી]]></a:t>
+              <a:t><![CDATA[അളവിന്നു ഒത്തവണ്ണമത്രേ പ്രശംസിക്കുന്നതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શકતા. અમે તેઓની સાથે અમારી સરખામણી પણ નથી કરતા. તેઓ પોતેજ પોતાનો માપદંડ બને છે, અને તેઓ જે છે તેના]]></a:t>
+              <a:t><![CDATA[14. ഞങ്ങൾ നിങ്ങളുടെ അടുക്കലോളം എത്താതെ അതിർ കടന്നു പോകുന്നു എന്നല്ല; ക്രിസ്തുവിന്റെ സുവിശേഷം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થકી પોતે જ પોતાનું મૂલ્યાંકન કરે છે. આ બતાવે છે કે તેઓ કશું જ જાણતા નથી.]]></a:t>
+              <a:t><![CDATA[പ്രസംഗിച്ചുകൊണ്ടു ഞങ്ങൾ നിങ്ങളുടെ അടുക്കലോളം വന്നിട്ടുണ്ടല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. પરંતુ અમને જે કામ કરવાનું સોંપ્યું છે, તેના પરિધની બહાર જઈને અમે બડાઈ નહિ મારીએ. અમે અમારી બડાઈ,]]></a:t>
+              <a:t><![CDATA[15. ഞങ്ങൾ മറ്റുള്ളവരുടെ പ്രയത്നഫലം കൈവശമാക്കി അളവില്ലാതെ പ്രശംസിക്കുന്നു എന്നുമില്ല. നിങ്ങളുടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવે અમને સોંપેલા કાર્ય પૂરતી મર્યાદીત રાખીશું. પરંતુ આ કાર્યમાં તમારી સાથેના અમારા કાર્યનો સમાવેશ]]></a:t>
+              <a:t><![CDATA[വിശ്വാസം വർദ്ധിച്ചാൽ ഞങ്ങളുടെ അതിരിന്നകത്തു നിങ്ങളുടെ ഇടയിൽ അത്യന്തം വലുതായ ഫലം പ്രാപിപ്പാനും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લોકો કહે છે કે જ્યારે હું તમારી સાથે હોઉં છું. ત્યારે દીન હોઉં છું, અને તમારાથી દૂર હોઉં છું. ત્યારે]]></a:t>
+              <a:t><![CDATA[പൌലൊസായ ഞാൻ ക്രിസ്തുവിന്റെ സൌമ്യതയും ശാന്തതയും ഓർപ്പിച്ചു നിങ്ങളെ പ്രബോധിപ്പിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થાય છે.]]></a:t>
+              <a:t><![CDATA[16. മറ്റൊരുത്തന്റെ അതിരിന്നകത്തു സാധിച്ചതിൽ പ്രശംസിക്കാതെ നിങ്ങൾക്കു അപ്പുറത്തുള്ള ദിക്കുകളോളം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. અમે વધારે પડતી બડાઈ નથી મારતા. કારણ કે અમે તમારા સુધી પહોંચ્યા ન હોઈએ. એમ અમે પોતાને હદ બહાર]]></a:t>
+              <a:t><![CDATA[സുവിശേഷം പ്രസംഗിപ്പാനും ആശിക്കയത്രേ ചെയ്യുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લંબાવતા નથી. પરંતુ અમે તમારી પાસે આવ્યા છીએ. અમે તમારી પાસે ખ્રિસ્તની સુવાર્તા લઈને આવ્યા હતા.]]></a:t>
+              <a:t><![CDATA[17. പ്രശംസിക്കുന്നവൻ കർത്താവിൽ പ്രശംസിക്കട്ടെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,843 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. જે કાર્ય અમારું છે તે પૂરતી અમારી બડાઈને અમે મર્યાદીત રાખી છે. જે કામ બીજા લોકોએ કર્યુ છે, તે]]></a:t>
-[...791 lines deleted...]
-              <a:t><![CDATA[18. કેમ કે તે એ વ્યક્તિ નથી કે જે કહે છે કે તે સારો છે. જેને પ્રભુ સારો કહે છે અને સ્વીકાર છે તે એ]]></a:t>
+              <a:t><![CDATA[18. തന്നെത്താൻ പുകഴ്ത്തുന്നവനല്ല കർത്താവു പുകഴ്ത്തുന്നവനത്രേ കൊള്ളാകുന്നവൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,183 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હિંમતવાન હોઉં છું.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[વ્યક્તિ છે.]]></a:t>
+              <a:t><![CDATA[2. ഞങ്ങൾ ജഡത്തെ അനുസരിച്ചു നടക്കുന്നു എന്നു നിരൂപിക്കുന്ന ചിലരോടു ധീരത കാണിപ്പാൻ ഞാൻ ഭാവിക്കുന്നു;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. કેટલાએક લોકો વિચારે છે કે અમે દુન્યવી પધ્ધતિથી જીવીએ છીએ. જ્યારે હું આવું ત્યારે આવા લોકો સાથે]]></a:t>
+              <a:t><![CDATA[ഞാൻ നിങ്ങളുടെ അടുക്കൽ വരുമ്പോൾ അങ്ങനെ ഖണ്ഡിതമായ ധൈര്യം കാണിപ്പാൻ ഇടവരരുതു എന്നു അപേക്ഷിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઘણા નીડર થવાની મારી યોજના છે. હું તમને વિનવું છું કે હું જ્યારે આવું ત્યારે તેવી જ નીડરતાનો ઉપયોગ]]></a:t>
+              <a:t><![CDATA[3. ഞങ്ങൾ ജഡത്തിൽ സഞ്ചരിക്കുന്നവർ എങ്കിലും ജഡപ്രകാരം പോരാടുന്നില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમારી સાથે કરવાની મારે જરૂર પડશે નહિ.]]></a:t>
+              <a:t><![CDATA[4. ഞങ്ങളുടെ പോരിന്റെ ആയുധങ്ങളോ ജഡികങ്ങൾ അല്ല, കോട്ടകളെ ഇടിപ്പാൻ ദൈവസന്നിധിയിൽ ശക്തിയുള്ളവ തന്നേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. અમે આ દુનિયામાં જીવીએ છીએ. પરંતુ જે રીતે દુનિયા ઝઘડે છે તે રીતે અમે ઝઘડતા નથી.]]></a:t>
+              <a:t><![CDATA[5. അവയാൽ ഞങ്ങൾ സങ്കല്പങ്ങളും ദൈവത്തിന്റെ പരിജ്ഞാനത്തിന്നു വിരോധമായി പൊങ്ങുന്ന എല്ലാ ഉയർച്ചയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. દુનિયા વાપરે છે તેના કરતાં જુદા પ્રકારના શસ્ત્રોથી અમે લડીએ છીએ. અમારા શસ્ત્રમાં દેવનું સાર્મથ્ય]]></a:t>
+              <a:t><![CDATA[ഇടിച്ചുകളഞ്ഞു, ഏതു വിചാരത്തെയും ക്രിസ്തുവിനോടുള്ള അനുസരണത്തിന്നായിട്ടു പിടിച്ചടക്കി,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10220,91 +8449,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme30">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme30">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10330,51 +8559,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme30">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10505,51 +8734,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>40</Slides>
+  <Slides>33</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>