--- v1 (2026-07-31)
+++ v2 (2026-11-02)
@@ -57,50 +57,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -114,50 +130,58 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -288,53 +312,61 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -394,51 +426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உங்கள் கீழ்ப்படிதல் நிறைவேறும்போது, எல்லாக் கீழ்ப்படியாமைக்குந்தக்க நீதியுள்ள தண்டனையைச் செலுத்த ஆயத்தமாயுமிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[4. (For the weapons of our warfare are not carnal, but mighty through God to the pulling down of strong holds;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -503,51 +535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உங்கள் கீழ்ப்படிதல் நிறைவேறும்போது, எல்லாக் கீழ்ப்படியாமைக்குந்தக்க நீதியுள்ள தண்டனையைச் செலுத்த ஆயத்தமாயுமிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[5. Casting down imaginations, and every high thing that exalts itself against the knowledge of God, and bringing into captivity every thought to the obedience of Christ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -612,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வெளித்தோற்றத்தின்படி பார்க்கிறீர்களா? ஒருவன் தன்னைக் கிறிஸ்துவுக்குரியவனென்று நம்பினால், தான் கிறிஸ்துவுக்குரியவனாயிருக்கிறதுபோல நாங்களும் கிறிஸ்துவுக்குரியவர்களென்று அவன் தன்னிலேதானே சிந்திக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[5. Casting down imaginations, and every high thing that exalts itself against the knowledge of God, and bringing into captivity every thought to the obedience of Christ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -721,51 +753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. வெளித்தோற்றத்தின்படி பார்க்கிறீர்களா? ஒருவன் தன்னைக் கிறிஸ்துவுக்குரியவனென்று நம்பினால், தான் கிறிஸ்துவுக்குரியவனாயிருக்கிறதுபோல நாங்களும் கிறிஸ்துவுக்குரியவர்களென்று அவன் தன்னிலேதானே சிந்திக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[5. Casting down imaginations, and every high thing that exalts itself against the knowledge of God, and bringing into captivity every thought to the obedience of Christ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும், உங்களை நிர்மூலமாக்குகிறதற்கல்ல, உங்களை ஊன்றக் கட்டுகிறதற்குக் கர்த்தர் எங்களுக்குக் கொடுத்த அதிகாரத்தைக்குறித்து, நான் இன்னும் சற்றே அதிகமாய் மேன்மைபாராட்டினாலும் நான் வெட்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[6. And being alert to revenge all disobedience, when your obedience is fulfilled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -939,51 +971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும், உங்களை நிர்மூலமாக்குகிறதற்கல்ல, உங்களை ஊன்றக் கட்டுகிறதற்குக் கர்த்தர் எங்களுக்குக் கொடுத்த அதிகாரத்தைக்குறித்து, நான் இன்னும் சற்றே அதிகமாய் மேன்மைபாராட்டினாலும் நான் வெட்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[6. And being alert to revenge all disobedience, when your obedience is fulfilled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1048,51 +1080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் நிருபங்களாலே உங்களைப் பயமுறுத்துகிறவனாய்த் தோன்றாதபடிக்கு இதைச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[7. Do all of you look on things after the outward appearance? If any man trust to himself that he is Christ's, let him of himself think this again, that, as he is Christ's, even so are we Christ's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவனுடைய நிருபங்கள் பாரயோசனையும் பலமுமுள்ளவைகள்; சரீரத்தின் தோற்றமோ பலவீனமும், வசனம் அற்பமுமாயிருக்கிறதென்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[7. Do all of you look on things after the outward appearance? If any man trust to himself that he is Christ's, let him of himself think this again, that, as he is Christ's, even so are we Christ's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1266,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவனுடைய நிருபங்கள் பாரயோசனையும் பலமுமுள்ளவைகள்; சரீரத்தின் தோற்றமோ பலவீனமும், வசனம் அற்பமுமாயிருக்கிறதென்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[7. Do all of you look on things after the outward appearance? If any man trust to himself that he is Christ's, let him of himself think this again, that, as he is Christ's, even so are we Christ's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படிச் சொல்லுகிறவன், நாங்கள் தூரத்திலிருக்கும்போது எழுதுகிற நிருபங்களால் வசனத்தில் எப்படிப்பட்டவர்களாயிருக்கிறோமோ, அப்படிப்பட்டவர்களாகவே சமீபத்திலிருக்கும்போதும் கிரியையிலும் இருப்போம் என்று சிந்திக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[8. For though I should boast somewhat more of our authority, which the Lord has given us for edification, and not for your destruction, I should not be ashamed:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1484,51 +1516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உங்களுக்கு முன்பாக இருக்கும்போது தாழ்மையாயும், தூரத்திலே இருக்கும்போது உங்கள்மேல் கண்டிப்பாயுமிருக்கிற பவுலாகிய நான் கிறிஸ்துவின் சாந்தத்தையும் தயவையும் முன்னிட்டு உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[1. Now I Paul myself plead to you by the meekness and gentleness of Christ, who in presence am base among you, but being absent am bold toward you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1593,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படிச் சொல்லுகிறவன், நாங்கள் தூரத்திலிருக்கும்போது எழுதுகிற நிருபங்களால் வசனத்தில் எப்படிப்பட்டவர்களாயிருக்கிறோமோ, அப்படிப்பட்டவர்களாகவே சமீபத்திலிருக்கும்போதும் கிரியையிலும் இருப்போம் என்று சிந்திக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[8. For though I should boast somewhat more of our authority, which the Lord has given us for edification, and not for your destruction, I should not be ashamed:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகிலும் தங்களைத்தாங்களே மெச்சிக்கொள்ளுகிற சிலருக்கு நாங்கள் எங்களைச் சரியாக்கவும் ஒப்பிடவும் துணியமாட்டோம்; தங்களைக்கொண்டு தங்களை அளந்துகொண்டு, தங்களுக்கே தங்களை ஒப்பிட்டுக்கொள்ளுகிற அவர்கள் புத்திமான்களல்ல.]]></a:t>
+              <a:t><![CDATA[8. For though I should boast somewhat more of our authority, which the Lord has given us for edification, and not for your destruction, I should not be ashamed:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1811,51 +1843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகிலும் தங்களைத்தாங்களே மெச்சிக்கொள்ளுகிற சிலருக்கு நாங்கள் எங்களைச் சரியாக்கவும் ஒப்பிடவும் துணியமாட்டோம்; தங்களைக்கொண்டு தங்களை அளந்துகொண்டு, தங்களுக்கே தங்களை ஒப்பிட்டுக்கொள்ளுகிற அவர்கள் புத்திமான்களல்ல.]]></a:t>
+              <a:t><![CDATA[9. That I may not seem as if I would terrify you by letters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1920,51 +1952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகிலும் தங்களைத்தாங்களே மெச்சிக்கொள்ளுகிற சிலருக்கு நாங்கள் எங்களைச் சரியாக்கவும் ஒப்பிடவும் துணியமாட்டோம்; தங்களைக்கொண்டு தங்களை அளந்துகொண்டு, தங்களுக்கே தங்களை ஒப்பிட்டுக்கொள்ளுகிற அவர்கள் புத்திமான்களல்ல.]]></a:t>
+              <a:t><![CDATA[10. For his letters, say they, are weighty and powerful; but his bodily presence is weak, and his speech contemptible.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2029,51 +2061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாங்கள் அளவுக்கு மிஞ்சி மேன்மைபாராட்டாமல், உங்களிடம்வரைக்கும் வந்தெட்டத்தக்கதாக, தேவன் எங்களுக்கு அளந்து பகிர்ந்த அளவுப்பிரமாணத்தின்படியே மேன்மைபாராட்டுகிறோம்.]]></a:t>
+              <a:t><![CDATA[10. For his letters, say they, are weighty and powerful; but his bodily presence is weak, and his speech contemptible.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2138,51 +2170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாங்கள் அளவுக்கு மிஞ்சி மேன்மைபாராட்டாமல், உங்களிடம்வரைக்கும் வந்தெட்டத்தக்கதாக, தேவன் எங்களுக்கு அளந்து பகிர்ந்த அளவுப்பிரமாணத்தின்படியே மேன்மைபாராட்டுகிறோம்.]]></a:t>
+              <a:t><![CDATA[11. Let such an one think this, that, such as we are in word by letters when we are absent, such will we be also in deed when we are present.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2247,51 +2279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்களிடத்தில் வந்தெட்டாதவர்களாய் நாங்கள் அளவுக்கு மிஞ்சிப்போகிறதில்லை; நாங்கள் கிறிஸ்துவின் சுவிசேஷத்தைப் பிரசங்கித்து உங்களிடம்வரைக்கும் வந்தோமே.]]></a:t>
+              <a:t><![CDATA[11. Let such an one think this, that, such as we are in word by letters when we are absent, such will we be also in deed when we are present.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2356,51 +2388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்களிடத்தில் வந்தெட்டாதவர்களாய் நாங்கள் அளவுக்கு மிஞ்சிப்போகிறதில்லை; நாங்கள் கிறிஸ்துவின் சுவிசேஷத்தைப் பிரசங்கித்து உங்களிடம்வரைக்கும் வந்தோமே.]]></a:t>
+              <a:t><![CDATA[11. Let such an one think this, that, such as we are in word by letters when we are absent, such will we be also in deed when we are present.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2465,51 +2497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எங்கள் அளவைக் கடந்து மற்றவர்களுடைய வேலைக்குட்பட்டு மேன்மைபாராட்டமாட்டோம்.]]></a:t>
+              <a:t><![CDATA[12. For we dare not make ourselves of the number, or compare ourselves with some that commend themselves: but they measuring themselves by themselves, and comparing themselves among themselves, are not wise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2574,51 +2606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எங்கள் அளவைக் கடந்து மற்றவர்களுடைய வேலைக்குட்பட்டு மேன்மைபாராட்டமாட்டோம்.]]></a:t>
+              <a:t><![CDATA[12. For we dare not make ourselves of the number, or compare ourselves with some that commend themselves: but they measuring themselves by themselves, and comparing themselves among themselves, are not wise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2683,51 +2715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உங்களுக்கு முன்பாக இருக்கும்போது தாழ்மையாயும், தூரத்திலே இருக்கும்போது உங்கள்மேல் கண்டிப்பாயுமிருக்கிற பவுலாகிய நான் கிறிஸ்துவின் சாந்தத்தையும் தயவையும் முன்னிட்டு உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[1. Now I Paul myself plead to you by the meekness and gentleness of Christ, who in presence am base among you, but being absent am bold toward you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகிலும் உங்கள் விசுவாசம் விருத்தியாகும்போது, மற்றவர்களுடைய எல்லைகளுக்குள்ளே செய்யப்பட்டவைகளை நாங்கள் செய்ததாக மேன்மைபாராட்டாமல், உங்களுக்கு அப்புறமான இடங்களில் சுவிசேஷத்தைப் பிரசங்கிக்கத்தக்கதாக, எங்கள் அளவின்படி உங்களால் மிகவும்பெருகி விருத்தியடைவோமென்று நம்பிக்கையாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[12. For we dare not make ourselves of the number, or compare ourselves with some that commend themselves: but they measuring themselves by themselves, and comparing themselves among themselves, are not wise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2901,51 +2933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகிலும் உங்கள் விசுவாசம் விருத்தியாகும்போது, மற்றவர்களுடைய எல்லைகளுக்குள்ளே செய்யப்பட்டவைகளை நாங்கள் செய்ததாக மேன்மைபாராட்டாமல், உங்களுக்கு அப்புறமான இடங்களில் சுவிசேஷத்தைப் பிரசங்கிக்கத்தக்கதாக, எங்கள் அளவின்படி உங்களால் மிகவும்பெருகி விருத்தியடைவோமென்று நம்பிக்கையாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[13. But we will not boast of things without our measure, but according to the measure of the rule which God has distributed to us, a measure to reach even unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3010,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மேன்மைபாராட்டுகிறவன் கர்த்தரைக்குறித்தே மேன்மைபாராட்டக்கடவன்.]]></a:t>
+              <a:t><![CDATA[13. But we will not boast of things without our measure, but according to the measure of the rule which God has distributed to us, a measure to reach even unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3119,51 +3151,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தன்னைத்தான் புகழுகிறவன் உத்தமனல்ல, கர்த்தரால் புகழப்படுகிறவனே உத்தமன்.]]></a:t>
+              <a:t><![CDATA[14. For we stretch not ourselves beyond our measure, as though we reached not unto you: for we are come as far as to you also in preaching the gospel of Christ:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. For we stretch not ourselves beyond our measure, as though we reached not unto you: for we are come as far as to you also in preaching the gospel of Christ:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. Not boasting of things without our measure, that is, of other men's labours; but having hope, when your faith is increased, that we shall be enlarged by you according to our rule abundantly,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. To preach the gospel in the regions beyond you, and not to boast in another man's line of things made ready to our hand.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. To preach the gospel in the regions beyond you, and not to boast in another man's line of things made ready to our hand.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. To preach the gospel in the regions beyond you, and not to boast in another man's line of things made ready to our hand.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. To preach the gospel in the regions beyond you, and not to boast in another man's line of things made ready to our hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3228,51 +3914,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எங்களை மாம்சத்தின்படி நடக்கிறவர்கள் என்று எண்ணுகிற சிலரைக்குறித்து நான் கண்டிப்பாயிருக்கவேண்டுமென்று நினைத்திருக்கிற தைரியத்தோடே, உங்கள்முன்பாக இருக்கும்போது, நான் கண்டிப்புள்ளவனாயிராதபடிக்கு நீங்கள் எச்சரிக்கையாயிருக்க உங்களை வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[1. Now I Paul myself plead to you by the meekness and gentleness of Christ, who in presence am base among you, but being absent am bold toward you:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. But he that glories, let him glory in the Lord.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. For not he that commends himself is approved, but whom the Lord commends.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3337,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எங்களை மாம்சத்தின்படி நடக்கிறவர்கள் என்று எண்ணுகிற சிலரைக்குறித்து நான் கண்டிப்பாயிருக்கவேண்டுமென்று நினைத்திருக்கிற தைரியத்தோடே, உங்கள்முன்பாக இருக்கும்போது, நான் கண்டிப்புள்ளவனாயிராதபடிக்கு நீங்கள் எச்சரிக்கையாயிருக்க உங்களை வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. But I plead to you, that I may not be bold when I am present with that confidence, wherewith I think to be bold against some, which think of us as if we walked according to the flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3446,51 +4350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாங்கள் மாம்சத்தில் நடக்கிறவர்களாயிருந்தும், மாம்சத்தின்படி போர்செய்கிறவர்களல்ல.]]></a:t>
+              <a:t><![CDATA[2. But I plead to you, that I may not be bold when I am present with that confidence, wherewith I think to be bold against some, which think of us as if we walked according to the flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3555,51 +4459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எங்களுடைய போராயுதங்கள் மாம்சத்துக்கேற்றவைகளாயிராமல், அரண்களை நிர்மூலமாக்குகிறதற்கு தேவபலமுள்ளவைகளாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. But I plead to you, that I may not be bold when I am present with that confidence, wherewith I think to be bold against some, which think of us as if we walked according to the flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3664,51 +4568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவைகளால் நாங்கள் தர்க்கங்களையும், தேவனை அறிகிற அறிவுக்கு விரோதமாய் எழும்புகிற எல்லா மேட்டிமையையும் நிர்மூலமாக்கி, எந்த எண்ணத்தையும் கிறிஸ்துவுக்குக் கீழ்ப்படியச் சிறைப்படுத்துகிறவர்களாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[3. For though we walk in the flesh, we do not war after the flesh:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3773,51 +4677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவைகளால் நாங்கள் தர்க்கங்களையும், தேவனை அறிகிற அறிவுக்கு விரோதமாய் எழும்புகிற எல்லா மேட்டிமையையும் நிர்மூலமாக்கி, எந்த எண்ணத்தையும் கிறிஸ்துவுக்குக் கீழ்ப்படியச் சிறைப்படுத்துகிறவர்களாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[4. (For the weapons of our warfare are not carnal, but mighty through God to the pulling down of strong holds;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3852,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529205" r:id="rId1"/>
+    <p:sldLayoutId id="2482618052" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4104,54 +5008,118 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4296,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. നിങ്ങളുടെ അനുസരണം തികഞ്ഞു വരുമ്പോൾ എല്ലാ അനുസരണക്കേടിന്നും പ്രതികാരം ചെയ്‍വാൻ]]></a:t>
+              <a:t><![CDATA[தேவபலமுள்ளவைகளாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒരുങ്ങിയുമിരിക്കുന്നു. നിങ്ങൾ പുറമെയുള്ളതു നോക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[5. அவைகளால் நாங்கள் தர்க்கங்களையும், தேவனை அறிகிற அறிவுக்கு விரோதமாய் எழும்புகிற எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. താൻ ക്രിസ്തുവിന്നുള്ളവൻ എന്നു ഒരുത്തൻ ഉറച്ചിരിക്കുന്നു എങ്കിൽ അവൻ ക്രിസ്തുവിന്നുള്ളവൻ എന്നപോലെ]]></a:t>
+              <a:t><![CDATA[மேட்டிமையையும் நிர்மூலமாக்கி, எந்த எண்ணத்தையும் கிறிஸ்துவுக்குக் கீழ்ப்படியச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞങ്ങളും ക്രിസ്തുവിനുള്ളവർ എന്നു അവൻ പിന്നെയും നിരൂപിക്കട്ടെ.]]></a:t>
+              <a:t><![CDATA[சிறைப்படுத்துகிறவர்களாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. നിങ്ങളെ ഇടിച്ചുകളവാനല്ല പണിവാനത്രേ കർത്താവു ഞങ്ങൾക്കു തന്ന അധികാരത്തെക്കുറിച്ചു ഒന്നു അധികം]]></a:t>
+              <a:t><![CDATA[6. உங்கள் கீழ்ப்படிதல் நிறைவேறும்போது, எல்லாக் கீழ்ப்படியாமைக்குந்தக்க நீதியுள்ள தண்டனையைச் செலுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രശംസിച്ചാലും ഞാൻ ലജ്ജിച്ചുപോകയില്ല.]]></a:t>
+              <a:t><![CDATA[ஆயத்தமாயுமிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ഞാൻ ലേഖനങ്ങളെക്കൊണ്ടു നിങ്ങളെ പേടിപ്പിക്കുന്നു എന്നു തോന്നരുതു.]]></a:t>
+              <a:t><![CDATA[7. வெளித்தோற்றத்தின்படி பார்க்கிறீர்களா? ஒருவன் தன்னைக் கிறிஸ்துவுக்குரியவனென்று நம்பினால், தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അവന്റെ ലേഖനങ്ങൾ ഘനവും ഊറ്റവും ഉള്ളവ തന്നേ; ശരീരസന്നിധിയോ ബലഹീനവും വാക്കു നിന്ദ്യവുമത്രേ എന്നു]]></a:t>
+              <a:t><![CDATA[கிறிஸ்துவுக்குரியவனாயிருக்கிறதுபோல நாங்களும் கிறிஸ்துவுக்குரியவர்களென்று அவன் தன்னிலேதானே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചിലർ പറയുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[சிந்திக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അകലെയിരിക്കുമ്പോൾ ഞങ്ങൾ ലേഖനങ്ങളാൽ വാക്കിൽ എങ്ങനെയുള്ളവരോ അരികത്തിരിക്കുമ്പോൾ പ്രവൃത്തിയിലും]]></a:t>
+              <a:t><![CDATA[8. மேலும், உங்களை நிர்மூலமாக்குகிறதற்கல்ல, உங்களை ஊன்றக் கட்டுகிறதற்குக் கர்த்தர் எங்களுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. നിങ്ങളുടെ സമക്ഷത്തു താഴ്മയുള്ളവൻ എന്നും അകലത്തിരിക്കെ നിങ്ങളോടു ധൈര്യപ്പെടുന്നവൻ എന്നുമുള്ള]]></a:t>
+              <a:t><![CDATA[1. உங்களுக்கு முன்பாக இருக்கும்போது தாழ்மையாயும், தூரத்திலே இருக்கும்போது உங்கள்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അങ്ങനെയുള്ളവർ തന്നേ എന്നു അങ്ങനത്തവൻ നിരൂപിക്കട്ടെ.]]></a:t>
+              <a:t><![CDATA[கொடுத்த அதிகாரத்தைக்குறித்து, நான் இன்னும் சற்றே அதிகமாய் மேன்மைபாராட்டினாலும் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. തങ്ങളെത്തന്നേ ശ്ളാഘിക്കുന്ന ചിലരോടു ഞങ്ങളെത്തന്നേ ചേർത്തൊരുമിപ്പാനോ ഉപമിപ്പാനോ തുനിയുന്നില്ല;]]></a:t>
+              <a:t><![CDATA[வெட்கப்படுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവർ തങ്ങളാൽ തന്നേ തങ്ങളെ അളക്കുകയും തങ്ങളോടു തന്നേ തങ്ങളെ ഉപമിക്കയും ചെയ്യുന്നതുകൊണ്ടു]]></a:t>
+              <a:t><![CDATA[9. நான் நிருபங்களாலே உங்களைப் பயமுறுத்துகிறவனாய்த் தோன்றாதபடிக்கு இதைச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തിരിച്ചറിവുള്ളവരല്ല.]]></a:t>
+              <a:t><![CDATA[10. அவனுடைய நிருபங்கள் பாரயோசனையும் பலமுமுள்ளவைகள்; சரீரத்தின் தோற்றமோ பலவீனமும், வசனம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ഞങ്ങളോ അളവില്ലാത്തവണ്ണമല്ല, നിങ്ങളുടെ അടുക്കലോളം എത്തുമാറു ദൈവം ഞങ്ങൾക്കു അളന്നുതന്ന അതിരിന്റെ]]></a:t>
+              <a:t><![CDATA[அற்பமுமாயிருக்கிறதென்கிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അളവിന്നു ഒത്തവണ്ണമത്രേ പ്രശംസിക്കുന്നതു.]]></a:t>
+              <a:t><![CDATA[11. அப்படிச் சொல்லுகிறவன், நாங்கள் தூரத்திலிருக்கும்போது எழுதுகிற நிருபங்களால் வசனத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ഞങ്ങൾ നിങ്ങളുടെ അടുക്കലോളം എത്താതെ അതിർ കടന്നു പോകുന്നു എന്നല്ല; ക്രിസ്തുവിന്റെ സുവിശേഷം]]></a:t>
+              <a:t><![CDATA[எப்படிப்பட்டவர்களாயிருக்கிறோமோ, அப்படிப்பட்டவர்களாகவே சமீபத்திலிருக்கும்போதும் கிரியையிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രസംഗിച്ചുകൊണ്ടു ഞങ്ങൾ നിങ്ങളുടെ അടുക്കലോളം വന്നിട്ടുണ്ടല്ലോ.]]></a:t>
+              <a:t><![CDATA[இருப்போம் என்று சிந்திக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ഞങ്ങൾ മറ്റുള്ളവരുടെ പ്രയത്നഫലം കൈവശമാക്കി അളവില്ലാതെ പ്രശംസിക്കുന്നു എന്നുമില്ല. നിങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[12. ஆகிலும் தங்களைத்தாங்களே மெச்சிக்கொள்ளுகிற சிலருக்கு நாங்கள் எங்களைச் சரியாக்கவும் ஒப்பிடவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിശ്വാസം വർദ്ധിച്ചാൽ ഞങ്ങളുടെ അതിരിന്നകത്തു നിങ്ങളുടെ ഇടയിൽ അത്യന്തം വലുതായ ഫലം പ്രാപിപ്പാനും]]></a:t>
+              <a:t><![CDATA[துணியமாட்டோம்; தங்களைக்கொண்டு தங்களை அளந்துகொண்டு, தங்களுக்கே தங்களை ஒப்பிட்டுக்கொள்ளுகிற அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പൌലൊസായ ഞാൻ ക്രിസ്തുവിന്റെ സൌമ്യതയും ശാന്തതയും ഓർപ്പിച്ചു നിങ്ങളെ പ്രബോധിപ്പിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[கண்டிப்பாயுமிருக்கிற பவுலாகிய நான் கிறிஸ்துவின் சாந்தத்தையும் தயவையும் முன்னிட்டு உங்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. മറ്റൊരുത്തന്റെ അതിരിന്നകത്തു സാധിച്ചതിൽ പ്രശംസിക്കാതെ നിങ്ങൾക്കു അപ്പുറത്തുള്ള ദിക്കുകളോളം]]></a:t>
+              <a:t><![CDATA[புத்திமான்களல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സുവിശേഷം പ്രസംഗിപ്പാനും ആശിക്കയത്രേ ചെയ്യുന്നു.]]></a:t>
+              <a:t><![CDATA[13. நாங்கள் அளவுக்கு மிஞ்சி மேன்மைபாராட்டாமல், உங்களிடம்வரைக்கும் வந்தெட்டத்தக்கதாக, தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. പ്രശംസിക്കുന്നവൻ കർത്താവിൽ പ്രശംസിക്കട്ടെ.]]></a:t>
+              <a:t><![CDATA[எங்களுக்கு அளந்து பகிர்ந்த அளவுப்பிரமாணத்தின்படியே மேன்மைபாராட்டுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8564,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. തന്നെത്താൻ പുകഴ്ത്തുന്നവനല്ല കർത്താവു പുകഴ്ത്തുന്നവനത്രേ കൊള്ളാകുന്നവൻ.]]></a:t>
+              <a:t><![CDATA[14. உங்களிடத்தில் வந்தெட்டாதவர்களாய் நாங்கள் அளவுக்கு மிஞ்சிப்போகிறதில்லை; நாங்கள் கிறிஸ்துவின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சுவிசேஷத்தைப் பிரசங்கித்து உங்களிடம்வரைக்கும் வந்தோமே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. எங்கள் அளவைக் கடந்து மற்றவர்களுடைய வேலைக்குட்பட்டு மேன்மைபாராட்டமாட்டோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. ஆகிலும் உங்கள் விசுவாசம் விருத்தியாகும்போது, மற்றவர்களுடைய எல்லைகளுக்குள்ளே செய்யப்பட்டவைகளை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நாங்கள் செய்ததாக மேன்மைபாராட்டாமல், உங்களுக்கு அப்புறமான இடங்களில் சுவிசேஷத்தைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிரசங்கிக்கத்தக்கதாக, எங்கள் அளவின்படி உங்களால் மிகவும்பெருகி விருத்தியடைவோமென்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நம்பிக்கையாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +9488,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ഞങ്ങൾ ജഡത്തെ അനുസരിച്ചു നടക്കുന്നു എന്നു നിരൂപിക്കുന്ന ചിലരോടു ധീരത കാണിപ്പാൻ ഞാൻ ഭാവിക്കുന്നു;]]></a:t>
+              <a:t><![CDATA[புத்திசொல்லுகிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. மேன்மைபாராட்டுகிறவன் கர்த்தரைக்குறித்தே மேன்மைபாராட்டக்கடவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. தன்னைத்தான் புகழுகிறவன் உத்தமனல்ல, கர்த்தரால் புகழப்படுகிறவனே உத்தமன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞാൻ നിങ്ങളുടെ അടുക്കൽ വരുമ്പോൾ അങ്ങനെ ഖണ്ഡിതമായ ധൈര്യം കാണിപ്പാൻ ഇടവരരുതു എന്നു അപേക്ഷിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[2. எங்களை மாம்சத்தின்படி நடக்கிறவர்கள் என்று எண்ணுகிற சிலரைக்குறித்து நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ഞങ്ങൾ ജഡത്തിൽ സഞ്ചരിക്കുന്നവർ എങ്കിലും ജഡപ്രകാരം പോരാടുന്നില്ല.]]></a:t>
+              <a:t><![CDATA[கண்டிப்பாயிருக்கவேண்டுமென்று நினைத்திருக்கிற தைரியத்தோடே, உங்கள்முன்பாக இருக்கும்போது, நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ഞങ്ങളുടെ പോരിന്റെ ആയുധങ്ങളോ ജഡികങ്ങൾ അല്ല, കോട്ടകളെ ഇടിപ്പാൻ ദൈവസന്നിധിയിൽ ശക്തിയുള്ളവ തന്നേ.]]></a:t>
+              <a:t><![CDATA[கண்டிப்புள்ளவனாயிராதபடிக்கு நீங்கள் எச்சரிக்கையாயிருக்க உங்களை வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അവയാൽ ഞങ്ങൾ സങ്കല്പങ്ങളും ദൈവത്തിന്റെ പരിജ്ഞാനത്തിന്നു വിരോധമായി പൊങ്ങുന്ന എല്ലാ ഉയർച്ചയും]]></a:t>
+              <a:t><![CDATA[3. நாங்கள் மாம்சத்தில் நடக்கிறவர்களாயிருந்தும், மாம்சத்தின்படி போர்செய்கிறவர்களல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇടിച്ചുകളഞ്ഞു, ഏതു വിചാരത്തെയും ക്രിസ്തുവിനോടുള്ള അനുസരണത്തിന്നായിട്ടു പിടിച്ചടക്കി,]]></a:t>
+              <a:t><![CDATA[4. எங்களுடைய போராயுதங்கள் மாம்சத்துக்கேற்றவைகளாயிராமல், அரண்களை நிர்மூலமாக்குகிறதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
   <a:themeElements>
-    <a:clrScheme name="Theme99">
+    <a:clrScheme name="Theme22">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme99">
+    <a:fontScheme name="Theme22">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme99">
+    <a:fmtScheme name="Theme22">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +10758,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>41</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>