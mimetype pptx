--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -105,50 +105,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,50 +188,51 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,53 +387,54 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மகா பிரதான அப்போஸ்தலரிலும், நான் ஒன்றிலும் குறைவுள்ளவனல்லவென்று எண்ணுகிறேன்.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் கிறிஸ்துவின் ஊழியக்காரரா? நான் அதிகம்; புத்தியீனமாய்ப் பேசுகிறேன்; நான் அதிகமாய்ப் பிரயாசப்பட்டவன், அதிகமாய் அடிபட்டவன், அதிகமாய்க் காவல்களில் வைக்கப்பட்டவன், அநேகந்தரம் மரண அவதியில் அகப்பட்டவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் பேச்சிலே கல்லாதவனாயிருந்தாலும், அறிவிலே கல்லாதவனல்ல; எந்த விஷயத்திலும் எல்லாருக்கு முன்பாகவும் உங்களுக்குள்ளே நாங்கள் வெளிப்பட்டிருக்கிறோமே.]]></a:t>
+              <a:t><![CDATA[3. ஆகிலும், சர்ப்பமானது தன்னுடைய தந்திரத்தினாலே ஏவாளை வஞ்சித்ததுபோல, உங்கள் மனதும் கிறிஸ்துவைப்பற்றிய உண்மையினின்று விலகும்படி கெடுக்கப்படுமோவென்று பயந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் பேச்சிலே கல்லாதவனாயிருந்தாலும், அறிவிலே கல்லாதவனல்ல; எந்த விஷயத்திலும் எல்லாருக்கு முன்பாகவும் உங்களுக்குள்ளே நாங்கள் வெளிப்பட்டிருக்கிறோமே.]]></a:t>
+              <a:t><![CDATA[3. ஆகிலும், சர்ப்பமானது தன்னுடைய தந்திரத்தினாலே ஏவாளை வஞ்சித்ததுபோல, உங்கள் மனதும் கிறிஸ்துவைப்பற்றிய உண்மையினின்று விலகும்படி கெடுக்கப்படுமோவென்று பயந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் உயர்த்தப்படும்படி நான் என்னைத்தானே தாழ்த்தி, தேவனுடைய சுவிசேஷத்தை இலவசமாய் உங்களுக்குப் பிரசங்கித்ததினாலே குற்றஞ்செய்தேனோ?]]></a:t>
+              <a:t><![CDATA[4. எப்படியெனில், உங்களிடத்தில் வருகிறவன் நாங்கள் பிரசங்கியாத வேறொரு இயேசுவைப் பிரசங்கித்தானானால், அல்லது நீங்கள் பெற்றிராத வேறொரு ஆவியையும், நீங்கள் ஏற்றுக்கொள்ளாத வேறொரு சுவிசேஷத்தையும் பெற்றீர்களானால், நன்றாய்ச் சகித்திருப்பீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் உயர்த்தப்படும்படி நான் என்னைத்தானே தாழ்த்தி, தேவனுடைய சுவிசேஷத்தை இலவசமாய் உங்களுக்குப் பிரசங்கித்ததினாலே குற்றஞ்செய்தேனோ?]]></a:t>
+              <a:t><![CDATA[4. எப்படியெனில், உங்களிடத்தில் வருகிறவன் நாங்கள் பிரசங்கியாத வேறொரு இயேசுவைப் பிரசங்கித்தானானால், அல்லது நீங்கள் பெற்றிராத வேறொரு ஆவியையும், நீங்கள் ஏற்றுக்கொள்ளாத வேறொரு சுவிசேஷத்தையும் பெற்றீர்களானால், நன்றாய்ச் சகித்திருப்பீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உங்களுக்கு ஊழியஞ்செய்யும்படிக்கு, மற்றச் சபைகளிடத்தில் சம்பளத்தைப்பெற்று, அவர்களைக் கொள்ளையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[4. எப்படியெனில், உங்களிடத்தில் வருகிறவன் நாங்கள் பிரசங்கியாத வேறொரு இயேசுவைப் பிரசங்கித்தானானால், அல்லது நீங்கள் பெற்றிராத வேறொரு ஆவியையும், நீங்கள் ஏற்றுக்கொள்ளாத வேறொரு சுவிசேஷத்தையும் பெற்றீர்களானால், நன்றாய்ச் சகித்திருப்பீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் உங்களோடிருந்து குறைவுபட்டபோதும், ஒருவரையும் நான் வருத்தப்படுத்தவில்லை; மக்கெதோனியாவிலிருந்து வந்த சகோதரர் என் குறைவை நிறைவாக்கினார்கள், எவ்விதத்திலேயும் உங்களுக்குப் பாரமாயிராதபடிக்கு ஜாக்கிரதையாயிருந்தேன், இனிமேலும் ஜாக்கிரதையாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[24. யூதர்களால் ஒன்றுகுறைய நாற்பதடியாக ஐந்துதரம் அடிபட்டேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் உங்களோடிருந்து குறைவுபட்டபோதும், ஒருவரையும் நான் வருத்தப்படுத்தவில்லை; மக்கெதோனியாவிலிருந்து வந்த சகோதரர் என் குறைவை நிறைவாக்கினார்கள், எவ்விதத்திலேயும் உங்களுக்குப் பாரமாயிராதபடிக்கு ஜாக்கிரதையாயிருந்தேன், இனிமேலும் ஜாக்கிரதையாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[25. மூன்றுதரம் மிலாறுகளால் அடிபட்டேன், ஒருதரம் கல்லெறியுண்டேன், மூன்றுதரம் கப்பற்சேதத்தில் இருந்தேன், கடலிலே ஒரு இராப்பகல் முழுவதும் போக்கினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் உங்களோடிருந்து குறைவுபட்டபோதும், ஒருவரையும் நான் வருத்தப்படுத்தவில்லை; மக்கெதோனியாவிலிருந்து வந்த சகோதரர் என் குறைவை நிறைவாக்கினார்கள், எவ்விதத்திலேயும் உங்களுக்குப் பாரமாயிராதபடிக்கு ஜாக்கிரதையாயிருந்தேன், இனிமேலும் ஜாக்கிரதையாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[25. மூன்றுதரம் மிலாறுகளால் அடிபட்டேன், ஒருதரம் கல்லெறியுண்டேன், மூன்றுதரம் கப்பற்சேதத்தில் இருந்தேன், கடலிலே ஒரு இராப்பகல் முழுவதும் போக்கினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அகாயாநாட்டின் திசைகளிலே இந்தப் புகழ்ச்சி என்னைவிட்டு நீங்குவதில்லையென்று என்னிலுள்ள கிறிஸ்துவினுடைய சத்தியத்தைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[26. அநேகந்தரம் பிரயாணம்பண்ணினேன்; ஆறுகளால் வந்த மோசங்களிலும், கள்ளரால் வந்த மோசங்களிலும், என் சுயஜனங்களால் வந்த மோசங்களிலும், அந்நிய ஜனங்களால் வந்த மோசங்களிலும், பட்டணங்களில் உண்டான மோசங்களிலும், வனாந்தரத்தில் உண்டான மோசங்களிலும், சமுத்திரத்தில் உண்டான மோசங்களிலும், கள்ளச்சகோதரரிடத்தில் உண்டான மோசங்களிலும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் புத்தியீனத்தை நீங்கள் சற்றே சகித்தால் நலமாயிருக்கும்; என்னைச் சகித்துமிருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[21. நாங்கள் பலவீனரானதுபோல, எங்களுக்கு வந்த கனவீனத்தைக்குறித்துப் பேசுகிறேன்; ஒருவன் எதிலே துணிவுள்ளவனாயிருக்கிறானோ அதிலே நானும் துணிவுள்ளவனாயிருக்கிறேன்; இப்படிப் புத்தியீனமாய்ப் பேசுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்படிச் சொல்லவேண்டியதென்ன? நான் உங்களைச் சிநேகியாதபடியினாலேயோ? தேவன் அறிவார்.]]></a:t>
+              <a:t><![CDATA[26. அநேகந்தரம் பிரயாணம்பண்ணினேன்; ஆறுகளால் வந்த மோசங்களிலும், கள்ளரால் வந்த மோசங்களிலும், என் சுயஜனங்களால் வந்த மோசங்களிலும், அந்நிய ஜனங்களால் வந்த மோசங்களிலும், பட்டணங்களில் உண்டான மோசங்களிலும், வனாந்தரத்தில் உண்டான மோசங்களிலும், சமுத்திரத்தில் உண்டான மோசங்களிலும், கள்ளச்சகோதரரிடத்தில் உண்டான மோசங்களிலும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேலும், எங்களை விரோதிக்கச் சமயந்தேடுகிறவர்களுக்குச் சமயம் கிடையாதபடிக்கு, தங்களைக்குறித்து மேன்மைபாராட்டுகிற காரியத்தில் அவர்கள் எங்களைப்போலக் காணப்படும்படி, நான் செய்வதையே இன்னும் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[26. அநேகந்தரம் பிரயாணம்பண்ணினேன்; ஆறுகளால் வந்த மோசங்களிலும், கள்ளரால் வந்த மோசங்களிலும், என் சுயஜனங்களால் வந்த மோசங்களிலும், அந்நிய ஜனங்களால் வந்த மோசங்களிலும், பட்டணங்களில் உண்டான மோசங்களிலும், வனாந்தரத்தில் உண்டான மோசங்களிலும், சமுத்திரத்தில் உண்டான மோசங்களிலும், கள்ளச்சகோதரரிடத்தில் உண்டான மோசங்களிலும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேலும், எங்களை விரோதிக்கச் சமயந்தேடுகிறவர்களுக்குச் சமயம் கிடையாதபடிக்கு, தங்களைக்குறித்து மேன்மைபாராட்டுகிற காரியத்தில் அவர்கள் எங்களைப்போலக் காணப்படும்படி, நான் செய்வதையே இன்னும் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[27. பிரயாசத்திலும், வருத்தத்திலும், அநேகமுறை கண்விழிப்புகளிலும், பசியிலும் தாகத்திலும், அநேகமுறை உபவாசங்களிலும், குளிரிலும், நிர்வாணத்திலும் இருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படிப்பட்டவர்கள் கள்ள அப்போஸ்தலர்கள், கபடமுள்ள வேலையாட்கள், கிறிஸ்துவினுடைய அப்போஸ்தலரின் வேஷத்தைத் தரித்துக்கொண்டவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[28. இவை முதலானவைகளையல்லாமல், எல்லாச் சபைகளைக்குறித்தும் உண்டாயிருக்கிற கவலை என்னை நாள்தோறும் நெருக்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படிப்பட்டவர்கள் கள்ள அப்போஸ்தலர்கள், கபடமுள்ள வேலையாட்கள், கிறிஸ்துவினுடைய அப்போஸ்தலரின் வேஷத்தைத் தரித்துக்கொண்டவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[28. இவை முதலானவைகளையல்லாமல், எல்லாச் சபைகளைக்குறித்தும் உண்டாயிருக்கிற கவலை என்னை நாள்தோறும் நெருக்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அது ஆச்சரியமல்ல, சாத்தானும் ஒளியின் தூதனுடைய வேஷத்தைத் தரித்துக்கொள்வானே.]]></a:t>
+              <a:t><![CDATA[5. மகா பிரதான அப்போஸ்தலரிலும், நான் ஒன்றிலும் குறைவுள்ளவனல்லவென்று எண்ணுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் அவனுடைய ஊழியக்காரரும் நீதியின் ஊழியக்காரருடைய வேஷத்தைத் தரித்துக்கொண்டால் அது ஆச்சரியமல்லவே; அவர்கள் முடிவு அவர்கள் கிரியைகளுக்குத்தக்கதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[29. ஒருவன் பலவீனனானால் நானும் பலவீனனாகிறதில்லையோ? ஒருவன் இடறினால் என் மனம் எரியாதிருக்குமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் அவனுடைய ஊழியக்காரரும் நீதியின் ஊழியக்காரருடைய வேஷத்தைத் தரித்துக்கொண்டால் அது ஆச்சரியமல்லவே; அவர்கள் முடிவு அவர்கள் கிரியைகளுக்குத்தக்கதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. நான் பேச்சிலே கல்லாதவனாயிருந்தாலும், அறிவிலே கல்லாதவனல்ல; எந்த விஷயத்திலும் எல்லாருக்கு முன்பாகவும் உங்களுக்குள்ளே நாங்கள் வெளிப்பட்டிருக்கிறோமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்னும் நான் சொல்லுகிறேன்; ஒருவனும் என்னைப் புத்தியீனனென்று எண்ணவேண்டாம்; அப்படி எண்ணினால், நானும் சற்றே மேன்மைபாராட்டும்படி, என்னைப் புத்தியீனனைப்போலாகிலும் ஏற்றுக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. நான் பேச்சிலே கல்லாதவனாயிருந்தாலும், அறிவிலே கல்லாதவனல்ல; எந்த விஷயத்திலும் எல்லாருக்கு முன்பாகவும் உங்களுக்குள்ளே நாங்கள் வெளிப்பட்டிருக்கிறோமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்னும் நான் சொல்லுகிறேன்; ஒருவனும் என்னைப் புத்தியீனனென்று எண்ணவேண்டாம்; அப்படி எண்ணினால், நானும் சற்றே மேன்மைபாராட்டும்படி, என்னைப் புத்தியீனனைப்போலாகிலும் ஏற்றுக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[30. நான் மேன்மைபாராட்டவேண்டுமானால், என் பலவீனத்திற்கடுத்தவைகளைக் குறித்து மேன்மைபாராட்டுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உங்களைக் கற்புள்ள கன்னியாகக் கிறிஸ்து என்னும் ஒரே புருஷனுக்கு ஒப்புக்கொடுக்க நியமித்தபடியால், உங்களுக்காக தேவவைராக்கியமான வைராக்கியங்கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[21. நாங்கள் பலவீனரானதுபோல, எங்களுக்கு வந்த கனவீனத்தைக்குறித்துப் பேசுகிறேன்; ஒருவன் எதிலே துணிவுள்ளவனாயிருக்கிறானோ அதிலே நானும் துணிவுள்ளவனாயிருக்கிறேன்; இப்படிப் புத்தியீனமாய்ப் பேசுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இப்படி நான் சொல்லுகிறது கர்த்தருக்கேற்றபடி சொல்லாமல், மேன்மைபாராட்டும் தைரியத்தினாலே புத்தியீனனைப்போலச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[7. நீங்கள் உயர்த்தப்படும்படி நான் என்னைத்தானே தாழ்த்தி, தேவனுடைய சுவிசேஷத்தை இலவசமாய் உங்களுக்குப் பிரசங்கித்ததினாலே குற்றஞ்செய்தேனோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +3001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இப்படி நான் சொல்லுகிறது கர்த்தருக்கேற்றபடி சொல்லாமல், மேன்மைபாராட்டும் தைரியத்தினாலே புத்தியீனனைப்போலச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[7. நீங்கள் உயர்த்தப்படும்படி நான் என்னைத்தானே தாழ்த்தி, தேவனுடைய சுவிசேஷத்தை இலவசமாய் உங்களுக்குப் பிரசங்கித்ததினாலே குற்றஞ்செய்தேனோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அநேகர் மாம்சத்திற்கேற்றபடி மேன்மைபாராட்டிக்கொள்ளுகையில், நானும் மேன்மைபாராட்டுவேன்.]]></a:t>
+              <a:t><![CDATA[31. என்றென்றைக்கும் ஸ்தோத்திரிக்கப்பட்ட தேவனும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவுமானவர் நான் பொய் சொல்லுகிறதில்லையென்று அறிவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்கள் புத்தியுள்ளவர்களாயிருந்து புத்தியில்லாதவர்களைச் சந்தோஷமாய்ச் சகித்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[31. என்றென்றைக்கும் ஸ்தோத்திரிக்கப்பட்ட தேவனும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவுமானவர் நான் பொய் சொல்லுகிறதில்லையென்று அறிவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஒருவன் உங்களைச் சிறையாக்கினாலும், ஒருவன் உங்களைப் பட்சித்தாலும், ஒருவன் உங்களைக் கைவசப்படுத்தினாலும், ஒருவன் தன்னை உயர்த்தினாலும், ஒருவன் உங்களை முகத்தில் அறைந்தாலும் சகித்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[8. உங்களுக்கு ஊழியஞ்செய்யும்படிக்கு, மற்றச் சபைகளிடத்தில் சம்பளத்தைப்பெற்று, அவர்களைக் கொள்ளையிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஒருவன் உங்களைச் சிறையாக்கினாலும், ஒருவன் உங்களைப் பட்சித்தாலும், ஒருவன் உங்களைக் கைவசப்படுத்தினாலும், ஒருவன் தன்னை உயர்த்தினாலும், ஒருவன் உங்களை முகத்தில் அறைந்தாலும் சகித்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[32. தமஸ்குபட்டணத்து அரேத்தா ராஜாவினுடைய சேனைத்தலைவன் என்னைப் பிடிக்கவேண்டுமென்று தமஸ்கருடைய பட்டணத்தைக் காவல்வைத்துக் காத்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நாங்கள் பலவீனரானதுபோல, எங்களுக்கு வந்த கனவீனத்தைக்குறித்துப் பேசுகிறேன்; ஒருவன் எதிலே துணிவுள்ளவனாயிருக்கிறானோ அதிலே நானும் துணிவுள்ளவனாயிருக்கிறேன்; இப்படிப் புத்தியீனமாய்ப் பேசுகிறேன்.]]></a:t>
+              <a:t><![CDATA[32. தமஸ்குபட்டணத்து அரேத்தா ராஜாவினுடைய சேனைத்தலைவன் என்னைப் பிடிக்கவேண்டுமென்று தமஸ்கருடைய பட்டணத்தைக் காவல்வைத்துக் காத்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நாங்கள் பலவீனரானதுபோல, எங்களுக்கு வந்த கனவீனத்தைக்குறித்துப் பேசுகிறேன்; ஒருவன் எதிலே துணிவுள்ளவனாயிருக்கிறானோ அதிலே நானும் துணிவுள்ளவனாயிருக்கிறேன்; இப்படிப் புத்தியீனமாய்ப் பேசுகிறேன்.]]></a:t>
+              <a:t><![CDATA[9. நான் உங்களோடிருந்து குறைவுபட்டபோதும், ஒருவரையும் நான் வருத்தப்படுத்தவில்லை; மக்கெதோனியாவிலிருந்து வந்த சகோதரர் என் குறைவை நிறைவாக்கினார்கள், எவ்விதத்திலேயும் உங்களுக்குப் பாரமாயிராதபடிக்கு ஜாக்கிரதையாயிருந்தேன், இனிமேலும் ஜாக்கிரதையாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் எபிரெயரா? நானும் எபிரெயன்; அவர்கள் இஸ்ரவேலரா? நானும் இஸ்ரவேலன்; அவர்கள் ஆபிரகாமின் சந்ததியாரா? நானும் ஆபிரகாமின் சந்ததியான்.]]></a:t>
+              <a:t><![CDATA[9. நான் உங்களோடிருந்து குறைவுபட்டபோதும், ஒருவரையும் நான் வருத்தப்படுத்தவில்லை; மக்கெதோனியாவிலிருந்து வந்த சகோதரர் என் குறைவை நிறைவாக்கினார்கள், எவ்விதத்திலேயும் உங்களுக்குப் பாரமாயிராதபடிக்கு ஜாக்கிரதையாயிருந்தேன், இனிமேலும் ஜாக்கிரதையாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் கிறிஸ்துவின் ஊழியக்காரரா? நான் அதிகம்; புத்தியீனமாய்ப் பேசுகிறேன்; நான் அதிகமாய்ப் பிரயாசப்பட்டவன், அதிகமாய் அடிபட்டவன், அதிகமாய்க் காவல்களில் வைக்கப்பட்டவன், அநேகந்தரம் மரண அவதியில் அகப்பட்டவன்.]]></a:t>
+              <a:t><![CDATA[9. நான் உங்களோடிருந்து குறைவுபட்டபோதும், ஒருவரையும் நான் வருத்தப்படுத்தவில்லை; மக்கெதோனியாவிலிருந்து வந்த சகோதரர் என் குறைவை நிறைவாக்கினார்கள், எவ்விதத்திலேயும் உங்களுக்குப் பாரமாயிராதபடிக்கு ஜாக்கிரதையாயிருந்தேன், இனிமேலும் ஜாக்கிரதையாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +3982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உங்களைக் கற்புள்ள கன்னியாகக் கிறிஸ்து என்னும் ஒரே புருஷனுக்கு ஒப்புக்கொடுக்க நியமித்தபடியால், உங்களுக்காக தேவவைராக்கியமான வைராக்கியங்கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[1. என் புத்தியீனத்தை நீங்கள் சற்றே சகித்தால் நலமாயிருக்கும்; என்னைச் சகித்துமிருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் கிறிஸ்துவின் ஊழியக்காரரா? நான் அதிகம்; புத்தியீனமாய்ப் பேசுகிறேன்; நான் அதிகமாய்ப் பிரயாசப்பட்டவன், அதிகமாய் அடிபட்டவன், அதிகமாய்க் காவல்களில் வைக்கப்பட்டவன், அநேகந்தரம் மரண அவதியில் அகப்பட்டவன்.]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது நான் கூடையிலே வைக்கப்பட்டு, ஜன்னலிலிருந்து மதில்வழியாய் இறக்கிவிடப்பட்டு, அவனுடைய கைக்குத் தப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யூதர்களால் ஒன்றுகுறைய நாற்பதடியாக ஐந்துதரம் அடிபட்டேன்;]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது நான் கூடையிலே வைக்கப்பட்டு, ஜன்னலிலிருந்து மதில்வழியாய் இறக்கிவிடப்பட்டு, அவனுடைய கைக்குத் தப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மூன்றுதரம் மிலாறுகளால் அடிபட்டேன், ஒருதரம் கல்லெறியுண்டேன், மூன்றுதரம் கப்பற்சேதத்தில் இருந்தேன், கடலிலே ஒரு இராப்பகல் முழுவதும் போக்கினேன்.]]></a:t>
+              <a:t><![CDATA[10. அகாயாநாட்டின் திசைகளிலே இந்தப் புகழ்ச்சி என்னைவிட்டு நீங்குவதில்லையென்று என்னிலுள்ள கிறிஸ்துவினுடைய சத்தியத்தைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மூன்றுதரம் மிலாறுகளால் அடிபட்டேன், ஒருதரம் கல்லெறியுண்டேன், மூன்றுதரம் கப்பற்சேதத்தில் இருந்தேன், கடலிலே ஒரு இராப்பகல் முழுவதும் போக்கினேன்.]]></a:t>
+              <a:t><![CDATA[11. இப்படிச் சொல்லவேண்டியதென்ன? நான் உங்களைச் சிநேகியாதபடியினாலேயோ? தேவன் அறிவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அநேகந்தரம் பிரயாணம்பண்ணினேன்; ஆறுகளால் வந்த மோசங்களிலும், கள்ளரால் வந்த மோசங்களிலும், என் சுயஜனங்களால் வந்த மோசங்களிலும், அந்நிய ஜனங்களால் வந்த மோசங்களிலும், பட்டணங்களில் உண்டான மோசங்களிலும், வனாந்தரத்தில் உண்டான மோசங்களிலும், சமுத்திரத்தில் உண்டான மோசங்களிலும், கள்ளச்சகோதரரிடத்தில் உண்டான மோசங்களிலும்;]]></a:t>
+              <a:t><![CDATA[12. மேலும், எங்களை விரோதிக்கச் சமயந்தேடுகிறவர்களுக்குச் சமயம் கிடையாதபடிக்கு, தங்களைக்குறித்து மேன்மைபாராட்டுகிற காரியத்தில் அவர்கள் எங்களைப்போலக் காணப்படும்படி, நான் செய்வதையே இன்னும் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அநேகந்தரம் பிரயாணம்பண்ணினேன்; ஆறுகளால் வந்த மோசங்களிலும், கள்ளரால் வந்த மோசங்களிலும், என் சுயஜனங்களால் வந்த மோசங்களிலும், அந்நிய ஜனங்களால் வந்த மோசங்களிலும், பட்டணங்களில் உண்டான மோசங்களிலும், வனாந்தரத்தில் உண்டான மோசங்களிலும், சமுத்திரத்தில் உண்டான மோசங்களிலும், கள்ளச்சகோதரரிடத்தில் உண்டான மோசங்களிலும்;]]></a:t>
+              <a:t><![CDATA[12. மேலும், எங்களை விரோதிக்கச் சமயந்தேடுகிறவர்களுக்குச் சமயம் கிடையாதபடிக்கு, தங்களைக்குறித்து மேன்மைபாராட்டுகிற காரியத்தில் அவர்கள் எங்களைப்போலக் காணப்படும்படி, நான் செய்வதையே இன்னும் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அநேகந்தரம் பிரயாணம்பண்ணினேன்; ஆறுகளால் வந்த மோசங்களிலும், கள்ளரால் வந்த மோசங்களிலும், என் சுயஜனங்களால் வந்த மோசங்களிலும், அந்நிய ஜனங்களால் வந்த மோசங்களிலும், பட்டணங்களில் உண்டான மோசங்களிலும், வனாந்தரத்தில் உண்டான மோசங்களிலும், சமுத்திரத்தில் உண்டான மோசங்களிலும், கள்ளச்சகோதரரிடத்தில் உண்டான மோசங்களிலும்;]]></a:t>
+              <a:t><![CDATA[13. அப்படிப்பட்டவர்கள் கள்ள அப்போஸ்தலர்கள், கபடமுள்ள வேலையாட்கள், கிறிஸ்துவினுடைய அப்போஸ்தலரின் வேஷத்தைத் தரித்துக்கொண்டவர்களாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பிரயாசத்திலும், வருத்தத்திலும், அநேகமுறை கண்விழிப்புகளிலும், பசியிலும் தாகத்திலும், அநேகமுறை உபவாசங்களிலும், குளிரிலும், நிர்வாணத்திலும் இருந்தேன்.]]></a:t>
+              <a:t><![CDATA[13. அப்படிப்பட்டவர்கள் கள்ள அப்போஸ்தலர்கள், கபடமுள்ள வேலையாட்கள், கிறிஸ்துவினுடைய அப்போஸ்தலரின் வேஷத்தைத் தரித்துக்கொண்டவர்களாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +4963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பிரயாசத்திலும், வருத்தத்திலும், அநேகமுறை கண்விழிப்புகளிலும், பசியிலும் தாகத்திலும், அநேகமுறை உபவாசங்களிலும், குளிரிலும், நிர்வாணத்திலும் இருந்தேன்.]]></a:t>
+              <a:t><![CDATA[14. அது ஆச்சரியமல்ல, சாத்தானும் ஒளியின் தூதனுடைய வேஷத்தைத் தரித்துக்கொள்வானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இவை முதலானவைகளையல்லாமல், எல்லாச் சபைகளைக்குறித்தும் உண்டாயிருக்கிற கவலை என்னை நாள்தோறும் நெருக்குகிறது.]]></a:t>
+              <a:t><![CDATA[15. ஆகையால் அவனுடைய ஊழியக்காரரும் நீதியின் ஊழியக்காரருடைய வேஷத்தைத் தரித்துக்கொண்டால் அது ஆச்சரியமல்லவே; அவர்கள் முடிவு அவர்கள் கிரியைகளுக்குத்தக்கதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகிலும், சர்ப்பமானது தன்னுடைய தந்திரத்தினாலே ஏவாளை வஞ்சித்ததுபோல, உங்கள் மனதும் கிறிஸ்துவைப்பற்றிய உண்மையினின்று விலகும்படி கெடுக்கப்படுமோவென்று பயந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[1. என் புத்தியீனத்தை நீங்கள் சற்றே சகித்தால் நலமாயிருக்கும்; என்னைச் சகித்துமிருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இவை முதலானவைகளையல்லாமல், எல்லாச் சபைகளைக்குறித்தும் உண்டாயிருக்கிற கவலை என்னை நாள்தோறும் நெருக்குகிறது.]]></a:t>
+              <a:t><![CDATA[15. ஆகையால் அவனுடைய ஊழியக்காரரும் நீதியின் ஊழியக்காரருடைய வேஷத்தைத் தரித்துக்கொண்டால் அது ஆச்சரியமல்லவே; அவர்கள் முடிவு அவர்கள் கிரியைகளுக்குத்தக்கதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஒருவன் பலவீனனானால் நானும் பலவீனனாகிறதில்லையோ? ஒருவன் இடறினால் என் மனம் எரியாதிருக்குமோ?]]></a:t>
+              <a:t><![CDATA[16. பின்னும் நான் சொல்லுகிறேன்; ஒருவனும் என்னைப் புத்தியீனனென்று எண்ணவேண்டாம்; அப்படி எண்ணினால், நானும் சற்றே மேன்மைபாராட்டும்படி, என்னைப் புத்தியீனனைப்போலாகிலும் ஏற்றுக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நான் மேன்மைபாராட்டவேண்டுமானால், என் பலவீனத்திற்கடுத்தவைகளைக் குறித்து மேன்மைபாராட்டுவேன்.]]></a:t>
+              <a:t><![CDATA[16. பின்னும் நான் சொல்லுகிறேன்; ஒருவனும் என்னைப் புத்தியீனனென்று எண்ணவேண்டாம்; அப்படி எண்ணினால், நானும் சற்றே மேன்மைபாராட்டும்படி, என்னைப் புத்தியீனனைப்போலாகிலும் ஏற்றுக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. என்றென்றைக்கும் ஸ்தோத்திரிக்கப்பட்ட தேவனும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவுமானவர் நான் பொய் சொல்லுகிறதில்லையென்று அறிவார்.]]></a:t>
+              <a:t><![CDATA[17. இப்படி நான் சொல்லுகிறது கர்த்தருக்கேற்றபடி சொல்லாமல், மேன்மைபாராட்டும் தைரியத்தினாலே புத்தியீனனைப்போலச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. என்றென்றைக்கும் ஸ்தோத்திரிக்கப்பட்ட தேவனும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவுமானவர் நான் பொய் சொல்லுகிறதில்லையென்று அறிவார்.]]></a:t>
+              <a:t><![CDATA[17. இப்படி நான் சொல்லுகிறது கர்த்தருக்கேற்றபடி சொல்லாமல், மேன்மைபாராட்டும் தைரியத்தினாலே புத்தியீனனைப்போலச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தமஸ்குபட்டணத்து அரேத்தா ராஜாவினுடைய சேனைத்தலைவன் என்னைப் பிடிக்கவேண்டுமென்று தமஸ்கருடைய பட்டணத்தைக் காவல்வைத்துக் காத்தான்;]]></a:t>
+              <a:t><![CDATA[18. அநேகர் மாம்சத்திற்கேற்றபடி மேன்மைபாராட்டிக்கொள்ளுகையில், நானும் மேன்மைபாராட்டுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தமஸ்குபட்டணத்து அரேத்தா ராஜாவினுடைய சேனைத்தலைவன் என்னைப் பிடிக்கவேண்டுமென்று தமஸ்கருடைய பட்டணத்தைக் காவல்வைத்துக் காத்தான்;]]></a:t>
+              <a:t><![CDATA[19. நீங்கள் புத்தியுள்ளவர்களாயிருந்து புத்தியில்லாதவர்களைச் சந்தோஷமாய்ச் சகித்திருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6053,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது நான் கூடையிலே வைக்கப்பட்டு, ஜன்னலிலிருந்து மதில்வழியாய் இறக்கிவிடப்பட்டு, அவனுடைய கைக்குத் தப்பினேன்.]]></a:t>
+              <a:t><![CDATA[20. ஒருவன் உங்களைச் சிறையாக்கினாலும், ஒருவன் உங்களைப் பட்சித்தாலும், ஒருவன் உங்களைக் கைவசப்படுத்தினாலும், ஒருவன் தன்னை உயர்த்தினாலும், ஒருவன் உங்களை முகத்தில் அறைந்தாலும் சகித்திருக்கிறீர்களே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. ஒருவன் உங்களைச் சிறையாக்கினாலும், ஒருவன் உங்களைப் பட்சித்தாலும், ஒருவன் உங்களைக் கைவசப்படுத்தினாலும், ஒருவன் தன்னை உயர்த்தினாலும், ஒருவன் உங்களை முகத்தில் அறைந்தாலும் சகித்திருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகிலும், சர்ப்பமானது தன்னுடைய தந்திரத்தினாலே ஏவாளை வஞ்சித்ததுபோல, உங்கள் மனதும் கிறிஸ்துவைப்பற்றிய உண்மையினின்று விலகும்படி கெடுக்கப்படுமோவென்று பயந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் எபிரெயரா? நானும் எபிரெயன்; அவர்கள் இஸ்ரவேலரா? நானும் இஸ்ரவேலன்; அவர்கள் ஆபிரகாமின் சந்ததியாரா? நானும் ஆபிரகாமின் சந்ததியான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +6380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எப்படியெனில், உங்களிடத்தில் வருகிறவன் நாங்கள் பிரசங்கியாத வேறொரு இயேசுவைப் பிரசங்கித்தானானால், அல்லது நீங்கள் பெற்றிராத வேறொரு ஆவியையும், நீங்கள் ஏற்றுக்கொள்ளாத வேறொரு சுவிசேஷத்தையும் பெற்றீர்களானால், நன்றாய்ச் சகித்திருப்பீர்களே.]]></a:t>
+              <a:t><![CDATA[2. நான் உங்களைக் கற்புள்ள கன்னியாகக் கிறிஸ்து என்னும் ஒரே புருஷனுக்கு ஒப்புக்கொடுக்க நியமித்தபடியால், உங்களுக்காக தேவவைராக்கியமான வைராக்கியங்கொண்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +6489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எப்படியெனில், உங்களிடத்தில் வருகிறவன் நாங்கள் பிரசங்கியாத வேறொரு இயேசுவைப் பிரசங்கித்தானானால், அல்லது நீங்கள் பெற்றிராத வேறொரு ஆவியையும், நீங்கள் ஏற்றுக்கொள்ளாத வேறொரு சுவிசேஷத்தையும் பெற்றீர்களானால், நன்றாய்ச் சகித்திருப்பீர்களே.]]></a:t>
+              <a:t><![CDATA[2. நான் உங்களைக் கற்புள்ள கன்னியாகக் கிறிஸ்து என்னும் ஒரே புருஷனுக்கு ஒப்புக்கொடுக்க நியமித்தபடியால், உங்களுக்காக தேவவைராக்கியமான வைராக்கியங்கொண்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +6598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எப்படியெனில், உங்களிடத்தில் வருகிறவன் நாங்கள் பிரசங்கியாத வேறொரு இயேசுவைப் பிரசங்கித்தானானால், அல்லது நீங்கள் பெற்றிராத வேறொரு ஆவியையும், நீங்கள் ஏற்றுக்கொள்ளாத வேறொரு சுவிசேஷத்தையும் பெற்றீர்களானால், நன்றாய்ச் சகித்திருப்பீர்களே.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் கிறிஸ்துவின் ஊழியக்காரரா? நான் அதிகம்; புத்தியீனமாய்ப் பேசுகிறேன்; நான் அதிகமாய்ப் பிரயாசப்பட்டவன், அதிகமாய் அடிபட்டவன், அதிகமாய்க் காவல்களில் வைக்கப்பட்டவன், அநேகந்தரம் மரண அவதியில் அகப்பட்டவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506701" r:id="rId1"/>
+    <p:sldLayoutId id="2474529251" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7024,50 +7137,58 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7200,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For I suppose I was not a thing behind the very chiefest apostles.]]></a:t>
+              <a:t><![CDATA[അദ്ധ്വാനിച്ചു, അധികം പ്രാവശ്യം തടവിലായി, അനവധി അടി കൊണ്ടു, പലപ്പോഴും പ്രാണഭയത്തിലായി;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. But though I be rude in speech, yet not in knowledge; but we have been thoroughly made manifest]]></a:t>
+              <a:t><![CDATA[3. എന്നാൽ സർപ്പം ഹവ്വയെ ഉപായത്താൽ ചതിച്ചതുപോലെ നിങ്ങളുടെ മനസ്സു ക്രിസ്തുവിനോടുള്ള ഏകാഗ്രതയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[among you in all things.]]></a:t>
+              <a:t><![CDATA[നിർമ്മലതയും വിട്ടു വഷളായിപ്പോകുമോ എന്നു ഞാൻ ഭയപ്പെടുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Have I committed an offence in abasing myself that all of you might be exalted, because I have]]></a:t>
+              <a:t><![CDATA[4. ഒരുത്തൻ വന്നു ഞങ്ങൾ പ്രസംഗിക്കാത്ത മറ്റൊരു യേശുവിനെ പ്രസംഗിക്കയോ നിങ്ങൾക്കു ലഭിക്കാത്ത വേറൊരു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[preached to you the gospel of God freely?]]></a:t>
+              <a:t><![CDATA[ആത്മാവെങ്കിലും നിങ്ങൾ കൈക്കൊള്ളാത്ത വേറൊരു സുവിശേഷമെങ്കിലും ലഭിക്കയോ ചെയ്യുമ്പോൾ നിങ്ങൾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. I robbed other churches, taking wages of them, to do you service.]]></a:t>
+              <a:t><![CDATA[പൊറുക്കുന്നതു ആശ്ചര്യം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And when I was present with you, and wanted, I was chargeable to no man: for that which was]]></a:t>
+              <a:t><![CDATA[24. യെഹൂദരാൽ ഞാൻ ഒന്നു കുറയ നാല്പതു അടി അഞ്ചുവട്ടം കൊണ്ടു;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lacking to me the brethren which came from Macedonia supplied: and in all things I have kept myself]]></a:t>
+              <a:t><![CDATA[25. മൂന്നുവട്ടം കോലിനാൽ അടികൊണ്ടു; ഒരിക്കൽ കല്ലേറുകൊണ്ടു, മൂന്നുവട്ടം കപ്പൽച്ചേതത്തിൽ അകപ്പെട്ടു,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from being burdensome unto you, and so will I keep myself.]]></a:t>
+              <a:t><![CDATA[ഒരു രാപ്പകൽ വെള്ളത്തിൽ കഴിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. As the truth of Christ is in me, no man shall stop me of this boasting in the regions of Achaia.]]></a:t>
+              <a:t><![CDATA[26. ഞാൻ പലപ്പോഴും യാത്ര ചെയ്തു; നദികളിലെ ആപത്തു, കള്ളന്മാരാലുള്ള ആപത്തു, സ്വജനത്താലുള്ള ആപത്തു,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Would to God all of you could bear with me a little in my folly: and indeed bear with me.]]></a:t>
+              <a:t><![CDATA[21. അതിൽ ഞങ്ങൾ ബലഹീനരായിരുന്നു എന്നു ഞാൻ മാനംകെട്ടു പറയുന്നു. എന്നാൽ ആരെങ്കിലും ധൈര്യപ്പെടുന്ന]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Wherefore? because I love you not? God knows.]]></a:t>
+              <a:t><![CDATA[ജതികളാലുള്ള ആപത്തു, പട്ടണത്തിലെ ആപത്തു, കാട്ടിലെ ആപത്തു, കടലിലെ ആപത്തു, കള്ളസ്സഹോദരന്മാരാലുള്ള]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. But what I do, that I will do, that I may cut off occasion from them which desire occasion; that]]></a:t>
+              <a:t><![CDATA[ആപത്തു;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wherein they glory, they may be found even as we.]]></a:t>
+              <a:t><![CDATA[27. അദ്ധ്വാനം, പ്രയാസം, പലവട്ടം ഉറക്കിളപ്പു, പൈദാഹം, പലവട്ടം പട്ടിണി, ശീതം, നഗ്നത]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For such are false apostles, deceitful workers, transforming themselves into the apostles of]]></a:t>
+              <a:t><![CDATA[28. എന്നീ അസാധാരണസംഗതികൾ ഭവിച്ചതു കൂടാതെ എനിക്കു ദിവസേന സർവ്വസഭകളെയും കുറിച്ചുള്ള ചിന്താഭാരം എന്ന]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Christ.]]></a:t>
+              <a:t><![CDATA[തിരക്കും ഉണ്ടു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And no marvel; for Satan himself is transformed into an angel of light.]]></a:t>
+              <a:t><![CDATA[5. ഞാൻ അതിശ്രേഷ്ഠതയുള്ള അപ്പൊസ്തലന്മാരെക്കാൾ ഒട്ടും കുറഞ്ഞവനല്ല എന്നു നിരൂപിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Therefore it is no great thing if his ministers also be transformed as the ministers of]]></a:t>
+              <a:t><![CDATA[29. ആർ ബലഹീനനായിട്ടു ഞാൻ ബലഹീനനാകാതെ ഇരിക്കുന്നു? ആർ ഇടറിപ്പോയിട്ടു ഞാൻ അഴലാതിരിക്കുന്നു?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[righteousness; whose end shall be according to their works.]]></a:t>
+              <a:t><![CDATA[6. ഞാൻ വാക്സാമർത്ഥ്യമില്ലാത്തവൻ എങ്കിലും പരിജ്ഞാനമില്ലാത്തവനല്ല; ഞങ്ങൾ അതു നിങ്ങൾക്കു എല്ലായ്പോഴും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. I say again, Let no man think me a fool; if otherwise, yet as a fool receive me, that I may]]></a:t>
+              <a:t><![CDATA[എല്ലാവിധത്തിലും വെളിപ്പെടുത്തിയിരിക്കുന്നുവല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[boast myself a little.]]></a:t>
+              <a:t><![CDATA[30. പ്രശംസിക്കേണമെങ്കിൽ എന്റെ ബലഹീനതസംബന്ധിച്ചു ഞാൻ പ്രശംസിക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. For I am jealous over you with godly jealousy: for I have espoused you to one husband, that I may]]></a:t>
+              <a:t><![CDATA[കാര്യത്തിൽ--ഞാൻ ബുദ്ധിഹീനനായി പറയുന്നു--ഞാനും ധൈര്യപ്പെടുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. That which I speak, I speak it not after the Lord, but as it were foolishly, in this confidence]]></a:t>
+              <a:t><![CDATA[7. അല്ലെങ്കിൽ ഞാൻ ദൈവത്തിന്റെ സുവിശേഷം നിങ്ങൾക്കു സൌജന്യമായി പ്രസംഗിച്ചുകൊണ്ടു നിങ്ങൾ ഉയരേണ്ടതിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of boasting.]]></a:t>
+              <a:t><![CDATA[എന്നെത്തന്നേ താഴ്ത്തുകയാൽ പാപം ചെയ്തുവോ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Seeing that many glory after the flesh, I will glory also.]]></a:t>
+              <a:t><![CDATA[31. നമ്മുടെ കർത്താവായ യേശുക്രിസ്തുവിന്റെ ദൈവവും പിതാവുമായി എന്നേക്കും വാഴ്ത്തപ്പെട്ടവൻ ഞാൻ ഭോഷ്കല്ല]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. For all of you suffer fools gladly, seeing all of you yourselves are wise.]]></a:t>
+              <a:t><![CDATA[പറയുന്നതു എന്നറിയുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. For all of you suffer, if a man bring you into bondage, if a man devour you, if a man take of]]></a:t>
+              <a:t><![CDATA[8. നിങ്ങളുടെ ഇടയിൽ ശുശ്രൂഷ ചെയ്‍വാൻ ഞാൻ മറ്റു സഭകളെ കവർന്നു അവരോടു ചെലവിന്നു വാങ്ങി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, if a man exalt himself, if a man strike you on the face.]]></a:t>
+              <a:t><![CDATA[32. ദമസ്കൊസിലെ അരേതാരാജാവിന്റെ നാടുവാഴി എന്നെ പിടിപ്പാൻ ഇച്ഛിച്ചു, ദമസ്കപട്ടണത്തെ കാവൽ വെച്ചു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. I speak as concerning reproach, as though we had been weak. Nevertheless whatever that anyone is]]></a:t>
+              <a:t><![CDATA[കാത്തു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bold, (I speak foolishly,) I am bold also.]]></a:t>
+              <a:t><![CDATA[9. നിങ്ങളുടെ ഇടയിൽ ഇരുന്നപ്പോൾ മുട്ടുണ്ടായാറെ ഞാൻ ഒരുത്തനെയും ഭാരപ്പെടുത്തിയില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Are they Hebrews? so am I. Are they Israelites? so am I. Are they the seed of Abraham? so am I.]]></a:t>
+              <a:t><![CDATA[മക്കെദോന്യയിൽനിന്നു വന്ന സഹോദരന്മാർ അത്രേ എന്റെ മുട്ടു തീർത്തതു. ഞാൻ ഒരുവിധേനയും നിങ്ങൾക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Are they ministers of Christ? (I speak as a fool) I am more; in labours more abundant, in]]></a:t>
+              <a:t><![CDATA[ഭാരമായിത്തീരാതവണ്ണം സൂക്ഷിച്ചു, മേലാലും സൂക്ഷിക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[present you as a chaste virgin to Christ.]]></a:t>
+              <a:t><![CDATA[1. നിങ്ങൾ എന്റെ പക്കൽ അസാരം ബുദ്ധിഹീനത പൊറുത്തുകൊണ്ടാൽ കൊള്ളായിരുന്നു; അതേ, നിങ്ങൾ എന്നെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stripes above measure, in prisons more frequent, in deaths often.]]></a:t>
+              <a:t><![CDATA[33. എന്നാൽ അവർ എന്നെ മതിലിലുള്ള ഒരു കിളിവാതിൽവഴിയായി ഒരു കൊട്ടയിൽ ഇറക്കിവിട്ടു, അങ്ങനെ ഞാൻ അവന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Of the Jews five times received I forty stripes save one.]]></a:t>
+              <a:t><![CDATA[കയ്യിൽനിന്നു തെറ്റി ഓടിപ്പോയി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Three times was I beaten with rods, once was I stoned, three times I suffered shipwreck, a night]]></a:t>
+              <a:t><![CDATA[10. എന്നിലുള്ള ക്രിസ്തുവിന്റെ സത്യത്താണ അഖായപ്രദേശങ്ങളിൽ ഈ പ്രശംസ എനിക്കു ആരും ഇല്ലാതാക്കുകയില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and a day I have been in the deep;]]></a:t>
+              <a:t><![CDATA[11. അതു എന്തുകൊണ്ടു? ഞാൻ നിങ്ങളെ സ്നേഹിക്കായ്കകൊണ്ടോ? ദൈവം അറിയുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. In journeys often, in perils of waters, in perils of robbers, in perils by mine own countrymen,]]></a:t>
+              <a:t><![CDATA[12. എന്നെ നിന്ദിപ്പാൻ കാരണം അന്വേഷിക്കുന്നവർക്കു കാരണം അറുത്തുകളയേണ്ടതിന്നു ഞാൻ ചെയ്യുന്നതു മേലാലും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in perils by the heathen, in perils in the city, in perils in the wilderness, in perils in the sea,]]></a:t>
+              <a:t><![CDATA[ചെയ്യും; അവർ പ്രശംസിക്കുന്ന കാര്യത്തിൽ ഞങ്ങളെപ്പോലെ അവരെ കാണട്ടെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in perils among false brethren;]]></a:t>
+              <a:t><![CDATA[13. ഇങ്ങനെയുള്ളവർ കള്ളയപ്പൊസ്തലന്മാർ, കപടവേലക്കാർ, ക്രിസ്തുവിന്റെ അപ്പൊസ്തലന്മാരുടെ വേഷം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. In weariness and painfulness, in watchings often, in hunger and thirst, in fastings often, in]]></a:t>
+              <a:t><![CDATA[ധരിക്കുന്നവരത്രേ; അതു ആശ്ചര്യവുമല്ല;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cold and nakedness.]]></a:t>
+              <a:t><![CDATA[14. സാത്താൻ താനും വെളിച്ചദൂതന്റെ വേഷം ധരിക്കുന്നുവല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Beside those things that are without, that which comes upon me daily, the care of all the]]></a:t>
+              <a:t><![CDATA[15. ആകയാൽ അവന്റെ ശുശ്രൂഷക്കാർ നീതിയുടെ ശുശ്രൂഷക്കാരുടെ വേഷം ധരിച്ചാൽ അതിശയമല്ല; അവരുടെ അവസാനം അവരുടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But I fear, lest by any means, as the serpent misled Eve through his subtlety, so your minds]]></a:t>
+              <a:t><![CDATA[പൊറുത്തുകൊള്ളുന്നുവല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[churches.]]></a:t>
+              <a:t><![CDATA[പ്രവൃത്തികൾക്കു ഒത്തതായിരിക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Who is weak, and I am not weak? who is offended, and I burn not?]]></a:t>
+              <a:t><![CDATA[16. ആരും എന്നെ ബുദ്ധിഹീനൻ എന്നു വിചാരിക്കരുതു എന്നു ഞാൻ പിന്നെയും പറയുന്നു; വിചാരിച്ചാലോ ഞാനും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. If I must essentially glory, I will glory of the things which concern mine infirmities.]]></a:t>
+              <a:t><![CDATA[അല്പം പ്രശംസിക്കേണ്ടതിന്നു ബുദ്ധിഹീനനെപ്പോലെയെങ്കിലും എന്നെ കൈക്കൊൾവിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. The God and Father of our Lord Jesus Christ, which is blessed for evermore, knows that I lie]]></a:t>
+              <a:t><![CDATA[17. ഞാൻ ഈ സംസാരിക്കുന്നതു കർത്താവിന്റെ ഹിതപ്രകാരമല്ല, പ്രശംസിക്കുന്ന ഈ അതിധൈര്യത്തോടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not.]]></a:t>
+              <a:t><![CDATA[ബുദ്ധിഹീനനെപ്പോലെ അത്രേ സംസാരിക്കുന്നതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. In Damascus the governor under Aretas the king kept the city of the Damascenes with a garrison,]]></a:t>
+              <a:t><![CDATA[18. പലരും ജഡപ്രകാരം പ്രശംസിക്കയാൽ ഞാനും പ്രശംസിക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[desirous to apprehend me:]]></a:t>
+              <a:t><![CDATA[19. നിങ്ങൾ ബുദ്ധിമാന്മാർ ആകയാൽ ബുദ്ധിഹീനരെ സന്തോഷത്തോടെ പൊറുക്കുന്നുവല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +14053,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And through a window in a basket was I let down by the wall, and escaped his hands.]]></a:t>
+              <a:t><![CDATA[20. നിങ്ങളെ ഒരുവൻ അടിമപ്പെടുത്തിയാലും ഒരുവൻ തിന്നുകളഞ്ഞാലും ഒരുവൻ പിടിച്ചുകൊണ്ടുപോയാലും ഒരുവൻ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[അഹംകരിച്ചാലും ഒരുവൻ നിങ്ങളെ മുഖത്തു അടിച്ചാലും നിങ്ങൾ പൊറുക്കുന്നുവല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[should be corrupted from the simplicity that is in Christ.]]></a:t>
+              <a:t><![CDATA[22. അവർ എബ്രായരോ? ഞാനും അതേ; അവർ യിസ്രായേല്യരോ? ഞാനും അതേ; അവർ അബ്രാഹാമിന്റെ സന്തതിയോ? ഞാനും അതേ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For if he that comes preaches another Jesus, whom we have not preached, or if all of you receive]]></a:t>
+              <a:t><![CDATA[2. ഞാൻ നിങ്ങളെക്കുറിച്ചു ദൈവത്തിന്റെ എരിവോടെ എരിയുന്നു; ഞാൻ ക്രിസ്തു എന്ന ഏകപുരുഷന്നു നിങ്ങളെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[another spirit, which all of you have not received, or another gospel, which all of you have not]]></a:t>
+              <a:t><![CDATA[നിർമ്മലകന്യകയായി ഏല്പിപ്പാൻ വിവാഹനിശ്ചയം ചെയ്തിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[accepted, all of you might well bear with him.]]></a:t>
+              <a:t><![CDATA[23. ക്രിസ്തുവിന്റെ ശുശ്രൂഷക്കാരോ?--ഞാൻ ബുദ്ധിഭ്രമമായി സംസാരിക്കുന്നു--ഞാൻ അധികം; ഞാൻ ഏറ്റവും അധികം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14806,51 +15059,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>58</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>