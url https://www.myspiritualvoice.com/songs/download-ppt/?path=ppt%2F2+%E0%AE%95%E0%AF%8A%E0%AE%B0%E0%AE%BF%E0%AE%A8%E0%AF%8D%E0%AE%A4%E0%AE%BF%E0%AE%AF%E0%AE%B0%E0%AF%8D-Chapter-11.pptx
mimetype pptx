--- v1 (2026-07-31)
+++ v2 (2026-11-03)
@@ -107,50 +107,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -189,50 +201,56 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -388,53 +406,59 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -494,51 +518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் கிறிஸ்துவின் ஊழியக்காரரா? நான் அதிகம்; புத்தியீனமாய்ப் பேசுகிறேன்; நான் அதிகமாய்ப் பிரயாசப்பட்டவன், அதிகமாய் அடிபட்டவன், அதிகமாய்க் காவல்களில் வைக்கப்பட்டவன், அநேகந்தரம் மரண அவதியில் அகப்பட்டவன்.]]></a:t>
+              <a:t><![CDATA[5. For I suppose I was not a thing behind the very chiefest apostles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -603,51 +627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகிலும், சர்ப்பமானது தன்னுடைய தந்திரத்தினாலே ஏவாளை வஞ்சித்ததுபோல, உங்கள் மனதும் கிறிஸ்துவைப்பற்றிய உண்மையினின்று விலகும்படி கெடுக்கப்படுமோவென்று பயந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[6. But though I be rude in speech, yet not in knowledge; but we have been thoroughly made manifest among you in all things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகிலும், சர்ப்பமானது தன்னுடைய தந்திரத்தினாலே ஏவாளை வஞ்சித்ததுபோல, உங்கள் மனதும் கிறிஸ்துவைப்பற்றிய உண்மையினின்று விலகும்படி கெடுக்கப்படுமோவென்று பயந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[6. But though I be rude in speech, yet not in knowledge; but we have been thoroughly made manifest among you in all things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -821,51 +845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எப்படியெனில், உங்களிடத்தில் வருகிறவன் நாங்கள் பிரசங்கியாத வேறொரு இயேசுவைப் பிரசங்கித்தானானால், அல்லது நீங்கள் பெற்றிராத வேறொரு ஆவியையும், நீங்கள் ஏற்றுக்கொள்ளாத வேறொரு சுவிசேஷத்தையும் பெற்றீர்களானால், நன்றாய்ச் சகித்திருப்பீர்களே.]]></a:t>
+              <a:t><![CDATA[7. Have I committed an offence in abasing myself that all of you might be exalted, because I have preached to you the gospel of God freely?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -930,51 +954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எப்படியெனில், உங்களிடத்தில் வருகிறவன் நாங்கள் பிரசங்கியாத வேறொரு இயேசுவைப் பிரசங்கித்தானானால், அல்லது நீங்கள் பெற்றிராத வேறொரு ஆவியையும், நீங்கள் ஏற்றுக்கொள்ளாத வேறொரு சுவிசேஷத்தையும் பெற்றீர்களானால், நன்றாய்ச் சகித்திருப்பீர்களே.]]></a:t>
+              <a:t><![CDATA[7. Have I committed an offence in abasing myself that all of you might be exalted, because I have preached to you the gospel of God freely?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1039,51 +1063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எப்படியெனில், உங்களிடத்தில் வருகிறவன் நாங்கள் பிரசங்கியாத வேறொரு இயேசுவைப் பிரசங்கித்தானானால், அல்லது நீங்கள் பெற்றிராத வேறொரு ஆவியையும், நீங்கள் ஏற்றுக்கொள்ளாத வேறொரு சுவிசேஷத்தையும் பெற்றீர்களானால், நன்றாய்ச் சகித்திருப்பீர்களே.]]></a:t>
+              <a:t><![CDATA[8. I robbed other churches, taking wages of them, to do you service.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யூதர்களால் ஒன்றுகுறைய நாற்பதடியாக ஐந்துதரம் அடிபட்டேன்;]]></a:t>
+              <a:t><![CDATA[8. I robbed other churches, taking wages of them, to do you service.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1257,51 +1281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மூன்றுதரம் மிலாறுகளால் அடிபட்டேன், ஒருதரம் கல்லெறியுண்டேன், மூன்றுதரம் கப்பற்சேதத்தில் இருந்தேன், கடலிலே ஒரு இராப்பகல் முழுவதும் போக்கினேன்.]]></a:t>
+              <a:t><![CDATA[9. And when I was present with you, and wanted, I was chargeable to no man: for that which was lacking to me the brethren which came from Macedonia supplied: and in all things I have kept myself from being burdensome unto you, and so will I keep myself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1366,51 +1390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மூன்றுதரம் மிலாறுகளால் அடிபட்டேன், ஒருதரம் கல்லெறியுண்டேன், மூன்றுதரம் கப்பற்சேதத்தில் இருந்தேன், கடலிலே ஒரு இராப்பகல் முழுவதும் போக்கினேன்.]]></a:t>
+              <a:t><![CDATA[9. And when I was present with you, and wanted, I was chargeable to no man: for that which was lacking to me the brethren which came from Macedonia supplied: and in all things I have kept myself from being burdensome unto you, and so will I keep myself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1475,51 +1499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அநேகந்தரம் பிரயாணம்பண்ணினேன்; ஆறுகளால் வந்த மோசங்களிலும், கள்ளரால் வந்த மோசங்களிலும், என் சுயஜனங்களால் வந்த மோசங்களிலும், அந்நிய ஜனங்களால் வந்த மோசங்களிலும், பட்டணங்களில் உண்டான மோசங்களிலும், வனாந்தரத்தில் உண்டான மோசங்களிலும், சமுத்திரத்தில் உண்டான மோசங்களிலும், கள்ளச்சகோதரரிடத்தில் உண்டான மோசங்களிலும்;]]></a:t>
+              <a:t><![CDATA[9. And when I was present with you, and wanted, I was chargeable to no man: for that which was lacking to me the brethren which came from Macedonia supplied: and in all things I have kept myself from being burdensome unto you, and so will I keep myself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1584,51 +1608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நாங்கள் பலவீனரானதுபோல, எங்களுக்கு வந்த கனவீனத்தைக்குறித்துப் பேசுகிறேன்; ஒருவன் எதிலே துணிவுள்ளவனாயிருக்கிறானோ அதிலே நானும் துணிவுள்ளவனாயிருக்கிறேன்; இப்படிப் புத்தியீனமாய்ப் பேசுகிறேன்.]]></a:t>
+              <a:t><![CDATA[1. Would to God all of you could bear with me a little in my folly: and indeed bear with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1693,51 +1717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அநேகந்தரம் பிரயாணம்பண்ணினேன்; ஆறுகளால் வந்த மோசங்களிலும், கள்ளரால் வந்த மோசங்களிலும், என் சுயஜனங்களால் வந்த மோசங்களிலும், அந்நிய ஜனங்களால் வந்த மோசங்களிலும், பட்டணங்களில் உண்டான மோசங்களிலும், வனாந்தரத்தில் உண்டான மோசங்களிலும், சமுத்திரத்தில் உண்டான மோசங்களிலும், கள்ளச்சகோதரரிடத்தில் உண்டான மோசங்களிலும்;]]></a:t>
+              <a:t><![CDATA[10. As the truth of Christ is in me, no man shall stop me of this boasting in the regions of Achaia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1802,51 +1826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அநேகந்தரம் பிரயாணம்பண்ணினேன்; ஆறுகளால் வந்த மோசங்களிலும், கள்ளரால் வந்த மோசங்களிலும், என் சுயஜனங்களால் வந்த மோசங்களிலும், அந்நிய ஜனங்களால் வந்த மோசங்களிலும், பட்டணங்களில் உண்டான மோசங்களிலும், வனாந்தரத்தில் உண்டான மோசங்களிலும், சமுத்திரத்தில் உண்டான மோசங்களிலும், கள்ளச்சகோதரரிடத்தில் உண்டான மோசங்களிலும்;]]></a:t>
+              <a:t><![CDATA[10. As the truth of Christ is in me, no man shall stop me of this boasting in the regions of Achaia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பிரயாசத்திலும், வருத்தத்திலும், அநேகமுறை கண்விழிப்புகளிலும், பசியிலும் தாகத்திலும், அநேகமுறை உபவாசங்களிலும், குளிரிலும், நிர்வாணத்திலும் இருந்தேன்.]]></a:t>
+              <a:t><![CDATA[11. Wherefore? because I love you not? God knows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2020,51 +2044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இவை முதலானவைகளையல்லாமல், எல்லாச் சபைகளைக்குறித்தும் உண்டாயிருக்கிற கவலை என்னை நாள்தோறும் நெருக்குகிறது.]]></a:t>
+              <a:t><![CDATA[12. But what I do, that I will do, that I may cut off occasion from them which desire occasion; that wherein they glory, they may be found even as we.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2129,51 +2153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இவை முதலானவைகளையல்லாமல், எல்லாச் சபைகளைக்குறித்தும் உண்டாயிருக்கிற கவலை என்னை நாள்தோறும் நெருக்குகிறது.]]></a:t>
+              <a:t><![CDATA[12. But what I do, that I will do, that I may cut off occasion from them which desire occasion; that wherein they glory, they may be found even as we.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2238,51 +2262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மகா பிரதான அப்போஸ்தலரிலும், நான் ஒன்றிலும் குறைவுள்ளவனல்லவென்று எண்ணுகிறேன்.]]></a:t>
+              <a:t><![CDATA[13. For such are false apostles, deceitful workers, transforming themselves into the apostles of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஒருவன் பலவீனனானால் நானும் பலவீனனாகிறதில்லையோ? ஒருவன் இடறினால் என் மனம் எரியாதிருக்குமோ?]]></a:t>
+              <a:t><![CDATA[13. For such are false apostles, deceitful workers, transforming themselves into the apostles of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் பேச்சிலே கல்லாதவனாயிருந்தாலும், அறிவிலே கல்லாதவனல்ல; எந்த விஷயத்திலும் எல்லாருக்கு முன்பாகவும் உங்களுக்குள்ளே நாங்கள் வெளிப்பட்டிருக்கிறோமே.]]></a:t>
+              <a:t><![CDATA[14. And no marvel; for Satan himself is transformed into an angel of light.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2565,51 +2589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் பேச்சிலே கல்லாதவனாயிருந்தாலும், அறிவிலே கல்லாதவனல்ல; எந்த விஷயத்திலும் எல்லாருக்கு முன்பாகவும் உங்களுக்குள்ளே நாங்கள் வெளிப்பட்டிருக்கிறோமே.]]></a:t>
+              <a:t><![CDATA[15. Therefore it is no great thing if his ministers also be transformed as the ministers of righteousness; whose end shall be according to their works.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2674,51 +2698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நான் மேன்மைபாராட்டவேண்டுமானால், என் பலவீனத்திற்கடுத்தவைகளைக் குறித்து மேன்மைபாராட்டுவேன்.]]></a:t>
+              <a:t><![CDATA[15. Therefore it is no great thing if his ministers also be transformed as the ministers of righteousness; whose end shall be according to their works.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2783,51 +2807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நாங்கள் பலவீனரானதுபோல, எங்களுக்கு வந்த கனவீனத்தைக்குறித்துப் பேசுகிறேன்; ஒருவன் எதிலே துணிவுள்ளவனாயிருக்கிறானோ அதிலே நானும் துணிவுள்ளவனாயிருக்கிறேன்; இப்படிப் புத்தியீனமாய்ப் பேசுகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. For I am jealous over you with godly jealousy: for I have espoused you to one husband, that I may present you as a chaste virgin to Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2892,51 +2916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் உயர்த்தப்படும்படி நான் என்னைத்தானே தாழ்த்தி, தேவனுடைய சுவிசேஷத்தை இலவசமாய் உங்களுக்குப் பிரசங்கித்ததினாலே குற்றஞ்செய்தேனோ?]]></a:t>
+              <a:t><![CDATA[16. I say again, Let no man think me a fool; if otherwise, yet as a fool receive me, that I may boast myself a little.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3001,51 +3025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் உயர்த்தப்படும்படி நான் என்னைத்தானே தாழ்த்தி, தேவனுடைய சுவிசேஷத்தை இலவசமாய் உங்களுக்குப் பிரசங்கித்ததினாலே குற்றஞ்செய்தேனோ?]]></a:t>
+              <a:t><![CDATA[16. I say again, Let no man think me a fool; if otherwise, yet as a fool receive me, that I may boast myself a little.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3110,51 +3134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. என்றென்றைக்கும் ஸ்தோத்திரிக்கப்பட்ட தேவனும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவுமானவர் நான் பொய் சொல்லுகிறதில்லையென்று அறிவார்.]]></a:t>
+              <a:t><![CDATA[17. That which I speak, I speak it not after the Lord, but as it were foolishly, in this confidence of boasting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. என்றென்றைக்கும் ஸ்தோத்திரிக்கப்பட்ட தேவனும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவுமானவர் நான் பொய் சொல்லுகிறதில்லையென்று அறிவார்.]]></a:t>
+              <a:t><![CDATA[17. That which I speak, I speak it not after the Lord, but as it were foolishly, in this confidence of boasting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3328,51 +3352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உங்களுக்கு ஊழியஞ்செய்யும்படிக்கு, மற்றச் சபைகளிடத்தில் சம்பளத்தைப்பெற்று, அவர்களைக் கொள்ளையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[18. Seeing that many glory after the flesh, I will glory also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3437,51 +3461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தமஸ்குபட்டணத்து அரேத்தா ராஜாவினுடைய சேனைத்தலைவன் என்னைப் பிடிக்கவேண்டுமென்று தமஸ்கருடைய பட்டணத்தைக் காவல்வைத்துக் காத்தான்;]]></a:t>
+              <a:t><![CDATA[19. For all of you suffer fools gladly, seeing all of you yourselves are wise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3546,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தமஸ்குபட்டணத்து அரேத்தா ராஜாவினுடைய சேனைத்தலைவன் என்னைப் பிடிக்கவேண்டுமென்று தமஸ்கருடைய பட்டணத்தைக் காவல்வைத்துக் காத்தான்;]]></a:t>
+              <a:t><![CDATA[20. For all of you suffer, if a man bring you into bondage, if a man devour you, if a man take of you, if a man exalt himself, if a man strike you on the face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் உங்களோடிருந்து குறைவுபட்டபோதும், ஒருவரையும் நான் வருத்தப்படுத்தவில்லை; மக்கெதோனியாவிலிருந்து வந்த சகோதரர் என் குறைவை நிறைவாக்கினார்கள், எவ்விதத்திலேயும் உங்களுக்குப் பாரமாயிராதபடிக்கு ஜாக்கிரதையாயிருந்தேன், இனிமேலும் ஜாக்கிரதையாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[20. For all of you suffer, if a man bring you into bondage, if a man devour you, if a man take of you, if a man exalt himself, if a man strike you on the face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் உங்களோடிருந்து குறைவுபட்டபோதும், ஒருவரையும் நான் வருத்தப்படுத்தவில்லை; மக்கெதோனியாவிலிருந்து வந்த சகோதரர் என் குறைவை நிறைவாக்கினார்கள், எவ்விதத்திலேயும் உங்களுக்குப் பாரமாயிராதபடிக்கு ஜாக்கிரதையாயிருந்தேன், இனிமேலும் ஜாக்கிரதையாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[20. For all of you suffer, if a man bring you into bondage, if a man devour you, if a man take of you, if a man exalt himself, if a man strike you on the face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3873,51 +3897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் உங்களோடிருந்து குறைவுபட்டபோதும், ஒருவரையும் நான் வருத்தப்படுத்தவில்லை; மக்கெதோனியாவிலிருந்து வந்த சகோதரர் என் குறைவை நிறைவாக்கினார்கள், எவ்விதத்திலேயும் உங்களுக்குப் பாரமாயிராதபடிக்கு ஜாக்கிரதையாயிருந்தேன், இனிமேலும் ஜாக்கிரதையாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[21. I speak as concerning reproach, as though we had been weak. Nevertheless whatever that anyone is bold, (I speak foolishly,) I am bold also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3982,51 +4006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் புத்தியீனத்தை நீங்கள் சற்றே சகித்தால் நலமாயிருக்கும்; என்னைச் சகித்துமிருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[2. For I am jealous over you with godly jealousy: for I have espoused you to one husband, that I may present you as a chaste virgin to Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது நான் கூடையிலே வைக்கப்பட்டு, ஜன்னலிலிருந்து மதில்வழியாய் இறக்கிவிடப்பட்டு, அவனுடைய கைக்குத் தப்பினேன்.]]></a:t>
+              <a:t><![CDATA[21. I speak as concerning reproach, as though we had been weak. Nevertheless whatever that anyone is bold, (I speak foolishly,) I am bold also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது நான் கூடையிலே வைக்கப்பட்டு, ஜன்னலிலிருந்து மதில்வழியாய் இறக்கிவிடப்பட்டு, அவனுடைய கைக்குத் தப்பினேன்.]]></a:t>
+              <a:t><![CDATA[22. Are they Hebrews? so am I. Are they Israelites? so am I. Are they the seed of Abraham? so am I.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அகாயாநாட்டின் திசைகளிலே இந்தப் புகழ்ச்சி என்னைவிட்டு நீங்குவதில்லையென்று என்னிலுள்ள கிறிஸ்துவினுடைய சத்தியத்தைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[22. Are they Hebrews? so am I. Are they Israelites? so am I. Are they the seed of Abraham? so am I.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்படிச் சொல்லவேண்டியதென்ன? நான் உங்களைச் சிநேகியாதபடியினாலேயோ? தேவன் அறிவார்.]]></a:t>
+              <a:t><![CDATA[23. Are they ministers of Christ? (I speak as a fool) I am more; in labours more abundant, in stripes above measure, in prisons more frequent, in deaths often.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேலும், எங்களை விரோதிக்கச் சமயந்தேடுகிறவர்களுக்குச் சமயம் கிடையாதபடிக்கு, தங்களைக்குறித்து மேன்மைபாராட்டுகிற காரியத்தில் அவர்கள் எங்களைப்போலக் காணப்படும்படி, நான் செய்வதையே இன்னும் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[23. Are they ministers of Christ? (I speak as a fool) I am more; in labours more abundant, in stripes above measure, in prisons more frequent, in deaths often.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேலும், எங்களை விரோதிக்கச் சமயந்தேடுகிறவர்களுக்குச் சமயம் கிடையாதபடிக்கு, தங்களைக்குறித்து மேன்மைபாராட்டுகிற காரியத்தில் அவர்கள் எங்களைப்போலக் காணப்படும்படி, நான் செய்வதையே இன்னும் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[23. Are they ministers of Christ? (I speak as a fool) I am more; in labours more abundant, in stripes above measure, in prisons more frequent, in deaths often.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படிப்பட்டவர்கள் கள்ள அப்போஸ்தலர்கள், கபடமுள்ள வேலையாட்கள், கிறிஸ்துவினுடைய அப்போஸ்தலரின் வேஷத்தைத் தரித்துக்கொண்டவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Of the Jews five times received I forty stripes save one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,51 +4878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படிப்பட்டவர்கள் கள்ள அப்போஸ்தலர்கள், கபடமுள்ள வேலையாட்கள், கிறிஸ்துவினுடைய அப்போஸ்தலரின் வேஷத்தைத் தரித்துக்கொண்டவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[25. Three times was I beaten with rods, once was I stoned, three times I suffered shipwreck, a night and a day I have been in the deep;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4963,51 +4987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அது ஆச்சரியமல்ல, சாத்தானும் ஒளியின் தூதனுடைய வேஷத்தைத் தரித்துக்கொள்வானே.]]></a:t>
+              <a:t><![CDATA[25. Three times was I beaten with rods, once was I stoned, three times I suffered shipwreck, a night and a day I have been in the deep;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5072,51 +5096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் அவனுடைய ஊழியக்காரரும் நீதியின் ஊழியக்காரருடைய வேஷத்தைத் தரித்துக்கொண்டால் அது ஆச்சரியமல்லவே; அவர்கள் முடிவு அவர்கள் கிரியைகளுக்குத்தக்கதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[26. In journeys often, in perils of waters, in perils of robbers, in perils by mine own countrymen, in perils by the heathen, in perils in the city, in perils in the wilderness, in perils in the sea, in perils among false brethren;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5181,51 +5205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் புத்தியீனத்தை நீங்கள் சற்றே சகித்தால் நலமாயிருக்கும்; என்னைச் சகித்துமிருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[3. But I fear, lest by any means, as the serpent misled Eve through his subtlety, so your minds should be corrupted from the simplicity that is in Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5290,51 +5314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் அவனுடைய ஊழியக்காரரும் நீதியின் ஊழியக்காரருடைய வேஷத்தைத் தரித்துக்கொண்டால் அது ஆச்சரியமல்லவே; அவர்கள் முடிவு அவர்கள் கிரியைகளுக்குத்தக்கதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[26. In journeys often, in perils of waters, in perils of robbers, in perils by mine own countrymen, in perils by the heathen, in perils in the city, in perils in the wilderness, in perils in the sea, in perils among false brethren;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5399,51 +5423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்னும் நான் சொல்லுகிறேன்; ஒருவனும் என்னைப் புத்தியீனனென்று எண்ணவேண்டாம்; அப்படி எண்ணினால், நானும் சற்றே மேன்மைபாராட்டும்படி, என்னைப் புத்தியீனனைப்போலாகிலும் ஏற்றுக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[26. In journeys often, in perils of waters, in perils of robbers, in perils by mine own countrymen, in perils by the heathen, in perils in the city, in perils in the wilderness, in perils in the sea, in perils among false brethren;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5508,51 +5532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்னும் நான் சொல்லுகிறேன்; ஒருவனும் என்னைப் புத்தியீனனென்று எண்ணவேண்டாம்; அப்படி எண்ணினால், நானும் சற்றே மேன்மைபாராட்டும்படி, என்னைப் புத்தியீனனைப்போலாகிலும் ஏற்றுக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[26. In journeys often, in perils of waters, in perils of robbers, in perils by mine own countrymen, in perils by the heathen, in perils in the city, in perils in the wilderness, in perils in the sea, in perils among false brethren;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5617,51 +5641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இப்படி நான் சொல்லுகிறது கர்த்தருக்கேற்றபடி சொல்லாமல், மேன்மைபாராட்டும் தைரியத்தினாலே புத்தியீனனைப்போலச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[27. In weariness and painfulness, in watchings often, in hunger and thirst, in fastings often, in cold and nakedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5726,51 +5750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இப்படி நான் சொல்லுகிறது கர்த்தருக்கேற்றபடி சொல்லாமல், மேன்மைபாராட்டும் தைரியத்தினாலே புத்தியீனனைப்போலச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[27. In weariness and painfulness, in watchings often, in hunger and thirst, in fastings often, in cold and nakedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5835,51 +5859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அநேகர் மாம்சத்திற்கேற்றபடி மேன்மைபாராட்டிக்கொள்ளுகையில், நானும் மேன்மைபாராட்டுவேன்.]]></a:t>
+              <a:t><![CDATA[28. Beside those things that are without, that which comes upon me daily, the care of all the churches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5944,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்கள் புத்தியுள்ளவர்களாயிருந்து புத்தியில்லாதவர்களைச் சந்தோஷமாய்ச் சகித்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[28. Beside those things that are without, that which comes upon me daily, the care of all the churches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6053,51 +6077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஒருவன் உங்களைச் சிறையாக்கினாலும், ஒருவன் உங்களைப் பட்சித்தாலும், ஒருவன் உங்களைக் கைவசப்படுத்தினாலும், ஒருவன் தன்னை உயர்த்தினாலும், ஒருவன் உங்களை முகத்தில் அறைந்தாலும் சகித்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[29. Who is weak, and I am not weak? who is offended, and I burn not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6162,51 +6186,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஒருவன் உங்களைச் சிறையாக்கினாலும், ஒருவன் உங்களைப் பட்சித்தாலும், ஒருவன் உங்களைக் கைவசப்படுத்தினாலும், ஒருவன் தன்னை உயர்த்தினாலும், ஒருவன் உங்களை முகத்தில் அறைந்தாலும் சகித்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[30. If I must essentially glory, I will glory of the things which concern mine infirmities.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. The God and Father of our Lord Jesus Christ, which is blessed for evermore, knows that I lie not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6271,51 +6404,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் எபிரெயரா? நானும் எபிரெயன்; அவர்கள் இஸ்ரவேலரா? நானும் இஸ்ரவேலன்; அவர்கள் ஆபிரகாமின் சந்ததியாரா? நானும் ஆபிரகாமின் சந்ததியான்.]]></a:t>
+              <a:t><![CDATA[3. But I fear, lest by any means, as the serpent misled Eve through his subtlety, so your minds should be corrupted from the simplicity that is in Christ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. The God and Father of our Lord Jesus Christ, which is blessed for evermore, knows that I lie not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. In Damascus the governor under Aretas the king kept the city of the Damascenes with a garrison, desirous to apprehend me:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. In Damascus the governor under Aretas the king kept the city of the Damascenes with a garrison, desirous to apprehend me:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And through a window in a basket was I let down by the wall, and escaped his hands.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And through a window in a basket was I let down by the wall, and escaped his hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6380,51 +7058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உங்களைக் கற்புள்ள கன்னியாகக் கிறிஸ்து என்னும் ஒரே புருஷனுக்கு ஒப்புக்கொடுக்க நியமித்தபடியால், உங்களுக்காக தேவவைராக்கியமான வைராக்கியங்கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[4. For if he that comes preaches another Jesus, whom we have not preached, or if all of you receive another spirit, which all of you have not received, or another gospel, which all of you have not accepted, all of you might well bear with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6489,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உங்களைக் கற்புள்ள கன்னியாகக் கிறிஸ்து என்னும் ஒரே புருஷனுக்கு ஒப்புக்கொடுக்க நியமித்தபடியால், உங்களுக்காக தேவவைராக்கியமான வைராக்கியங்கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[4. For if he that comes preaches another Jesus, whom we have not preached, or if all of you receive another spirit, which all of you have not received, or another gospel, which all of you have not accepted, all of you might well bear with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6598,51 +7276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் கிறிஸ்துவின் ஊழியக்காரரா? நான் அதிகம்; புத்தியீனமாய்ப் பேசுகிறேன்; நான் அதிகமாய்ப் பிரயாசப்பட்டவன், அதிகமாய் அடிபட்டவன், அதிகமாய்க் காவல்களில் வைக்கப்பட்டவன், அநேகந்தரம் மரண அவதியில் அகப்பட்டவன்.]]></a:t>
+              <a:t><![CDATA[4. For if he that comes preaches another Jesus, whom we have not preached, or if all of you receive another spirit, which all of you have not received, or another gospel, which all of you have not accepted, all of you might well bear with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6677,51 +7355,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529251" r:id="rId1"/>
+    <p:sldLayoutId id="2482708670" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7145,54 +7823,102 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7321,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അദ്ധ്വാനിച്ചു, അധികം പ്രാവശ്യം തടവിലായി, അനവധി അടി കൊണ്ടു, പലപ്പോഴും പ്രാണഭയത്തിലായി;]]></a:t>
+              <a:t><![CDATA[5. மகா பிரதான அப்போஸ்தலரிலும், நான் ஒன்றிலும் குறைவுள்ளவனல்லவென்று எண்ணுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. എന്നാൽ സർപ്പം ഹവ്വയെ ഉപായത്താൽ ചതിച്ചതുപോലെ നിങ്ങളുടെ മനസ്സു ക്രിസ്തുവിനോടുള്ള ഏകാഗ്രതയും]]></a:t>
+              <a:t><![CDATA[6. நான் பேச்சிலே கல்லாதவனாயிருந்தாலும், அறிவிலே கல்லாதவனல்ல; எந்த விஷயத்திலும் எல்லாருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിർമ്മലതയും വിട്ടു വഷളായിപ്പോകുമോ എന്നു ഞാൻ ഭയപ്പെടുന്നു.]]></a:t>
+              <a:t><![CDATA[முன்பாகவும் உங்களுக்குள்ளே நாங்கள் வெளிப்பட்டிருக்கிறோமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ഒരുത്തൻ വന്നു ഞങ്ങൾ പ്രസംഗിക്കാത്ത മറ്റൊരു യേശുവിനെ പ്രസംഗിക്കയോ നിങ്ങൾക്കു ലഭിക്കാത്ത വേറൊരു]]></a:t>
+              <a:t><![CDATA[7. நீங்கள் உயர்த்தப்படும்படி நான் என்னைத்தானே தாழ்த்தி, தேவனுடைய சுவிசேஷத்தை இலவசமாய் உங்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആത്മാവെങ്കിലും നിങ്ങൾ കൈക്കൊള്ളാത്ത വേറൊരു സുവിശേഷമെങ്കിലും ലഭിക്കയോ ചെയ്യുമ്പോൾ നിങ്ങൾ]]></a:t>
+              <a:t><![CDATA[பிரசங்கித்ததினாலே குற்றஞ்செய்தேனோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പൊറുക്കുന്നതു ആശ്ചര്യം.]]></a:t>
+              <a:t><![CDATA[8. உங்களுக்கு ஊழியஞ்செய்யும்படிக்கு, மற்றச் சபைகளிடத்தில் சம்பளத்தைப்பெற்று, அவர்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. യെഹൂദരാൽ ഞാൻ ഒന്നു കുറയ നാല്പതു അടി അഞ്ചുവട്ടം കൊണ്ടു;]]></a:t>
+              <a:t><![CDATA[கொள்ளையிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. മൂന്നുവട്ടം കോലിനാൽ അടികൊണ്ടു; ഒരിക്കൽ കല്ലേറുകൊണ്ടു, മൂന്നുവട്ടം കപ്പൽച്ചേതത്തിൽ അകപ്പെട്ടു,]]></a:t>
+              <a:t><![CDATA[9. நான் உங்களோடிருந்து குறைவுபட்டபோதும், ஒருவரையும் நான் வருத்தப்படுத்தவில்லை; மக்கெதோனியாவிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒരു രാപ്പകൽ വെള്ളത്തിൽ കഴിച്ചു.]]></a:t>
+              <a:t><![CDATA[வந்த சகோதரர் என் குறைவை நிறைவாக்கினார்கள், எவ்விதத்திலேயும் உங்களுக்குப் பாரமாயிராதபடிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ഞാൻ പലപ്പോഴും യാത്ര ചെയ്തു; നദികളിലെ ആപത്തു, കള്ളന്മാരാലുള്ള ആപത്തു, സ്വജനത്താലുള്ള ആപത്തു,]]></a:t>
+              <a:t><![CDATA[ஜாக்கிரதையாயிருந்தேன், இனிமேலும் ஜாக்கிரதையாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. അതിൽ ഞങ്ങൾ ബലഹീനരായിരുന്നു എന്നു ഞാൻ മാനംകെട്ടു പറയുന്നു. എന്നാൽ ആരെങ്കിലും ധൈര്യപ്പെടുന്ന]]></a:t>
+              <a:t><![CDATA[1. என் புத்தியீனத்தை நீங்கள் சற்றே சகித்தால் நலமாயிருக்கும்; என்னைச் சகித்துமிருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജതികളാലുള്ള ആപത്തു, പട്ടണത്തിലെ ആപത്തു, കാട്ടിലെ ആപത്തു, കടലിലെ ആപത്തു, കള്ളസ്സഹോദരന്മാരാലുള്ള]]></a:t>
+              <a:t><![CDATA[10. அகாயாநாட்டின் திசைகளிலே இந்தப் புகழ்ச்சி என்னைவிட்டு நீங்குவதில்லையென்று என்னிலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആപത്തു;]]></a:t>
+              <a:t><![CDATA[கிறிஸ்துவினுடைய சத்தியத்தைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. അദ്ധ്വാനം, പ്രയാസം, പലവട്ടം ഉറക്കിളപ്പു, പൈദാഹം, പലവട്ടം പട്ടിണി, ശീതം, നഗ്നത]]></a:t>
+              <a:t><![CDATA[11. இப்படிச் சொல்லவேண்டியதென்ன? நான் உங்களைச் சிநேகியாதபடியினாலேயோ? தேவன் அறிவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. എന്നീ അസാധാരണസംഗതികൾ ഭവിച്ചതു കൂടാതെ എനിക്കു ദിവസേന സർവ്വസഭകളെയും കുറിച്ചുള്ള ചിന്താഭാരം എന്ന]]></a:t>
+              <a:t><![CDATA[12. மேலும், எங்களை விரோதிக்கச் சமயந்தேடுகிறவர்களுக்குச் சமயம் கிடையாதபடிக்கு, தங்களைக்குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തിരക്കും ഉണ്ടു.]]></a:t>
+              <a:t><![CDATA[மேன்மைபாராட்டுகிற காரியத்தில் அவர்கள் எங்களைப்போலக் காணப்படும்படி, நான் செய்வதையே இன்னும் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ഞാൻ അതിശ്രേഷ്ഠതയുള്ള അപ്പൊസ്തലന്മാരെക്കാൾ ഒട്ടും കുറഞ്ഞവനല്ല എന്നു നിരൂപിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[13. அப்படிப்பட்டவர்கள் கள்ள அப்போஸ்தலர்கள், கபடமுள்ள வேலையாட்கள், கிறிஸ்துவினுடைய அப்போஸ்தலரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ആർ ബലഹീനനായിട്ടു ഞാൻ ബലഹീനനാകാതെ ഇരിക്കുന്നു? ആർ ഇടറിപ്പോയിട്ടു ഞാൻ അഴലാതിരിക്കുന്നു?]]></a:t>
+              <a:t><![CDATA[வேஷத்தைத் தரித்துக்கொண்டவர்களாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ഞാൻ വാക്സാമർത്ഥ്യമില്ലാത്തവൻ എങ്കിലും പരിജ്ഞാനമില്ലാത്തവനല്ല; ഞങ്ങൾ അതു നിങ്ങൾക്കു എല്ലായ്പോഴും]]></a:t>
+              <a:t><![CDATA[14. அது ஆச்சரியமல்ல, சாத்தானும் ஒளியின் தூதனுடைய வேஷத்தைத் தரித்துக்கொள்வானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എല്ലാവിധത്തിലും വെളിപ്പെടുത്തിയിരിക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[15. ஆகையால் அவனுடைய ஊழியக்காரரும் நீதியின் ஊழியக்காரருடைய வேஷத்தைத் தரித்துக்கொண்டால் அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. പ്രശംസിക്കേണമെങ്കിൽ എന്റെ ബലഹീനതസംബന്ധിച്ചു ഞാൻ പ്രശംസിക്കും.]]></a:t>
+              <a:t><![CDATA[ஆச்சரியமல்லவே; அவர்கள் முடிவு அவர்கள் கிரியைகளுக்குத்தக்கதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാര്യത്തിൽ--ഞാൻ ബുദ്ധിഹീനനായി പറയുന്നു--ഞാനും ധൈര്യപ്പെടുന്നു.]]></a:t>
+              <a:t><![CDATA[2. நான் உங்களைக் கற்புள்ள கன்னியாகக் கிறிஸ்து என்னும் ஒரே புருஷனுக்கு ஒப்புக்கொடுக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അല്ലെങ്കിൽ ഞാൻ ദൈവത്തിന്റെ സുവിശേഷം നിങ്ങൾക്കു സൌജന്യമായി പ്രസംഗിച്ചുകൊണ്ടു നിങ്ങൾ ഉയരേണ്ടതിന്നു]]></a:t>
+              <a:t><![CDATA[16. பின்னும் நான் சொல்லுகிறேன்; ஒருவனும் என்னைப் புத்தியீனனென்று எண்ணவேண்டாம்; அப்படி எண்ணினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നെത്തന്നേ താഴ്ത്തുകയാൽ പാപം ചെയ്തുവോ?]]></a:t>
+              <a:t><![CDATA[நானும் சற்றே மேன்மைபாராட்டும்படி, என்னைப் புத்தியீனனைப்போலாகிலும் ஏற்றுக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. നമ്മുടെ കർത്താവായ യേശുക്രിസ്തുവിന്റെ ദൈവവും പിതാവുമായി എന്നേക്കും വാഴ്ത്തപ്പെട്ടവൻ ഞാൻ ഭോഷ്കല്ല]]></a:t>
+              <a:t><![CDATA[17. இப்படி நான் சொல்லுகிறது கர்த்தருக்கேற்றபடி சொல்லாமல், மேன்மைபாராட்டும் தைரியத்தினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറയുന്നതു എന്നറിയുന്നു.]]></a:t>
+              <a:t><![CDATA[புத்தியீனனைப்போலச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. നിങ്ങളുടെ ഇടയിൽ ശുശ്രൂഷ ചെയ്‍വാൻ ഞാൻ മറ്റു സഭകളെ കവർന്നു അവരോടു ചെലവിന്നു വാങ്ങി.]]></a:t>
+              <a:t><![CDATA[18. அநேகர் மாம்சத்திற்கேற்றபடி மேன்மைபாராட்டிக்கொள்ளுகையில், நானும் மேன்மைபாராட்டுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ദമസ്കൊസിലെ അരേതാരാജാവിന്റെ നാടുവാഴി എന്നെ പിടിപ്പാൻ ഇച്ഛിച്ചു, ദമസ്കപട്ടണത്തെ കാവൽ വെച്ചു]]></a:t>
+              <a:t><![CDATA[19. நீங்கள் புத்தியுள்ளவர்களாயிருந்து புத்தியில்லாதவர்களைச் சந்தோஷமாய்ச் சகித்திருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാത്തു.]]></a:t>
+              <a:t><![CDATA[20. ஒருவன் உங்களைச் சிறையாக்கினாலும், ஒருவன் உங்களைப் பட்சித்தாலும், ஒருவன் உங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. നിങ്ങളുടെ ഇടയിൽ ഇരുന്നപ്പോൾ മുട്ടുണ്ടായാറെ ഞാൻ ഒരുത്തനെയും ഭാരപ്പെടുത്തിയില്ല.]]></a:t>
+              <a:t><![CDATA[கைவசப்படுத்தினாலும், ஒருவன் தன்னை உயர்த்தினாலும், ஒருவன் உங்களை முகத்தில் அறைந்தாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മക്കെദോന്യയിൽനിന്നു വന്ന സഹോദരന്മാർ അത്രേ എന്റെ മുട്ടു തീർത്തതു. ഞാൻ ഒരുവിധേനയും നിങ്ങൾക്കു]]></a:t>
+              <a:t><![CDATA[சகித்திருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭാരമായിത്തീരാതവണ്ണം സൂക്ഷിച്ചു, മേലാലും സൂക്ഷിക്കും.]]></a:t>
+              <a:t><![CDATA[21. நாங்கள் பலவீனரானதுபோல, எங்களுக்கு வந்த கனவீனத்தைக்குறித்துப் பேசுகிறேன்; ஒருவன் எதிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. നിങ്ങൾ എന്റെ പക്കൽ അസാരം ബുദ്ധിഹീനത പൊറുത്തുകൊണ്ടാൽ കൊള്ളായിരുന്നു; അതേ, നിങ്ങൾ എന്നെ]]></a:t>
+              <a:t><![CDATA[நியமித்தபடியால், உங்களுக்காக தேவவைராக்கியமான வைராக்கியங்கொண்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. എന്നാൽ അവർ എന്നെ മതിലിലുള്ള ഒരു കിളിവാതിൽവഴിയായി ഒരു കൊട്ടയിൽ ഇറക്കിവിട്ടു, അങ്ങനെ ഞാൻ അവന്റെ]]></a:t>
+              <a:t><![CDATA[துணிவுள்ளவனாயிருக்கிறானோ அதிலே நானும் துணிவுள்ளவனாயிருக்கிறேன்; இப்படிப் புத்தியீனமாய்ப் பேசுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കയ്യിൽനിന്നു തെറ്റി ഓടിപ്പോയി.]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் எபிரெயரா? நானும் எபிரெயன்; அவர்கள் இஸ்ரவேலரா? நானும் இஸ்ரவேலன்; அவர்கள் ஆபிரகாமின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. എന്നിലുള്ള ക്രിസ്തുവിന്റെ സത്യത്താണ അഖായപ്രദേശങ്ങളിൽ ഈ പ്രശംസ എനിക്കു ആരും ഇല്ലാതാക്കുകയില്ല.]]></a:t>
+              <a:t><![CDATA[சந்ததியாரா? நானும் ஆபிரகாமின் சந்ததியான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അതു എന്തുകൊണ്ടു? ഞാൻ നിങ്ങളെ സ്നേഹിക്കായ്കകൊണ്ടോ? ദൈവം അറിയുന്നു.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் கிறிஸ்துவின் ஊழியக்காரரா? நான் அதிகம்; புத்தியீனமாய்ப் பேசுகிறேன்; நான் அதிகமாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. എന്നെ നിന്ദിപ്പാൻ കാരണം അന്വേഷിക്കുന്നവർക്കു കാരണം അറുത്തുകളയേണ്ടതിന്നു ഞാൻ ചെയ്യുന്നതു മേലാലും]]></a:t>
+              <a:t><![CDATA[பிரயாசப்பட்டவன், அதிகமாய் அடிபட்டவன், அதிகமாய்க் காவல்களில் வைக்கப்பட்டவன், அநேகந்தரம் மரண அவதியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യും; അവർ പ്രശംസിക്കുന്ന കാര്യത്തിൽ ഞങ്ങളെപ്പോലെ അവരെ കാണട്ടെ.]]></a:t>
+              <a:t><![CDATA[அகப்பட்டவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ഇങ്ങനെയുള്ളവർ കള്ളയപ്പൊസ്തലന്മാർ, കപടവേലക്കാർ, ക്രിസ്തുവിന്റെ അപ്പൊസ്തലന്മാരുടെ വേഷം]]></a:t>
+              <a:t><![CDATA[24. யூதர்களால் ஒன்றுகுறைய நாற்பதடியாக ஐந்துதரம் அடிபட்டேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ധരിക്കുന്നവരത്രേ; അതു ആശ്ചര്യവുമല്ല;]]></a:t>
+              <a:t><![CDATA[25. மூன்றுதரம் மிலாறுகளால் அடிபட்டேன், ஒருதரம் கல்லெறியுண்டேன், மூன்றுதரம் கப்பற்சேதத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. സാത്താൻ താനും വെളിച്ചദൂതന്റെ വേഷം ധരിക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[இருந்தேன், கடலிலே ஒரு இராப்பகல் முழுவதும் போக்கினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ആകയാൽ അവന്റെ ശുശ്രൂഷക്കാർ നീതിയുടെ ശുശ്രൂഷക്കാരുടെ വേഷം ധരിച്ചാൽ അതിശയമല്ല; അവരുടെ അവസാനം അവരുടെ]]></a:t>
+              <a:t><![CDATA[26. அநேகந்தரம் பிரயாணம்பண்ணினேன்; ஆறுகளால் வந்த மோசங்களிலும், கள்ளரால் வந்த மோசங்களிலும், என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പൊറുത്തുകൊള്ളുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[3. ஆகிலும், சர்ப்பமானது தன்னுடைய தந்திரத்தினாலே ஏவாளை வஞ்சித்ததுபோல, உங்கள் மனதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രവൃത്തികൾക്കു ഒത്തതായിരിക്കും.]]></a:t>
+              <a:t><![CDATA[சுயஜனங்களால் வந்த மோசங்களிலும், அந்நிய ஜனங்களால் வந்த மோசங்களிலும், பட்டணங்களில் உண்டான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ആരും എന്നെ ബുദ്ധിഹീനൻ എന്നു വിചാരിക്കരുതു എന്നു ഞാൻ പിന്നെയും പറയുന്നു; വിചാരിച്ചാലോ ഞാനും]]></a:t>
+              <a:t><![CDATA[மோசங்களிலும், வனாந்தரத்தில் உண்டான மோசங்களிலும், சமுத்திரத்தில் உண்டான மோசங்களிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അല്പം പ്രശംസിക്കേണ്ടതിന്നു ബുദ്ധിഹീനനെപ്പോലെയെങ്കിലും എന്നെ കൈക്കൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[கள்ளச்சகோதரரிடத்தில் உண்டான மோசங்களிலும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ഞാൻ ഈ സംസാരിക്കുന്നതു കർത്താവിന്റെ ഹിതപ്രകാരമല്ല, പ്രശംസിക്കുന്ന ഈ അതിധൈര്യത്തോടെ]]></a:t>
+              <a:t><![CDATA[27. பிரயாசத்திலும், வருத்தத்திலும், அநேகமுறை கண்விழிப்புகளிலும், பசியிலும் தாகத்திலும், அநேகமுறை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബുദ്ധിഹീനനെപ്പോലെ അത്രേ സംസാരിക്കുന്നതു.]]></a:t>
+              <a:t><![CDATA[உபவாசங்களிலும், குளிரிலும், நிர்வாணத்திலும் இருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. പലരും ജഡപ്രകാരം പ്രശംസിക്കയാൽ ഞാനും പ്രശംസിക്കും.]]></a:t>
+              <a:t><![CDATA[28. இவை முதலானவைகளையல்லாமல், எல்லாச் சபைகளைக்குறித்தும் உண்டாயிருக்கிற கவலை என்னை நாள்தோறும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. നിങ്ങൾ ബുദ്ധിമാന്മാർ ആകയാൽ ബുദ്ധിഹീനരെ സന്തോഷത്തോടെ പൊറുക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[நெருக்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. നിങ്ങളെ ഒരുവൻ അടിമപ്പെടുത്തിയാലും ഒരുവൻ തിന്നുകളഞ്ഞാലും ഒരുവൻ പിടിച്ചുകൊണ്ടുപോയാലും ഒരുവൻ]]></a:t>
+              <a:t><![CDATA[29. ஒருவன் பலவீனனானால் நானும் பலவீனனாகிறதில்லையோ? ஒருவன் இடறினால் என் மனம் எரியாதிருக்குமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +14911,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അഹംകരിച്ചാലും ഒരുവൻ നിങ്ങളെ മുഖത്തു അടിച്ചാലും നിങ്ങൾ പൊറുക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[30. நான் மேன்மைபாராட்டவேண்டுமானால், என் பலவீனத்திற்கடுத்தவைகளைக் குறித்து மேன்மைபாராட்டுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. என்றென்றைக்கும் ஸ்தோத்திரிக்கப்பட்ட தேவனும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவுமானவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +15175,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. അവർ എബ്രായരോ? ഞാനും അതേ; അവർ യിസ്രായേല്യരോ? ഞാനും അതേ; അവർ അബ്രാഹാമിന്റെ സന്തതിയോ? ഞാനും അതേ;]]></a:t>
+              <a:t><![CDATA[கிறிஸ்துவைப்பற்றிய உண்மையினின்று விலகும்படி கெடுக்கப்படுமோவென்று பயந்திருக்கிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நான் பொய் சொல்லுகிறதில்லையென்று அறிவார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. தமஸ்குபட்டணத்து அரேத்தா ராஜாவினுடைய சேனைத்தலைவன் என்னைப் பிடிக்கவேண்டுமென்று தமஸ்கருடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பட்டணத்தைக் காவல்வைத்துக் காத்தான்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அப்பொழுது நான் கூடையிலே வைக்கப்பட்டு, ஜன்னலிலிருந்து மதில்வழியாய் இறக்கிவிடப்பட்டு, அவனுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கைக்குத் தப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ഞാൻ നിങ്ങളെക്കുറിച്ചു ദൈവത്തിന്റെ എരിവോടെ എരിയുന്നു; ഞാൻ ക്രിസ്തു എന്ന ഏകപുരുഷന്നു നിങ്ങളെ]]></a:t>
+              <a:t><![CDATA[4. எப்படியெனில், உங்களிடத்தில் வருகிறவன் நாங்கள் பிரசங்கியாத வேறொரு இயேசுவைப் பிரசங்கித்தானானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിർമ്മലകന്യകയായി ഏല്പിപ്പാൻ വിവാഹനിശ്ചയം ചെയ്തിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[அல்லது நீங்கள் பெற்றிராத வேறொரு ஆவியையும், நீங்கள் ஏற்றுக்கொள்ளாத வேறொரு சுவிசேஷத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ക്രിസ്തുവിന്റെ ശുശ്രൂഷക്കാരോ?--ഞാൻ ബുദ്ധിഭ്രമമായി സംസാരിക്കുന്നു--ഞാൻ അധികം; ഞാൻ ഏറ്റവും അധികം]]></a:t>
+              <a:t><![CDATA[பெற்றீர்களானால், நன்றாய்ச் சகித்திருப்பீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +16292,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
   <a:themeElements>
-    <a:clrScheme name="Theme40">
+    <a:clrScheme name="Theme6">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme40">
+    <a:fontScheme name="Theme6">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +16402,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme40">
+    <a:fmtScheme name="Theme6">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15059,51 +16577,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>58</Slides>
+  <Slides>64</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>