--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -77,50 +77,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,50 +150,53 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -328,53 +337,56 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மேன்மைபாராட்டுகிறது எனக்குத் தகுதியல்லவே; ஆகிலும், கர்த்தர் அருளிய தரிசனங்களையும் வெளிப்படுத்தல்களையும் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[4. அவன் சரீரத்திலிருந்தானோ, சரீரத்திற்குப் புறம்பேயிருந்தானோ, அதை அறியேன்; தேவன் அறிவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மேன்மைபாராட்டுகிறது எனக்குத் தகுதியல்லவே; ஆகிலும், கர்த்தர் அருளிய தரிசனங்களையும் வெளிப்படுத்தல்களையும் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[5. இப்படிப்பட்டவனைக்குறித்து மேன்மைபாராட்டுவேன்; ஆனாலும் என்னைக்குறித்து என் பலவீனங்களிலேயன்றி, வேறொன்றிலும் மேன்மைபாராட்டமாட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கிறிஸ்துவுக்குள்ளான ஒரு மனுஷனை அறிவேன்; அவன் பதினாலு வருஷத்திற்கு முன்னே மூன்றாம் வானம்வரைக்கும் எடுக்கப்பட்டான்; அவன் சரீரத்திலிருந்தானோ, சரீரத்திற்குப் புறம்பேயிருந்தானோ, அதை அறியேன்; தேவன் அறிவார்.]]></a:t>
+              <a:t><![CDATA[6. சத்தியமானதை நான் பேசுகிறேன்; நான் மேன்மைபாராட்ட மனதாயிருந்தாலும், நான் புத்தியீனனல்ல, ஆனாலும் ஒருவனும் என்னிடத்தில் காண்கிறதற்கும், என்னாலே கேட்கிறதற்கும் மேலாக என்னை எண்ணாதபடிக்கு அப்படிச் செய்யாதிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கிறிஸ்துவுக்குள்ளான ஒரு மனுஷனை அறிவேன்; அவன் பதினாலு வருஷத்திற்கு முன்னே மூன்றாம் வானம்வரைக்கும் எடுக்கப்பட்டான்; அவன் சரீரத்திலிருந்தானோ, சரீரத்திற்குப் புறம்பேயிருந்தானோ, அதை அறியேன்; தேவன் அறிவார்.]]></a:t>
+              <a:t><![CDATA[6. சத்தியமானதை நான் பேசுகிறேன்; நான் மேன்மைபாராட்ட மனதாயிருந்தாலும், நான் புத்தியீனனல்ல, ஆனாலும் ஒருவனும் என்னிடத்தில் காண்கிறதற்கும், என்னாலே கேட்கிறதற்கும் மேலாக என்னை எண்ணாதபடிக்கு அப்படிச் செய்யாதிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்த மனுஷன் பரதீசுக்குள் எடுக்கப்பட்டு, மனுஷர் பேசப்படாததும் வாக்குக்கெட்டாததுமாகிய வார்த்தைகளைக் கேட்டானென்று அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[6. சத்தியமானதை நான் பேசுகிறேன்; நான் மேன்மைபாராட்ட மனதாயிருந்தாலும், நான் புத்தியீனனல்ல, ஆனாலும் ஒருவனும் என்னிடத்தில் காண்கிறதற்கும், என்னாலே கேட்கிறதற்கும் மேலாக என்னை எண்ணாதபடிக்கு அப்படிச் செய்யாதிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் சரீரத்திலிருந்தானோ, சரீரத்திற்குப் புறம்பேயிருந்தானோ, அதை அறியேன்; தேவன் அறிவார்.]]></a:t>
+              <a:t><![CDATA[7. அன்றியும், எனக்கு வெளிப்படுத்தப்பட்டவைகளுக்குரிய மேன்மையினிமித்தம் நான் என்னை உயர்த்தாதபடிக்கு, என் மாம்சத்திலே ஒரு முள் கொடுக்கப்பட்டிருக்கிறது; என்னை நான் உயர்த்தாதபடிக்கு, அது என்னைக் குட்டும் சாத்தானுடைய தூதனாயிருக்கிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் சரீரத்திலிருந்தானோ, சரீரத்திற்குப் புறம்பேயிருந்தானோ, அதை அறியேன்; தேவன் அறிவார்.]]></a:t>
+              <a:t><![CDATA[7. அன்றியும், எனக்கு வெளிப்படுத்தப்பட்டவைகளுக்குரிய மேன்மையினிமித்தம் நான் என்னை உயர்த்தாதபடிக்கு, என் மாம்சத்திலே ஒரு முள் கொடுக்கப்பட்டிருக்கிறது; என்னை நான் உயர்த்தாதபடிக்கு, அது என்னைக் குட்டும் சாத்தானுடைய தூதனாயிருக்கிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்படிப்பட்டவனைக்குறித்து மேன்மைபாராட்டுவேன்; ஆனாலும் என்னைக்குறித்து என் பலவீனங்களிலேயன்றி, வேறொன்றிலும் மேன்மைபாராட்டமாட்டேன்.]]></a:t>
+              <a:t><![CDATA[8. அது என்னைவிட்டு நீங்கும்படிக்கு நான் மூன்றுதரம் கர்த்தரிடத்தில் வேண்டிக்கொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சத்தியமானதை நான் பேசுகிறேன்; நான் மேன்மைபாராட்ட மனதாயிருந்தாலும், நான் புத்தியீனனல்ல, ஆனாலும் ஒருவனும் என்னிடத்தில் காண்கிறதற்கும், என்னாலே கேட்கிறதற்கும் மேலாக என்னை எண்ணாதபடிக்கு அப்படிச் செய்யாதிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவர்: என் கிருபை உனக்குப்போதும்; பலவீனத்திலே என் பலம் பூரணமாய் விளங்கும் என்றார். ஆகையால், கிறிஸ்துவின் வல்லமை என்மேல் தங்கும்படி, என் பலவீனங்களைக்குறித்து நான் மிகவும் சந்தோஷமாய் மேன்மைபாராட்டுவேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சத்தியமானதை நான் பேசுகிறேன்; நான் மேன்மைபாராட்ட மனதாயிருந்தாலும், நான் புத்தியீனனல்ல, ஆனாலும் ஒருவனும் என்னிடத்தில் காண்கிறதற்கும், என்னாலே கேட்கிறதற்கும் மேலாக என்னை எண்ணாதபடிக்கு அப்படிச் செய்யாதிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவர்: என் கிருபை உனக்குப்போதும்; பலவீனத்திலே என் பலம் பூரணமாய் விளங்கும் என்றார். ஆகையால், கிறிஸ்துவின் வல்லமை என்மேல் தங்கும்படி, என் பலவீனங்களைக்குறித்து நான் மிகவும் சந்தோஷமாய் மேன்மைபாராட்டுவேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நாங்கள் யோக்கியர்களென்று விளங்கும்படி உங்களிடத்தில் பேசுகிறோமென்று எண்ணுகிறீர்களோ? தேவனுக்குமுன்பாகக் கிறிஸ்துவுக்குள் பேசுகிறோம். பிரியமானவர்களே, சகலத்தையும் உங்கள் பக்திவிருத்திக்காகச் செய்கிறோம்.]]></a:t>
+              <a:t><![CDATA[1. மேன்மைபாராட்டுகிறது எனக்குத் தகுதியல்லவே; ஆகிலும், கர்த்தர் அருளிய தரிசனங்களையும் வெளிப்படுத்தல்களையும் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அன்றியும், எனக்கு வெளிப்படுத்தப்பட்டவைகளுக்குரிய மேன்மையினிமித்தம் நான் என்னை உயர்த்தாதபடிக்கு, என் மாம்சத்திலே ஒரு முள் கொடுக்கப்பட்டிருக்கிறது; என்னை நான் உயர்த்தாதபடிக்கு, அது என்னைக் குட்டும் சாத்தானுடைய தூதனாயிருக்கிறது]]></a:t>
+              <a:t><![CDATA[10. அந்தப்படி நான் பலவீனனாயிருக்கும்போதே பலமுள்ளவனாயிருக்கிறேன்; ஆகையால் கிறிஸ்துவினிமித்தம் எனக்குவரும் பலவீனங்களிலும், நிந்தைகளிலும், நெருக்கங்களிலும், துன்பங்களிலும், இடுக்கண்களிலும் நான் பிரியப்படுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அன்றியும், எனக்கு வெளிப்படுத்தப்பட்டவைகளுக்குரிய மேன்மையினிமித்தம் நான் என்னை உயர்த்தாதபடிக்கு, என் மாம்சத்திலே ஒரு முள் கொடுக்கப்பட்டிருக்கிறது; என்னை நான் உயர்த்தாதபடிக்கு, அது என்னைக் குட்டும் சாத்தானுடைய தூதனாயிருக்கிறது]]></a:t>
+              <a:t><![CDATA[10. அந்தப்படி நான் பலவீனனாயிருக்கும்போதே பலமுள்ளவனாயிருக்கிறேன்; ஆகையால் கிறிஸ்துவினிமித்தம் எனக்குவரும் பலவீனங்களிலும், நிந்தைகளிலும், நெருக்கங்களிலும், துன்பங்களிலும், இடுக்கண்களிலும் நான் பிரியப்படுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அன்றியும், எனக்கு வெளிப்படுத்தப்பட்டவைகளுக்குரிய மேன்மையினிமித்தம் நான் என்னை உயர்த்தாதபடிக்கு, என் மாம்சத்திலே ஒரு முள் கொடுக்கப்பட்டிருக்கிறது; என்னை நான் உயர்த்தாதபடிக்கு, அது என்னைக் குட்டும் சாத்தானுடைய தூதனாயிருக்கிறது]]></a:t>
+              <a:t><![CDATA[11. மேன்மைபாராட்டி, புத்தியீனனாயினேன்; நீங்களே இதற்கு என்னைப் பலவந்தப்படுத்தினீர்கள். நான் ஒன்றுமில்லையென்றாலும், மகா பிரதான அப்போஸ்தலருக்கும் நான் எவ்வளவும் குறைந்தவனாயிராதபடியால், உங்களாலே மெச்சிக்கொள்ளப்படவேண்டியதாயிருந்ததே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அது என்னைவிட்டு நீங்கும்படிக்கு நான் மூன்றுதரம் கர்த்தரிடத்தில் வேண்டிக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[11. மேன்மைபாராட்டி, புத்தியீனனாயினேன்; நீங்களே இதற்கு என்னைப் பலவந்தப்படுத்தினீர்கள். நான் ஒன்றுமில்லையென்றாலும், மகா பிரதான அப்போஸ்தலருக்கும் நான் எவ்வளவும் குறைந்தவனாயிராதபடியால், உங்களாலே மெச்சிக்கொள்ளப்படவேண்டியதாயிருந்ததே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்: என் கிருபை உனக்குப்போதும்; பலவீனத்திலே என் பலம் பூரணமாய் விளங்கும் என்றார். ஆகையால், கிறிஸ்துவின் வல்லமை என்மேல் தங்கும்படி, என் பலவீனங்களைக்குறித்து நான் மிகவும் சந்தோஷமாய் மேன்மைபாராட்டுவேன்]]></a:t>
+              <a:t><![CDATA[12. அப்போஸ்தலனுக்குரிய அடையாளங்கள் எல்லாவிதமான பொறுமையோடும், அதிசயங்களோடும், அற்புதங்களோடும், வல்லமைகளோடும், உங்களுக்குள்ளே நடப்பிக்கப்பட்டதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்: என் கிருபை உனக்குப்போதும்; பலவீனத்திலே என் பலம் பூரணமாய் விளங்கும் என்றார். ஆகையால், கிறிஸ்துவின் வல்லமை என்மேல் தங்கும்படி, என் பலவீனங்களைக்குறித்து நான் மிகவும் சந்தோஷமாய் மேன்மைபாராட்டுவேன்]]></a:t>
+              <a:t><![CDATA[12. அப்போஸ்தலனுக்குரிய அடையாளங்கள் எல்லாவிதமான பொறுமையோடும், அதிசயங்களோடும், அற்புதங்களோடும், வல்லமைகளோடும், உங்களுக்குள்ளே நடப்பிக்கப்பட்டதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்: என் கிருபை உனக்குப்போதும்; பலவீனத்திலே என் பலம் பூரணமாய் விளங்கும் என்றார். ஆகையால், கிறிஸ்துவின் வல்லமை என்மேல் தங்கும்படி, என் பலவீனங்களைக்குறித்து நான் மிகவும் சந்தோஷமாய் மேன்மைபாராட்டுவேன்]]></a:t>
+              <a:t><![CDATA[13. எதிலே மற்றச் சபைகளுக்குக் குறைவாயிருந்தீர்கள்? நான் உங்களை வருத்தப்படுத்தாதிருந்ததே உங்களுக்குக் குறைவு; இந்த அநியாயத்தை எனக்கு மன்னியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்தப்படி நான் பலவீனனாயிருக்கும்போதே பலமுள்ளவனாயிருக்கிறேன்; ஆகையால் கிறிஸ்துவினிமித்தம் எனக்குவரும் பலவீனங்களிலும், நிந்தைகளிலும், நெருக்கங்களிலும், துன்பங்களிலும், இடுக்கண்களிலும் நான் பிரியப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[13. எதிலே மற்றச் சபைகளுக்குக் குறைவாயிருந்தீர்கள்? நான் உங்களை வருத்தப்படுத்தாதிருந்ததே உங்களுக்குக் குறைவு; இந்த அநியாயத்தை எனக்கு மன்னியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்தப்படி நான் பலவீனனாயிருக்கும்போதே பலமுள்ளவனாயிருக்கிறேன்; ஆகையால் கிறிஸ்துவினிமித்தம் எனக்குவரும் பலவீனங்களிலும், நிந்தைகளிலும், நெருக்கங்களிலும், துன்பங்களிலும், இடுக்கண்களிலும் நான் பிரியப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[14. இதோ, உங்களிடத்திற்கு மூன்றாந்தரம் வர ஆயத்தமாயிருக்கிறேன்; நான் உங்களை வருத்தப்படுத்துவதில்லை; நான் உங்களுடையதையல்ல, உங்களையே தேடுகிறேன்: பெற்றாருக்குப் பிள்ளைகளல்ல, பிள்ளைகளுக்குப் பெற்றார்களே பொக்கிஷங்களைச் சேர்த்துவைக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேன்மைபாராட்டி, புத்தியீனனாயினேன்; நீங்களே இதற்கு என்னைப் பலவந்தப்படுத்தினீர்கள். நான் ஒன்றுமில்லையென்றாலும், மகா பிரதான அப்போஸ்தலருக்கும் நான் எவ்வளவும் குறைந்தவனாயிராதபடியால், உங்களாலே மெச்சிக்கொள்ளப்படவேண்டியதாயிருந்ததே.]]></a:t>
+              <a:t><![CDATA[14. இதோ, உங்களிடத்திற்கு மூன்றாந்தரம் வர ஆயத்தமாயிருக்கிறேன்; நான் உங்களை வருத்தப்படுத்துவதில்லை; நான் உங்களுடையதையல்ல, உங்களையே தேடுகிறேன்: பெற்றாருக்குப் பிள்ளைகளல்ல, பிள்ளைகளுக்குப் பெற்றார்களே பொக்கிஷங்களைச் சேர்த்துவைக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நாங்கள் யோக்கியர்களென்று விளங்கும்படி உங்களிடத்தில் பேசுகிறோமென்று எண்ணுகிறீர்களோ? தேவனுக்குமுன்பாகக் கிறிஸ்துவுக்குள் பேசுகிறோம். பிரியமானவர்களே, சகலத்தையும் உங்கள் பக்திவிருத்திக்காகச் செய்கிறோம்.]]></a:t>
+              <a:t><![CDATA[1. மேன்மைபாராட்டுகிறது எனக்குத் தகுதியல்லவே; ஆகிலும், கர்த்தர் அருளிய தரிசனங்களையும் வெளிப்படுத்தல்களையும் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேன்மைபாராட்டி, புத்தியீனனாயினேன்; நீங்களே இதற்கு என்னைப் பலவந்தப்படுத்தினீர்கள். நான் ஒன்றுமில்லையென்றாலும், மகா பிரதான அப்போஸ்தலருக்கும் நான் எவ்வளவும் குறைந்தவனாயிராதபடியால், உங்களாலே மெச்சிக்கொள்ளப்படவேண்டியதாயிருந்ததே.]]></a:t>
+              <a:t><![CDATA[14. இதோ, உங்களிடத்திற்கு மூன்றாந்தரம் வர ஆயத்தமாயிருக்கிறேன்; நான் உங்களை வருத்தப்படுத்துவதில்லை; நான் உங்களுடையதையல்ல, உங்களையே தேடுகிறேன்: பெற்றாருக்குப் பிள்ளைகளல்ல, பிள்ளைகளுக்குப் பெற்றார்களே பொக்கிஷங்களைச் சேர்த்துவைக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்போஸ்தலனுக்குரிய அடையாளங்கள் எல்லாவிதமான பொறுமையோடும், அதிசயங்களோடும், அற்புதங்களோடும், வல்லமைகளோடும், உங்களுக்குள்ளே நடப்பிக்கப்பட்டதே.]]></a:t>
+              <a:t><![CDATA[15. ஆதலால், நான் உங்களில் எவ்வளவு அதிகமாய் அன்புகூருகிறேனோ அவ்வளவு குறைவாய் உங்களால் அன்புகூரப்பட்டிருந்தாலும், மிகவும் சந்தோஷமாய் நான் உங்கள் ஆத்துமாக்களுக்காகச் செலவுபண்ணவும் செலவுபண்ணப்படவும் விரும்புகிறேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்போஸ்தலனுக்குரிய அடையாளங்கள் எல்லாவிதமான பொறுமையோடும், அதிசயங்களோடும், அற்புதங்களோடும், வல்லமைகளோடும், உங்களுக்குள்ளே நடப்பிக்கப்பட்டதே.]]></a:t>
+              <a:t><![CDATA[15. ஆதலால், நான் உங்களில் எவ்வளவு அதிகமாய் அன்புகூருகிறேனோ அவ்வளவு குறைவாய் உங்களால் அன்புகூரப்பட்டிருந்தாலும், மிகவும் சந்தோஷமாய் நான் உங்கள் ஆத்துமாக்களுக்காகச் செலவுபண்ணவும் செலவுபண்ணப்படவும் விரும்புகிறேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எதிலே மற்றச் சபைகளுக்குக் குறைவாயிருந்தீர்கள்? நான் உங்களை வருத்தப்படுத்தாதிருந்ததே உங்களுக்குக் குறைவு; இந்த அநியாயத்தை எனக்கு மன்னியுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. அப்படியாகட்டும்; நான் உங்களுக்குப் பாரமாயிருக்கவில்லை; ஆனாலும், உபாயமுள்ளவனாயிருந்து, தந்திரத்தினாலே உங்களைப் பிடித்தேனாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எதிலே மற்றச் சபைகளுக்குக் குறைவாயிருந்தீர்கள்? நான் உங்களை வருத்தப்படுத்தாதிருந்ததே உங்களுக்குக் குறைவு; இந்த அநியாயத்தை எனக்கு மன்னியுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. அப்படியாகட்டும்; நான் உங்களுக்குப் பாரமாயிருக்கவில்லை; ஆனாலும், உபாயமுள்ளவனாயிருந்து, தந்திரத்தினாலே உங்களைப் பிடித்தேனாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ, உங்களிடத்திற்கு மூன்றாந்தரம் வர ஆயத்தமாயிருக்கிறேன்; நான் உங்களை வருத்தப்படுத்துவதில்லை; நான் உங்களுடையதையல்ல, உங்களையே தேடுகிறேன்: பெற்றாருக்குப் பிள்ளைகளல்ல, பிள்ளைகளுக்குப் பெற்றார்களே பொக்கிஷங்களைச் சேர்த்துவைக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[17. நான் உங்களிடத்திற்கு அனுப்பினவர்களில் எவன்மூலமாயாவது உங்களிடத்தில் பொழிவைத் தேடினதுண்டா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ, உங்களிடத்திற்கு மூன்றாந்தரம் வர ஆயத்தமாயிருக்கிறேன்; நான் உங்களை வருத்தப்படுத்துவதில்லை; நான் உங்களுடையதையல்ல, உங்களையே தேடுகிறேன்: பெற்றாருக்குப் பிள்ளைகளல்ல, பிள்ளைகளுக்குப் பெற்றார்களே பொக்கிஷங்களைச் சேர்த்துவைக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[18. தீத்து உங்களிடத்தில் வரும்படி நான் அவனைக் கேட்டுக்கொண்டு, அவனுடனேகூட ஒரு சகோதரனை அனுப்பினேன்; தீத்து உங்களிடத்தில் ஏதாவது பொழிவைத் தேடினானா? நாங்கள் ஒரே ஆவியையுடையவர்களாய், ஒரே அடிச்சுவடுகளில் நடந்தோமல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ, உங்களிடத்திற்கு மூன்றாந்தரம் வர ஆயத்தமாயிருக்கிறேன்; நான் உங்களை வருத்தப்படுத்துவதில்லை; நான் உங்களுடையதையல்ல, உங்களையே தேடுகிறேன்: பெற்றாருக்குப் பிள்ளைகளல்ல, பிள்ளைகளுக்குப் பெற்றார்களே பொக்கிஷங்களைச் சேர்த்துவைக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[18. தீத்து உங்களிடத்தில் வரும்படி நான் அவனைக் கேட்டுக்கொண்டு, அவனுடனேகூட ஒரு சகோதரனை அனுப்பினேன்; தீத்து உங்களிடத்தில் ஏதாவது பொழிவைத் தேடினானா? நாங்கள் ஒரே ஆவியையுடையவர்களாய், ஒரே அடிச்சுவடுகளில் நடந்தோமல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆதலால், நான் உங்களில் எவ்வளவு அதிகமாய் அன்புகூருகிறேனோ அவ்வளவு குறைவாய் உங்களால் அன்புகூரப்பட்டிருந்தாலும், மிகவும் சந்தோஷமாய் நான் உங்கள் ஆத்துமாக்களுக்காகச் செலவுபண்ணவும் செலவுபண்ணப்படவும் விரும்புகிறேன்]]></a:t>
+              <a:t><![CDATA[19. நாங்கள் யோக்கியர்களென்று விளங்கும்படி உங்களிடத்தில் பேசுகிறோமென்று எண்ணுகிறீர்களோ? தேவனுக்குமுன்பாகக் கிறிஸ்துவுக்குள் பேசுகிறோம். பிரியமானவர்களே, சகலத்தையும் உங்கள் பக்திவிருத்திக்காகச் செய்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆதலால், நான் உங்களில் எவ்வளவு அதிகமாய் அன்புகூருகிறேனோ அவ்வளவு குறைவாய் உங்களால் அன்புகூரப்பட்டிருந்தாலும், மிகவும் சந்தோஷமாய் நான் உங்கள் ஆத்துமாக்களுக்காகச் செலவுபண்ணவும் செலவுபண்ணப்படவும் விரும்புகிறேன்]]></a:t>
+              <a:t><![CDATA[19. நாங்கள் யோக்கியர்களென்று விளங்கும்படி உங்களிடத்தில் பேசுகிறோமென்று எண்ணுகிறீர்களோ? தேவனுக்குமுன்பாகக் கிறிஸ்துவுக்குள் பேசுகிறோம். பிரியமானவர்களே, சகலத்தையும் உங்கள் பக்திவிருத்திக்காகச் செய்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகிலும் நான் வந்து உங்களை என் மனதின்படியிருக்கிறவர்களாகக் காணாமலும், நானும் உங்கள் மனதின்படியிருக்கிறவனாகக் காணப்படாமலுமிருப்பேனோவென்றும்; விரோதங்கள், கோபங்கள் வாக்குவாதங்கள், புறங்கூறுதல், கோட்சொல்லுதல், இறுமாப்பு, கலகங்கள் ஆகிய இவைகள் உங்களுக்குள்ளே உண்டாயிருக்குமோவென்றும்;]]></a:t>
+              <a:t><![CDATA[2. கிறிஸ்துவுக்குள்ளான ஒரு மனுஷனை அறிவேன்; அவன் பதினாலு வருஷத்திற்கு முன்னே மூன்றாம் வானம்வரைக்கும் எடுக்கப்பட்டான்; அவன் சரீரத்திலிருந்தானோ, சரீரத்திற்குப் புறம்பேயிருந்தானோ, அதை அறியேன்; தேவன் அறிவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்படியாகட்டும்; நான் உங்களுக்குப் பாரமாயிருக்கவில்லை; ஆனாலும், உபாயமுள்ளவனாயிருந்து, தந்திரத்தினாலே உங்களைப் பிடித்தேனாம்.]]></a:t>
+              <a:t><![CDATA[19. நாங்கள் யோக்கியர்களென்று விளங்கும்படி உங்களிடத்தில் பேசுகிறோமென்று எண்ணுகிறீர்களோ? தேவனுக்குமுன்பாகக் கிறிஸ்துவுக்குள் பேசுகிறோம். பிரியமானவர்களே, சகலத்தையும் உங்கள் பக்திவிருத்திக்காகச் செய்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் உங்களிடத்திற்கு அனுப்பினவர்களில் எவன்மூலமாயாவது உங்களிடத்தில் பொழிவைத் தேடினதுண்டா?]]></a:t>
+              <a:t><![CDATA[20. ஆகிலும் நான் வந்து உங்களை என் மனதின்படியிருக்கிறவர்களாகக் காணாமலும், நானும் உங்கள் மனதின்படியிருக்கிறவனாகக் காணப்படாமலுமிருப்பேனோவென்றும்; விரோதங்கள், கோபங்கள் வாக்குவாதங்கள், புறங்கூறுதல், கோட்சொல்லுதல், இறுமாப்பு, கலகங்கள் ஆகிய இவைகள் உங்களுக்குள்ளே உண்டாயிருக்குமோவென்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தீத்து உங்களிடத்தில் வரும்படி நான் அவனைக் கேட்டுக்கொண்டு, அவனுடனேகூட ஒரு சகோதரனை அனுப்பினேன்; தீத்து உங்களிடத்தில் ஏதாவது பொழிவைத் தேடினானா? நாங்கள் ஒரே ஆவியையுடையவர்களாய், ஒரே அடிச்சுவடுகளில் நடந்தோமல்லவா?]]></a:t>
+              <a:t><![CDATA[20. ஆகிலும் நான் வந்து உங்களை என் மனதின்படியிருக்கிறவர்களாகக் காணாமலும், நானும் உங்கள் மனதின்படியிருக்கிறவனாகக் காணப்படாமலுமிருப்பேனோவென்றும்; விரோதங்கள், கோபங்கள் வாக்குவாதங்கள், புறங்கூறுதல், கோட்சொல்லுதல், இறுமாப்பு, கலகங்கள் ஆகிய இவைகள் உங்களுக்குள்ளே உண்டாயிருக்குமோவென்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,51 +4370,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தீத்து உங்களிடத்தில் வரும்படி நான் அவனைக் கேட்டுக்கொண்டு, அவனுடனேகூட ஒரு சகோதரனை அனுப்பினேன்; தீத்து உங்களிடத்தில் ஏதாவது பொழிவைத் தேடினானா? நாங்கள் ஒரே ஆவியையுடையவர்களாய், ஒரே அடிச்சுவடுகளில் நடந்தோமல்லவா?]]></a:t>
+              <a:t><![CDATA[20. ஆகிலும் நான் வந்து உங்களை என் மனதின்படியிருக்கிறவர்களாகக் காணாமலும், நானும் உங்கள் மனதின்படியிருக்கிறவனாகக் காணப்படாமலுமிருப்பேனோவென்றும்; விரோதங்கள், கோபங்கள் வாக்குவாதங்கள், புறங்கூறுதல், கோட்சொல்லுதல், இறுமாப்பு, கலகங்கள் ஆகிய இவைகள் உங்களுக்குள்ளே உண்டாயிருக்குமோவென்றும்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. மறுபடியும் நான் வருகிறபோது என் தேவன் உங்களிடத்தில் என்னைத் தாழ்த்தும்படிக்கு முன் பாவஞ்செய்தவர்களாகிய அநேகர் தாங்கள் நடப்பித்த அசுத்தத்தையும் வேசித்தனத்தையும் காமவிகாரத்தையும் விட்டு மனந்திரும்பாமலிருக்கிறதைக்குறித்து, நான் துக்கப்படவேண்டியதாயிருக்குமோவென்றும் பயந்திருக்கிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. மறுபடியும் நான் வருகிறபோது என் தேவன் உங்களிடத்தில் என்னைத் தாழ்த்தும்படிக்கு முன் பாவஞ்செய்தவர்களாகிய அநேகர் தாங்கள் நடப்பித்த அசுத்தத்தையும் வேசித்தனத்தையும் காமவிகாரத்தையும் விட்டு மனந்திரும்பாமலிருக்கிறதைக்குறித்து, நான் துக்கப்படவேண்டியதாயிருக்குமோவென்றும் பயந்திருக்கிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. மறுபடியும் நான் வருகிறபோது என் தேவன் உங்களிடத்தில் என்னைத் தாழ்த்தும்படிக்கு முன் பாவஞ்செய்தவர்களாகிய அநேகர் தாங்கள் நடப்பித்த அசுத்தத்தையும் வேசித்தனத்தையும் காமவிகாரத்தையும் விட்டு மனந்திரும்பாமலிருக்கிறதைக்குறித்து, நான் துக்கப்படவேண்டியதாயிருக்குமோவென்றும் பயந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +4806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகிலும் நான் வந்து உங்களை என் மனதின்படியிருக்கிறவர்களாகக் காணாமலும், நானும் உங்கள் மனதின்படியிருக்கிறவனாகக் காணப்படாமலுமிருப்பேனோவென்றும்; விரோதங்கள், கோபங்கள் வாக்குவாதங்கள், புறங்கூறுதல், கோட்சொல்லுதல், இறுமாப்பு, கலகங்கள் ஆகிய இவைகள் உங்களுக்குள்ளே உண்டாயிருக்குமோவென்றும்;]]></a:t>
+              <a:t><![CDATA[2. கிறிஸ்துவுக்குள்ளான ஒரு மனுஷனை அறிவேன்; அவன் பதினாலு வருஷத்திற்கு முன்னே மூன்றாம் வானம்வரைக்கும் எடுக்கப்பட்டான்; அவன் சரீரத்திலிருந்தானோ, சரீரத்திற்குப் புறம்பேயிருந்தானோ, அதை அறியேன்; தேவன் அறிவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +4915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகிலும் நான் வந்து உங்களை என் மனதின்படியிருக்கிறவர்களாகக் காணாமலும், நானும் உங்கள் மனதின்படியிருக்கிறவனாகக் காணப்படாமலுமிருப்பேனோவென்றும்; விரோதங்கள், கோபங்கள் வாக்குவாதங்கள், புறங்கூறுதல், கோட்சொல்லுதல், இறுமாப்பு, கலகங்கள் ஆகிய இவைகள் உங்களுக்குள்ளே உண்டாயிருக்குமோவென்றும்;]]></a:t>
+              <a:t><![CDATA[2. கிறிஸ்துவுக்குள்ளான ஒரு மனுஷனை அறிவேன்; அவன் பதினாலு வருஷத்திற்கு முன்னே மூன்றாம் வானம்வரைக்கும் எடுக்கப்பட்டான்; அவன் சரீரத்திலிருந்தானோ, சரீரத்திற்குப் புறம்பேயிருந்தானோ, அதை அறியேன்; தேவன் அறிவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +5024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மறுபடியும் நான் வருகிறபோது என் தேவன் உங்களிடத்தில் என்னைத் தாழ்த்தும்படிக்கு முன் பாவஞ்செய்தவர்களாகிய அநேகர் தாங்கள் நடப்பித்த அசுத்தத்தையும் வேசித்தனத்தையும் காமவிகாரத்தையும் விட்டு மனந்திரும்பாமலிருக்கிறதைக்குறித்து, நான் துக்கப்படவேண்டியதாயிருக்குமோவென்றும் பயந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[3. அந்த மனுஷன் பரதீசுக்குள் எடுக்கப்பட்டு, மனுஷர் பேசப்படாததும் வாக்குக்கெட்டாததுமாகிய வார்த்தைகளைக் கேட்டானென்று அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +5133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மறுபடியும் நான் வருகிறபோது என் தேவன் உங்களிடத்தில் என்னைத் தாழ்த்தும்படிக்கு முன் பாவஞ்செய்தவர்களாகிய அநேகர் தாங்கள் நடப்பித்த அசுத்தத்தையும் வேசித்தனத்தையும் காமவிகாரத்தையும் விட்டு மனந்திரும்பாமலிருக்கிறதைக்குறித்து, நான் துக்கப்படவேண்டியதாயிருக்குமோவென்றும் பயந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[3. அந்த மனுஷன் பரதீசுக்குள் எடுக்கப்பட்டு, மனுஷர் பேசப்படாததும் வாக்குக்கெட்டாததுமாகிய வார்த்தைகளைக் கேட்டானென்று அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மறுபடியும் நான் வருகிறபோது என் தேவன் உங்களிடத்தில் என்னைத் தாழ்த்தும்படிக்கு முன் பாவஞ்செய்தவர்களாகிய அநேகர் தாங்கள் நடப்பித்த அசுத்தத்தையும் வேசித்தனத்தையும் காமவிகாரத்தையும் விட்டு மனந்திரும்பாமலிருக்கிறதைக்குறித்து, நான் துக்கப்படவேண்டியதாயிருக்குமோவென்றும் பயந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[4. அவன் சரீரத்திலிருந்தானோ, சரீரத்திற்குப் புறம்பேயிருந்தானோ, அதை அறியேன்; தேவன் அறிவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506665" r:id="rId1"/>
+    <p:sldLayoutId id="2474529204" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5322,50 +5661,74 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5506,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. It is not expedient for me doubtless to glory. I will come to visions and revelations of the]]></a:t>
+              <a:t><![CDATA[അറിയുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Lord.]]></a:t>
+              <a:t><![CDATA[5. അവനെക്കുറിച്ചു ഞാൻ പ്രശംസിക്കും; എന്നെക്കുറിച്ചോ എന്റെ ബലഹീനതകളിൽ അല്ലാതെ ഞാൻ പ്രശംസിക്കയില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. I knew a man in Christ above fourteen years ago, (whether in the body, I cannot tell; or whether]]></a:t>
+              <a:t><![CDATA[6. ഞാൻ പ്രശംസിപ്പാൻ വിചാരിച്ചാലും മൂഢനാകയില്ല; സത്യമല്ലോ പറയുന്നതു; എങ്കിലും എന്നെ കാണുന്നതിനും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out of the body, I cannot tell: God knows;) such an one caught up to the third heaven.]]></a:t>
+              <a:t><![CDATA[എന്റെ വായിൽനിന്നു കേൾക്കുന്നതിനും മീതെ ആരും എന്നെക്കുറിച്ചു നിരൂപിക്കരുതു എന്നുവെച്ചു ഞാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And I knew such a man, (whether in the body, or out of the body, I cannot tell: God knows;)]]></a:t>
+              <a:t><![CDATA[അടങ്ങുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. How that he was caught up into paradise, and heard unspeakable words, which it is not lawful for]]></a:t>
+              <a:t><![CDATA[7. വെളിപ്പാടുകളുടെ ആധിക്യത്താൽ ഞാൻ അതിയായി നിഗളിച്ചുപോകാതിരിപ്പാൻ എനിക്കു ജഡത്തിൽ ഒരു ശൂലം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a man to utter.]]></a:t>
+              <a:t><![CDATA[തന്നിരിക്കുന്നു; ഞാൻ നിഗളിച്ചുപോകാതിരിക്കേണ്ടതിന്നു എന്നെ കുത്തുവാൻ സാത്താന്റെ ദൂതനെ തന്നേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Of such an one will I glory: yet of myself I will not glory, but in mine infirmities.]]></a:t>
+              <a:t><![CDATA[8. അതു എന്നെ വിട്ടു നീങ്ങേണ്ടതിന്നു ഞാൻ മൂന്നു വട്ടം കർത്താവിനോടു അപേക്ഷിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For though I would desire to glory, I shall not be a fool; for I will say the truth: but now I]]></a:t>
+              <a:t><![CDATA[9. അവൻ എന്നോടു: എന്റെ കൃപ നിനക്കുമതി; എന്റെ ശക്തി ബലഹീനതയിൽ തികഞ്ഞുവരുന്നു എന്നു പറഞ്ഞു. ആകയാൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[forbear, lest any man should think of me above that which he sees me to be, or that he hears of me.]]></a:t>
+              <a:t><![CDATA[ക്രിസ്തുവിന്റെ ശക്തി എന്റെമേൽ ആവസിക്കേണ്ടതിന്നു ഞാൻ അതിസന്തോഷത്തോടെ എന്റെ ബലഹീനതകളിൽ പ്രശംസിക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Again, think all of you that we excuse ourselves unto you? we speak before God in Christ: but we]]></a:t>
+              <a:t><![CDATA[1. പ്രശംസിക്കുന്നതിനാൽ പ്രയോജനമില്ല എങ്കിലും അതു ആവശ്യമായിരിക്കുന്നു. ഞാൻ കർത്താവിന്റെ ദർശനങ്ങളെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And lest I should be exalted above measure through the abundance of the revelations, there was]]></a:t>
+              <a:t><![CDATA[10. അതുകൊണ്ടു ഞാൻ ക്രിസ്തുവിന്നു വേണ്ടി ബലഹീനത, കയ്യേറ്റം, ബുദ്ധിമുട്ടു, ഉപദ്രവം, ഞെരുക്കം എന്നിവ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[given to me a thorn in the flesh, the messenger of Satan to buffet me, lest I should be exalted]]></a:t>
+              <a:t><![CDATA[സഹിപ്പാൻ ഇഷ്ടപ്പെടുന്നു; ബലഹീനനായിരിക്കുമ്പോൾ തന്നേ ഞാൻ ശക്തനാകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[above measure.]]></a:t>
+              <a:t><![CDATA[11. ഞാൻ മൂഢനായിപ്പോയി; നിങ്ങൾ എന്നെ നിർബ്ബന്ധിച്ചു; നിങ്ങൾ എന്നെ ശ്ളാഘിക്കേണ്ടതായിരുന്നു; ഞാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. For this thing I besought the Lord three times, that it might depart from me.]]></a:t>
+              <a:t><![CDATA[ഏതുമില്ല എങ്കിലും അതിശ്രേഷ്ഠതയുള്ള അപ്പൊസ്തലന്മാരിൽ ഒട്ടും കുറഞ്ഞവനല്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he said unto me, My grace is sufficient for you: for my strength is made perfect in weakness.]]></a:t>
+              <a:t><![CDATA[12. അപ്പൊസ്തലന്റെ ലക്ഷണങ്ങൾ പൂർണ്ണ സഹിഷ്ണതയിലും അടയാളങ്ങളാലും അത്ഭുതങ്ങളാലും വീര്യപ്രവൃത്തികളാലും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Most gladly therefore will I rather glory in my infirmities, that the power of Christ may rest upon]]></a:t>
+              <a:t><![CDATA[നിങ്ങളുടെ ഇടയിൽ വെളിപ്പെട്ടുവന്നുവല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me.]]></a:t>
+              <a:t><![CDATA[13. ഞാൻ നിങ്ങൾക്കു ഭാരമായിത്തീർന്നില്ല എന്നുള്ളതല്ലാതെ ശേഷം സഭകളെക്കാൾ നിങ്ങൾക്കു ഏതൊന്നിൽ കുറവു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Therefore I take pleasure in infirmities, in reproaches, in necessities, in persecutions, in]]></a:t>
+              <a:t><![CDATA[വന്നു? ഈ അന്യായം ക്ഷമിച്ചുകൊൾവിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[distresses for Christ's sake: for when I am weak, then am I strong.]]></a:t>
+              <a:t><![CDATA[14. ഈ മൂന്നാം പ്രാവശ്യം നിങ്ങളുടെ അടുക്കൽ വരുവാൻ ഞാൻ ഒരുങ്ങിയിരിക്കുന്നു; നിങ്ങൾക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. I am become a fool in glorying; all of you have compelled me: for I ought to have been commended]]></a:t>
+              <a:t><![CDATA[ഭാരമായിത്തീരുകയുമില്ല; നിങ്ങൾക്കുള്ളതിനെയല്ല നിങ്ങളെത്തന്നേ ഞാൻ അന്വേഷിക്കുന്നു; മക്കൾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[do all things, dearly beloved, for your edifying.]]></a:t>
+              <a:t><![CDATA[വെളിപ്പാടുകളെയും കുറിച്ചു പറവാൻ പോകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you: for in nothing am I behind the very chiefest apostles, though I be nothing.]]></a:t>
+              <a:t><![CDATA[അമ്മയപ്പന്മാർക്കല്ല അമ്മയപ്പന്മാർ മക്കൾക്കായിട്ടല്ലോ ചരതിക്കേണ്ടതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Truly the signs of an apostle were wrought among you in all patience, in signs, and wonders, and]]></a:t>
+              <a:t><![CDATA[15. ഞാൻ അതിസന്തോഷത്തോടെ നിങ്ങളുടെ ജീവന്നു വേണ്ടി ചെലവിടുകയും ചെലവായ്പോകയും ചെയ്യും. ഞാൻ നിങ്ങളെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mighty deeds.]]></a:t>
+              <a:t><![CDATA[അധികമായി സ്നേഹിച്ചാൽ നിങ്ങൾ എന്നെ അല്പമായി സ്നേഹിക്കുന്നുവോ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For what is it wherein all of you were inferior to other churches, except it be that I myself]]></a:t>
+              <a:t><![CDATA[16. ഞാൻ നിങ്ങൾക്കു ഭാരമായിത്തീർന്നില്ല എങ്കിലും ഉപായിയാകയാൽ കൌശലംകൊണ്ടു നിങ്ങളെ കൈവശമാക്കി എന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was not burdensome to you? forgive me this wrong.]]></a:t>
+              <a:t><![CDATA[നിങ്ങൾ പറയുമായിരിക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Behold, the third time I am ready to come to you; and I will not be burdensome to you: for I]]></a:t>
+              <a:t><![CDATA[17. ഞാൻ നിങ്ങളുടെ അടുക്കൽ അയച്ചവരിൽ വല്ലവനെക്കൊണ്ടും നിങ്ങളോടു വല്ലതും വഞ്ചിച്ചെടുത്തുവോ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seek not your's but you: for the children ought not to lay up for the parents, but the parents for]]></a:t>
+              <a:t><![CDATA[18. ഞാൻ തീതൊസിനെ പ്രബോധിപ്പിച്ചു, ആ സഹോദരനെയും കൂടെ അയച്ചിരുന്നു; തീതൊസ് നിങ്ങളോടു വല്ലതും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the children.]]></a:t>
+              <a:t><![CDATA[വഞ്ചിച്ചെടുത്തുവോ? ഞങ്ങൾ നടന്നതു അതേ ആത്മാവിൽ അല്ലയോ? അതേ കാൽചുവടുകളിൽ അല്ലയോ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And I will very gladly spend and be spent for you; though the more abundantly I love you, the]]></a:t>
+              <a:t><![CDATA[19. ഇത്രനേരം ഞങ്ങൾ നിങ്ങളോടു പ്രതിവാദിക്കുന്നു എന്നു നിങ്ങൾക്കു തോന്നുന്നുവോ? ദൈവത്തിൻ മുമ്പാകെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[less I be loved.]]></a:t>
+              <a:t><![CDATA[ക്രിസ്തുവിൽ ആകുന്നു ഞങ്ങൾ സംസാരിക്കുന്നതു; പ്രിയമുള്ളവരേ, സകലവും നിങ്ങളുടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. For I fear, lest, when I come, I shall not find you such as I would, and that I shall be found]]></a:t>
+              <a:t><![CDATA[2. ക്രിസ്തുവിലുള്ള ഒരു മനുഷ്യനെ ഞാൻ അറിയുന്നു: അവൻ പതിന്നാലു സംവത്സരം മുമ്പെ മൂന്നാം സ്വർഗ്ഗത്തോളം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. But be it so, I did not burden you: nevertheless, being crafty, I caught you with guile.]]></a:t>
+              <a:t><![CDATA[ആത്മീകവർദ്ധനെക്കായിട്ടത്രേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Did I make a gain of you by any of them whom I sent unto you?]]></a:t>
+              <a:t><![CDATA[20. ഞാൻ വരുമ്പോൾ ഞാൻ ഇച്ഛിക്കാത്തവിധത്തിൽ നിങ്ങളെ കാണുകയും നിങ്ങൾ ഇച്ഛിക്കാത്ത വിധത്തിൽ എന്നെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. I desired Titus, and with him I sent a brother. Did Titus make a gain of you? walked we not in]]></a:t>
+              <a:t><![CDATA[കാണുകയും ചെയ്യുമോ എന്നും പിണക്കം, ഈർഷ്യ, ക്രോധം, ശാഠ്യം, ഏഷണി, കുശുകുശുപ്പു, നിഗളം, കലഹം എന്നിവ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10621,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the same spirit? walked we not in the same steps?]]></a:t>
+              <a:t><![CDATA[ഉണ്ടാകുമോ എന്നും]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. ഞാൻ വീണ്ടും വരുമ്പോൾ എന്റെ ദൈവം എന്നെ നിങ്ങളുടെ ഇടയിൽ താഴ്ത്തുവാനും പാപംചെയ്തിട്ടു തങ്ങൾ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[പ്രവർത്തിച്ച അശുദ്ധി, ദുർന്നടപ്പു, ദുഷ്കാമം എന്നിവയെക്കുറിച്ചു മാനസാന്തരപ്പെടാത്ത പലരെയും ചൊല്ലി]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ഖേദിപ്പാനും സംഗതിവരുമോ എന്നും ഞാൻ ഭയപ്പെടുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto you such as all of you would not: lest there be debates, envyings, wraths, strifes,]]></a:t>
+              <a:t><![CDATA[എടുക്കപ്പെട്ടു; ശരീരത്തോടെയോ എന്നു ഞാൻ അറിയുന്നില്ല, ശരീരം കൂടാതെയോ എന്നുമറിയുന്നില്ല; ദൈവം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[backbitings, whisperings, swellings, tumults:]]></a:t>
+              <a:t><![CDATA[അറിയുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And lest, when I come again, my God will humble me among you, and that I shall mourn for many]]></a:t>
+              <a:t><![CDATA[3. ആ മനുഷ്യൻ പരദീസയോളം എടുക്കപ്പെട്ടു; ശരീരത്തോടെയോ ശരീരം കൂടാതെയോ എന്നു ഞാൻ അറിയുന്നില്ല; ദൈവം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which have sinned already, and have not repented of the uncleanness and fornication and]]></a:t>
+              <a:t><![CDATA[അറിയുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lasciviousness which they have committed.]]></a:t>
+              <a:t><![CDATA[4. മനുഷ്യന്നു ഉച്ചരിപ്പാൻ പാടില്ലാത്തതും പറഞ്ഞുകൂടാത്തതുമായ വാക്കുകളെ അവൻ കേട്ടു എന്നു ഞാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
   <a:themeElements>
-    <a:clrScheme name="Theme82">
+    <a:clrScheme name="Theme86">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme82">
+    <a:fontScheme name="Theme86">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme82">
+    <a:fmtScheme name="Theme86">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>