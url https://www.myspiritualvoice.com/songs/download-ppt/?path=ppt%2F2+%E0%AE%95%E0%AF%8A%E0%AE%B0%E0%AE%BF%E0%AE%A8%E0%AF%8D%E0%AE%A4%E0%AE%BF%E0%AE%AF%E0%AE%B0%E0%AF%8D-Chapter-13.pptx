--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -43,100 +43,109 @@
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -260,53 +269,56 @@
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -366,51 +378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏனெனில் அவர் பலவீனத்தால் சிலுவையில் அறையப்பட்டிருந்தும், தேவனுடைய வல்லமையினால் பிழைத்திருக்கிறார்; அப்படி நாங்களும் அவருக்குள் பலவீனராயிருந்தும், உங்களிடமாய் விளங்கிய தேவனுடைய வல்லமையினால் அவருடனேகூடப் பிழைத்திருப்போம்.]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் விசுவாசமுள்ளவர்களோவென்று உங்களை நீங்களே சோதித்து அறியுங்கள்; உங்களை நீங்களே பரீட்சித்துப் பாருங்கள். இயேசுகிறிஸ்து உங்களுக்குள் இருக்கிறாரென்று உங்களை நீங்களே அறிகிறீர்களா? நீங்கள் பரீட்சைக்கு நில்லாதவர்களாயிருந்தால் அறியீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -584,51 +596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் விசுவாசமுள்ளவர்களோவென்று உங்களை நீங்களே சோதித்து அறியுங்கள்; உங்களை நீங்களே பரீட்சித்துப் பாருங்கள். இயேசுகிறிஸ்து உங்களுக்குள் இருக்கிறாரென்று உங்களை நீங்களே அறிகிறீர்களா? நீங்கள் பரீட்சைக்கு நில்லாதவர்களாயிருந்தால் அறியீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. நாங்களோ பரீட்சைக்கு நில்லாதவர்களல்லவென்பதை அறிவீர்களென்று நம்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -693,51 +705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாங்களோ பரீட்சைக்கு நில்லாதவர்களல்லவென்பதை அறிவீர்களென்று நம்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[7. மேலும் நீங்கள் ஒரு பொல்லாங்கும் செய்யாதிருக்கும்படியாக, தேவனை நோக்கி விண்ணப்பம் பண்ணுகிறேன். நாங்கள் பரீட்சைக்கு நின்றவர்களென்று காணப்படும்பொருட்டல்ல, நாங்கள் பரீட்சைக்கு நில்லாதவர்கள்போலிருந்தாலும், நீங்கள் நலமானதைச் செய்யும்பொருட்டே விண்ணப்பம் பண்ணுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1347,51 +1359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆனதால் இடித்துப்போடவல்ல, ஊன்றக் கட்டவே கர்த்தர் எனக்குக் கொடுத்த அதிகாரத்தின்படி, நான் உங்களிடத்தில் வந்திருக்கும்போது, கண்டிதம்பண்ணாதபடிக்கு, நான் தூரமாயிருந்து இவைகளை எழுதுகிறேன்.]]></a:t>
+              <a:t><![CDATA[1. இந்த மூன்றாந்தரம் நான் உங்களிடத்திற்கு வருகிறேன்; சகல காரியங்களும் இரண்டுமூன்று சாட்சிகளுடைய வாக்கினால் நிலைவரப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1456,51 +1468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இந்த மூன்றாந்தரம் நான் உங்களிடத்திற்கு வருகிறேன்; சகல காரியங்களும் இரண்டுமூன்று சாட்சிகளுடைய வாக்கினால் நிலைவரப்படும்.]]></a:t>
+              <a:t><![CDATA[2. நான் இரண்டாந்தரம் உங்களிடத்திலிருந்தபோது சொன்னதுபோல, இப்பொழுது தூரமாயிருந்தும் உங்களிடத்திலிருக்கிறவனாக, நான் மறுபடியும் வந்தால் தப்பவிடமாட்டேனென்று முன்பு பாவஞ்செய்தவர்களுக்கும் மற்ற எல்லாருக்கும் முன்னறிவித்து எழுதுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1565,51 +1577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆனதால் இடித்துப்போடவல்ல, ஊன்றக் கட்டவே கர்த்தர் எனக்குக் கொடுத்த அதிகாரத்தின்படி, நான் உங்களிடத்தில் வந்திருக்கும்போது, கண்டிதம்பண்ணாதபடிக்கு, நான் தூரமாயிருந்து இவைகளை எழுதுகிறேன்.]]></a:t>
+              <a:t><![CDATA[1. இந்த மூன்றாந்தரம் நான் உங்களிடத்திற்கு வருகிறேன்; சகல காரியங்களும் இரண்டுமூன்று சாட்சிகளுடைய வாக்கினால் நிலைவரப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1674,51 +1686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கடைசியாக, சகோதரரே, சந்தோஷமாயிருங்கள், நற்சீர் பொருந்துங்கள், ஆறுதலடையுங்கள்; ஏகசிந்தையாயிருங்கள், சமாதானமாயிருங்கள், அப்பொழுது அன்புக்கும் சமாதானத்துக்கும் காரணராகிய தேவன் உங்களோடேகூட இருப்பார்.]]></a:t>
+              <a:t><![CDATA[10. ஆனதால் இடித்துப்போடவல்ல, ஊன்றக் கட்டவே கர்த்தர் எனக்குக் கொடுத்த அதிகாரத்தின்படி, நான் உங்களிடத்தில் வந்திருக்கும்போது, கண்டிதம்பண்ணாதபடிக்கு, நான் தூரமாயிருந்து இவைகளை எழுதுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1783,51 +1795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கடைசியாக, சகோதரரே, சந்தோஷமாயிருங்கள், நற்சீர் பொருந்துங்கள், ஆறுதலடையுங்கள்; ஏகசிந்தையாயிருங்கள், சமாதானமாயிருங்கள், அப்பொழுது அன்புக்கும் சமாதானத்துக்கும் காரணராகிய தேவன் உங்களோடேகூட இருப்பார்.]]></a:t>
+              <a:t><![CDATA[10. ஆனதால் இடித்துப்போடவல்ல, ஊன்றக் கட்டவே கர்த்தர் எனக்குக் கொடுத்த அதிகாரத்தின்படி, நான் உங்களிடத்தில் வந்திருக்கும்போது, கண்டிதம்பண்ணாதபடிக்கு, நான் தூரமாயிருந்து இவைகளை எழுதுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1892,51 +1904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒருவரையொருவர் பரிசுத்த முத்தத்தோடு வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[11. கடைசியாக, சகோதரரே, சந்தோஷமாயிருங்கள், நற்சீர் பொருந்துங்கள், ஆறுதலடையுங்கள்; ஏகசிந்தையாயிருங்கள், சமாதானமாயிருங்கள், அப்பொழுது அன்புக்கும் சமாதானத்துக்கும் காரணராகிய தேவன் உங்களோடேகூட இருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2001,51 +2013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பரிசுத்தவான்களெல்லாரும் உங்களுக்கு வாழ்த்துதல் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. கடைசியாக, சகோதரரே, சந்தோஷமாயிருங்கள், நற்சீர் பொருந்துங்கள், ஆறுதலடையுங்கள்; ஏகசிந்தையாயிருங்கள், சமாதானமாயிருங்கள், அப்பொழுது அன்புக்கும் சமாதானத்துக்கும் காரணராகிய தேவன் உங்களோடேகூட இருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2110,51 +2122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபையும், தேவனுடைய அன்பும், பரிசுத்த ஆவியினுடைய ஐக்கியமும், உங்கள் அனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[11. கடைசியாக, சகோதரரே, சந்தோஷமாயிருங்கள், நற்சீர் பொருந்துங்கள், ஆறுதலடையுங்கள்; ஏகசிந்தையாயிருங்கள், சமாதானமாயிருங்கள், அப்பொழுது அன்புக்கும் சமாதானத்துக்கும் காரணராகிய தேவன் உங்களோடேகூட இருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2219,50 +2231,377 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[12. ஒருவரையொருவர் பரிசுத்த முத்தத்தோடு வாழ்த்துங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. பரிசுத்தவான்களெல்லாரும் உங்களுக்கு வாழ்த்துதல் சொல்லுகிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபையும், தேவனுடைய அன்பும், பரிசுத்த ஆவியினுடைய ஐக்கியமும், உங்கள் அனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[14. கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபையும், தேவனுடைய அன்பும், பரிசுத்த ஆவியினுடைய ஐக்கியமும், உங்கள் அனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -2328,51 +2667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இந்த மூன்றாந்தரம் நான் உங்களிடத்திற்கு வருகிறேன்; சகல காரியங்களும் இரண்டுமூன்று சாட்சிகளுடைய வாக்கினால் நிலைவரப்படும்.]]></a:t>
+              <a:t><![CDATA[2. நான் இரண்டாந்தரம் உங்களிடத்திலிருந்தபோது சொன்னதுபோல, இப்பொழுது தூரமாயிருந்தும் உங்களிடத்திலிருக்கிறவனாக, நான் மறுபடியும் வந்தால் தப்பவிடமாட்டேனென்று முன்பு பாவஞ்செய்தவர்களுக்கும் மற்ற எல்லாருக்கும் முன்னறிவித்து எழுதுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2546,51 +2885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் இரண்டாந்தரம் உங்களிடத்திலிருந்தபோது சொன்னதுபோல, இப்பொழுது தூரமாயிருந்தும் உங்களிடத்திலிருக்கிறவனாக, நான் மறுபடியும் வந்தால் தப்பவிடமாட்டேனென்று முன்பு பாவஞ்செய்தவர்களுக்கும் மற்ற எல்லாருக்கும் முன்னறிவித்து எழுதுகிறேன்.]]></a:t>
+              <a:t><![CDATA[3. கிறிஸ்து எனக்குள்ளே பேசுகிறாரென்பதற்கு அத்தாட்சி தேடுகிறீர்களே; அவர் உங்களிடமாய்ப் பலவீனரல்ல, உங்களிடத்தில் வல்லவராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2655,51 +2994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் இரண்டாந்தரம் உங்களிடத்திலிருந்தபோது சொன்னதுபோல, இப்பொழுது தூரமாயிருந்தும் உங்களிடத்திலிருக்கிறவனாக, நான் மறுபடியும் வந்தால் தப்பவிடமாட்டேனென்று முன்பு பாவஞ்செய்தவர்களுக்கும் மற்ற எல்லாருக்கும் முன்னறிவித்து எழுதுகிறேன்.]]></a:t>
+              <a:t><![CDATA[3. கிறிஸ்து எனக்குள்ளே பேசுகிறாரென்பதற்கு அத்தாட்சி தேடுகிறீர்களே; அவர் உங்களிடமாய்ப் பலவீனரல்ல, உங்களிடத்தில் வல்லவராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2764,51 +3103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிறிஸ்து எனக்குள்ளே பேசுகிறாரென்பதற்கு அத்தாட்சி தேடுகிறீர்களே; அவர் உங்களிடமாய்ப் பலவீனரல்ல, உங்களிடத்தில் வல்லவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[4. ஏனெனில் அவர் பலவீனத்தால் சிலுவையில் அறையப்பட்டிருந்தும், தேவனுடைய வல்லமையினால் பிழைத்திருக்கிறார்; அப்படி நாங்களும் அவருக்குள் பலவீனராயிருந்தும், உங்களிடமாய் விளங்கிய தேவனுடைய வல்லமையினால் அவருடனேகூடப் பிழைத்திருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2873,51 +3212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிறிஸ்து எனக்குள்ளே பேசுகிறாரென்பதற்கு அத்தாட்சி தேடுகிறீர்களே; அவர் உங்களிடமாய்ப் பலவீனரல்ல, உங்களிடத்தில் வல்லவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[4. ஏனெனில் அவர் பலவீனத்தால் சிலுவையில் அறையப்பட்டிருந்தும், தேவனுடைய வல்லமையினால் பிழைத்திருக்கிறார்; அப்படி நாங்களும் அவருக்குள் பலவீனராயிருந்தும், உங்களிடமாய் விளங்கிய தேவனுடைய வல்லமையினால் அவருடனேகூடப் பிழைத்திருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2982,51 +3321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏனெனில் அவர் பலவீனத்தால் சிலுவையில் அறையப்பட்டிருந்தும், தேவனுடைய வல்லமையினால் பிழைத்திருக்கிறார்; அப்படி நாங்களும் அவருக்குள் பலவீனராயிருந்தும், உங்களிடமாய் விளங்கிய தேவனுடைய வல்லமையினால் அவருடனேகூடப் பிழைத்திருப்போம்.]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் விசுவாசமுள்ளவர்களோவென்று உங்களை நீங்களே சோதித்து அறியுங்கள்; உங்களை நீங்களே பரீட்சித்துப் பாருங்கள். இயேசுகிறிஸ்து உங்களுக்குள் இருக்கிறாரென்று உங்களை நீங்களே அறிகிறீர்களா? நீங்கள் பரீட்சைக்கு நில்லாதவர்களாயிருந்தால் அறியீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3061,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506307" r:id="rId1"/>
+    <p:sldLayoutId id="2474529183" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3249,50 +3588,74 @@
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3449,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[weak in him, but we shall live with him by the power of God toward you.]]></a:t>
+              <a:t><![CDATA[ശോധനചെയ്‍വിൻ. നിങ്ങൾ കൊള്ളരുതാത്തവർ അല്ല എന്നുവരികിൽ, യേശുക്രിസ്തു നിങ്ങളിൽ ഉണ്ടു എന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3581,51 +3944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Examine yourselves, whether all of you be in the faith; prove your own selves. Know all of you]]></a:t>
+              <a:t><![CDATA[നിങ്ങളെത്തന്നേ അറിയുന്നില്ലയോ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3713,51 +4076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not your own selves, how that Jesus Christ is in you, except all of you be reprobates?]]></a:t>
+              <a:t><![CDATA[6. ഞങ്ങൾ കൊള്ളരുതാത്തവർ അല്ല എന്നു നിങ്ങൾ അറിയും എന്നു ഞാൻ ആശിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3845,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. But I trust that all of you shall know that we are not reprobates.]]></a:t>
+              <a:t><![CDATA[7. നിങ്ങൾ ഒരു ദോഷവും ചെയ്യാതിരിക്കേണ്ടതിന്നു ഞങ്ങൾ ദൈവത്തോടു പ്രാർത്ഥിക്കുന്നു; ഞങ്ങൾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3977,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Now I pray to God that all of you do no evil; not that we should appear approved, but that all of]]></a:t>
+              <a:t><![CDATA[കൊള്ളാകുന്നവരായി തോന്നേണ്ടതിന്നല്ല, ഞങ്ങൾ കൊള്ളരുതാത്തവർ എന്ന പോലെ ഇരുന്നാലും നിങ്ങൾ നന്മ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4109,51 +4472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you should do that which is honest, though we be as reprobates.]]></a:t>
+              <a:t><![CDATA[ചെയ്യേണ്ടതിന്നത്രേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4241,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. For we can do nothing against the truth, but for the truth.]]></a:t>
+              <a:t><![CDATA[8. സത്യത്തിന്നു അനുകൂലമല്ലാതെ സത്യത്തിന്നു പ്രതികൂലമായി ഞങ്ങൾക്കു ഒന്നും കഴിവില്ലല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4373,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For we are glad, when we are weak, and all of you are strong: and this also we wish, even your]]></a:t>
+              <a:t><![CDATA[9. ഞങ്ങൾ ബലഹീനരും നിങ്ങൾ ശക്തരും ആയിരിക്കുമ്പോൾ ഞങ്ങൾ സന്തോഷിക്കുന്നു; നിങ്ങളുടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4505,51 +4868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[perfection.]]></a:t>
+              <a:t><![CDATA[യഥാസ്ഥാനത്വത്തിന്നായി തന്നേ ഞങ്ങൾ പ്രാർത്ഥിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4637,51 +5000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Therefore I write these things being absent, lest being present I should use sharpness,]]></a:t>
+              <a:t><![CDATA[1. ഈ മൂന്നാം പ്രാവശ്യം ഞാൻ നിങ്ങളുടെ അടുക്കൽ വരുന്നുണ്ടു. “രണ്ടു മൂന്നു സാക്ഷികളുടെ വാമൊഴിയാൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4769,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. This is the third time I am coming to you. In the mouth of two or three witnesses shall every]]></a:t>
+              <a:t><![CDATA[2. ഞാൻ രണ്ടാം പ്രവാശ്യം നിങ്ങളുടെ ഇടയിൽ ഇരുന്നപ്പോൾ: ഞാൻ വീണ്ടും വന്നാൽ ക്ഷമിക്കയില്ല എന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4901,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[according to the power which the Lord has given me to edification, and not to destruction.]]></a:t>
+              <a:t><![CDATA[ഏതുകാര്യവും ഉറപ്പാകും”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Finally, brethren, farewell. Be perfect, be of good comfort, be of one mind, live in peace; and]]></a:t>
+              <a:t><![CDATA[10. അതുനിമിത്തം ഞാൻ വന്നെത്തിയാൽ ഇടിച്ചുകളവാനല്ല പണിവാനത്രേ കർത്താവു തന്ന അധികാരത്തിന്നു തക്കവണ്ണം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the God of love and peace shall be with you.]]></a:t>
+              <a:t><![CDATA[ഖണ്ഡിതം പ്രയോഗിക്കാതിരിക്കേണ്ടതിന്നു ദൂരത്തുനിന്നു ഇതു എഴുതുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Greet one another with an holy kiss.]]></a:t>
+              <a:t><![CDATA[11. തീർച്ചെക്കു, സഹോദരന്മാരേ, സന്തോഷിപ്പിൻ; യഥാസ്ഥാനപ്പെടുവിൻ; ആശ്വസിച്ചുകൊൾവിൻ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. All the saints salute you.]]></a:t>
+              <a:t><![CDATA[ഏകമനസ്സുള്ളവരാകുവിൻ; സമാധാനത്തോടെ ഇരിപ്പിൻ; എന്നാൽ സ്നേഹത്തിന്റെയും സമാധാനത്തിന്റെയും ദൈവം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. The grace of the Lord Jesus Christ, and the love of God, and the communion of the Holy Spirit,]]></a:t>
+              <a:t><![CDATA[നിങ്ങളോടുകൂടെ ഇരിക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6056,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be with you all. Amen.]]></a:t>
+              <a:t><![CDATA[12. വിശുദ്ധചുംബനംകൊണ്ടു അന്യോന്യം വന്ദനം ചെയ്‍വിൻ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. വിശുദ്ധന്മാർ എല്ലാവരും നിങ്ങൾക്കു വന്ദനം ചൊല്ലുന്നു.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. കർത്താവായ യേശുക്രിസ്തുവിന്റെ കൃപയും ദൈവത്തിന്റെ സ്നേഹവും പരിശുദ്ധാത്മാവിന്റെ കൂട്ടായ്മയും]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[നിങ്ങളെല്ലാവരോടുംകൂടെ ഇരിക്കുമാറാകട്ടെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[word be established.]]></a:t>
+              <a:t><![CDATA[പറഞ്ഞതുപോലെ ഞാൻ ഇപ്പോൾ ദൂരത്തിരുന്നുകൊണ്ടു ആ പാപം ചെയ്തവരോടും മറ്റെല്ലാവരോടും മുൻകൂട്ടി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. I told you before, and foretell you, as if I were present, the second time; and being absent now]]></a:t>
+              <a:t><![CDATA[പറയുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I write to them which in time past have sinned, and to all other, that, if I come again, I will not]]></a:t>
+              <a:t><![CDATA[3. ക്രിസ്തു എന്നിൽ സംസാരിക്കുന്നു എന്നതിന്നു നിങ്ങൾ തുമ്പു അന്വേഷിക്കുന്നുവല്ലോ അവൻ നിങ്ങളെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spare:]]></a:t>
+              <a:t><![CDATA[സംബന്ധിച്ചു ബലഹീനനല്ല, നിങ്ങളിൽ ശക്തൻ തന്നേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Since all of you seek a proof of Christ speaking in me, which toward you is not weak, but is]]></a:t>
+              <a:t><![CDATA[4. ബലഹീനതയാൽ അവൻ ക്രൂശിക്കപ്പെട്ടിട്ടും ദൈവശക്തിയാൽ ജീവിക്കുന്നു; ഞങ്ങളും അവനിൽ ബലഹീനർ എങ്കിലും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mighty in you.]]></a:t>
+              <a:t><![CDATA[അവനോടു കൂടെ ദൈവശക്തിയാൽ നിങ്ങൾക്കു വേണ്ടി ജീവിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For though he was crucified through weakness, yet he lives by the power of God. For we also are]]></a:t>
+              <a:t><![CDATA[5. നിങ്ങൾ വിശ്വാസത്തിൽ ഇരിക്കുന്നുവോ എന്നു നിങ്ങളെത്തന്നേ പരീക്ഷിപ്പിൻ; നിങ്ങളെത്തന്നേ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6678,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
   <a:themeElements>
-    <a:clrScheme name="Theme39">
+    <a:clrScheme name="Theme32">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme39">
+    <a:fontScheme name="Theme32">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6788,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme39">
+    <a:fmtScheme name="Theme32">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6963,51 +7722,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>26</Slides>
+  <Slides>29</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>