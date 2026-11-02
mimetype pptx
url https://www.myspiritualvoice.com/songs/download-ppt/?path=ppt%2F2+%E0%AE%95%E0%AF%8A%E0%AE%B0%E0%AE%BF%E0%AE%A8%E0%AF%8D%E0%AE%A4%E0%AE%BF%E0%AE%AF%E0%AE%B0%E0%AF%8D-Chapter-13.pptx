--- v1 (2026-07-31)
+++ v2 (2026-11-02)
@@ -49,50 +49,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -102,50 +104,51 @@
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -272,53 +275,54 @@
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -378,51 +382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் விசுவாசமுள்ளவர்களோவென்று உங்களை நீங்களே சோதித்து அறியுங்கள்; உங்களை நீங்களே பரீட்சித்துப் பாருங்கள். இயேசுகிறிஸ்து உங்களுக்குள் இருக்கிறாரென்று உங்களை நீங்களே அறிகிறீர்களா? நீங்கள் பரீட்சைக்கு நில்லாதவர்களாயிருந்தால் அறியீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. For though he was crucified through weakness, yet he lives by the power of God. For we also are weak in him, but we shall live with him by the power of God toward you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -487,51 +491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் விசுவாசமுள்ளவர்களோவென்று உங்களை நீங்களே சோதித்து அறியுங்கள்; உங்களை நீங்களே பரீட்சித்துப் பாருங்கள். இயேசுகிறிஸ்து உங்களுக்குள் இருக்கிறாரென்று உங்களை நீங்களே அறிகிறீர்களா? நீங்கள் பரீட்சைக்கு நில்லாதவர்களாயிருந்தால் அறியீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. For though he was crucified through weakness, yet he lives by the power of God. For we also are weak in him, but we shall live with him by the power of God toward you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -596,51 +600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாங்களோ பரீட்சைக்கு நில்லாதவர்களல்லவென்பதை அறிவீர்களென்று நம்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[5. Examine yourselves, whether all of you be in the faith; prove your own selves. Know all of you not your own selves, how that Jesus Christ is in you, except all of you be reprobates?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -705,51 +709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மேலும் நீங்கள் ஒரு பொல்லாங்கும் செய்யாதிருக்கும்படியாக, தேவனை நோக்கி விண்ணப்பம் பண்ணுகிறேன். நாங்கள் பரீட்சைக்கு நின்றவர்களென்று காணப்படும்பொருட்டல்ல, நாங்கள் பரீட்சைக்கு நில்லாதவர்கள்போலிருந்தாலும், நீங்கள் நலமானதைச் செய்யும்பொருட்டே விண்ணப்பம் பண்ணுகிறேன்.]]></a:t>
+              <a:t><![CDATA[5. Examine yourselves, whether all of you be in the faith; prove your own selves. Know all of you not your own selves, how that Jesus Christ is in you, except all of you be reprobates?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -814,51 +818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மேலும் நீங்கள் ஒரு பொல்லாங்கும் செய்யாதிருக்கும்படியாக, தேவனை நோக்கி விண்ணப்பம் பண்ணுகிறேன். நாங்கள் பரீட்சைக்கு நின்றவர்களென்று காணப்படும்பொருட்டல்ல, நாங்கள் பரீட்சைக்கு நில்லாதவர்கள்போலிருந்தாலும், நீங்கள் நலமானதைச் செய்யும்பொருட்டே விண்ணப்பம் பண்ணுகிறேன்.]]></a:t>
+              <a:t><![CDATA[5. Examine yourselves, whether all of you be in the faith; prove your own selves. Know all of you not your own selves, how that Jesus Christ is in you, except all of you be reprobates?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -923,51 +927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மேலும் நீங்கள் ஒரு பொல்லாங்கும் செய்யாதிருக்கும்படியாக, தேவனை நோக்கி விண்ணப்பம் பண்ணுகிறேன். நாங்கள் பரீட்சைக்கு நின்றவர்களென்று காணப்படும்பொருட்டல்ல, நாங்கள் பரீட்சைக்கு நில்லாதவர்கள்போலிருந்தாலும், நீங்கள் நலமானதைச் செய்யும்பொருட்டே விண்ணப்பம் பண்ணுகிறேன்.]]></a:t>
+              <a:t><![CDATA[6. But I trust that all of you shall know that we are not reprobates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1032,51 +1036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சத்தியத்திற்கு விரோதமாக நாங்கள் ஒன்றுஞ்செய்யக்கூடாமல், சத்தியத்திற்கு அநுகூலமாகவே செய்யக்கூடும்.]]></a:t>
+              <a:t><![CDATA[7. Now I pray to God that all of you do no evil; not that we should appear approved, but that all of you should do that which is honest, though we be as reprobates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1141,51 +1145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் பலவீனரும் நீங்கள் பலமுள்ளவர்களுமாயிருக்கையில், சந்தோஷப்படுகிறோம்; நீங்கள் நற்சீர்பொருந்தும்படிக்கும் விண்ணப்பம்பண்ணுகிறோம்.]]></a:t>
+              <a:t><![CDATA[7. Now I pray to God that all of you do no evil; not that we should appear approved, but that all of you should do that which is honest, though we be as reprobates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1250,51 +1254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் பலவீனரும் நீங்கள் பலமுள்ளவர்களுமாயிருக்கையில், சந்தோஷப்படுகிறோம்; நீங்கள் நற்சீர்பொருந்தும்படிக்கும் விண்ணப்பம்பண்ணுகிறோம்.]]></a:t>
+              <a:t><![CDATA[7. Now I pray to God that all of you do no evil; not that we should appear approved, but that all of you should do that which is honest, though we be as reprobates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1359,51 +1363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இந்த மூன்றாந்தரம் நான் உங்களிடத்திற்கு வருகிறேன்; சகல காரியங்களும் இரண்டுமூன்று சாட்சிகளுடைய வாக்கினால் நிலைவரப்படும்.]]></a:t>
+              <a:t><![CDATA[8. For we can do nothing against the truth, but for the truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1468,51 +1472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் இரண்டாந்தரம் உங்களிடத்திலிருந்தபோது சொன்னதுபோல, இப்பொழுது தூரமாயிருந்தும் உங்களிடத்திலிருக்கிறவனாக, நான் மறுபடியும் வந்தால் தப்பவிடமாட்டேனென்று முன்பு பாவஞ்செய்தவர்களுக்கும் மற்ற எல்லாருக்கும் முன்னறிவித்து எழுதுகிறேன்.]]></a:t>
+              <a:t><![CDATA[1. This is the third time I am coming to you. In the mouth of two or three witnesses shall every word be established.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1577,51 +1581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இந்த மூன்றாந்தரம் நான் உங்களிடத்திற்கு வருகிறேன்; சகல காரியங்களும் இரண்டுமூன்று சாட்சிகளுடைய வாக்கினால் நிலைவரப்படும்.]]></a:t>
+              <a:t><![CDATA[9. For we are glad, when we are weak, and all of you are strong: and this also we wish, even your perfection.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1686,51 +1690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆனதால் இடித்துப்போடவல்ல, ஊன்றக் கட்டவே கர்த்தர் எனக்குக் கொடுத்த அதிகாரத்தின்படி, நான் உங்களிடத்தில் வந்திருக்கும்போது, கண்டிதம்பண்ணாதபடிக்கு, நான் தூரமாயிருந்து இவைகளை எழுதுகிறேன்.]]></a:t>
+              <a:t><![CDATA[9. For we are glad, when we are weak, and all of you are strong: and this also we wish, even your perfection.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1795,51 +1799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆனதால் இடித்துப்போடவல்ல, ஊன்றக் கட்டவே கர்த்தர் எனக்குக் கொடுத்த அதிகாரத்தின்படி, நான் உங்களிடத்தில் வந்திருக்கும்போது, கண்டிதம்பண்ணாதபடிக்கு, நான் தூரமாயிருந்து இவைகளை எழுதுகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. Therefore I write these things being absent, lest being present I should use sharpness, according to the power which the Lord has given me to edification, and not to destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1904,51 +1908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கடைசியாக, சகோதரரே, சந்தோஷமாயிருங்கள், நற்சீர் பொருந்துங்கள், ஆறுதலடையுங்கள்; ஏகசிந்தையாயிருங்கள், சமாதானமாயிருங்கள், அப்பொழுது அன்புக்கும் சமாதானத்துக்கும் காரணராகிய தேவன் உங்களோடேகூட இருப்பார்.]]></a:t>
+              <a:t><![CDATA[10. Therefore I write these things being absent, lest being present I should use sharpness, according to the power which the Lord has given me to edification, and not to destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2013,51 +2017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கடைசியாக, சகோதரரே, சந்தோஷமாயிருங்கள், நற்சீர் பொருந்துங்கள், ஆறுதலடையுங்கள்; ஏகசிந்தையாயிருங்கள், சமாதானமாயிருங்கள், அப்பொழுது அன்புக்கும் சமாதானத்துக்கும் காரணராகிய தேவன் உங்களோடேகூட இருப்பார்.]]></a:t>
+              <a:t><![CDATA[11. Finally, brethren, farewell. Be perfect, be of good comfort, be of one mind, live in peace; and the God of love and peace shall be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2122,51 +2126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கடைசியாக, சகோதரரே, சந்தோஷமாயிருங்கள், நற்சீர் பொருந்துங்கள், ஆறுதலடையுங்கள்; ஏகசிந்தையாயிருங்கள், சமாதானமாயிருங்கள், அப்பொழுது அன்புக்கும் சமாதானத்துக்கும் காரணராகிய தேவன் உங்களோடேகூட இருப்பார்.]]></a:t>
+              <a:t><![CDATA[11. Finally, brethren, farewell. Be perfect, be of good comfort, be of one mind, live in peace; and the God of love and peace shall be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2231,51 +2235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒருவரையொருவர் பரிசுத்த முத்தத்தோடு வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[11. Finally, brethren, farewell. Be perfect, be of good comfort, be of one mind, live in peace; and the God of love and peace shall be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2340,51 +2344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பரிசுத்தவான்களெல்லாரும் உங்களுக்கு வாழ்த்துதல் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Greet one another with an holy kiss.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2449,51 +2453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபையும், தேவனுடைய அன்பும், பரிசுத்த ஆவியினுடைய ஐக்கியமும், உங்கள் அனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[13. All the saints salute you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2558,51 +2562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபையும், தேவனுடைய அன்பும், பரிசுத்த ஆவியினுடைய ஐக்கியமும், உங்கள் அனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[14. The grace of the Lord Jesus Christ, and the love of God, and the communion of the Holy Spirit, be with you all. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2667,51 +2671,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் இரண்டாந்தரம் உங்களிடத்திலிருந்தபோது சொன்னதுபோல, இப்பொழுது தூரமாயிருந்தும் உங்களிடத்திலிருக்கிறவனாக, நான் மறுபடியும் வந்தால் தப்பவிடமாட்டேனென்று முன்பு பாவஞ்செய்தவர்களுக்கும் மற்ற எல்லாருக்கும் முன்னறிவித்து எழுதுகிறேன்.]]></a:t>
+              <a:t><![CDATA[1. This is the third time I am coming to you. In the mouth of two or three witnesses shall every word be established.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. The grace of the Lord Jesus Christ, and the love of God, and the communion of the Holy Spirit, be with you all. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2776,51 +2889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் இரண்டாந்தரம் உங்களிடத்திலிருந்தபோது சொன்னதுபோல, இப்பொழுது தூரமாயிருந்தும் உங்களிடத்திலிருக்கிறவனாக, நான் மறுபடியும் வந்தால் தப்பவிடமாட்டேனென்று முன்பு பாவஞ்செய்தவர்களுக்கும் மற்ற எல்லாருக்கும் முன்னறிவித்து எழுதுகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. I told you before, and foretell you, as if I were present, the second time; and being absent now I write to them which in time past have sinned, and to all other, that, if I come again, I will not spare:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2885,51 +2998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிறிஸ்து எனக்குள்ளே பேசுகிறாரென்பதற்கு அத்தாட்சி தேடுகிறீர்களே; அவர் உங்களிடமாய்ப் பலவீனரல்ல, உங்களிடத்தில் வல்லவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[2. I told you before, and foretell you, as if I were present, the second time; and being absent now I write to them which in time past have sinned, and to all other, that, if I come again, I will not spare:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2994,51 +3107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிறிஸ்து எனக்குள்ளே பேசுகிறாரென்பதற்கு அத்தாட்சி தேடுகிறீர்களே; அவர் உங்களிடமாய்ப் பலவீனரல்ல, உங்களிடத்தில் வல்லவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[2. I told you before, and foretell you, as if I were present, the second time; and being absent now I write to them which in time past have sinned, and to all other, that, if I come again, I will not spare:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3103,51 +3216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏனெனில் அவர் பலவீனத்தால் சிலுவையில் அறையப்பட்டிருந்தும், தேவனுடைய வல்லமையினால் பிழைத்திருக்கிறார்; அப்படி நாங்களும் அவருக்குள் பலவீனராயிருந்தும், உங்களிடமாய் விளங்கிய தேவனுடைய வல்லமையினால் அவருடனேகூடப் பிழைத்திருப்போம்.]]></a:t>
+              <a:t><![CDATA[3. Since all of you seek a proof of Christ speaking in me, which toward you is not weak, but is mighty in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3212,51 +3325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏனெனில் அவர் பலவீனத்தால் சிலுவையில் அறையப்பட்டிருந்தும், தேவனுடைய வல்லமையினால் பிழைத்திருக்கிறார்; அப்படி நாங்களும் அவருக்குள் பலவீனராயிருந்தும், உங்களிடமாய் விளங்கிய தேவனுடைய வல்லமையினால் அவருடனேகூடப் பிழைத்திருப்போம்.]]></a:t>
+              <a:t><![CDATA[3. Since all of you seek a proof of Christ speaking in me, which toward you is not weak, but is mighty in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3321,51 +3434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் விசுவாசமுள்ளவர்களோவென்று உங்களை நீங்களே சோதித்து அறியுங்கள்; உங்களை நீங்களே பரீட்சித்துப் பாருங்கள். இயேசுகிறிஸ்து உங்களுக்குள் இருக்கிறாரென்று உங்களை நீங்களே அறிகிறீர்களா? நீங்கள் பரீட்சைக்கு நில்லாதவர்களாயிருந்தால் அறியீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. For though he was crucified through weakness, yet he lives by the power of God. For we also are weak in him, but we shall live with him by the power of God toward you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3400,51 +3513,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529183" r:id="rId1"/>
+    <p:sldLayoutId id="2482617892" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3620,50 +3733,58 @@
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3812,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശോധനചെയ്‍വിൻ. നിങ്ങൾ കൊള്ളരുതാത്തവർ അല്ല എന്നുവരികിൽ, യേശുക്രിസ്തു നിങ്ങളിൽ ഉണ്ടു എന്നു]]></a:t>
+              <a:t><![CDATA[பிழைத்திருக்கிறார்; அப்படி நாங்களும் அவருக்குள் பலவீனராயிருந்தும், உங்களிடமாய் விளங்கிய தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3944,51 +4065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളെത്തന്നേ അറിയുന്നില്ലയോ?]]></a:t>
+              <a:t><![CDATA[வல்லமையினால் அவருடனேகூடப் பிழைத்திருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +4197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ഞങ്ങൾ കൊള്ളരുതാത്തവർ അല്ല എന്നു നിങ്ങൾ അറിയും എന്നു ഞാൻ ആശിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் விசுவாசமுள்ளவர்களோவென்று உங்களை நீங்களே சோதித்து அறியுங்கள்; உங்களை நீங்களே பரீட்சித்துப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4208,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. നിങ്ങൾ ഒരു ദോഷവും ചെയ്യാതിരിക്കേണ്ടതിന്നു ഞങ്ങൾ ദൈവത്തോടു പ്രാർത്ഥിക്കുന്നു; ഞങ്ങൾ]]></a:t>
+              <a:t><![CDATA[பாருங்கள். இயேசுகிறிஸ்து உங்களுக்குள் இருக்கிறாரென்று உங்களை நீங்களே அறிகிறீர்களா? நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4340,51 +4461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊള്ളാകുന്നവരായി തോന്നേണ്ടതിന്നല്ല, ഞങ്ങൾ കൊള്ളരുതാത്തവർ എന്ന പോലെ ഇരുന്നാലും നിങ്ങൾ നന്മ]]></a:t>
+              <a:t><![CDATA[பரீட்சைக்கு நில்லாதவர்களாயிருந்தால் அறியீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4472,51 +4593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യേണ്ടതിന്നത്രേ.]]></a:t>
+              <a:t><![CDATA[6. நாங்களோ பரீட்சைக்கு நில்லாதவர்களல்லவென்பதை அறிவீர்களென்று நம்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4604,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. സത്യത്തിന്നു അനുകൂലമല്ലാതെ സത്യത്തിന്നു പ്രതികൂലമായി ഞങ്ങൾക്കു ഒന്നും കഴിവില്ലല്ലോ.]]></a:t>
+              <a:t><![CDATA[7. மேலும் நீங்கள் ஒரு பொல்லாங்கும் செய்யாதிருக்கும்படியாக, தேவனை நோக்கி விண்ணப்பம் பண்ணுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4736,51 +4857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ഞങ്ങൾ ബലഹീനരും നിങ്ങൾ ശക്തരും ആയിരിക്കുമ്പോൾ ഞങ്ങൾ സന്തോഷിക്കുന്നു; നിങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[நாங்கள் பரீட்சைக்கு நின்றவர்களென்று காணப்படும்பொருட்டல்ல, நாங்கள் பரீட்சைக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4868,51 +4989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഥാസ്ഥാനത്വത്തിന്നായി തന്നേ ഞങ്ങൾ പ്രാർത്ഥിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[நில்லாதவர்கள்போலிருந்தாலும், நீங்கள் நலமானதைச் செய்யும்பொருட்டே விண்ணப்பம் பண்ணுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5000,51 +5121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ഈ മൂന്നാം പ്രാവശ്യം ഞാൻ നിങ്ങളുടെ അടുക്കൽ വരുന്നുണ്ടു. “രണ്ടു മൂന്നു സാക്ഷികളുടെ വാമൊഴിയാൽ]]></a:t>
+              <a:t><![CDATA[8. சத்தியத்திற்கு விரோதமாக நாங்கள் ஒன்றுஞ்செய்யக்கூடாமல், சத்தியத்திற்கு அநுகூலமாகவே செய்யக்கூடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5132,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ഞാൻ രണ്ടാം പ്രവാശ്യം നിങ്ങളുടെ ഇടയിൽ ഇരുന്നപ്പോൾ: ഞാൻ വീണ്ടും വന്നാൽ ക്ഷമിക്കയില്ല എന്നു]]></a:t>
+              <a:t><![CDATA[1. இந்த மூன்றாந்தரம் நான் உங்களிடத்திற்கு வருகிறேன்; சகல காரியங்களும் இரண்டுமூன்று சாட்சிகளுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5264,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഏതുകാര്യവും ഉറപ്പാകും”]]></a:t>
+              <a:t><![CDATA[9. நாங்கள் பலவீனரும் நீங்கள் பலமுள்ளவர்களுமாயிருக்கையில், சந்தோஷப்படுகிறோம்; நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അതുനിമിത്തം ഞാൻ വന്നെത്തിയാൽ ഇടിച്ചുകളവാനല്ല പണിവാനത്രേ കർത്താവു തന്ന അധികാരത്തിന്നു തക്കവണ്ണം]]></a:t>
+              <a:t><![CDATA[நற்சீர்பொருந்தும்படிக்கும் விண்ணப்பம்பண்ணுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഖണ്ഡിതം പ്രയോഗിക്കാതിരിക്കേണ്ടതിന്നു ദൂരത്തുനിന്നു ഇതു എഴുതുന്നു.]]></a:t>
+              <a:t><![CDATA[10. ஆனதால் இடித்துப்போடவல்ல, ஊன்றக் கட்டவே கர்த்தர் எனக்குக் கொடுத்த அதிகாரத்தின்படி, நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. തീർച്ചെക്കു, സഹോദരന്മാരേ, സന്തോഷിപ്പിൻ; യഥാസ്ഥാനപ്പെടുവിൻ; ആശ്വസിച്ചുകൊൾവിൻ;]]></a:t>
+              <a:t><![CDATA[உங்களிடத்தில் வந்திருக்கும்போது, கண்டிதம்பண்ணாதபடிக்கு, நான் தூரமாயிருந்து இவைகளை எழுதுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഏകമനസ്സുള്ളവരാകുവിൻ; സമാധാനത്തോടെ ഇരിപ്പിൻ; എന്നാൽ സ്നേഹത്തിന്റെയും സമാധാനത്തിന്റെയും ദൈവം]]></a:t>
+              <a:t><![CDATA[11. கடைசியாக, சகோதரரே, சந்தோஷமாயிருங்கள், நற்சீர் பொருந்துங்கள், ஆறுதலடையுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളോടുകൂടെ ഇരിക്കും.]]></a:t>
+              <a:t><![CDATA[ஏகசிந்தையாயிருங்கள், சமாதானமாயிருங்கள், அப்பொழுது அன்புக்கும் சமாதானத்துக்கும் காரணராகிய தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. വിശുദ്ധചുംബനംകൊണ്ടു അന്യോന്യം വന്ദനം ചെയ്‍വിൻ.]]></a:t>
+              <a:t><![CDATA[உங்களோடேகூட இருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. വിശുദ്ധന്മാർ എല്ലാവരും നിങ്ങൾക്കു വന്ദനം ചൊല്ലുന്നു.]]></a:t>
+              <a:t><![CDATA[12. ஒருவரையொருவர் பரிசுத்த முத்தத்தோடு வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. കർത്താവായ യേശുക്രിസ്തുവിന്റെ കൃപയും ദൈവത്തിന്റെ സ്നേഹവും പരിശുദ്ധാത്മാവിന്റെ കൂട്ടായ്മയും]]></a:t>
+              <a:t><![CDATA[13. பரிசுத்தவான்களெல்லாரும் உங்களுக்கு வாழ்த்துதல் சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളെല്ലാവരോടുംകൂടെ ഇരിക്കുമാറാകട്ടെ.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபையும், தேவனுடைய அன்பும், பரிசுத்த ஆவியினுடைய ஐக்கியமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6705,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞതുപോലെ ഞാൻ ഇപ്പോൾ ദൂരത്തിരുന്നുകൊണ്ടു ആ പാപം ചെയ്തവരോടും മറ്റെല്ലാവരോടും മുൻകൂട്ടി]]></a:t>
+              <a:t><![CDATA[வாக்கினால் நிலைவரப்படும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்கள் அனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറയുന്നു.]]></a:t>
+              <a:t><![CDATA[2. நான் இரண்டாந்தரம் உங்களிடத்திலிருந்தபோது சொன்னதுபோல, இப்பொழுது தூரமாயிருந்தும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ക്രിസ്തു എന്നിൽ സംസാരിക്കുന്നു എന്നതിന്നു നിങ്ങൾ തുമ്പു അന്വേഷിക്കുന്നുവല്ലോ അവൻ നിങ്ങളെ]]></a:t>
+              <a:t><![CDATA[உங்களிடத்திலிருக்கிறவனாக, நான் மறுபடியும் வந்தால் தப்பவிடமாட்டேனென்று முன்பு பாவஞ்செய்தவர்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സംബന്ധിച്ചു ബലഹീനനല്ല, നിങ്ങളിൽ ശക്തൻ തന്നേ.]]></a:t>
+              <a:t><![CDATA[மற்ற எல்லாருக்கும் முன்னறிவித்து எழுதுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ബലഹീനതയാൽ അവൻ ക്രൂശിക്കപ്പെട്ടിട്ടും ദൈവശക്തിയാൽ ജീവിക്കുന്നു; ഞങ്ങളും അവനിൽ ബലഹീനർ എങ്കിലും]]></a:t>
+              <a:t><![CDATA[3. கிறிஸ்து எனக்குள்ளே பேசுகிறாரென்பதற்கு அத்தாட்சி தேடுகிறீர்களே; அவர் உங்களிடமாய்ப் பலவீனரல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവനോടു കൂടെ ദൈവശക്തിയാൽ നിങ്ങൾക്കു വേണ്ടി ജീവിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[உங்களிடத்தில் வல்லவராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. നിങ്ങൾ വിശ്വാസത്തിൽ ഇരിക്കുന്നുവോ എന്നു നിങ്ങളെത്തന്നേ പരീക്ഷിപ്പിൻ; നിങ്ങളെത്തന്നേ]]></a:t>
+              <a:t><![CDATA[4. ஏனெனில் அவர் பலவீனத்தால் சிலுவையில் அறையப்பட்டிருந்தும், தேவனுடைய வல்லமையினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7437,91 +7690,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
   <a:themeElements>
-    <a:clrScheme name="Theme32">
+    <a:clrScheme name="Theme36">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme32">
+    <a:fontScheme name="Theme36">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +7800,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme32">
+    <a:fmtScheme name="Theme36">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7722,51 +7975,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>29</Slides>
+  <Slides>30</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>