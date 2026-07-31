--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -51,58 +51,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -113,54 +105,50 @@
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
-    <p:sldId id="286" r:id="rId33"/>
-[...2 lines deleted...]
-    <p:sldId id="289" r:id="rId36"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -288,57 +276,53 @@
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -398,51 +382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அன்றியும் நீங்கள் துக்கப்படும்படிக்கு எழுதாமல், உங்கள்மேல் நான் வைத்த அன்பின் மிகுதியை நீங்கள் அறியும்படிக்கே, மிகுந்த வியாகுலமும் மன இடுக்கமும் அடைந்தவனாய் அதிகக் கண்ணீரோடே உங்களுக்கு எழுதினேன்.]]></a:t>
+              <a:t><![CDATA[5. துக்கமுண்டாக்கினவன் எனக்குமாத்திரமல்ல, ஒருவாறு உங்களெல்லாருக்கும் துக்கமுண்டாக்கினான்; நான் உங்கள் எல்லார்மேலும் அதிக பாரஞ்சுமத்தாதபடிக்கு இதைச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -507,51 +491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. துக்கமுண்டாக்கினவன் எனக்குமாத்திரமல்ல, ஒருவாறு உங்களெல்லாருக்கும் துக்கமுண்டாக்கினான்; நான் உங்கள் எல்லார்மேலும் அதிக பாரஞ்சுமத்தாதபடிக்கு இதைச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[6. அப்படிப்பட்டவனுக்கு அநேகராலுண்டான இந்த தண்டனையே போதும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -616,51 +600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. துக்கமுண்டாக்கினவன் எனக்குமாத்திரமல்ல, ஒருவாறு உங்களெல்லாருக்கும் துக்கமுண்டாக்கினான்; நான் உங்கள் எல்லார்மேலும் அதிக பாரஞ்சுமத்தாதபடிக்கு இதைச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[7. ஆதலால் அவன் அதிக துக்கத்தில் அமிழ்ந்துபோகாதபடிக்கு, நீங்கள் அவனுக்கு மன்னித்து ஆறுதல்செய்யவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -725,51 +709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படிப்பட்டவனுக்கு அநேகராலுண்டான இந்த தண்டனையே போதும்.]]></a:t>
+              <a:t><![CDATA[7. ஆதலால் அவன் அதிக துக்கத்தில் அமிழ்ந்துபோகாதபடிக்கு, நீங்கள் அவனுக்கு மன்னித்து ஆறுதல்செய்யவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -834,51 +818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதலால் அவன் அதிக துக்கத்தில் அமிழ்ந்துபோகாதபடிக்கு, நீங்கள் அவனுக்கு மன்னித்து ஆறுதல்செய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. அந்தப்படி, உங்கள் அன்பை அவனுக்குக் காண்பிக்கும்படி உங்களை வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -943,51 +927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதலால் அவன் அதிக துக்கத்தில் அமிழ்ந்துபோகாதபடிக்கு, நீங்கள் அவனுக்கு மன்னித்து ஆறுதல்செய்யவேண்டும்.]]></a:t>
+              <a:t><![CDATA[9. நீங்கள் எல்லாவற்றிலேயும் கீழ்ப்படிந்திருக்கிறீர்களோ என்று உங்களைச் சோதித்தறியும்படி இப்படி எழுதினேன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1052,51 +1036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்தப்படி, உங்கள் அன்பை அவனுக்குக் காண்பிக்கும்படி உங்களை வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. எவனுக்கு நீங்கள் மன்னிக்கிறீர்களோ, அவனுக்கு நானும் மன்னிக்கிறேன்; மேலும் எதை நான் மன்னித்திருக்கிறேனோ, அதை உங்கள்நிமித்தம் கிறிஸ்துவினுடைய சந்நிதானத்திலே மன்னித்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1161,51 +1145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்கள் எல்லாவற்றிலேயும் கீழ்ப்படிந்திருக்கிறீர்களோ என்று உங்களைச் சோதித்தறியும்படி இப்படி எழுதினேன்,]]></a:t>
+              <a:t><![CDATA[10. எவனுக்கு நீங்கள் மன்னிக்கிறீர்களோ, அவனுக்கு நானும் மன்னிக்கிறேன்; மேலும் எதை நான் மன்னித்திருக்கிறேனோ, அதை உங்கள்நிமித்தம் கிறிஸ்துவினுடைய சந்நிதானத்திலே மன்னித்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1270,51 +1254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்கள் எல்லாவற்றிலேயும் கீழ்ப்படிந்திருக்கிறீர்களோ என்று உங்களைச் சோதித்தறியும்படி இப்படி எழுதினேன்,]]></a:t>
+              <a:t><![CDATA[11. சாத்தானாலே நாம் மோசம்போகாதபடிக்கு அப்படிச் செய்தேன்; அவனுடைய தந்திரங்கள் நமக்குத் தெரியாதவைகள் அல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1379,51 +1363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எவனுக்கு நீங்கள் மன்னிக்கிறீர்களோ, அவனுக்கு நானும் மன்னிக்கிறேன்; மேலும் எதை நான் மன்னித்திருக்கிறேனோ, அதை உங்கள்நிமித்தம் கிறிஸ்துவினுடைய சந்நிதானத்திலே மன்னித்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[12. மேலும் நான் கிறிஸ்துவின் சுவிசேஷத்தைப் பிரசங்கிக்கும்படி துரோவாபட்டணத்தில் வந்தபோது, கர்த்தராலே எனக்குக் கதவு திறக்கப்பட்டிருக்கையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1597,51 +1581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எவனுக்கு நீங்கள் மன்னிக்கிறீர்களோ, அவனுக்கு நானும் மன்னிக்கிறேன்; மேலும் எதை நான் மன்னித்திருக்கிறேனோ, அதை உங்கள்நிமித்தம் கிறிஸ்துவினுடைய சந்நிதானத்திலே மன்னித்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[12. மேலும் நான் கிறிஸ்துவின் சுவிசேஷத்தைப் பிரசங்கிக்கும்படி துரோவாபட்டணத்தில் வந்தபோது, கர்த்தராலே எனக்குக் கதவு திறக்கப்பட்டிருக்கையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1706,51 +1690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சாத்தானாலே நாம் மோசம்போகாதபடிக்கு அப்படிச் செய்தேன்; அவனுடைய தந்திரங்கள் நமக்குத் தெரியாதவைகள் அல்லவே.]]></a:t>
+              <a:t><![CDATA[13. நான் என் சகோதரனாகிய தீத்துவைக் காணாததினாலே, என் ஆவிக்கு அமைதலில்லாதிருந்தது. ஆதலால் நான் அவர்களிடத்தில் அனுப்புவித்துக்கொண்டு, மக்கெதோனியா நாட்டுக்குப் புறப்பட்டுப்போனேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1815,51 +1799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சாத்தானாலே நாம் மோசம்போகாதபடிக்கு அப்படிச் செய்தேன்; அவனுடைய தந்திரங்கள் நமக்குத் தெரியாதவைகள் அல்லவே.]]></a:t>
+              <a:t><![CDATA[13. நான் என் சகோதரனாகிய தீத்துவைக் காணாததினாலே, என் ஆவிக்கு அமைதலில்லாதிருந்தது. ஆதலால் நான் அவர்களிடத்தில் அனுப்புவித்துக்கொண்டு, மக்கெதோனியா நாட்டுக்குப் புறப்பட்டுப்போனேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1924,51 +1908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேலும் நான் கிறிஸ்துவின் சுவிசேஷத்தைப் பிரசங்கிக்கும்படி துரோவாபட்டணத்தில் வந்தபோது, கர்த்தராலே எனக்குக் கதவு திறக்கப்பட்டிருக்கையில்,]]></a:t>
+              <a:t><![CDATA[14. கிறிஸ்துவுக்குள் எப்பொழுதும் எங்களை வெற்றிசிறக்கப்பண்ணி, எல்லா இடங்களிலேயும் எங்களைக்கொண்டு அவரை அறிகிற அறிவின் வாசனையை வெளிப்படுத்துகிற தேவனுக்கு ஸ்தோத்திரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2033,51 +2017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் என் சகோதரனாகிய தீத்துவைக் காணாததினாலே, என் ஆவிக்கு அமைதலில்லாதிருந்தது. ஆதலால் நான் அவர்களிடத்தில் அனுப்புவித்துக்கொண்டு, மக்கெதோனியா நாட்டுக்குப் புறப்பட்டுப்போனேன்.]]></a:t>
+              <a:t><![CDATA[14. கிறிஸ்துவுக்குள் எப்பொழுதும் எங்களை வெற்றிசிறக்கப்பண்ணி, எல்லா இடங்களிலேயும் எங்களைக்கொண்டு அவரை அறிகிற அறிவின் வாசனையை வெளிப்படுத்துகிற தேவனுக்கு ஸ்தோத்திரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2142,51 +2126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் என் சகோதரனாகிய தீத்துவைக் காணாததினாலே, என் ஆவிக்கு அமைதலில்லாதிருந்தது. ஆதலால் நான் அவர்களிடத்தில் அனுப்புவித்துக்கொண்டு, மக்கெதோனியா நாட்டுக்குப் புறப்பட்டுப்போனேன்.]]></a:t>
+              <a:t><![CDATA[15. இரட்சிக்கப்படுகிறவர்களுக்குள்ளேயும், கெட்டுப்போகிறவர்களுக்குள்ளேயும், நாங்கள் தேவனுக்குக் கிறிஸ்துவின் நற்கந்தமாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2251,51 +2235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கிறிஸ்துவுக்குள் எப்பொழுதும் எங்களை வெற்றிசிறக்கப்பண்ணி, எல்லா இடங்களிலேயும் எங்களைக்கொண்டு அவரை அறிகிற அறிவின் வாசனையை வெளிப்படுத்துகிற தேவனுக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[15. இரட்சிக்கப்படுகிறவர்களுக்குள்ளேயும், கெட்டுப்போகிறவர்களுக்குள்ளேயும், நாங்கள் தேவனுக்குக் கிறிஸ்துவின் நற்கந்தமாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2360,51 +2344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கிறிஸ்துவுக்குள் எப்பொழுதும் எங்களை வெற்றிசிறக்கப்பண்ணி, எல்லா இடங்களிலேயும் எங்களைக்கொண்டு அவரை அறிகிற அறிவின் வாசனையை வெளிப்படுத்துகிற தேவனுக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[16. கெட்டுப்போகிறவர்களுக்குள்ளே மரணத்திற்கேதுவான மரணவாசனையாகவும், இரட்சிக்கப்படுகிறவர்களுக்குள்ளே ஜீவனுக்கேதுவான ஜீவவாசனையாகவும் இருக்கிறோம். இவைகளை நடப்பிக்கிறதற்கு எவன் தகுதியானவன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2469,51 +2453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இரட்சிக்கப்படுகிறவர்களுக்குள்ளேயும், கெட்டுப்போகிறவர்களுக்குள்ளேயும், நாங்கள் தேவனுக்குக் கிறிஸ்துவின் நற்கந்தமாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[16. கெட்டுப்போகிறவர்களுக்குள்ளே மரணத்திற்கேதுவான மரணவாசனையாகவும், இரட்சிக்கப்படுகிறவர்களுக்குள்ளே ஜீவனுக்கேதுவான ஜீவவாசனையாகவும் இருக்கிறோம். இவைகளை நடப்பிக்கிறதற்கு எவன் தகுதியானவன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2578,51 +2562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இரட்சிக்கப்படுகிறவர்களுக்குள்ளேயும், கெட்டுப்போகிறவர்களுக்குள்ளேயும், நாங்கள் தேவனுக்குக் கிறிஸ்துவின் நற்கந்தமாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[17. அநேகரைப்போல, நாங்கள் தேவவசனத்தைக் கலப்பாய்ப் பேசாமல், துப்புரவாகவும், தேவனால் அருளப்பட்டபிரகாரமாகவும், கிறிஸ்துவுக்குள் தேவசந்நிதியில் பேசுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2796,486 +2780,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கெட்டுப்போகிறவர்களுக்குள்ளே மரணத்திற்கேதுவான மரணவாசனையாகவும், இரட்சிக்கப்படுகிறவர்களுக்குள்ளே ஜீவனுக்கேதுவான ஜீவவாசனையாகவும் இருக்கிறோம். இவைகளை நடப்பிக்கிறதற்கு எவன் தகுதியானவன்?]]></a:t>
-[...434 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[17. அநேகரைப்போல, நாங்கள் தேவவசனத்தைக் கலப்பாய்ப் பேசாமல், துப்புரவாகவும், தேவனால் அருளப்பட்டபிரகாரமாகவும், கிறிஸ்துவுக்குள் தேவசந்நிதியில் பேசுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -3341,51 +2889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உங்களைத் துக்கப்படுத்தினால், என்னாலே துக்கமடைந்தவனேயல்லாமல், எவன் என்னைச் சந்தோஷப்படுத்துவான்?]]></a:t>
+              <a:t><![CDATA[3. என்னுடைய சந்தோஷம் உங்களெல்லாருக்கும் சந்தோஷமாயிருக்குமென்று, நான் உங்களெல்லாரையும்பற்றி நம்பிக்கையுள்ளவனாயிருந்து, நான் வரும்போது, என்னைச் சந்தோஷப்படுத்தவேண்டியவர்களால் நான் துக்கமடையாதபடிக்கு, அதை உங்களுக்கு எழுதினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3668,51 +3216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என்னுடைய சந்தோஷம் உங்களெல்லாருக்கும் சந்தோஷமாயிருக்குமென்று, நான் உங்களெல்லாரையும்பற்றி நம்பிக்கையுள்ளவனாயிருந்து, நான் வரும்போது, என்னைச் சந்தோஷப்படுத்தவேண்டியவர்களால் நான் துக்கமடையாதபடிக்கு, அதை உங்களுக்கு எழுதினேன்.]]></a:t>
+              <a:t><![CDATA[4. அன்றியும் நீங்கள் துக்கப்படும்படிக்கு எழுதாமல், உங்கள்மேல் நான் வைத்த அன்பின் மிகுதியை நீங்கள் அறியும்படிக்கே, மிகுந்த வியாகுலமும் மன இடுக்கமும் அடைந்தவனாய் அதிகக் கண்ணீரோடே உங்களுக்கு எழுதினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3886,51 +3434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அன்றியும் நீங்கள் துக்கப்படும்படிக்கு எழுதாமல், உங்கள்மேல் நான் வைத்த அன்பின் மிகுதியை நீங்கள் அறியும்படிக்கே, மிகுந்த வியாகுலமும் மன இடுக்கமும் அடைந்தவனாய் அதிகக் கண்ணீரோடே உங்களுக்கு எழுதினேன்.]]></a:t>
+              <a:t><![CDATA[5. துக்கமுண்டாக்கினவன் எனக்குமாத்திரமல்ல, ஒருவாறு உங்களெல்லாருக்கும் துக்கமுண்டாக்கினான்; நான் உங்கள் எல்லார்மேலும் அதிக பாரஞ்சுமத்தாதபடிக்கு இதைச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3965,51 +3513,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469502827" r:id="rId1"/>
+    <p:sldLayoutId id="2474529181" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4193,82 +3741,50 @@
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4417,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરું છું, તેથી મેં લખ્યું હતું.]]></a:t>
+              <a:t><![CDATA[എല്ലാവരെയും ദുഃഖിപ്പിച്ചിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4549,51 +4065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. તમારા સમૂહની એક વ્યક્તિએ દુઃખ ઊભુ કર્યુ છે. તેણે મને જ દુઃખ પહોંચાડ્યું નથી, પરંતુ તમારામાંના]]></a:t>
+              <a:t><![CDATA[6. അവന്നു ഭൂരിപക്ഷത്താൽ ഉണ്ടായ ഈ ശിക്ഷ മതി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4681,51 +4197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સર્વને તે રીતે દુઃખ પહોંચાડ્યું છે; હું સમજું છું કે તેણે સર્વને આ દુઃખ પહોંચાડ્યું છે.]]></a:t>
+              <a:t><![CDATA[7. അവൻ അതിദുഃഖത്തിൽ മുങ്ങിപ്പോകാതിരിക്കേണ്ടതിന്നു നിങ്ങൾ അവനോടു ക്ഷമിക്കയും അവനെ ആശ്വസിപ്പിക്കയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4813,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. મોટા ભાગના તમારા સમૂહે તેને જે શિક્ષા કરી છે તે તેને માટે પૂરતી છે.]]></a:t>
+              <a:t><![CDATA[തന്നേ വേണ്ടതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4945,51 +4461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. પરંતુ હવે તમારે એને માફ કરવો જોઈએ અને દિલાસો આપવો જોઈએ. આમ કરવાથી તેને વધુ પડતું દુઃખ નહિ થાય અને]]></a:t>
+              <a:t><![CDATA[8. അതുകൊണ്ടു നിങ്ങളുടെ സ്നേഹം അവന്നു ഉറപ്പിച്ചുകൊടുപ്പാൻ ഞാൻ നിങ്ങളോടു അപേക്ഷിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5077,51 +4593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તે સંપૂર્ણરીતે ભાંગી નહિ પડે.]]></a:t>
+              <a:t><![CDATA[9. നിങ്ങൾ സകലത്തിലും അനുസരണമുള്ളവരോ എന്നു പരീക്ഷിച്ചറിയേണ്ടതിനുമായിരുന്നു ഞാൻ എഴുതിയതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5209,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. જેથી હું તમને વિનંતી કરું છું કે, તેને તમારો પ્રેમ દર્શાવો.]]></a:t>
+              <a:t><![CDATA[10. നിങ്ങൾ വല്ലതും ക്ഷമിക്കുന്നവനോടു ഞാനും ക്ഷമിക്കുന്നു; എന്നാൽ ഞാൻ വല്ലതും ക്ഷമിച്ചിരിക്കുന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5341,51 +4857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. મેં તમને આ કારણે લખ્યું હતું. મારે તમારી પરીક્ષા કરવી હતી અને જોવું હતું કે દરેક બાબતમાં તમે]]></a:t>
+              <a:t><![CDATA[എങ്കിൽ നിങ്ങൾ നിമിത്തം ക്രിസ്തുവിന്റെ സന്നിധാനത്തിൽ ക്ഷമിച്ചിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5473,51 +4989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આદેશનું પાલન કરો છો કે નહિ.]]></a:t>
+              <a:t><![CDATA[11. സാത്താൻ നമ്മെ തോല്പിക്കരുതു; അവന്റെ തന്ത്രങ്ങളെ നാം അറിയാത്തവരല്ലല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5605,51 +5121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. જો તમે એક વ્યક્તિને માફ કરશો, તો હું પણ તે વ્યક્તિને માફ કરીશ. અને મેં જે માફ કર્યુ છે-જો મારે]]></a:t>
+              <a:t><![CDATA[12. എന്നാൽ ഞാൻ ക്രിസ്തുവിന്റെ സുവിശേഷം അറിയിപ്പാൻ ത്രോവാസിൽ വന്നാറെ കർത്താവിന്റെ പ്രവൃത്തിക്കായി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5737,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. તેથી મેં નિર્ણય લીધો છે કે મારી આગલી મુલાકાત તમને ગમગીન બનાવનાર મુલાકાત નહિ હોય.]]></a:t>
+              <a:t><![CDATA[1. എന്നാൽ ഞാൻ വീണ്ടും നിങ്ങളുടെ അടുക്കൽ വരുന്നതു ദുഃഖത്തോടെ ആകരുതു എന്നു ഞാൻ നിർണ്ണയിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5869,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કાંઈ માફ કરવા જેવું હશે-તો તે તમારા માટે, અને મારામાં રહેતા ખ્રિસ્તની સમક્ષ મેં માફ કર્યુ છે.]]></a:t>
+              <a:t><![CDATA[എനിക്കു ഒരു വാതിൽ തുറന്നുകിട്ടിയപ്പോൾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. મેં આમ કર્યુ કે જેથી શેતાન આપણી પાસેથી કશું જીતી શકે નહિ. શેતાનની યોજનાઓ કઈ છે તે આપણે બરાબર]]></a:t>
+              <a:t><![CDATA[13. എന്റെ സഹോദരനായ തീതൊസിനെ കാണാഞ്ഞിട്ടു മനസ്സിൽ സ്വസ്ഥതയില്ലായ്കയാൽ ഞാൻ അവരോടു യാത്രപറഞ്ഞു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જાણીએ છીએ.]]></a:t>
+              <a:t><![CDATA[മക്കെദോന്യെക്കു പുറപ്പെട്ടു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ખ્રિસ્તની સુવાર્તાનો ઉપદેશ આપવા હું ત્રોઆસ ગયો હતો. પ્રભુએ મને ત્યાં ઉત્તમ તક આપી.]]></a:t>
+              <a:t><![CDATA[14. ക്രിസ്തുവിൽ ഞങ്ങളെ എപ്പോഴും ജയോത്സവമായി നടത്തുകയും എല്ലാടത്തും ഞങ്ങളെക്കൊണ്ടു തന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. પરંતુ મારા ભાઈ તિતસને ત્યાં નહિ જોતાં મને અશાંતિ થઈ. તેથી મેં ત્યાંના લોકોની વિદાય લીધી અને]]></a:t>
+              <a:t><![CDATA[പരിജ്ഞാനത്തിന്റെ വാസന വെളിപ്പെടുത്തുകയും ചെയ്യുന്ന ദൈവത്തിന്നു സ്തോത്രം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મકદોનિયા ગયો.]]></a:t>
+              <a:t><![CDATA[15. രക്ഷിക്കപ്പെടുന്നവരുടെ ഇടയിലും നശിക്കുന്നവരുടെ ഇടയിലും ഞങ്ങൾ ദൈവത്തിന്നു ക്രിസ്തുവിന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. પરંતુ દેવની સ્તુતિ થાઓ. ખ્રિસ્ત થકી દેવ હંમેશા આપણને વિજયી કરીને દોરી જાય છે. દેવ તેના જ્ઞાનના]]></a:t>
+              <a:t><![CDATA[സൌരഭ്യവാസന ആകുന്നു;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મધુર સુંગંધીત અત્તરની સુવાસની જેમ બધે ફેલાવવામાં આપણો ઉપયોગ કરે છે.]]></a:t>
+              <a:t><![CDATA[16. ഇവർക്കു മരണത്തിൽനിന്നു മരണത്തിലേക്കുള്ള വാസന, അവർക്കോ ജീവനിൽനിന്നു ജീവങ്കലേക്കുള്ള വാസന തന്നേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. જે લોકોનું તારણ થયું છે અને જે લોકો ભટકી ગયા છે તેમના માટે આપણે ખ્રિસ્તની મીઠી સુગંધરૂપ છીએ, જે]]></a:t>
+              <a:t><![CDATA[എന്നാൽ ഇതിന്നു ആർ പ്രാപ്തൻ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપણે દેવને અર્પણ કરીએ છીએ.]]></a:t>
+              <a:t><![CDATA[17. ഞങ്ങൾ ദൈവവചനത്തിൽ കൂട്ടുചേർക്കുന്ന അനേകരെപ്പോലെ അല്ല, നിർമ്മലതയോടും ദൈവത്തിന്റെ കല്പനയാലും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. જો હું તમને ઉદાસ કરું તો મને આનંદીત કોણ કરશે? માત્ર તમે જ, કે જેમને મે ઉદાસ ન કર્યા, તે જ મને]]></a:t>
+              <a:t><![CDATA[2. ഞാൻ നിങ്ങളെ ദുഃഖിപ്പിച്ചാൽ എന്നാൽ ദുഃഖിതനായവൻ അല്ലാതെ എന്നെ സന്തോഷിപ്പിക്കുന്നതു ആർ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,579 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. જે લોકો ભટકી ગયા છે તેમને માટે આપણે મૃત્યુની દુર્ગંધ છીએ એ દુર્ગંધ જે મૃત્યુ લાવે છે. પરંતુ જે]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[સમક્ષ વફાદારીથી બોલીએ છીએ. જે રીતે દેવ તરફથી મોકલેલ માણસ બોલે તે રીતે આપણે બોલીએ છીએ.]]></a:t>
+              <a:t><![CDATA[ദൈവസന്നിധിയിൽ ക്രിസ്തുവിൽ സംസാരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આનંદીત કરી શકે.]]></a:t>
+              <a:t><![CDATA[3. ഞാൻ ഇതു തന്നേ എഴുതിയതു ഞാൻ വന്നാൽ എന്നെ സന്തോഷിപ്പിക്കേണ്ടിയവരാൽ ദുഃഖം ഉണ്ടാകരുതു എന്നുവെച്ചും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. મેં તમને પત્ર આ કારણે લખ્યો: કે જેથી હું તમારી પાસે જ્યારે આવું ત્યારે તે લોકોએ મને પ્રસન્ન કરવો]]></a:t>
+              <a:t><![CDATA[എന്റെ സന്തോഷം നിങ്ങൾക്കു എല്ലാവർക്കും സന്തോഷം ആയിരിക്കും എന്നു നിങ്ങളെ എല്ലാവരെയും കുറിച്ചു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જોઈએ તે લોકો દ્વારા હું ઉદાસી ન બનું. મને ખાતરી છે કે તમારામાંના બધા તે જ સુખમાં ભાગીદાર થાઓ કે જે]]></a:t>
+              <a:t><![CDATA[വിശ്വസിച്ചിരിക്കകൊണ്ടും ആകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મને મળ્યું છે.]]></a:t>
+              <a:t><![CDATA[4. വളരെ കഷ്ടവും മനോവ്യസനവും ഉണ്ടായിട്ടു വളരെ കണ്ണുനീരോടുകൂടെ ഞാൻ നിങ്ങൾക്കു എഴുതിയതു നിങ്ങൾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. જ્યારે પહેલા મેં તમને લખ્યું હતું, ત્યારે મારા હૃદયમાં હું ઘણો જ વ્યથીત અને દુઃખી હતો. મેં ઘણાં]]></a:t>
+              <a:t><![CDATA[ദുഃഖിക്കേണ്ടതിന്നല്ല; എനിക്കു നിങ്ങളോടുള്ള വലിയ സ്നേഹം നിങ്ങൾ അറിയേണ്ടതിന്നത്രേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અશ્રું સહિત લખ્યું હતું. મેં તમને દુઃખી કરવા નહોતું લખ્યું. તમે જાણી શકો કે હું તમને કેટલો પ્રેમ]]></a:t>
+              <a:t><![CDATA[5. ഒരുവൻ എന്നെ ദുഃഖിപ്പിച്ചു എങ്കിൽ അവൻ എന്നെയല്ല ഒരുവിധത്തിൽ — ഞാൻ കണക്കിൽ ഏറെ പറയരുതല്ലോ — നിങ്ങളെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8702,91 +7690,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
   <a:themeElements>
-    <a:clrScheme name="Theme38">
+    <a:clrScheme name="Theme74">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme38">
+    <a:fontScheme name="Theme74">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8812,51 +7800,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme38">
+    <a:fmtScheme name="Theme74">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8987,51 +7975,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>34</Slides>
+  <Slides>30</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>