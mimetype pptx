--- v1 (2026-07-31)
+++ v2 (2026-11-02)
@@ -51,50 +51,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -105,50 +117,56 @@
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -276,53 +294,59 @@
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -382,51 +406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எங்களால் ஏதாகிலும் ஆகும் என்பதுபோல ஒன்றை யோசிக்கிறதற்கு நாங்கள் எங்களாலே தகுதியானவர்கள் அல்ல; எங்களுடைய தகுதி தேவனால் உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. And such trust have we through Christ toward God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -491,51 +515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எங்களால் ஏதாகிலும் ஆகும் என்பதுபோல ஒன்றை யோசிக்கிறதற்கு நாங்கள் எங்களாலே தகுதியானவர்கள் அல்ல; எங்களுடைய தகுதி தேவனால் உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. Not that we are sufficient of ourselves to think any thing as of ourselves; but our sufficiency is of God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -600,51 +624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. புது உடன்படிக்கையின் ஊழியக்காரராயிருக்கும்படி, அவரே எங்களைத் தகுதியுள்ளவர்களாக்கினார்; அந்த உடன்படிக்கை எழுத்திற்குரியதாயிராமல், ஆவிக்குரியதாயிருக்கிறது; எழுத்து கொல்லுகிறது, ஆவியோ உயிர்ப்பிக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. Not that we are sufficient of ourselves to think any thing as of ourselves; but our sufficiency is of God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -709,51 +733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. புது உடன்படிக்கையின் ஊழியக்காரராயிருக்கும்படி, அவரே எங்களைத் தகுதியுள்ளவர்களாக்கினார்; அந்த உடன்படிக்கை எழுத்திற்குரியதாயிராமல், ஆவிக்குரியதாயிருக்கிறது; எழுத்து கொல்லுகிறது, ஆவியோ உயிர்ப்பிக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. Who also has made us able ministers of the new testament; not of the letter, but of the spirit: for the letter kills, but the spirit gives life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -818,51 +842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எழுத்துக்களினால் எழுதப்பட்டுக் கற்களில் பதிந்திருந்த மரணத்துக்கேதுவான ஊழியத்தைச் செய்த மோசேயினுடைய முகத்திலே மகிமைப்பிரகாசம் உண்டானபடியால், இஸ்ரவேல் புத்திரர் அவன் முகத்தை நோக்கிப் பார்க்கக்கூடாதிருந்தார்களே.]]></a:t>
+              <a:t><![CDATA[6. Who also has made us able ministers of the new testament; not of the letter, but of the spirit: for the letter kills, but the spirit gives life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -927,51 +951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எழுத்துக்களினால் எழுதப்பட்டுக் கற்களில் பதிந்திருந்த மரணத்துக்கேதுவான ஊழியத்தைச் செய்த மோசேயினுடைய முகத்திலே மகிமைப்பிரகாசம் உண்டானபடியால், இஸ்ரவேல் புத்திரர் அவன் முகத்தை நோக்கிப் பார்க்கக்கூடாதிருந்தார்களே.]]></a:t>
+              <a:t><![CDATA[6. Who also has made us able ministers of the new testament; not of the letter, but of the spirit: for the letter kills, but the spirit gives life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1036,51 +1060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஒழிந்துபோகிற மகிமையையுடைய அந்த ஊழியம் அப்படிப்பட்ட மகிமையுள்ளதாயிருந்தால், ஆவிக்குரிய ஊழியம் எவ்வளவு அதிக மகிமையுள்ளதாயிருக்கும்?]]></a:t>
+              <a:t><![CDATA[7. But if the ministration of death, written and engraved in stones, was glorious, so that the children of Israel could not steadfastly behold the face of Moses for the glory of his countenance; which glory was to be done away:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1145,51 +1169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆக்கினைத்தீர்ப்புக் கொடுக்கும் ஊழியம் மகிமையுள்ளதாயிருந்தால், நீதியைக் கொடுக்கும் ஊழியம் அதிக மகிமையுள்ளதாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[7. But if the ministration of death, written and engraved in stones, was glorious, so that the children of Israel could not steadfastly behold the face of Moses for the glory of his countenance; which glory was to be done away:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1254,51 +1278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்படியாக, மகிமைப்பட்டிருந்த அந்த ஊழியம் இந்த ஊழியத்திற்கு உண்டாயிருக்கிற சிறந்த மகிமைக்குமுன்பாக மகிமைப்பட்டதல்ல.]]></a:t>
+              <a:t><![CDATA[7. But if the ministration of death, written and engraved in stones, was glorious, so that the children of Israel could not steadfastly behold the face of Moses for the glory of his countenance; which glory was to be done away:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1363,51 +1387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்றியும் ஒழிந்துபோவதே மகிமையுள்ளதாயிருந்ததானால், நிலைத்திருப்பது அதிக மகிமையுள்ளதாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[8. How shall not the ministration of the spirit be rather glorious?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1472,51 +1496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எங்களை நாங்களே மறுபடியும் மெச்சிக்கொள்ளத் தொடங்குகிறோமோ அல்லது சிலருக்கு வேண்டியதாயிருக்கிறதுபோல, உங்களுக்கு உபசார நிருபங்களை அனுப்பவும், உங்களிடத்தில் உபசார நிருபங்களைப் பெற்றுக்கொள்ளவும் எங்களுக்கு வேண்டியதோ?]]></a:t>
+              <a:t><![CDATA[1. Do we begin again to commend ourselves? or need we, as some others, epistles of commendation to you, or letters of commendation from you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1581,51 +1605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாங்கள் இப்படிப்பட்ட நம்பிக்கையுடையவர்களாதலால், மிகவும் தாராளமாய்ப் பேசுகிறோம்.]]></a:t>
+              <a:t><![CDATA[8. How shall not the ministration of the spirit be rather glorious?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1690,51 +1714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மேலும் ஒழிந்துபோவதின் முடிவை இஸ்ரவேல் புத்திரர் நோக்கிப்பாராதபடிக்கு, மோசே தன் முகத்தின்மேல் முக்காடு போட்டுக்கொண்டதுபோல நாங்கள் போடுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[9. For if the ministration of condemnation be glory, much more does the ministration of righteousness exceed in glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1799,51 +1823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மேலும் ஒழிந்துபோவதின் முடிவை இஸ்ரவேல் புத்திரர் நோக்கிப்பாராதபடிக்கு, மோசே தன் முகத்தின்மேல் முக்காடு போட்டுக்கொண்டதுபோல நாங்கள் போடுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[9. For if the ministration of condemnation be glory, much more does the ministration of righteousness exceed in glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1908,51 +1932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களுடைய மனது கடினப்பட்டது; இந்நாள்வரைக்கும் பழைய ஏற்பாடு வாசிக்கப்படுகையில், அந்த முக்காடு நீங்காமலிருக்கிறது; அது கிறிஸ்துவினாலே நீக்கப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[10. For even that which was made glorious had no glory in this respect, by reason of the glory that excels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2017,51 +2041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களுடைய மனது கடினப்பட்டது; இந்நாள்வரைக்கும் பழைய ஏற்பாடு வாசிக்கப்படுகையில், அந்த முக்காடு நீங்காமலிருக்கிறது; அது கிறிஸ்துவினாலே நீக்கப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[10. For even that which was made glorious had no glory in this respect, by reason of the glory that excels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2126,51 +2150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மோசேயின் ஆகமங்கள் வாசிக்கப்படும்போது, இந்நாள்வரைக்கும் முக்காடு அவர்கள் இருதயத்தின்மேல் இருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[11. For if that which is done away was glorious, much more that which remains is glorious.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2235,51 +2259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் கர்த்தரிடத்தில் மனந்திரும்பும்போது, அந்த முக்காடு எடுபட்டுப்போம்.]]></a:t>
+              <a:t><![CDATA[12. Seeing then that we have such hope, we use great plainness of speech:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2344,51 +2368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தரே ஆவியானவர் ; கர்த்தருடைய ஆவி எங்கேயோ அங்கே விடுதலையுமுண்டு.]]></a:t>
+              <a:t><![CDATA[13. And not as Moses, which put a vail over his face, that the children of Israel could not steadfastly look to the end of that which is abolished:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2453,51 +2477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நாமெல்லாரும் திறந்த முகமாய்க் கர்த்தருடைய மகிமையைக் கண்ணாடியிலே காண்கிறதுபோலக் கண்டு, ஆவியாயிருக்கிற கர்த்தரால் அந்தச் சாயலாகத்தானே மகிமையின்மேல் மகிமையடைந்து மறுரூபப்படுகிறோம்.]]></a:t>
+              <a:t><![CDATA[13. And not as Moses, which put a vail over his face, that the children of Israel could not steadfastly look to the end of that which is abolished:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2562,51 +2586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நாமெல்லாரும் திறந்த முகமாய்க் கர்த்தருடைய மகிமையைக் கண்ணாடியிலே காண்கிறதுபோலக் கண்டு, ஆவியாயிருக்கிற கர்த்தரால் அந்தச் சாயலாகத்தானே மகிமையின்மேல் மகிமையடைந்து மறுரூபப்படுகிறோம்.]]></a:t>
+              <a:t><![CDATA[14. But their minds were blinded: for until this day remains the same vail untaken away in the reading of the old testament; which vail is done away in Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2671,51 +2695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எங்களை நாங்களே மறுபடியும் மெச்சிக்கொள்ளத் தொடங்குகிறோமோ அல்லது சிலருக்கு வேண்டியதாயிருக்கிறதுபோல, உங்களுக்கு உபசார நிருபங்களை அனுப்பவும், உங்களிடத்தில் உபசார நிருபங்களைப் பெற்றுக்கொள்ளவும் எங்களுக்கு வேண்டியதோ?]]></a:t>
+              <a:t><![CDATA[1. Do we begin again to commend ourselves? or need we, as some others, epistles of commendation to you, or letters of commendation from you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2780,51 +2804,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நாமெல்லாரும் திறந்த முகமாய்க் கர்த்தருடைய மகிமையைக் கண்ணாடியிலே காண்கிறதுபோலக் கண்டு, ஆவியாயிருக்கிற கர்த்தரால் அந்தச் சாயலாகத்தானே மகிமையின்மேல் மகிமையடைந்து மறுரூபப்படுகிறோம்.]]></a:t>
+              <a:t><![CDATA[14. But their minds were blinded: for until this day remains the same vail untaken away in the reading of the old testament; which vail is done away in Christ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. But even unto this day, when Moses is read, the vail is upon their heart.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. But even unto this day, when Moses is read, the vail is upon their heart.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. Nevertheless when it shall turn to the Lord, the vail shall be taken away.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. Now the Lord is that Spirit: and where the Spirit of the Lord is, there is liberty.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. But we all, with open face beholding as in a glass the glory of the Lord, are changed into the same image from glory to glory, even as by the Spirit of the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. But we all, with open face beholding as in a glass the glory of the Lord, are changed into the same image from glory to glory, even as by the Spirit of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2889,51 +3567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எங்கள் இருதயங்களில் எழுதப்பட்டும், சகல மனுஷராலும் அறிந்து வாசிக்கப்பட்டும் இருக்கிற எங்கள் நிருபம் நீங்கள்தானே.]]></a:t>
+              <a:t><![CDATA[1. Do we begin again to commend ourselves? or need we, as some others, epistles of commendation to you, or letters of commendation from you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2998,51 +3676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எங்கள் இருதயங்களில் எழுதப்பட்டும், சகல மனுஷராலும் அறிந்து வாசிக்கப்பட்டும் இருக்கிற எங்கள் நிருபம் நீங்கள்தானே.]]></a:t>
+              <a:t><![CDATA[2. All of you are our epistle written in our hearts, known and read of all men:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3107,51 +3785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏனெனில் நீங்கள் எங்கள் ஊழியத்தினால் உண்டாகிய கிறிஸ்துவின் நிருபமாயிருக்கிறீர்களென்று வெளியரங்கமாயிருக்கிறது; அது மையினாலல்ல, ஜீவனுள்ள தேவனுடைய ஆவியினாலும்; கற்பலகைகளிலல்ல, இருதயங்களாகிய சதையான பலகைகளிலேயும் எழுதப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. All of you are our epistle written in our hearts, known and read of all men:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3216,51 +3894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏனெனில் நீங்கள் எங்கள் ஊழியத்தினால் உண்டாகிய கிறிஸ்துவின் நிருபமாயிருக்கிறீர்களென்று வெளியரங்கமாயிருக்கிறது; அது மையினாலல்ல, ஜீவனுள்ள தேவனுடைய ஆவியினாலும்; கற்பலகைகளிலல்ல, இருதயங்களாகிய சதையான பலகைகளிலேயும் எழுதப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. Forasmuch as all of you are manifestly declared to be the epistle of Christ ministered by us, written not with ink, but with the Spirit of the living God; not in tables of stone, but in fleshy tables of the heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3325,51 +4003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏனெனில் நீங்கள் எங்கள் ஊழியத்தினால் உண்டாகிய கிறிஸ்துவின் நிருபமாயிருக்கிறீர்களென்று வெளியரங்கமாயிருக்கிறது; அது மையினாலல்ல, ஜீவனுள்ள தேவனுடைய ஆவியினாலும்; கற்பலகைகளிலல்ல, இருதயங்களாகிய சதையான பலகைகளிலேயும் எழுதப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. Forasmuch as all of you are manifestly declared to be the epistle of Christ ministered by us, written not with ink, but with the Spirit of the living God; not in tables of stone, but in fleshy tables of the heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3434,51 +4112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நாங்கள் தேவனுக்கு முன்பாகக் கிறிஸ்துவின் மூலமாய் இப்படிப்பட்ட நம்பிக்கையைக் கொண்டிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[3. Forasmuch as all of you are manifestly declared to be the epistle of Christ ministered by us, written not with ink, but with the Spirit of the living God; not in tables of stone, but in fleshy tables of the heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3513,51 +4191,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529177" r:id="rId1"/>
+    <p:sldLayoutId id="2482617988" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3741,50 +4419,98 @@
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3933,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ഞങ്ങളിൽനിന്നു തന്നേ വരുമ്പോലെ സ്വയമായി വല്ലതും സങ്കല്പിപ്പാൻ ഞങ്ങൾ പ്രാപ്തർ എന്നല്ല; ഞങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[4. நாங்கள் தேவனுக்கு முன்பாகக் கிறிஸ்துவின் மூலமாய் இப்படிப்பட்ட நம்பிக்கையைக் கொண்டிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4065,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രാപ്തി ദൈവത്തിന്റെ ദാനമത്രേ.]]></a:t>
+              <a:t><![CDATA[5. எங்களால் ஏதாகிலும் ஆகும் என்பதுபோல ஒன்றை யோசிக்கிறதற்கு நாங்கள் எங்களாலே தகுதியானவர்கள் அல்ல;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4197,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അവൻ ഞങ്ങളെ പുതുനിയമത്തിന്റെ ശുശ്രൂഷകന്മാർ ആകുവാൻ പ്രാപ്തരാക്കി; അക്ഷരത്തിന്റെ ശുശ്രൂഷകന്മാരല്ല,]]></a:t>
+              <a:t><![CDATA[எங்களுடைய தகுதி தேவனால் உண்டாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4329,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആത്മാവിന്റെ ശുശ്രൂഷകന്മാരത്രേ; അക്ഷരം കൊല്ലുന്നു, ആത്മാവോ ജീവിപ്പിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[6. புது உடன்படிக்கையின் ஊழியக்காரராயிருக்கும்படி, அவரே எங்களைத் தகுதியுள்ளவர்களாக்கினார்; அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4461,51 +5187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. എന്നാൽ കല്ലിൽ അക്ഷരമായി കൊത്തിയിരുന്ന മരണശുശ്രൂഷ, നീക്കം വരുന്നതായ മോശെയുടെ മുഖതേജസ്സുനിമിത്തം]]></a:t>
+              <a:t><![CDATA[உடன்படிக்கை எழுத்திற்குரியதாயிராமல், ஆவிக்குரியதாயிருக்கிறது; எழுத்து கொல்லுகிறது, ஆவியோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4593,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേൽമക്കൾക്കു അവന്റെ മുഖത്തു നോക്കിക്കൂടാതവണ്ണം]]></a:t>
+              <a:t><![CDATA[உயிர்ப்பிக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4725,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. തേജസ്സുള്ളതായെങ്കിൽ ആത്മാവിന്റെ ശുശ്രൂഷ അധികം തേജസ്സുള്ളതാകയില്ലയോ?]]></a:t>
+              <a:t><![CDATA[7. எழுத்துக்களினால் எழுதப்பட்டுக் கற்களில் பதிந்திருந்த மரணத்துக்கேதுவான ஊழியத்தைச் செய்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4857,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ശിക്ഷാവിധിയുടെ ശുശ്രൂഷ തേജസ്സാകുന്നു എങ്കിൽ നീതിയുടെ ശുശ്രൂഷ തേജസ്സേറിയതായിരിക്കും.]]></a:t>
+              <a:t><![CDATA[மோசேயினுடைய முகத்திலே மகிமைப்பிரகாசம் உண்டானபடியால், இஸ்ரவேல் புத்திரர் அவன் முகத்தை நோக்கிப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4989,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അതേ, തേജസ്സോടുകൂടിയതു ഈ കാര്യത്തിൽ ഈ അതിമഹത്തായ തേജസ്സുനിമിത്തം ഒട്ടും തേജസ്സില്ലാത്തതായി.]]></a:t>
+              <a:t><![CDATA[பார்க்கக்கூடாதிருந்தார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5121,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. നീക്കം വരുന്നതു തേജസ്സുള്ളതായിരുന്നെങ്കിൽ നിലനില്ക്കുന്നതു എത്ര അധികം തേജസ്സുള്ളതായിരിക്കും!]]></a:t>
+              <a:t><![CDATA[8. ஒழிந்துபோகிற மகிமையையுடைய அந்த ஊழியம் அப்படிப்பட்ட மகிமையுள்ளதாயிருந்தால், ஆவிக்குரிய ஊழியம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5253,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ഞങ്ങൾ പിന്നെയും ഞങ്ങളെത്തന്നേ ശ്ളാഘിപ്പാൻ തുടങ്ങുന്നുവോ? അല്ല ചിലർ ചെയ്യുന്നതുപോലെ നിങ്ങൾക്കു]]></a:t>
+              <a:t><![CDATA[1. எங்களை நாங்களே மறுபடியும் மெச்சிக்கொள்ளத் தொடங்குகிறோமோ அல்லது சிலருக்கு வேண்டியதாயிருக்கிறதுபோல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5385,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ഈ വിധം പ്രത്യാശയുള്ളവരായി ഞങ്ങൾ വളരെ പ്രാഗത്ഭ്യത്തോടെ സംസാരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[எவ்வளவு அதிக மகிமையுள்ளதாயிருக்கும்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. നീങ്ങിപ്പോകുന്നതിന്റെ അന്തം യിസ്രായേൽ മക്കൾ കാണാതവണ്ണം മോശെ തന്റെ മുഖത്തു മൂടുപടം ഇട്ടതുപോലെ]]></a:t>
+              <a:t><![CDATA[9. ஆக்கினைத்தீர்ப்புக் கொடுக்கும் ஊழியம் மகிமையுள்ளதாயிருந்தால், நீதியைக் கொடுக்கும் ஊழியம் அதிக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അല്ല.]]></a:t>
+              <a:t><![CDATA[மகிமையுள்ளதாயிருக்குமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. എന്നാൽ അവരുടെ മനസ്സു കഠിനപ്പെട്ടുപോയി. പഴയനിയമം വായിക്കുമ്പോഴൊക്കെയും ആ മൂടുപടം നീങ്ങാതെ]]></a:t>
+              <a:t><![CDATA[10. இப்படியாக, மகிமைப்பட்டிருந்த அந்த ஊழியம் இந்த ஊழியத்திற்கு உண்டாயிருக்கிற சிறந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇന്നുവരെ ഇരിക്കുന്നുവല്ലോ; അതു ക്രിസ്തുവിൽ നീങ്ങിപ്പോകുന്നു.]]></a:t>
+              <a:t><![CDATA[மகிமைக்குமுன்பாக மகிமைப்பட்டதல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. മോശെയുടെ പുസ്തകം വായിക്കുമ്പോൾ മൂടുപടം ഇന്നേയോളം അവരുടെ ഹൃദയത്തിന്മേൽ കിടക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[11. அன்றியும் ஒழிந்துபோவதே மகிமையுள்ளதாயிருந்ததானால், நிலைத்திருப்பது அதிக மகிமையுள்ளதாயிருக்குமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. കർത്താവിങ്കലേക്കു തിരിയുമ്പോൾ മൂടുപടം നീങ്ങിപ്പോകും.]]></a:t>
+              <a:t><![CDATA[12. நாங்கள் இப்படிப்பட்ட நம்பிக்கையுடையவர்களாதலால், மிகவும் தாராளமாய்ப் பேசுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. കർത്താവു ആത്മാവാകുന്നു; കർത്താവിന്റെ ആത്മാവുള്ളേടത്തു സ്വാതന്ത്ര്യം ഉണ്ടു.]]></a:t>
+              <a:t><![CDATA[13. மேலும் ஒழிந்துபோவதின் முடிவை இஸ்ரவேல் புத்திரர் நோக்கிப்பாராதபடிக்கு, மோசே தன் முகத்தின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. എന്നാൽ മൂടുപടം നീങ്ങിയ മുഖത്തു കർത്താവിന്റെ തേജസ്സിനെ കണ്ണാടിപോലെ പ്രതിബിംബിക്കുന്നവരായി നാം]]></a:t>
+              <a:t><![CDATA[முக்காடு போட்டுக்கொண்டதுபோல நாங்கள் போடுகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എല്ലാവരും ആത്മാവാകുന്ന കർത്താവിന്റെ ദാനമായി തേജസ്സിന്മേൽ തേജസ്സു പ്രാപിച്ചു അതേ പ്രതിമയായി]]></a:t>
+              <a:t><![CDATA[14. அவர்களுடைய மனது கடினப்பட்டது; இந்நாள்வரைக்கும் பழைய ஏற்பாடு வாசிக்கப்படுகையில், அந்த முக்காடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശ്ളാഘ്യപത്രം കാണിപ്പാനാകട്ടെ നിങ്ങളോടു വാങ്ങുവാനാകട്ടെ ഞങ്ങൾക്കു ആവശ്യമോ?]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு உபசார நிருபங்களை அனுப்பவும், உங்களிடத்தில் உபசார நிருபங்களைப் பெற்றுக்கொள்ளவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +7563,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രൂപാന്തരപ്പെടുന്നു.]]></a:t>
+              <a:t><![CDATA[நீங்காமலிருக்கிறது; அது கிறிஸ்துவினாலே நீக்கப்படுகிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. மோசேயின் ஆகமங்கள் வாசிக்கப்படும்போது, இந்நாள்வரைக்கும் முக்காடு அவர்கள் இருதயத்தின்மேல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருக்கிறதே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. அவர்கள் கர்த்தரிடத்தில் மனந்திரும்பும்போது, அந்த முக்காடு எடுபட்டுப்போம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. கர்த்தரே ஆவியானவர் ; கர்த்தருடைய ஆவி எங்கேயோ அங்கே விடுதலையுமுண்டு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. நாமெல்லாரும் திறந்த முகமாய்க் கர்த்தருடைய மகிமையைக் கண்ணாடியிலே காண்கிறதுபோலக் கண்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆவியாயிருக்கிற கர்த்தரால் அந்தச் சாயலாகத்தானே மகிமையின்மேல் மகிமையடைந்து மறுரூபப்படுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ഞങ്ങളുടെ ഹൃദയങ്ങളിൽ എഴുതിയതായി സകലമനുഷ്യരും അറിയുന്നതും വായിക്കുന്നതുമായ ഞങ്ങളുടെ പത്രം നിങ്ങൾ]]></a:t>
+              <a:t><![CDATA[எங்களுக்கு வேண்டியதோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തന്നേ.]]></a:t>
+              <a:t><![CDATA[2. எங்கள் இருதயங்களில் எழுதப்பட்டும், சகல மனுஷராலும் அறிந்து வாசிக்கப்பட்டும் இருக்கிற எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ഞങ്ങളുടെ ശുശ്രൂഷയാൽ ഉണ്ടായ ക്രിസ്തുവിൻ പത്രമായി നിങ്ങൾ വെളിപ്പെടുന്നുവല്ലോ. അതു മഷികൊണ്ടല്ല,]]></a:t>
+              <a:t><![CDATA[நிருபம் நீங்கள்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജീവനുള്ള ദൈവത്തിന്റെ ആത്മാവിനാൽ അത്രേ. കല്പലകയിൽ അല്ല, ഹൃദയമെന്ന മാംസപ്പലകയിൽ തന്നേ]]></a:t>
+              <a:t><![CDATA[3. ஏனெனில் நீங்கள் எங்கள் ஊழியத்தினால் உண்டாகிய கிறிஸ்துவின் நிருபமாயிருக்கிறீர்களென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എഴുതിയിരിക്കുന്നതു.]]></a:t>
+              <a:t><![CDATA[வெளியரங்கமாயிருக்கிறது; அது மையினாலல்ல, ஜீவனுள்ள தேவனுடைய ஆவியினாலும்; கற்பலகைகளிலல்ல, இருதயங்களாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ഈ വിധം ഉറപ്പു ഞങ്ങൾക്കു ദൈവത്തോടു ക്രിസ്തുവിനാൽ ഉണ്ടു.]]></a:t>
+              <a:t><![CDATA[சதையான பலகைகளிலேயும் எழுதப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7690,91 +9208,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme61">
   <a:themeElements>
-    <a:clrScheme name="Theme70">
+    <a:clrScheme name="Theme61">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme70">
+    <a:fontScheme name="Theme61">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7800,51 +9318,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme70">
+    <a:fmtScheme name="Theme61">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7975,51 +9493,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>30</Slides>
+  <Slides>36</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>