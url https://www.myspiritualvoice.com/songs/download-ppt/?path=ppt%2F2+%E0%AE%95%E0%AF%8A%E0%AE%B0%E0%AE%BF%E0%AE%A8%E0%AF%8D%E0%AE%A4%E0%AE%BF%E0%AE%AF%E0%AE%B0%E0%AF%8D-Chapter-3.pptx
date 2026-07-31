--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -51,52 +51,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -107,51 +105,50 @@
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
-    <p:sldId id="286" r:id="rId33"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -279,54 +276,53 @@
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -386,51 +382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏனெனில் நீங்கள் எங்கள் ஊழியத்தினால் உண்டாகிய கிறிஸ்துவின் நிருபமாயிருக்கிறீர்களென்று வெளியரங்கமாயிருக்கிறது; அது மையினாலல்ல, ஜீவனுள்ள தேவனுடைய ஆவியினாலும்; கற்பலகைகளிலல்ல, இருதயங்களாகிய சதையான பலகைகளிலேயும் எழுதப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. எங்களால் ஏதாகிலும் ஆகும் என்பதுபோல ஒன்றை யோசிக்கிறதற்கு நாங்கள் எங்களாலே தகுதியானவர்கள் அல்ல; எங்களுடைய தகுதி தேவனால் உண்டாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -495,51 +491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏனெனில் நீங்கள் எங்கள் ஊழியத்தினால் உண்டாகிய கிறிஸ்துவின் நிருபமாயிருக்கிறீர்களென்று வெளியரங்கமாயிருக்கிறது; அது மையினாலல்ல, ஜீவனுள்ள தேவனுடைய ஆவியினாலும்; கற்பலகைகளிலல்ல, இருதயங்களாகிய சதையான பலகைகளிலேயும் எழுதப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. எங்களால் ஏதாகிலும் ஆகும் என்பதுபோல ஒன்றை யோசிக்கிறதற்கு நாங்கள் எங்களாலே தகுதியானவர்கள் அல்ல; எங்களுடைய தகுதி தேவனால் உண்டாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -604,51 +600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நாங்கள் தேவனுக்கு முன்பாகக் கிறிஸ்துவின் மூலமாய் இப்படிப்பட்ட நம்பிக்கையைக் கொண்டிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[6. புது உடன்படிக்கையின் ஊழியக்காரராயிருக்கும்படி, அவரே எங்களைத் தகுதியுள்ளவர்களாக்கினார்; அந்த உடன்படிக்கை எழுத்திற்குரியதாயிராமல், ஆவிக்குரியதாயிருக்கிறது; எழுத்து கொல்லுகிறது, ஆவியோ உயிர்ப்பிக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -713,51 +709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எங்களால் ஏதாகிலும் ஆகும் என்பதுபோல ஒன்றை யோசிக்கிறதற்கு நாங்கள் எங்களாலே தகுதியானவர்கள் அல்ல; எங்களுடைய தகுதி தேவனால் உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. புது உடன்படிக்கையின் ஊழியக்காரராயிருக்கும்படி, அவரே எங்களைத் தகுதியுள்ளவர்களாக்கினார்; அந்த உடன்படிக்கை எழுத்திற்குரியதாயிராமல், ஆவிக்குரியதாயிருக்கிறது; எழுத்து கொல்லுகிறது, ஆவியோ உயிர்ப்பிக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -822,51 +818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எங்களால் ஏதாகிலும் ஆகும் என்பதுபோல ஒன்றை யோசிக்கிறதற்கு நாங்கள் எங்களாலே தகுதியானவர்கள் அல்ல; எங்களுடைய தகுதி தேவனால் உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. எழுத்துக்களினால் எழுதப்பட்டுக் கற்களில் பதிந்திருந்த மரணத்துக்கேதுவான ஊழியத்தைச் செய்த மோசேயினுடைய முகத்திலே மகிமைப்பிரகாசம் உண்டானபடியால், இஸ்ரவேல் புத்திரர் அவன் முகத்தை நோக்கிப் பார்க்கக்கூடாதிருந்தார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -931,51 +927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. புது உடன்படிக்கையின் ஊழியக்காரராயிருக்கும்படி, அவரே எங்களைத் தகுதியுள்ளவர்களாக்கினார்; அந்த உடன்படிக்கை எழுத்திற்குரியதாயிராமல், ஆவிக்குரியதாயிருக்கிறது; எழுத்து கொல்லுகிறது, ஆவியோ உயிர்ப்பிக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. எழுத்துக்களினால் எழுதப்பட்டுக் கற்களில் பதிந்திருந்த மரணத்துக்கேதுவான ஊழியத்தைச் செய்த மோசேயினுடைய முகத்திலே மகிமைப்பிரகாசம் உண்டானபடியால், இஸ்ரவேல் புத்திரர் அவன் முகத்தை நோக்கிப் பார்க்கக்கூடாதிருந்தார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1040,51 +1036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. புது உடன்படிக்கையின் ஊழியக்காரராயிருக்கும்படி, அவரே எங்களைத் தகுதியுள்ளவர்களாக்கினார்; அந்த உடன்படிக்கை எழுத்திற்குரியதாயிராமல், ஆவிக்குரியதாயிருக்கிறது; எழுத்து கொல்லுகிறது, ஆவியோ உயிர்ப்பிக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. ஒழிந்துபோகிற மகிமையையுடைய அந்த ஊழியம் அப்படிப்பட்ட மகிமையுள்ளதாயிருந்தால், ஆவிக்குரிய ஊழியம் எவ்வளவு அதிக மகிமையுள்ளதாயிருக்கும்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1149,51 +1145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எழுத்துக்களினால் எழுதப்பட்டுக் கற்களில் பதிந்திருந்த மரணத்துக்கேதுவான ஊழியத்தைச் செய்த மோசேயினுடைய முகத்திலே மகிமைப்பிரகாசம் உண்டானபடியால், இஸ்ரவேல் புத்திரர் அவன் முகத்தை நோக்கிப் பார்க்கக்கூடாதிருந்தார்களே.]]></a:t>
+              <a:t><![CDATA[9. ஆக்கினைத்தீர்ப்புக் கொடுக்கும் ஊழியம் மகிமையுள்ளதாயிருந்தால், நீதியைக் கொடுக்கும் ஊழியம் அதிக மகிமையுள்ளதாயிருக்குமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1258,51 +1254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எழுத்துக்களினால் எழுதப்பட்டுக் கற்களில் பதிந்திருந்த மரணத்துக்கேதுவான ஊழியத்தைச் செய்த மோசேயினுடைய முகத்திலே மகிமைப்பிரகாசம் உண்டானபடியால், இஸ்ரவேல் புத்திரர் அவன் முகத்தை நோக்கிப் பார்க்கக்கூடாதிருந்தார்களே.]]></a:t>
+              <a:t><![CDATA[10. இப்படியாக, மகிமைப்பட்டிருந்த அந்த ஊழியம் இந்த ஊழியத்திற்கு உண்டாயிருக்கிற சிறந்த மகிமைக்குமுன்பாக மகிமைப்பட்டதல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1367,51 +1363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எழுத்துக்களினால் எழுதப்பட்டுக் கற்களில் பதிந்திருந்த மரணத்துக்கேதுவான ஊழியத்தைச் செய்த மோசேயினுடைய முகத்திலே மகிமைப்பிரகாசம் உண்டானபடியால், இஸ்ரவேல் புத்திரர் அவன் முகத்தை நோக்கிப் பார்க்கக்கூடாதிருந்தார்களே.]]></a:t>
+              <a:t><![CDATA[11. அன்றியும் ஒழிந்துபோவதே மகிமையுள்ளதாயிருந்ததானால், நிலைத்திருப்பது அதிக மகிமையுள்ளதாயிருக்குமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1476,51 +1472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் கர்த்தரிடத்தில் மனந்திரும்பும்போது, அந்த முக்காடு எடுபட்டுப்போம்.]]></a:t>
+              <a:t><![CDATA[1. எங்களை நாங்களே மறுபடியும் மெச்சிக்கொள்ளத் தொடங்குகிறோமோ அல்லது சிலருக்கு வேண்டியதாயிருக்கிறதுபோல, உங்களுக்கு உபசார நிருபங்களை அனுப்பவும், உங்களிடத்தில் உபசார நிருபங்களைப் பெற்றுக்கொள்ளவும் எங்களுக்கு வேண்டியதோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1585,51 +1581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஒழிந்துபோகிற மகிமையையுடைய அந்த ஊழியம் அப்படிப்பட்ட மகிமையுள்ளதாயிருந்தால், ஆவிக்குரிய ஊழியம் எவ்வளவு அதிக மகிமையுள்ளதாயிருக்கும்?]]></a:t>
+              <a:t><![CDATA[12. நாங்கள் இப்படிப்பட்ட நம்பிக்கையுடையவர்களாதலால், மிகவும் தாராளமாய்ப் பேசுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1694,51 +1690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆக்கினைத்தீர்ப்புக் கொடுக்கும் ஊழியம் மகிமையுள்ளதாயிருந்தால், நீதியைக் கொடுக்கும் ஊழியம் அதிக மகிமையுள்ளதாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[13. மேலும் ஒழிந்துபோவதின் முடிவை இஸ்ரவேல் புத்திரர் நோக்கிப்பாராதபடிக்கு, மோசே தன் முகத்தின்மேல் முக்காடு போட்டுக்கொண்டதுபோல நாங்கள் போடுகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1803,51 +1799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆக்கினைத்தீர்ப்புக் கொடுக்கும் ஊழியம் மகிமையுள்ளதாயிருந்தால், நீதியைக் கொடுக்கும் ஊழியம் அதிக மகிமையுள்ளதாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[13. மேலும் ஒழிந்துபோவதின் முடிவை இஸ்ரவேல் புத்திரர் நோக்கிப்பாராதபடிக்கு, மோசே தன் முகத்தின்மேல் முக்காடு போட்டுக்கொண்டதுபோல நாங்கள் போடுகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1912,51 +1908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்படியாக, மகிமைப்பட்டிருந்த அந்த ஊழியம் இந்த ஊழியத்திற்கு உண்டாயிருக்கிற சிறந்த மகிமைக்குமுன்பாக மகிமைப்பட்டதல்ல.]]></a:t>
+              <a:t><![CDATA[14. அவர்களுடைய மனது கடினப்பட்டது; இந்நாள்வரைக்கும் பழைய ஏற்பாடு வாசிக்கப்படுகையில், அந்த முக்காடு நீங்காமலிருக்கிறது; அது கிறிஸ்துவினாலே நீக்கப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2021,51 +2017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்படியாக, மகிமைப்பட்டிருந்த அந்த ஊழியம் இந்த ஊழியத்திற்கு உண்டாயிருக்கிற சிறந்த மகிமைக்குமுன்பாக மகிமைப்பட்டதல்ல.]]></a:t>
+              <a:t><![CDATA[14. அவர்களுடைய மனது கடினப்பட்டது; இந்நாள்வரைக்கும் பழைய ஏற்பாடு வாசிக்கப்படுகையில், அந்த முக்காடு நீங்காமலிருக்கிறது; அது கிறிஸ்துவினாலே நீக்கப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2130,51 +2126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்றியும் ஒழிந்துபோவதே மகிமையுள்ளதாயிருந்ததானால், நிலைத்திருப்பது அதிக மகிமையுள்ளதாயிருக்குமே.]]></a:t>
+              <a:t><![CDATA[15. மோசேயின் ஆகமங்கள் வாசிக்கப்படும்போது, இந்நாள்வரைக்கும் முக்காடு அவர்கள் இருதயத்தின்மேல் இருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2239,51 +2235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாங்கள் இப்படிப்பட்ட நம்பிக்கையுடையவர்களாதலால், மிகவும் தாராளமாய்ப் பேசுகிறோம்.]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் கர்த்தரிடத்தில் மனந்திரும்பும்போது, அந்த முக்காடு எடுபட்டுப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2348,51 +2344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மேலும் ஒழிந்துபோவதின் முடிவை இஸ்ரவேல் புத்திரர் நோக்கிப்பாராதபடிக்கு, மோசே தன் முகத்தின்மேல் முக்காடு போட்டுக்கொண்டதுபோல நாங்கள் போடுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[17. கர்த்தரே ஆவியானவர் ; கர்த்தருடைய ஆவி எங்கேயோ அங்கே விடுதலையுமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2457,51 +2453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மேலும் ஒழிந்துபோவதின் முடிவை இஸ்ரவேல் புத்திரர் நோக்கிப்பாராதபடிக்கு, மோசே தன் முகத்தின்மேல் முக்காடு போட்டுக்கொண்டதுபோல நாங்கள் போடுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[18. நாமெல்லாரும் திறந்த முகமாய்க் கர்த்தருடைய மகிமையைக் கண்ணாடியிலே காண்கிறதுபோலக் கண்டு, ஆவியாயிருக்கிற கர்த்தரால் அந்தச் சாயலாகத்தானே மகிமையின்மேல் மகிமையடைந்து மறுரூபப்படுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2566,51 +2562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களுடைய மனது கடினப்பட்டது; இந்நாள்வரைக்கும் பழைய ஏற்பாடு வாசிக்கப்படுகையில், அந்த முக்காடு நீங்காமலிருக்கிறது; அது கிறிஸ்துவினாலே நீக்கப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[18. நாமெல்லாரும் திறந்த முகமாய்க் கர்த்தருடைய மகிமையைக் கண்ணாடியிலே காண்கிறதுபோலக் கண்டு, ஆவியாயிருக்கிற கர்த்தரால் அந்தச் சாயலாகத்தானே மகிமையின்மேல் மகிமையடைந்து மறுரூபப்படுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2675,51 +2671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தரே ஆவியானவர் ; கர்த்தருடைய ஆவி எங்கேயோ அங்கே விடுதலையுமுண்டு.]]></a:t>
+              <a:t><![CDATA[1. எங்களை நாங்களே மறுபடியும் மெச்சிக்கொள்ளத் தொடங்குகிறோமோ அல்லது சிலருக்கு வேண்டியதாயிருக்கிறதுபோல, உங்களுக்கு உபசார நிருபங்களை அனுப்பவும், உங்களிடத்தில் உபசார நிருபங்களைப் பெற்றுக்கொள்ளவும் எங்களுக்கு வேண்டியதோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2784,160 +2780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களுடைய மனது கடினப்பட்டது; இந்நாள்வரைக்கும் பழைய ஏற்பாடு வாசிக்கப்படுகையில், அந்த முக்காடு நீங்காமலிருக்கிறது; அது கிறிஸ்துவினாலே நீக்கப்படுகிறது.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[15. மோசேயின் ஆகமங்கள் வாசிக்கப்படும்போது, இந்நாள்வரைக்கும் முக்காடு அவர்கள் இருதயத்தின்மேல் இருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[18. நாமெல்லாரும் திறந்த முகமாய்க் கர்த்தருடைய மகிமையைக் கண்ணாடியிலே காண்கிறதுபோலக் கண்டு, ஆவியாயிருக்கிற கர்த்தரால் அந்தச் சாயலாகத்தானே மகிமையின்மேல் மகிமையடைந்து மறுரூபப்படுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3002,51 +2889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நாமெல்லாரும் திறந்த முகமாய்க் கர்த்தருடைய மகிமையைக் கண்ணாடியிலே காண்கிறதுபோலக் கண்டு, ஆவியாயிருக்கிற கர்த்தரால் அந்தச் சாயலாகத்தானே மகிமையின்மேல் மகிமையடைந்து மறுரூபப்படுகிறோம்.]]></a:t>
+              <a:t><![CDATA[2. எங்கள் இருதயங்களில் எழுதப்பட்டும், சகல மனுஷராலும் அறிந்து வாசிக்கப்பட்டும் இருக்கிற எங்கள் நிருபம் நீங்கள்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3111,51 +2998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நாமெல்லாரும் திறந்த முகமாய்க் கர்த்தருடைய மகிமையைக் கண்ணாடியிலே காண்கிறதுபோலக் கண்டு, ஆவியாயிருக்கிற கர்த்தரால் அந்தச் சாயலாகத்தானே மகிமையின்மேல் மகிமையடைந்து மறுரூபப்படுகிறோம்.]]></a:t>
+              <a:t><![CDATA[2. எங்கள் இருதயங்களில் எழுதப்பட்டும், சகல மனுஷராலும் அறிந்து வாசிக்கப்பட்டும் இருக்கிற எங்கள் நிருபம் நீங்கள்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3220,51 +3107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எங்களை நாங்களே மறுபடியும் மெச்சிக்கொள்ளத் தொடங்குகிறோமோ அல்லது சிலருக்கு வேண்டியதாயிருக்கிறதுபோல, உங்களுக்கு உபசார நிருபங்களை அனுப்பவும், உங்களிடத்தில் உபசார நிருபங்களைப் பெற்றுக்கொள்ளவும் எங்களுக்கு வேண்டியதோ?]]></a:t>
+              <a:t><![CDATA[3. ஏனெனில் நீங்கள் எங்கள் ஊழியத்தினால் உண்டாகிய கிறிஸ்துவின் நிருபமாயிருக்கிறீர்களென்று வெளியரங்கமாயிருக்கிறது; அது மையினாலல்ல, ஜீவனுள்ள தேவனுடைய ஆவியினாலும்; கற்பலகைகளிலல்ல, இருதயங்களாகிய சதையான பலகைகளிலேயும் எழுதப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3329,51 +3216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எங்களை நாங்களே மறுபடியும் மெச்சிக்கொள்ளத் தொடங்குகிறோமோ அல்லது சிலருக்கு வேண்டியதாயிருக்கிறதுபோல, உங்களுக்கு உபசார நிருபங்களை அனுப்பவும், உங்களிடத்தில் உபசார நிருபங்களைப் பெற்றுக்கொள்ளவும் எங்களுக்கு வேண்டியதோ?]]></a:t>
+              <a:t><![CDATA[3. ஏனெனில் நீங்கள் எங்கள் ஊழியத்தினால் உண்டாகிய கிறிஸ்துவின் நிருபமாயிருக்கிறீர்களென்று வெளியரங்கமாயிருக்கிறது; அது மையினாலல்ல, ஜீவனுள்ள தேவனுடைய ஆவியினாலும்; கற்பலகைகளிலல்ல, இருதயங்களாகிய சதையான பலகைகளிலேயும் எழுதப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3438,51 +3325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எங்கள் இருதயங்களில் எழுதப்பட்டும், சகல மனுஷராலும் அறிந்து வாசிக்கப்பட்டும் இருக்கிற எங்கள் நிருபம் நீங்கள்தானே.]]></a:t>
+              <a:t><![CDATA[3. ஏனெனில் நீங்கள் எங்கள் ஊழியத்தினால் உண்டாகிய கிறிஸ்துவின் நிருபமாயிருக்கிறீர்களென்று வெளியரங்கமாயிருக்கிறது; அது மையினாலல்ல, ஜீவனுள்ள தேவனுடைய ஆவியினாலும்; கற்பலகைகளிலல்ல, இருதயங்களாகிய சதையான பலகைகளிலேயும் எழுதப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3547,51 +3434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏனெனில் நீங்கள் எங்கள் ஊழியத்தினால் உண்டாகிய கிறிஸ்துவின் நிருபமாயிருக்கிறீர்களென்று வெளியரங்கமாயிருக்கிறது; அது மையினாலல்ல, ஜீவனுள்ள தேவனுடைய ஆவியினாலும்; கற்பலகைகளிலல்ல, இருதயங்களாகிய சதையான பலகைகளிலேயும் எழுதப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. நாங்கள் தேவனுக்கு முன்பாகக் கிறிஸ்துவின் மூலமாய் இப்படிப்பட்ட நம்பிக்கையைக் கொண்டிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3626,51 +3513,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506483" r:id="rId1"/>
+    <p:sldLayoutId id="2474529177" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3854,58 +3741,50 @@
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4054,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[written not with ink, but with the Spirit of the living God; not in tables of stone, but in fleshy]]></a:t>
+              <a:t><![CDATA[5. ഞങ്ങളിൽനിന്നു തന്നേ വരുമ്പോലെ സ്വയമായി വല്ലതും സങ്കല്പിപ്പാൻ ഞങ്ങൾ പ്രാപ്തർ എന്നല്ല; ഞങ്ങളുടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4186,51 +4065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tables of the heart.]]></a:t>
+              <a:t><![CDATA[പ്രാപ്തി ദൈവത്തിന്റെ ദാനമത്രേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4318,51 +4197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And such trust have we through Christ toward God:]]></a:t>
+              <a:t><![CDATA[6. അവൻ ഞങ്ങളെ പുതുനിയമത്തിന്റെ ശുശ്രൂഷകന്മാർ ആകുവാൻ പ്രാപ്തരാക്കി; അക്ഷരത്തിന്റെ ശുശ്രൂഷകന്മാരല്ല,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4450,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Not that we are sufficient of ourselves to think any thing as of ourselves; but our sufficiency]]></a:t>
+              <a:t><![CDATA[ആത്മാവിന്റെ ശുശ്രൂഷകന്മാരത്രേ; അക്ഷരം കൊല്ലുന്നു, ആത്മാവോ ജീവിപ്പിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4582,51 +4461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is of God;]]></a:t>
+              <a:t><![CDATA[7. എന്നാൽ കല്ലിൽ അക്ഷരമായി കൊത്തിയിരുന്ന മരണശുശ്രൂഷ, നീക്കം വരുന്നതായ മോശെയുടെ മുഖതേജസ്സുനിമിത്തം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4714,51 +4593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Who also has made us able ministers of the new testament; not of the letter, but of the spirit:]]></a:t>
+              <a:t><![CDATA[യിസ്രായേൽമക്കൾക്കു അവന്റെ മുഖത്തു നോക്കിക്കൂടാതവണ്ണം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4846,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for the letter kills, but the spirit gives life.]]></a:t>
+              <a:t><![CDATA[8. തേജസ്സുള്ളതായെങ്കിൽ ആത്മാവിന്റെ ശുശ്രൂഷ അധികം തേജസ്സുള്ളതാകയില്ലയോ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4978,51 +4857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. But if the ministration of death, written and engraved in stones, was glorious, so that the]]></a:t>
+              <a:t><![CDATA[9. ശിക്ഷാവിധിയുടെ ശുശ്രൂഷ തേജസ്സാകുന്നു എങ്കിൽ നീതിയുടെ ശുശ്രൂഷ തേജസ്സേറിയതായിരിക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5110,51 +4989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children of Israel could not steadfastly behold the face of Moses for the glory of his countenance;]]></a:t>
+              <a:t><![CDATA[10. അതേ, തേജസ്സോടുകൂടിയതു ഈ കാര്യത്തിൽ ഈ അതിമഹത്തായ തേജസ്സുനിമിത്തം ഒട്ടും തേജസ്സില്ലാത്തതായി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5242,51 +5121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which glory was to be done away:]]></a:t>
+              <a:t><![CDATA[11. നീക്കം വരുന്നതു തേജസ്സുള്ളതായിരുന്നെങ്കിൽ നിലനില്ക്കുന്നതു എത്ര അധികം തേജസ്സുള്ളതായിരിക്കും!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5374,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Nevertheless when it shall turn to the Lord, the vail shall be taken away.]]></a:t>
+              <a:t><![CDATA[1. ഞങ്ങൾ പിന്നെയും ഞങ്ങളെത്തന്നേ ശ്ളാഘിപ്പാൻ തുടങ്ങുന്നുവോ? അല്ല ചിലർ ചെയ്യുന്നതുപോലെ നിങ്ങൾക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5506,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. How shall not the ministration of the spirit be rather glorious?]]></a:t>
+              <a:t><![CDATA[12. ഈ വിധം പ്രത്യാശയുള്ളവരായി ഞങ്ങൾ വളരെ പ്രാഗത്ഭ്യത്തോടെ സംസാരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For if the ministration of condemnation be glory, much more does the ministration of]]></a:t>
+              <a:t><![CDATA[13. നീങ്ങിപ്പോകുന്നതിന്റെ അന്തം യിസ്രായേൽ മക്കൾ കാണാതവണ്ണം മോശെ തന്റെ മുഖത്തു മൂടുപടം ഇട്ടതുപോലെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[righteousness exceed in glory.]]></a:t>
+              <a:t><![CDATA[അല്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. For even that which was made glorious had no glory in this respect, by reason of the glory that]]></a:t>
+              <a:t><![CDATA[14. എന്നാൽ അവരുടെ മനസ്സു കഠിനപ്പെട്ടുപോയി. പഴയനിയമം വായിക്കുമ്പോഴൊക്കെയും ആ മൂടുപടം നീങ്ങാതെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[excels.]]></a:t>
+              <a:t><![CDATA[ഇന്നുവരെ ഇരിക്കുന്നുവല്ലോ; അതു ക്രിസ്തുവിൽ നീങ്ങിപ്പോകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. For if that which is done away was glorious, much more that which remains is glorious.]]></a:t>
+              <a:t><![CDATA[15. മോശെയുടെ പുസ്തകം വായിക്കുമ്പോൾ മൂടുപടം ഇന്നേയോളം അവരുടെ ഹൃദയത്തിന്മേൽ കിടക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Seeing then that we have such hope, we use great plainness of speech:]]></a:t>
+              <a:t><![CDATA[16. കർത്താവിങ്കലേക്കു തിരിയുമ്പോൾ മൂടുപടം നീങ്ങിപ്പോകും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And not as Moses, which put a vail over his face, that the children of Israel could not]]></a:t>
+              <a:t><![CDATA[17. കർത്താവു ആത്മാവാകുന്നു; കർത്താവിന്റെ ആത്മാവുള്ളേടത്തു സ്വാതന്ത്ര്യം ഉണ്ടു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[steadfastly look to the end of that which is abolished:]]></a:t>
+              <a:t><![CDATA[18. എന്നാൽ മൂടുപടം നീങ്ങിയ മുഖത്തു കർത്താവിന്റെ തേജസ്സിനെ കണ്ണാടിപോലെ പ്രതിബിംബിക്കുന്നവരായി നാം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. But their minds were blinded: for until this day remains the same vail untaken away in the]]></a:t>
+              <a:t><![CDATA[എല്ലാവരും ആത്മാവാകുന്ന കർത്താവിന്റെ ദാനമായി തേജസ്സിന്മേൽ തേജസ്സു പ്രാപിച്ചു അതേ പ്രതിമയായി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Now the Lord is that Spirit: and where the Spirit of the Lord is, there is liberty.]]></a:t>
+              <a:t><![CDATA[ശ്ളാഘ്യപത്രം കാണിപ്പാനാകട്ടെ നിങ്ങളോടു വാങ്ങുവാനാകട്ടെ ഞങ്ങൾക്കു ആവശ്യമോ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,183 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reading of the old testament; which vail is done away in Christ.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[15. But even unto this day, when Moses is read, the vail is upon their heart.]]></a:t>
+              <a:t><![CDATA[രൂപാന്തരപ്പെടുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. But we all, with open face beholding as in a glass the glory of the Lord, are changed into the]]></a:t>
+              <a:t><![CDATA[2. ഞങ്ങളുടെ ഹൃദയങ്ങളിൽ എഴുതിയതായി സകലമനുഷ്യരും അറിയുന്നതും വായിക്കുന്നതുമായ ഞങ്ങളുടെ പത്രം നിങ്ങൾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[same image from glory to glory, even as by the Spirit of the LORD.]]></a:t>
+              <a:t><![CDATA[തന്നേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Do we begin again to commend ourselves? or need we, as some others, epistles of commendation to]]></a:t>
+              <a:t><![CDATA[3. ഞങ്ങളുടെ ശുശ്രൂഷയാൽ ഉണ്ടായ ക്രിസ്തുവിൻ പത്രമായി നിങ്ങൾ വെളിപ്പെടുന്നുവല്ലോ. അതു മഷികൊണ്ടല്ല,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, or letters of commendation from you?]]></a:t>
+              <a:t><![CDATA[ജീവനുള്ള ദൈവത്തിന്റെ ആത്മാവിനാൽ അത്രേ. കല്പലകയിൽ അല്ല, ഹൃദയമെന്ന മാംസപ്പലകയിൽ തന്നേ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. All of you are our epistle written in our hearts, known and read of all men:]]></a:t>
+              <a:t><![CDATA[എഴുതിയിരിക്കുന്നതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Forasmuch as all of you are manifestly declared to be the epistle of Christ ministered by us,]]></a:t>
+              <a:t><![CDATA[4. ഈ വിധം ഉറപ്പു ഞങ്ങൾക്കു ദൈവത്തോടു ക്രിസ്തുവിനാൽ ഉണ്ടു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7943,91 +7690,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
   <a:themeElements>
-    <a:clrScheme name="Theme94">
+    <a:clrScheme name="Theme70">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme94">
+    <a:fontScheme name="Theme70">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +7800,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme94">
+    <a:fmtScheme name="Theme70">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8228,51 +7975,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>31</Slides>
+  <Slides>30</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>