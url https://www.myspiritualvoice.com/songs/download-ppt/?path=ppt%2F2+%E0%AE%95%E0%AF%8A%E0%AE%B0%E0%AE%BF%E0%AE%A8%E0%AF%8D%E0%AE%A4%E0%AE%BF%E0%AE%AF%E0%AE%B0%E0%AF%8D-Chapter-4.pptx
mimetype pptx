--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -57,50 +57,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -114,50 +118,52 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -288,53 +294,55 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -394,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நாங்கள் எங்களையே பிரசங்கியாமல், கிறிஸ்து இயேசுவைக் கர்த்தரென்றும், எங்களையோ இயேசுவினிமித்தம் உங்கள் ஊழியக்காரரென்றும் பிரசங்கிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[6. இருளிலிருந்து வெளிச்சத்தைப் பிரகாசிக்கச்சொன்ன தேவன் இயேசுவின் முகத்திலுள்ள தமது மகிமையின் அறிவாகிய ஒளியைத் தோன்றப்பண்ணும்பொருட்டாக, எங்கள் இருதயங்களிலே பிரகாசித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -612,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இருளிலிருந்து வெளிச்சத்தைப் பிரகாசிக்கச்சொன்ன தேவன் இயேசுவின் முகத்திலுள்ள தமது மகிமையின் அறிவாகிய ஒளியைத் தோன்றப்பண்ணும்பொருட்டாக, எங்கள் இருதயங்களிலே பிரகாசித்தார்.]]></a:t>
+              <a:t><![CDATA[7. இந்த மகத்துவமுள்ள வல்லமை எங்களால் உண்டாயிராமல், தேவனால் உண்டாயிருக்கிறதென்று விளங்கும்படி, இந்தப் பொக்கிஷத்தை மண்பாண்டங்களில் பெற்றிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இந்த மகத்துவமுள்ள வல்லமை எங்களால் உண்டாயிராமல், தேவனால் உண்டாயிருக்கிறதென்று விளங்கும்படி, இந்தப் பொக்கிஷத்தை மண்பாண்டங்களில் பெற்றிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[8. நாங்கள் எப்பக்கத்திலும் நெருக்கப்பட்டும் ஒடுங்கிப்போகிறதில்லை; கலக்கமடைந்தும் மனமுறிவடைகிறதில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தராகிய இயேசுவினுடைய ஜீவனும் எங்கள் சரீரத்திலே விளங்கும்படிக்கு, இயேசுவின் மரணத்தை எப்பொழுதும் எங்கள் சரீரத்தில் சுமந்து திரிகிறோம்.]]></a:t>
+              <a:t><![CDATA[9. துன்பப்படுத்தப்பட்டும் கைவிடப்படுகிறதில்லை; கீழே தள்ளப்பட்டும் மடிந்து போகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எப்படியெனில், சாவுக்கினமான எங்கள் மாம்சத்திலே இயேசுவினுடைய ஜீவனும் விளங்கும்படிக்கு உயிரோடிருக்கிற நாங்கள் எப்பொழுதும் இயேசுவினிமித்தம் மரணத்திற்கு ஒப்புக்கொடுக்கப்படுகிறோம்.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தராகிய இயேசுவினுடைய ஜீவனும் எங்கள் சரீரத்திலே விளங்கும்படிக்கு, இயேசுவின் மரணத்தை எப்பொழுதும் எங்கள் சரீரத்தில் சுமந்து திரிகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1484,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படிப்பட்ட ஊழியத்தை உடையவர்களாகிய நாங்கள் இரக்கம் பெற்றிருப்பதால் சோர்ந்துபோகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[2. வெட்கமான அந்தரங்க காரியங்களை நாங்கள் வெறுத்து, தந்திரமாய் நடவாமலும், தேவ வசனத்தைப் புரட்டாமலும், சத்தியத்தை வெளிப்படுத்துகிறதினாலே தேவனுக்கு முன்பாக எல்லா மனுஷருடைய மனச்சாட்சிக்கும் எங்களை உத்தமரென்று விளங்கப்பண்ணுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்படி மரணமானது எங்களிடத்திலும், ஜீவனானது உங்களிடத்திலும் பெலன்செய்கிறது.]]></a:t>
+              <a:t><![CDATA[11. எப்படியெனில், சாவுக்கினமான எங்கள் மாம்சத்திலே இயேசுவினுடைய ஜீவனும் விளங்கும்படிக்கு உயிரோடிருக்கிற நாங்கள் எப்பொழுதும் இயேசுவினிமித்தம் மரணத்திற்கு ஒப்புக்கொடுக்கப்படுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1811,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. விசுவாசித்தேன், ஆகையால் பேசினேன் என்று எழுதியிருக்கிறபடி, நாங்களும் அந்த விசுவாசத்தின் ஆவியை உடையவர்களாயிருந்து, விசுவாசிக்கிறடியால் பேசுகிறோம்.]]></a:t>
+              <a:t><![CDATA[12. இப்படி மரணமானது எங்களிடத்திலும், ஜீவனானது உங்களிடத்திலும் பெலன்செய்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2029,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தராகிய இயேசுவை எழுப்பினவர் எங்களையும் இயேசுவைக்கொண்டு எழுப்பி உங்களுடனேகூடத் தமக்குமுன்பாக நிறுத்துவாரென்று அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[13. விசுவாசித்தேன், ஆகையால் பேசினேன் என்று எழுதியிருக்கிறபடி, நாங்களும் அந்த விசுவாசத்தின் ஆவியை உடையவர்களாயிருந்து, விசுவாசிக்கிறடியால் பேசுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2247,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தேவனுடைய மகிமை விளங்குவதற்கேதுவாகக் கிருபையானது அநேகருடைய ஸ்தோத்திரத்தினாலே பெருகும்படிக்கு இவையெல்லாம் உங்கள்நிமித்தம் உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தராகிய இயேசுவை எழுப்பினவர் எங்களையும் இயேசுவைக்கொண்டு எழுப்பி உங்களுடனேகூடத் தமக்குமுன்பாக நிறுத்துவாரென்று அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2465,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனபடியினாலே நாங்கள் சோர்ந்துபோகிறதில்லை; எங்கள் புறம்பான மனுஷனானது அழிந்தும், உள்ளான மனுஷனானது நாளுக்குநாள் புதிதாக்கப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[15. தேவனுடைய மகிமை விளங்குவதற்கேதுவாகக் கிருபையானது அநேகருடைய ஸ்தோத்திரத்தினாலே பெருகும்படிக்கு இவையெல்லாம் உங்கள்நிமித்தம் உண்டாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மேலும் காணப்படுகிறவைகளையல்ல, காணப்படாதவைகளை நோக்கியிருக்கிற நமக்கு அதிசீக்கிரத்தில் நீங்கும் இலேசான நம்முடைய உபத்திரவம் மிகவும் அதிகமான நித்திய கனமகிமையை உண்டாக்குகிறது.]]></a:t>
+              <a:t><![CDATA[16. ஆனபடியினாலே நாங்கள் சோர்ந்துபோகிறதில்லை; எங்கள் புறம்பான மனுஷனானது அழிந்தும், உள்ளான மனுஷனானது நாளுக்குநாள் புதிதாக்கப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3010,51 +3018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஏனெனில், காணப்படுகிறவைகள் அநித்தியமானவைகள், காணப்படாதவைகளோ நித்தியமானவைகள்.]]></a:t>
+              <a:t><![CDATA[17. மேலும் காணப்படுகிறவைகளையல்ல, காணப்படாதவைகளை நோக்கியிருக்கிற நமக்கு அதிசீக்கிரத்தில் நீங்கும் இலேசான நம்முடைய உபத்திரவம் மிகவும் அதிகமான நித்திய கனமகிமையை உண்டாக்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3129,50 +3137,268 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[18. ஏனெனில், காணப்படுகிறவைகள் அநித்தியமானவைகள், காணப்படாதவைகளோ நித்தியமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. ஏனெனில், காணப்படுகிறவைகள் அநித்தியமானவைகள், காணப்படாதவைகளோ நித்தியமானவைகள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1. இப்படிப்பட்ட ஊழியத்தை உடையவர்களாகிய நாங்கள் இரக்கம் பெற்றிருப்பதால் சோர்ந்துபோகிறதில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -3337,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. வெட்கமான அந்தரங்க காரியங்களை நாங்கள் வெறுத்து, தந்திரமாய் நடவாமலும், தேவ வசனத்தைப் புரட்டாமலும், சத்தியத்தை வெளிப்படுத்துகிறதினாலே தேவனுக்கு முன்பாக எல்லா மனுஷருடைய மனச்சாட்சிக்கும் எங்களை உத்தமரென்று விளங்கப்பண்ணுகிறோம்.]]></a:t>
+              <a:t><![CDATA[3. எங்கள் சுவிசேஷம் மறைபொருளாயிருந்தால், கெட்டுப்போகிறவர்களுக்கு அது மறைபொருளாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3446,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எங்கள் சுவிசேஷம் மறைபொருளாயிருந்தால், கெட்டுப்போகிறவர்களுக்கு அது மறைபொருளாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. தேவனுடைய சாயலாயிருக்கிற கிறிஸ்துவின் மகிமையான சுவிசேஷத்தின் ஒளி அவிசுவாசிகளாகிய அவர்களுக்குப் பிரகாசமாயிராதபடிக்கு, இப்பிரபஞ்சத்தின் தேவனானவன் அவர்களுடைய மனதைக் குருடாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3664,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவனுடைய சாயலாயிருக்கிற கிறிஸ்துவின் மகிமையான சுவிசேஷத்தின் ஒளி அவிசுவாசிகளாகிய அவர்களுக்குப் பிரகாசமாயிராதபடிக்கு, இப்பிரபஞ்சத்தின் தேவனானவன் அவர்களுடைய மனதைக் குருடாக்கினான்.]]></a:t>
+              <a:t><![CDATA[5. நாங்கள் எங்களையே பிரசங்கியாமல், கிறிஸ்து இயேசுவைக் கர்த்தரென்றும், எங்களையோ இயேசுவினிமித்தம் உங்கள் ஊழியக்காரரென்றும் பிரசங்கிக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3852,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506482" r:id="rId1"/>
+    <p:sldLayoutId id="2474529177" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4104,50 +4330,66 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4296,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sake.]]></a:t>
+              <a:t><![CDATA[6. ഇരുട്ടിൽ നിന്നു വെളിച്ചം പ്രകാശിക്കേണം എന്നു അരുളിച്ചെയ്ത ദൈവം യേശുക്രിസ്തുവിന്റെ മുഖത്തിലുള്ള]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For God, who commanded the light to shine out of darkness, has shined in our hearts, to give the]]></a:t>
+              <a:t><![CDATA[ദൈവതേജസ്സിന്റെ പരിജ്ഞാനം വിളങ്ങിക്കേണ്ടതിന്നു ഞങ്ങളുടെ ഹൃദയങ്ങളിൽ പ്രകാശിച്ചിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[light of the knowledge of the glory of God in the face of Jesus Christ.]]></a:t>
+              <a:t><![CDATA[7. എങ്കിലും ഈ അത്യന്തശക്തി ഞങ്ങളുടെ സ്വന്തം എന്നല്ല, ദൈവത്തിന്റെ ദാനമത്രേ എന്നു വരേണ്ടതിന്നു ഈ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. But we have this treasure in earthen vessels, that the excellency of the power may be of God, and]]></a:t>
+              <a:t><![CDATA[നിക്ഷേപം ഞങ്ങൾക്കു മൺപാത്രങ്ങളിൽ ആകുന്നു ഉള്ളതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not of us.]]></a:t>
+              <a:t><![CDATA[8. ഞങ്ങൾ സകലവിധത്തിലും കഷ്ടം സഹിക്കുന്നവർ എങ്കിലും ഇടുങ്ങിയിരിക്കുന്നില്ല; ബുദ്ധിമുട്ടുന്നവർ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. We are troubled on every side, yet not distressed; we are perplexed, but not in despair;]]></a:t>
+              <a:t><![CDATA[എങ്കിലും നിരാശപ്പെടുന്നില്ല;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Persecuted, but not forsaken; cast down, but not destroyed;]]></a:t>
+              <a:t><![CDATA[9. ഉപദ്രവം അനുഭവിക്കുന്നവർ എങ്കിലും ഉപേക്ഷിക്കപ്പെടുന്നില്ല; വീണുകിടക്കുന്നവർ എങ്കിലും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Always bearing about in the body the dying of the Lord Jesus, that the life also of Jesus might]]></a:t>
+              <a:t><![CDATA[നശിച്ചുപോകുന്നില്ല;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be made manifest in our body.]]></a:t>
+              <a:t><![CDATA[10. യേശുവിന്റെ ജീവൻ ഞങ്ങളുടെ ശരീരത്തിൽ വെളിപ്പെടേണ്ടതിന്നു യേശുവിന്റെ മരണം ശരീരത്തിൽ എപ്പോഴും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. For we which live are always delivered unto death for Jesus' sake, that the life also of Jesus]]></a:t>
+              <a:t><![CDATA[വഹിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Therefore seeing we have this ministry, as we have received mercy, we faint not;]]></a:t>
+              <a:t><![CDATA[2. ലജ്ജാകരമായ രഹസ്യങ്ങളെ ത്യജിച്ചു ഉപായം പ്രയോഗിക്കാതെയും ദൈവവചനത്തിൽ കൂട്ടു ചേർക്കാതെയും സത്യം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[might be made manifest in our mortal flesh.]]></a:t>
+              <a:t><![CDATA[11. ഞങ്ങളുടെ മർത്യശരീരത്തിൽ യേശുവിന്റെ ജീവൻ വെളിപ്പെടേണ്ടതിന്നു ജീവിച്ചിരിക്കുന്ന ഞങ്ങൾ എല്ലായ്പോഴും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. So then death works in us, but life in you.]]></a:t>
+              <a:t><![CDATA[യേശുനിമിത്തം മരണത്തിൽ ഏല്പിക്കപ്പെടുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. We having the same spirit of faith, according as it is written, I believed, and therefore have I]]></a:t>
+              <a:t><![CDATA[12. അങ്ങനെ ഞങ്ങളിൽ മരണവും നിങ്ങളിൽ ജീവനും വ്യാപരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spoken; we also believe, and therefore speak;]]></a:t>
+              <a:t><![CDATA[13. “ഞാൻ വിശ്വസിച്ചു, അതുകൊണ്ടു ഞാൻ സംസാരിച്ചു” എന്നു എഴുതിയിരിക്കുന്നതു പോലെ വിശ്വാസത്തിന്റെ അതേ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Knowing that he which raised up the Lord Jesus shall raise up us also by Jesus, and shall]]></a:t>
+              <a:t><![CDATA[ആത്മാവു ഞങ്ങൾക്കുള്ളതിനാൽ ഞങ്ങളും വിശ്വസിക്കുന്നു അതുകൊണ്ടു സംസാരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[present us with you.]]></a:t>
+              <a:t><![CDATA[14. കർത്താവായ യേശുവിനെ ഉയിർപ്പിച്ചവൻ ഞങ്ങളെയും യേശുവോടു കൂടെ ഉയിർപ്പിച്ചു നിങ്ങളോടുകൂടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. For all things are for your sakes, that the abundant grace might through the thanksgiving of]]></a:t>
+              <a:t><![CDATA[തിരുസന്നിധിയിൽ നിറുത്തും എന്നു ഞങ്ങൾ അറിയുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[many redound to the glory of God.]]></a:t>
+              <a:t><![CDATA[15. കൃപ പലരിലും പെരുകി ദൈവത്തിന്റെ മഹിമെക്കായി സ്തോത്രം വർദ്ധിപ്പിക്കേണ്ടതിന്നു സകലവും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. For which cause we faint not; but though our outward man perish, yet the inward man is renewed]]></a:t>
+              <a:t><![CDATA[നിങ്ങൾനിമിത്തമല്ലോ ആകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[day by day.]]></a:t>
+              <a:t><![CDATA[16. അതുകൊണ്ടു ഞങ്ങൾ അധൈര്യപ്പെടാതെ ഞങ്ങളുടെ പുറമെയുള്ള മനുഷ്യൻ ക്ഷയിച്ചുപോകുന്നു എങ്കിലും ഞങ്ങളുടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. But have renounced the hidden things of dishonesty, not walking in craftiness, nor handling the]]></a:t>
+              <a:t><![CDATA[വെളിപ്പെടുത്തുന്നതിനാൽ ദൈവസന്നിധിയിൽ സകലമനുഷ്യരുടെയും മനസ്സാക്ഷിക്കു ഞങ്ങളെത്തന്നേ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. For our light affliction, which is but for a moment, works for us a far more exceeding and]]></a:t>
+              <a:t><![CDATA[അകമേയുള്ളവൻ നാൾക്കുനാൾ പുതുക്കം പ്രാപിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eternal weight of glory;]]></a:t>
+              <a:t><![CDATA[17. നൊടിനേരത്തേക്കുള്ള ഞങ്ങളുടെ ലഘുവായ കഷ്ടം അത്യന്തം അനവധിയായി തേജസ്സിന്റെ നിത്യഘനം ഞങ്ങൾക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. While we look not at the things which are seen, but at the things which are not seen: for the]]></a:t>
+              <a:t><![CDATA[കിട്ടുവാൻ ഹേതുവാകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7838,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[things which are seen are temporal; but the things which are not seen are eternal.]]></a:t>
+              <a:t><![CDATA[18. കാണുന്നതിനെ അല്ല, കാണാത്തതിനെ അത്രേ ഞങ്ങൾ നോക്കിക്കൊണ്ടിരിക്കുന്നു; കാണുന്നതു താൽക്കാലികം,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[കാണാത്തതോ നിത്യം.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1. അതുകൊണ്ടു ഞങ്ങൾക്കു കരുണ ലഭിച്ചിട്ടു ഈ ശുശ്രൂഷ ഉണ്ടാകയാൽ ഞങ്ങൾ അധൈര്യപ്പെടാതെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[word of God deceitfully; but by manifestation of the truth commending ourselves to every man's]]></a:t>
+              <a:t><![CDATA[ബോദ്ധ്യമാക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[conscience in the sight of God.]]></a:t>
+              <a:t><![CDATA[3. എന്നാൽ ഞങ്ങളുടെ സുവിശേഷം മറഞ്ഞിരിക്കുന്നു എങ്കിൽ നശിച്ചുപോകുന്നവർക്കത്രേ മറഞ്ഞിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But if our gospel be hid, it is hid to them that are lost:]]></a:t>
+              <a:t><![CDATA[4. ദൈവപ്രതിമയായ ക്രിസ്തുവിന്റെ തേജസ്സുള്ള സുവിശേഷത്തിന്റെ പ്രകാശനം ശോഭിക്കാതിരിപ്പാൻ ഈ ലോകത്തിന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. In whom the god of this world has blinded the minds of them which believe not, lest the light of]]></a:t>
+              <a:t><![CDATA[ദൈവം അവിശ്വാസികളുടെ മനസ്സു കുരുടാക്കി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the glorious gospel of Christ, who is the image of God, should shine unto them.]]></a:t>
+              <a:t><![CDATA[5. ഞങ്ങളെത്തന്നേ അല്ല, ക്രിസ്തുയേശുവിനെ കർത്താവു എന്നും ഞങ്ങളേയോ യേശു നിമിത്തം നിങ്ങളുടെ ദാസന്മാർ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For we preach not ourselves, but Christ Jesus the Lord; and ourselves your servants for Jesus']]></a:t>
+              <a:t><![CDATA[എന്നും അത്രേ ഞങ്ങൾ പ്രസംഗിക്കുന്നതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme47">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme47">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme47">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>