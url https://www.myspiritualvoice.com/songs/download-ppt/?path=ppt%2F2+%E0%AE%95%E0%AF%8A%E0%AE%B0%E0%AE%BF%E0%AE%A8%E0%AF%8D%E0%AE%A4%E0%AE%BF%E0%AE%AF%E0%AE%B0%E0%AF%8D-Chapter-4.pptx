--- v1 (2026-07-31)
+++ v2 (2026-11-02)
@@ -55,56 +55,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -117,53 +111,50 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
-    <p:sldId id="288" r:id="rId35"/>
-[...1 lines deleted...]
-    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -293,56 +284,53 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இருளிலிருந்து வெளிச்சத்தைப் பிரகாசிக்கச்சொன்ன தேவன் இயேசுவின் முகத்திலுள்ள தமது மகிமையின் அறிவாகிய ஒளியைத் தோன்றப்பண்ணும்பொருட்டாக, எங்கள் இருதயங்களிலே பிரகாசித்தார்.]]></a:t>
+              <a:t><![CDATA[5. For we preach not ourselves, but Christ Jesus the Lord; and ourselves your servants for Jesus' sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இருளிலிருந்து வெளிச்சத்தைப் பிரகாசிக்கச்சொன்ன தேவன் இயேசுவின் முகத்திலுள்ள தமது மகிமையின் அறிவாகிய ஒளியைத் தோன்றப்பண்ணும்பொருட்டாக, எங்கள் இருதயங்களிலே பிரகாசித்தார்.]]></a:t>
+              <a:t><![CDATA[6. For God, who commanded the light to shine out of darkness, has shined in our hearts, to give the light of the knowledge of the glory of God in the face of Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இந்த மகத்துவமுள்ள வல்லமை எங்களால் உண்டாயிராமல், தேவனால் உண்டாயிருக்கிறதென்று விளங்கும்படி, இந்தப் பொக்கிஷத்தை மண்பாண்டங்களில் பெற்றிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[6. For God, who commanded the light to shine out of darkness, has shined in our hearts, to give the light of the knowledge of the glory of God in the face of Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இந்த மகத்துவமுள்ள வல்லமை எங்களால் உண்டாயிராமல், தேவனால் உண்டாயிருக்கிறதென்று விளங்கும்படி, இந்தப் பொக்கிஷத்தை மண்பாண்டங்களில் பெற்றிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[7. But we have this treasure in earthen vessels, that the excellency of the power may be of God, and not of us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாங்கள் எப்பக்கத்திலும் நெருக்கப்பட்டும் ஒடுங்கிப்போகிறதில்லை; கலக்கமடைந்தும் மனமுறிவடைகிறதில்லை;]]></a:t>
+              <a:t><![CDATA[7. But we have this treasure in earthen vessels, that the excellency of the power may be of God, and not of us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாங்கள் எப்பக்கத்திலும் நெருக்கப்பட்டும் ஒடுங்கிப்போகிறதில்லை; கலக்கமடைந்தும் மனமுறிவடைகிறதில்லை;]]></a:t>
+              <a:t><![CDATA[8. We are troubled on every side, yet not distressed; we are perplexed, but not in despair;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. துன்பப்படுத்தப்பட்டும் கைவிடப்படுகிறதில்லை; கீழே தள்ளப்பட்டும் மடிந்து போகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[9. Persecuted, but not forsaken; cast down, but not destroyed;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. துன்பப்படுத்தப்பட்டும் கைவிடப்படுகிறதில்லை; கீழே தள்ளப்பட்டும் மடிந்து போகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[10. Always bearing about in the body the dying of the Lord Jesus, that the life also of Jesus might be made manifest in our body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தராகிய இயேசுவினுடைய ஜீவனும் எங்கள் சரீரத்திலே விளங்கும்படிக்கு, இயேசுவின் மரணத்தை எப்பொழுதும் எங்கள் சரீரத்தில் சுமந்து திரிகிறோம்.]]></a:t>
+              <a:t><![CDATA[10. Always bearing about in the body the dying of the Lord Jesus, that the life also of Jesus might be made manifest in our body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தராகிய இயேசுவினுடைய ஜீவனும் எங்கள் சரீரத்திலே விளங்கும்படிக்கு, இயேசுவின் மரணத்தை எப்பொழுதும் எங்கள் சரீரத்தில் சுமந்து திரிகிறோம்.]]></a:t>
+              <a:t><![CDATA[11. For we which live are always delivered unto death for Jesus' sake, that the life also of Jesus might be made manifest in our mortal flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. வெட்கமான அந்தரங்க காரியங்களை நாங்கள் வெறுத்து, தந்திரமாய் நடவாமலும், தேவ வசனத்தைப் புரட்டாமலும், சத்தியத்தை வெளிப்படுத்துகிறதினாலே தேவனுக்கு முன்பாக எல்லா மனுஷருடைய மனச்சாட்சிக்கும் எங்களை உத்தமரென்று விளங்கப்பண்ணுகிறோம்.]]></a:t>
+              <a:t><![CDATA[1. Therefore seeing we have this ministry, as we have received mercy, we faint not;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எப்படியெனில், சாவுக்கினமான எங்கள் மாம்சத்திலே இயேசுவினுடைய ஜீவனும் விளங்கும்படிக்கு உயிரோடிருக்கிற நாங்கள் எப்பொழுதும் இயேசுவினிமித்தம் மரணத்திற்கு ஒப்புக்கொடுக்கப்படுகிறோம்.]]></a:t>
+              <a:t><![CDATA[11. For we which live are always delivered unto death for Jesus' sake, that the life also of Jesus might be made manifest in our mortal flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எப்படியெனில், சாவுக்கினமான எங்கள் மாம்சத்திலே இயேசுவினுடைய ஜீவனும் விளங்கும்படிக்கு உயிரோடிருக்கிற நாங்கள் எப்பொழுதும் இயேசுவினிமித்தம் மரணத்திற்கு ஒப்புக்கொடுக்கப்படுகிறோம்.]]></a:t>
+              <a:t><![CDATA[12. So then death works in us, but life in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்படி மரணமானது எங்களிடத்திலும், ஜீவனானது உங்களிடத்திலும் பெலன்செய்கிறது.]]></a:t>
+              <a:t><![CDATA[13. We having the same spirit of faith, according as it is written, I believed, and therefore have I spoken; we also believe, and therefore speak;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. விசுவாசித்தேன், ஆகையால் பேசினேன் என்று எழுதியிருக்கிறபடி, நாங்களும் அந்த விசுவாசத்தின் ஆவியை உடையவர்களாயிருந்து, விசுவாசிக்கிறடியால் பேசுகிறோம்.]]></a:t>
+              <a:t><![CDATA[13. We having the same spirit of faith, according as it is written, I believed, and therefore have I spoken; we also believe, and therefore speak;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. விசுவாசித்தேன், ஆகையால் பேசினேன் என்று எழுதியிருக்கிறபடி, நாங்களும் அந்த விசுவாசத்தின் ஆவியை உடையவர்களாயிருந்து, விசுவாசிக்கிறடியால் பேசுகிறோம்.]]></a:t>
+              <a:t><![CDATA[14. Knowing that he which raised up the Lord Jesus shall raise up us also by Jesus, and shall present us with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தராகிய இயேசுவை எழுப்பினவர் எங்களையும் இயேசுவைக்கொண்டு எழுப்பி உங்களுடனேகூடத் தமக்குமுன்பாக நிறுத்துவாரென்று அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[14. Knowing that he which raised up the Lord Jesus shall raise up us also by Jesus, and shall present us with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தராகிய இயேசுவை எழுப்பினவர் எங்களையும் இயேசுவைக்கொண்டு எழுப்பி உங்களுடனேகூடத் தமக்குமுன்பாக நிறுத்துவாரென்று அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[15. For all things are for your sakes, that the abundant grace might through the thanksgiving of many redound to the glory of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தேவனுடைய மகிமை விளங்குவதற்கேதுவாகக் கிருபையானது அநேகருடைய ஸ்தோத்திரத்தினாலே பெருகும்படிக்கு இவையெல்லாம் உங்கள்நிமித்தம் உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. For all things are for your sakes, that the abundant grace might through the thanksgiving of many redound to the glory of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தேவனுடைய மகிமை விளங்குவதற்கேதுவாகக் கிருபையானது அநேகருடைய ஸ்தோத்திரத்தினாலே பெருகும்படிக்கு இவையெல்லாம் உங்கள்நிமித்தம் உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. For which cause we faint not; but though our outward man perish, yet the inward man is renewed day by day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனபடியினாலே நாங்கள் சோர்ந்துபோகிறதில்லை; எங்கள் புறம்பான மனுஷனானது அழிந்தும், உள்ளான மனுஷனானது நாளுக்குநாள் புதிதாக்கப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[16. For which cause we faint not; but though our outward man perish, yet the inward man is renewed day by day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. வெட்கமான அந்தரங்க காரியங்களை நாங்கள் வெறுத்து, தந்திரமாய் நடவாமலும், தேவ வசனத்தைப் புரட்டாமலும், சத்தியத்தை வெளிப்படுத்துகிறதினாலே தேவனுக்கு முன்பாக எல்லா மனுஷருடைய மனச்சாட்சிக்கும் எங்களை உத்தமரென்று விளங்கப்பண்ணுகிறோம்.]]></a:t>
+              <a:t><![CDATA[2. But have renounced the hidden things of dishonesty, not walking in craftiness, nor handling the word of God deceitfully; but by manifestation of the truth commending ourselves to every man's conscience in the sight of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனபடியினாலே நாங்கள் சோர்ந்துபோகிறதில்லை; எங்கள் புறம்பான மனுஷனானது அழிந்தும், உள்ளான மனுஷனானது நாளுக்குநாள் புதிதாக்கப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[17. For our light affliction, which is but for a moment, works for us a far more exceeding and eternal weight of glory;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மேலும் காணப்படுகிறவைகளையல்ல, காணப்படாதவைகளை நோக்கியிருக்கிற நமக்கு அதிசீக்கிரத்தில் நீங்கும் இலேசான நம்முடைய உபத்திரவம் மிகவும் அதிகமான நித்திய கனமகிமையை உண்டாக்குகிறது.]]></a:t>
+              <a:t><![CDATA[17. For our light affliction, which is but for a moment, works for us a far more exceeding and eternal weight of glory;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,378 +3006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மேலும் காணப்படுகிறவைகளையல்ல, காணப்படாதவைகளை நோக்கியிருக்கிற நமக்கு அதிசீக்கிரத்தில் நீங்கும் இலேசான நம்முடைய உபத்திரவம் மிகவும் அதிகமான நித்திய கனமகிமையை உண்டாக்குகிறது.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[1. இப்படிப்பட்ட ஊழியத்தை உடையவர்களாகிய நாங்கள் இரக்கம் பெற்றிருப்பதால் சோர்ந்துபோகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[18. While we look not at the things which are seen, but at the things which are not seen: for the things which are seen are temporal; but the things which are not seen are eternal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. வெட்கமான அந்தரங்க காரியங்களை நாங்கள் வெறுத்து, தந்திரமாய் நடவாமலும், தேவ வசனத்தைப் புரட்டாமலும், சத்தியத்தை வெளிப்படுத்துகிறதினாலே தேவனுக்கு முன்பாக எல்லா மனுஷருடைய மனச்சாட்சிக்கும் எங்களை உத்தமரென்று விளங்கப்பண்ணுகிறோம்.]]></a:t>
+              <a:t><![CDATA[2. But have renounced the hidden things of dishonesty, not walking in craftiness, nor handling the word of God deceitfully; but by manifestation of the truth commending ourselves to every man's conscience in the sight of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எங்கள் சுவிசேஷம் மறைபொருளாயிருந்தால், கெட்டுப்போகிறவர்களுக்கு அது மறைபொருளாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[2. But have renounced the hidden things of dishonesty, not walking in craftiness, nor handling the word of God deceitfully; but by manifestation of the truth commending ourselves to every man's conscience in the sight of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +3333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவனுடைய சாயலாயிருக்கிற கிறிஸ்துவின் மகிமையான சுவிசேஷத்தின் ஒளி அவிசுவாசிகளாகிய அவர்களுக்குப் பிரகாசமாயிராதபடிக்கு, இப்பிரபஞ்சத்தின் தேவனானவன் அவர்களுடைய மனதைக் குருடாக்கினான்.]]></a:t>
+              <a:t><![CDATA[3. But if our gospel be hid, it is hid to them that are lost:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவனுடைய சாயலாயிருக்கிற கிறிஸ்துவின் மகிமையான சுவிசேஷத்தின் ஒளி அவிசுவாசிகளாகிய அவர்களுக்குப் பிரகாசமாயிராதபடிக்கு, இப்பிரபஞ்சத்தின் தேவனானவன் அவர்களுடைய மனதைக் குருடாக்கினான்.]]></a:t>
+              <a:t><![CDATA[4. In whom the god of this world has blinded the minds of them which believe not, lest the light of the glorious gospel of Christ, who is the image of God, should shine unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நாங்கள் எங்களையே பிரசங்கியாமல், கிறிஸ்து இயேசுவைக் கர்த்தரென்றும், எங்களையோ இயேசுவினிமித்தம் உங்கள் ஊழியக்காரரென்றும் பிரசங்கிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[4. In whom the god of this world has blinded the minds of them which believe not, lest the light of the glorious gospel of Christ, who is the image of God, should shine unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நாங்கள் எங்களையே பிரசங்கியாமல், கிறிஸ்து இயேசுவைக் கர்த்தரென்றும், எங்களையோ இயேசுவினிமித்தம் உங்கள் ஊழியக்காரரென்றும் பிரசங்கிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[5. For we preach not ourselves, but Christ Jesus the Lord; and ourselves your servants for Jesus' sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529177" r:id="rId1"/>
+    <p:sldLayoutId id="2482617990" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4322,74 +3983,50 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ഇരുട്ടിൽ നിന്നു വെളിച്ചം പ്രകാശിക്കേണം എന്നു അരുളിച്ചെയ്ത ദൈവം യേശുക്രിസ്തുവിന്റെ മുഖത്തിലുള്ള]]></a:t>
+              <a:t><![CDATA[உங்கள் ஊழியக்காரரென்றும் பிரசங்கிக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവതേജസ്സിന്റെ പരിജ്ഞാനം വിളങ്ങിക്കേണ്ടതിന്നു ഞങ്ങളുടെ ഹൃദയങ്ങളിൽ പ്രകാശിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[6. இருளிலிருந்து வெளிச்சத்தைப் பிரகாசிக்கச்சொன்ன தேவன் இயேசுவின் முகத்திலுள்ள தமது மகிமையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. എങ്കിലും ഈ അത്യന്തശക്തി ഞങ്ങളുടെ സ്വന്തം എന്നല്ല, ദൈവത്തിന്റെ ദാനമത്രേ എന്നു വരേണ്ടതിന്നു ഈ]]></a:t>
+              <a:t><![CDATA[அறிவாகிய ஒளியைத் தோன்றப்பண்ணும்பொருட்டாக, எங்கள் இருதயங்களிலே பிரகாசித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിക്ഷേപം ഞങ്ങൾക്കു മൺപാത്രങ്ങളിൽ ആകുന്നു ഉള്ളതു.]]></a:t>
+              <a:t><![CDATA[7. இந்த மகத்துவமுள்ள வல்லமை எங்களால் உண்டாயிராமல், தேவனால் உண்டாயிருக்கிறதென்று விளங்கும்படி, இந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ഞങ്ങൾ സകലവിധത്തിലും കഷ്ടം സഹിക്കുന്നവർ എങ്കിലും ഇടുങ്ങിയിരിക്കുന്നില്ല; ബുദ്ധിമുട്ടുന്നവർ]]></a:t>
+              <a:t><![CDATA[பொக்கிஷத்தை மண்பாண்டங்களில் பெற்றிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എങ്കിലും നിരാശപ്പെടുന്നില്ല;]]></a:t>
+              <a:t><![CDATA[8. நாங்கள் எப்பக்கத்திலும் நெருக்கப்பட்டும் ஒடுங்கிப்போகிறதில்லை; கலக்கமடைந்தும் மனமுறிவடைகிறதில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ഉപദ്രവം അനുഭവിക്കുന്നവർ എങ്കിലും ഉപേക്ഷിക്കപ്പെടുന്നില്ല; വീണുകിടക്കുന്നവർ എങ്കിലും]]></a:t>
+              <a:t><![CDATA[9. துன்பப்படுத்தப்பட்டும் கைவிடப்படுகிறதில்லை; கீழே தள்ளப்பட்டும் மடிந்து போகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നശിച്ചുപോകുന്നില്ല;]]></a:t>
+              <a:t><![CDATA[10. கர்த்தராகிய இயேசுவினுடைய ஜீவனும் எங்கள் சரீரத்திலே விளங்கும்படிக்கு, இயேசுவின் மரணத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. യേശുവിന്റെ ജീവൻ ഞങ്ങളുടെ ശരീരത്തിൽ വെളിപ്പെടേണ്ടതിന്നു യേശുവിന്റെ മരണം ശരീരത്തിൽ എപ്പോഴും]]></a:t>
+              <a:t><![CDATA[எப்பொழுதும் எங்கள் சரீரத்தில் சுமந்து திரிகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വഹിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[11. எப்படியெனில், சாவுக்கினமான எங்கள் மாம்சத்திலே இயேசுவினுடைய ஜீவனும் விளங்கும்படிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ലജ്ജാകരമായ രഹസ്യങ്ങളെ ത്യജിച്ചു ഉപായം പ്രയോഗിക്കാതെയും ദൈവവചനത്തിൽ കൂട്ടു ചേർക്കാതെയും സത്യം]]></a:t>
+              <a:t><![CDATA[1. இப்படிப்பட்ட ஊழியத்தை உடையவர்களாகிய நாங்கள் இரக்கம் பெற்றிருப்பதால் சோர்ந்துபோகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ഞങ്ങളുടെ മർത്യശരീരത്തിൽ യേശുവിന്റെ ജീവൻ വെളിപ്പെടേണ്ടതിന്നു ജീവിച്ചിരിക്കുന്ന ഞങ്ങൾ എല്ലായ്പോഴും]]></a:t>
+              <a:t><![CDATA[உயிரோடிருக்கிற நாங்கள் எப்பொழுதும் இயேசுவினிமித்தம் மரணத்திற்கு ஒப்புக்கொடுக்கப்படுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യേശുനിമിത്തം മരണത്തിൽ ഏല്പിക്കപ്പെടുന്നു.]]></a:t>
+              <a:t><![CDATA[12. இப்படி மரணமானது எங்களிடத்திலும், ஜீவனானது உங்களிடத்திலும் பெலன்செய்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അങ്ങനെ ഞങ്ങളിൽ മരണവും നിങ്ങളിൽ ജീവനും വ്യാപരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[13. விசுவாசித்தேன், ஆகையால் பேசினேன் என்று எழுதியிருக்கிறபடி, நாங்களும் அந்த விசுவாசத்தின் ஆவியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. “ഞാൻ വിശ്വസിച്ചു, അതുകൊണ്ടു ഞാൻ സംസാരിച്ചു” എന്നു എഴുതിയിരിക്കുന്നതു പോലെ വിശ്വാസത്തിന്റെ അതേ]]></a:t>
+              <a:t><![CDATA[உடையவர்களாயிருந்து, விசுவாசிக்கிறடியால் பேசுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആത്മാവു ഞങ്ങൾക്കുള്ളതിനാൽ ഞങ്ങളും വിശ്വസിക്കുന്നു അതുകൊണ്ടു സംസാരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தராகிய இயேசுவை எழுப்பினவர் எங்களையும் இயேசுவைக்கொண்டு எழுப்பி உங்களுடனேகூடத் தமக்குமுன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. കർത്താവായ യേശുവിനെ ഉയിർപ്പിച്ചവൻ ഞങ്ങളെയും യേശുവോടു കൂടെ ഉയിർപ്പിച്ചു നിങ്ങളോടുകൂടെ]]></a:t>
+              <a:t><![CDATA[நிறுத்துவாரென்று அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തിരുസന്നിധിയിൽ നിറുത്തും എന്നു ഞങ്ങൾ അറിയുന്നു.]]></a:t>
+              <a:t><![CDATA[15. தேவனுடைய மகிமை விளங்குவதற்கேதுவாகக் கிருபையானது அநேகருடைய ஸ்தோத்திரத்தினாலே பெருகும்படிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. കൃപ പലരിലും പെരുകി ദൈവത്തിന്റെ മഹിമെക്കായി സ്തോത്രം വർദ്ധിപ്പിക്കേണ്ടതിന്നു സകലവും]]></a:t>
+              <a:t><![CDATA[இவையெல்லாம் உங்கள்நிமித்தம் உண்டாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങൾനിമിത്തമല്ലോ ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[16. ஆனபடியினாலே நாங்கள் சோர்ந்துபோகிறதில்லை; எங்கள் புறம்பான மனுஷனானது அழிந்தும், உள்ளான மனுஷனானது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അതുകൊണ്ടു ഞങ്ങൾ അധൈര്യപ്പെടാതെ ഞങ്ങളുടെ പുറമെയുള്ള മനുഷ്യൻ ക്ഷയിച്ചുപോകുന്നു എങ്കിലും ഞങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[நாளுக்குநாள் புதிதாக்கப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വെളിപ്പെടുത്തുന്നതിനാൽ ദൈവസന്നിധിയിൽ സകലമനുഷ്യരുടെയും മനസ്സാക്ഷിക്കു ഞങ്ങളെത്തന്നേ]]></a:t>
+              <a:t><![CDATA[2. வெட்கமான அந்தரங்க காரியங்களை நாங்கள் வெறுத்து, தந்திரமாய் நடவாமலும், தேவ வசனத்தைப் புரட்டாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അകമേയുള്ളവൻ നാൾക്കുനാൾ പുതുക്കം പ്രാപിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[17. மேலும் காணப்படுகிறவைகளையல்ல, காணப்படாதவைகளை நோக்கியிருக்கிற நமக்கு அதிசீக்கிரத்தில் நீங்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. നൊടിനേരത്തേക്കുള്ള ഞങ്ങളുടെ ലഘുവായ കഷ്ടം അത്യന്തം അനവധിയായി തേജസ്സിന്റെ നിത്യഘനം ഞങ്ങൾക്കു]]></a:t>
+              <a:t><![CDATA[இலேசான நம்முடைய உபத்திரவம் மிகவும் அதிகமான நித்திய கனமகிமையை உண்டாக்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,447 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കിട്ടുവാൻ ഹേതുവാകുന്നു.]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[1. അതുകൊണ്ടു ഞങ്ങൾക്കു കരുണ ലഭിച്ചിട്ടു ഈ ശുശ്രൂഷ ഉണ്ടാകയാൽ ഞങ്ങൾ അധൈര്യപ്പെടാതെ]]></a:t>
+              <a:t><![CDATA[18. ஏனெனில், காணப்படுகிறவைகள் அநித்தியமானவைகள், காணப்படாதவைகளோ நித்தியமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബോദ്ധ്യമാക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[சத்தியத்தை வெளிப்படுத்துகிறதினாலே தேவனுக்கு முன்பாக எல்லா மனுஷருடைய மனச்சாட்சிக்கும் எங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. എന്നാൽ ഞങ്ങളുടെ സുവിശേഷം മറഞ്ഞിരിക്കുന്നു എങ്കിൽ നശിച്ചുപോകുന്നവർക്കത്രേ മറഞ്ഞിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[உத்தமரென்று விளங்கப்பண்ணுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ദൈവപ്രതിമയായ ക്രിസ്തുവിന്റെ തേജസ്സുള്ള സുവിശേഷത്തിന്റെ പ്രകാശനം ശോഭിക്കാതിരിപ്പാൻ ഈ ലോകത്തിന്റെ]]></a:t>
+              <a:t><![CDATA[3. எங்கள் சுவிசேஷம் மறைபொருளாயிருந்தால், கெட்டுப்போகிறவர்களுக்கு அது மறைபொருளாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവം അവിശ്വാസികളുടെ മനസ്സു കുരുടാക്കി.]]></a:t>
+              <a:t><![CDATA[4. தேவனுடைய சாயலாயிருக்கிற கிறிஸ்துவின் மகிமையான சுவிசேஷத்தின் ஒளி அவிசுவாசிகளாகிய அவர்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ഞങ്ങളെത്തന്നേ അല്ല, ക്രിസ്തുയേശുവിനെ കർത്താവു എന്നും ഞങ്ങളേയോ യേശു നിമിത്തം നിങ്ങളുടെ ദാസന്മാർ]]></a:t>
+              <a:t><![CDATA[பிரகாசமாயிராதபடிக்கு, இப்பிரபஞ்சத்தின் தேவனானவன் அவர்களுடைய மனதைக் குருடாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നും അത്രേ ഞങ്ങൾ പ്രസംഗിക്കുന്നതു.]]></a:t>
+              <a:t><![CDATA[5. நாங்கள் எங்களையே பிரசங்கியாமல், கிறிஸ்து இயேசுவைக் கர்த்தரென்றும், எங்களையோ இயேசுவினிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
   <a:themeElements>
-    <a:clrScheme name="Theme13">
+    <a:clrScheme name="Theme42">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme13">
+    <a:fontScheme name="Theme42">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme13">
+    <a:fmtScheme name="Theme42">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>