--- v1 (2026-07-31)
+++ v2 (2026-11-02)
@@ -67,50 +67,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -129,50 +137,54 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -308,53 +320,57 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -414,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாம் தரிசித்து நடவாமல், விசுவாசித்து நடக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[5. Now he that has wrought us for the very same thing is God, who also has given unto us the earn of the Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -523,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இந்தத் தேகத்தில் குடியிருக்கையில் கர்த்தரிடத்தில் குடியிராதவர்களாயிருக்கிறோமென்று அறிந்தும், எப்பொழுதும் தைரியமாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[6. Therefore we are always confident, knowing that, whilst we are at home in the body, we are absent from the Lord:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -632,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாம் தைரியமாகவேயிருந்து, இந்தத்தேகத்தை விட்டுக் குடிபோகவும் கர்த்தரிடத்தில் குடியிருக்கவும் அதிகமாய் விரும்புகிறோம்.]]></a:t>
+              <a:t><![CDATA[7. (For we walk by faith, not by sight:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -741,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதினிமித்தமே நாம் சரீரத்தில் குடியிருந்தாலும் குடியிராமற்போனாலும் அவருக்குப் பிரியமானவர்களாயிருக்க நாடுகிறோம்.]]></a:t>
+              <a:t><![CDATA[7. (For we walk by faith, not by sight:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -850,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதினிமித்தமே நாம் சரீரத்தில் குடியிருந்தாலும் குடியிராமற்போனாலும் அவருக்குப் பிரியமானவர்களாயிருக்க நாடுகிறோம்.]]></a:t>
+              <a:t><![CDATA[8. We are confident, I say, and willing rather to be absent from the body, and to be present with the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -959,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏனென்றால், சரீரத்தில் அவனவன் செய்த நன்மைக்காவது தீமைக்காவது தக்க பலனை அடையும்படிக்கு, நாமெல்லாரும் கிறிஸ்துவின் நியாயாசனத்திற்கு முன்பாக வெளிப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. We are confident, I say, and willing rather to be absent from the body, and to be present with the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1068,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏனென்றால், சரீரத்தில் அவனவன் செய்த நன்மைக்காவது தீமைக்காவது தக்க பலனை அடையும்படிக்கு, நாமெல்லாரும் கிறிஸ்துவின் நியாயாசனத்திற்கு முன்பாக வெளிப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[9. Wherefore we labour, that, whether present or absent, we may be accepted of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1177,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால், கர்த்தருக்கு பயப்படத்தக்கதென்று அறிந்து, மனுஷருக்குப் புத்திசொல்லுகிறோம்; தேவனுக்கு முன்பாக வெளியரங்கமாயிருக்கிறோம்; உங்கள் மனச்சாட்சிக்கும் வெளியரங்கமாயிருக்கிறோம் என்று நம்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[9. Wherefore we labour, that, whether present or absent, we may be accepted of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1286,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால், கர்த்தருக்கு பயப்படத்தக்கதென்று அறிந்து, மனுஷருக்குப் புத்திசொல்லுகிறோம்; தேவனுக்கு முன்பாக வெளியரங்கமாயிருக்கிறோம்; உங்கள் மனச்சாட்சிக்கும் வெளியரங்கமாயிருக்கிறோம் என்று நம்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. For we must all appear before the judgment seat of Christ; that every one may receive the things done in his body, according to that he has done, whether it be good or bad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1395,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால், கர்த்தருக்கு பயப்படத்தக்கதென்று அறிந்து, மனுஷருக்குப் புத்திசொல்லுகிறோம்; தேவனுக்கு முன்பாக வெளியரங்கமாயிருக்கிறோம்; உங்கள் மனச்சாட்சிக்கும் வெளியரங்கமாயிருக்கிறோம் என்று நம்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. For we must all appear before the judgment seat of Christ; that every one may receive the things done in his body, according to that he has done, whether it be good or bad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1504,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பூமிக்குரிய கூடாரமாகிய நம்முடைய வீடு அழிந்துபோனாலும், தேவனால் கட்டப்பட்ட கைவேலையல்லாத நித்திய வீடு பரலோகத்திலே நமக்கு உண்டென்று அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[1. For we know that if our earthly house of this tabernacle were dissolved, we have a building of God, an house not made with hands, eternal in the heavens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1613,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இதனாலே நாங்கள் உங்களுக்கு முன்பாக எங்களை மறுபடியும் மெச்சிக்கொள்ளாமல் இருதயத்திலல்ல, வெளிவேஷத்தில் மேன்மைபாராட்டுகிறவர்களுக்கு எதிரே எங்களைக் குறித்து நீங்கள் மேன்மைபாராட்டும்படிக்கு ஏதுவுண்டாக்குகிறோம்.]]></a:t>
+              <a:t><![CDATA[11. Knowing therefore the terror of the Lord, we persuade men; but we are made manifest unto God; and I trust also are made manifest in your consciences.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1722,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இதனாலே நாங்கள் உங்களுக்கு முன்பாக எங்களை மறுபடியும் மெச்சிக்கொள்ளாமல் இருதயத்திலல்ல, வெளிவேஷத்தில் மேன்மைபாராட்டுகிறவர்களுக்கு எதிரே எங்களைக் குறித்து நீங்கள் மேன்மைபாராட்டும்படிக்கு ஏதுவுண்டாக்குகிறோம்.]]></a:t>
+              <a:t><![CDATA[11. Knowing therefore the terror of the Lord, we persuade men; but we are made manifest unto God; and I trust also are made manifest in your consciences.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இதனாலே நாங்கள் உங்களுக்கு முன்பாக எங்களை மறுபடியும் மெச்சிக்கொள்ளாமல் இருதயத்திலல்ல, வெளிவேஷத்தில் மேன்மைபாராட்டுகிறவர்களுக்கு எதிரே எங்களைக் குறித்து நீங்கள் மேன்மைபாராட்டும்படிக்கு ஏதுவுண்டாக்குகிறோம்.]]></a:t>
+              <a:t><![CDATA[12. For we commend not ourselves again unto you, but give you occasion to glory on our behalf, that all of you may have somewhat to answer them which glory in appearance, and not in heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாங்கள் பைத்தியங்கொண்டவர்களென்றால் தேவனுக்காக அப்படியிருக்கும்; தெளிந்தபுத்தியுள்ளவர்களென்றால் உங்களுக்காக அப்படியிருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. For we commend not ourselves again unto you, but give you occasion to glory on our behalf, that all of you may have somewhat to answer them which glory in appearance, and not in heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2049,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கிறிஸ்துவினுடைய அன்பு எங்களை நெருக்கி ஏவுகிறது; ஏனென்றால், எல்லாருக்காகவும் ஒருவரே மரித்திருக்க, எல்லாரும் மரித்தார்கள் என்றும்;]]></a:t>
+              <a:t><![CDATA[12. For we commend not ourselves again unto you, but give you occasion to glory on our behalf, that all of you may have somewhat to answer them which glory in appearance, and not in heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கிறிஸ்துவினுடைய அன்பு எங்களை நெருக்கி ஏவுகிறது; ஏனென்றால், எல்லாருக்காகவும் ஒருவரே மரித்திருக்க, எல்லாரும் மரித்தார்கள் என்றும்;]]></a:t>
+              <a:t><![CDATA[13. For whether we be beside ourselves, it is to God: or whether we be sober, it is for your cause.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2267,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிழைத்திருக்கிறவர்கள் இனித் தங்களுக்கென்று பிழைத்திராமல், தங்களுக்காக மரித்து எழுந்தவருக்கென்று பிழைத்திருக்கும்படி, அவர் எல்லாருக்காகவும் மரித்தாரென்றும் நிதானிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[13. For whether we be beside ourselves, it is to God: or whether we be sober, it is for your cause.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2376,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிழைத்திருக்கிறவர்கள் இனித் தங்களுக்கென்று பிழைத்திராமல், தங்களுக்காக மரித்து எழுந்தவருக்கென்று பிழைத்திருக்கும்படி, அவர் எல்லாருக்காகவும் மரித்தாரென்றும் நிதானிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[14. For the love of Christ constrains us; because we thus judge, that if one died for all, then were all dead:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2485,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால், இதுமுதற்கொண்டு, நாங்கள் ஒருவனையும் மாம்சத்தின்படி அறியோம்; நாங்கள் கிறிஸ்துவையும் மாம்சத்தின்படி அறிந்திருந்தாலும், இனி ஒருபோதும் அவரை மாம்சத்தின்படி அறியோம்.]]></a:t>
+              <a:t><![CDATA[14. For the love of Christ constrains us; because we thus judge, that if one died for all, then were all dead:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2594,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால், இதுமுதற்கொண்டு, நாங்கள் ஒருவனையும் மாம்சத்தின்படி அறியோம்; நாங்கள் கிறிஸ்துவையும் மாம்சத்தின்படி அறிந்திருந்தாலும், இனி ஒருபோதும் அவரை மாம்சத்தின்படி அறியோம்.]]></a:t>
+              <a:t><![CDATA[15. And that he died for all, that they which live should not henceforth live unto themselves, but unto him which died for them, and rose again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2703,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பூமிக்குரிய கூடாரமாகிய நம்முடைய வீடு அழிந்துபோனாலும், தேவனால் கட்டப்பட்ட கைவேலையல்லாத நித்திய வீடு பரலோகத்திலே நமக்கு உண்டென்று அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[1. For we know that if our earthly house of this tabernacle were dissolved, we have a building of God, an house not made with hands, eternal in the heavens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2812,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இப்படியிருக்க, ஒருவன் கிறிஸ்துவுக்குள்ளிருந்தால் புதுச்சிருஷ்டியாயிருக்கிறான்; பழையவைகள் ஒழிந்துபோயின, எல்லாம் புதிதாயின.]]></a:t>
+              <a:t><![CDATA[15. And that he died for all, that they which live should not henceforth live unto themselves, but unto him which died for them, and rose again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2921,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இப்படியிருக்க, ஒருவன் கிறிஸ்துவுக்குள்ளிருந்தால் புதுச்சிருஷ்டியாயிருக்கிறான்; பழையவைகள் ஒழிந்துபோயின, எல்லாம் புதிதாயின.]]></a:t>
+              <a:t><![CDATA[16. Wherefore henceforth know we no man after the flesh: yea, though we have known Christ after the flesh, yet now henceforth know we him no more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3030,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவையெல்லாம் தேவனாலே உண்டாயிருக்கிறது; அவர் இயேசுகிறிஸ்துவைக்கொண்டு நம்மைத் தம்மோடே ஒப்புரவாக்கி, ஒப்புரவாக்குதலின் ஊழியத்தை எங்களுக்கு ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[16. Wherefore henceforth know we no man after the flesh: yea, though we have known Christ after the flesh, yet now henceforth know we him no more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3139,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவையெல்லாம் தேவனாலே உண்டாயிருக்கிறது; அவர் இயேசுகிறிஸ்துவைக்கொண்டு நம்மைத் தம்மோடே ஒப்புரவாக்கி, ஒப்புரவாக்குதலின் ஊழியத்தை எங்களுக்கு ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[17. Therefore if any man be in Christ, he is a new creature: old things are passed away; behold, all things are become new.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3248,51 +3264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதென்னவெனில், தேவன் உலகத்தாருடைய பாவங்களை எண்ணாமல், கிறிஸ்துவுக்குள் அவர்களைத் தமக்கு ஒப்புரவாக்கி, ஒப்புரவாக்குதலின் உபதேசத்தை எங்களிடத்தில் ஒப்புவித்தார்.]]></a:t>
+              <a:t><![CDATA[17. Therefore if any man be in Christ, he is a new creature: old things are passed away; behold, all things are become new.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3357,51 +3373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதென்னவெனில், தேவன் உலகத்தாருடைய பாவங்களை எண்ணாமல், கிறிஸ்துவுக்குள் அவர்களைத் தமக்கு ஒப்புரவாக்கி, ஒப்புரவாக்குதலின் உபதேசத்தை எங்களிடத்தில் ஒப்புவித்தார்.]]></a:t>
+              <a:t><![CDATA[18. And all things are of God, who has reconciled us to himself by Jesus Christ, and has given to us the ministry of reconciliation;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3466,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆனபடியினாலே, தேவனானவர் எங்களைக்கொண்டு புத்திசொல்லுகிறதுபோல, நாங்கள் கிறிஸ்துவுக்காக ஸ்தானாபதிகளாயிருந்து, தேவனோடே ஒப்புரவாகுங்கள் என்று, கிறிஸ்துவினிமித்தம் உங்களை வேண்டிக்கொள்ளுகிறோம்.]]></a:t>
+              <a:t><![CDATA[18. And all things are of God, who has reconciled us to himself by Jesus Christ, and has given to us the ministry of reconciliation;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3575,51 +3591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆனபடியினாலே, தேவனானவர் எங்களைக்கொண்டு புத்திசொல்லுகிறதுபோல, நாங்கள் கிறிஸ்துவுக்காக ஸ்தானாபதிகளாயிருந்து, தேவனோடே ஒப்புரவாகுங்கள் என்று, கிறிஸ்துவினிமித்தம் உங்களை வேண்டிக்கொள்ளுகிறோம்.]]></a:t>
+              <a:t><![CDATA[19. To know, that God was in Christ, reconciling the world unto himself, not imputing their trespasses unto them; and has committed unto us the word of reconciliation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3684,51 +3700,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நாம் அவருக்குள் தேவனுடைய நீதியாகும்படிக்கு, பாவம் அறியாத அவரை நமக்காகப் பாவமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[19. To know, that God was in Christ, reconciling the world unto himself, not imputing their trespasses unto them; and has committed unto us the word of reconciliation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Now then we are ambassadors for Christ, as though God did plead to you by us: we pray you in Christ's position, be all of you reconciled to God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3793,51 +3918,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏனெனில், இந்தக் கூடாரத்திலே நாம் தவித்து, நம்முடைய பரம வாசஸ்தலத்தைத் தரித்துக்கொள்ள மிகவும் வாஞ்சையுள்ளவர்களாயிருக்கிறோம்;]]></a:t>
+              <a:t><![CDATA[2. For in this we groan, earnestly desiring to be clothed upon with our house which is from heaven:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Now then we are ambassadors for Christ, as though God did plead to you by us: we pray you in Christ's position, be all of you reconciled to God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Now then we are ambassadors for Christ, as though God did plead to you by us: we pray you in Christ's position, be all of you reconciled to God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. For he has made him to be sin for us, who knew no sin; that we might be made the righteousness of God in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3902,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தரித்துக்கொண்டவர்களானால், நிர்வாணிகளாய்க் காணப்படமாட்டோம்.]]></a:t>
+              <a:t><![CDATA[2. For in this we groan, earnestly desiring to be clothed upon with our house which is from heaven:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4011,51 +4463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இந்தக் கூடாரத்திலிருக்கிற நாம் பாரஞ்சுமந்து தவிக்கிறோம்; இந்தப் போர்வையைக் களைந்துபோடவேண்டுமென்று விரும்பாமல், மரணமானது ஜீவனாலே விழுங்கப்படுவதற்காகப் போர்வை தரித்தவர்களாயிருக்கவேண்டுமென்று விரும்புகிறோம்.]]></a:t>
+              <a:t><![CDATA[3. If so be that being clothed we shall not be found naked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4120,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இந்தக் கூடாரத்திலிருக்கிற நாம் பாரஞ்சுமந்து தவிக்கிறோம்; இந்தப் போர்வையைக் களைந்துபோடவேண்டுமென்று விரும்பாமல், மரணமானது ஜீவனாலே விழுங்கப்படுவதற்காகப் போர்வை தரித்தவர்களாயிருக்கவேண்டுமென்று விரும்புகிறோம்.]]></a:t>
+              <a:t><![CDATA[4. For we that are in this tabernacle do groan, being burdened: not for that we would be unclothed, but clothed upon, that mortality might be swallowed up of life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4229,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதற்கு நம்மை ஆயத்தப்படுத்துகிறவர் தேவனே; ஆவியென்னும் அச்சாரத்தை நமக்குத் தந்தவரும் அவரே.]]></a:t>
+              <a:t><![CDATA[4. For we that are in this tabernacle do groan, being burdened: not for that we would be unclothed, but clothed upon, that mortality might be swallowed up of life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4338,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாம் தரிசித்து நடவாமல், விசுவாசித்து நடக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[4. For we that are in this tabernacle do groan, being burdened: not for that we would be unclothed, but clothed upon, that mortality might be swallowed up of life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4417,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529212" r:id="rId1"/>
+    <p:sldLayoutId id="2482618016" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4709,54 +5161,86 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4901,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പരദേശികൾ ആയിരിക്കുന്നു എന്നു അറിയുന്നു.]]></a:t>
+              <a:t><![CDATA[5. இதற்கு நம்மை ஆயத்தப்படுத்துகிறவர் தேவனே; ஆவியென்னும் அச்சாரத்தை நமக்குத் தந்தவரும் அவரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. കാഴ്ചയാൽ അല്ല വിശ്വാസത്താലത്രേ ഞങ്ങൾ നടക്കുന്നതു.]]></a:t>
+              <a:t><![CDATA[6. நாம் தரிசித்து நடவாமல், விசுவாசித்து நடக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ഇങ്ങനെ ഞങ്ങൾ ധൈര്യപ്പെട്ടു ശരീരം വിട്ടു കർത്താവിനോടുകൂടെ വസിപ്പാൻ അധികം ഇഷ്ടപ്പെടുന്നു.]]></a:t>
+              <a:t><![CDATA[7. இந்தத் தேகத்தில் குடியிருக்கையில் கர்த்தரிடத்தில் குடியிராதவர்களாயிருக்கிறோமென்று அறிந்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അതുകൊണ്ടു ശരീരത്തിൽ വസിച്ചാലും ശരീരം വിട്ടാലും ഞങ്ങൾ അവനെ പ്രസാദിപ്പിക്കുന്നവർ ആകുവാൻ]]></a:t>
+              <a:t><![CDATA[எப்பொழுதும் தைரியமாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അഭിമാനിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[8. நாம் தைரியமாகவேயிருந்து, இந்தத்தேகத்தை விட்டுக் குடிபோகவும் கர்த்தரிடத்தில் குடியிருக்கவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അവനവൻ ശരീരത്തിൽ ഇരിക്കുമ്പോൾ ചെയ്തതു നല്ലതാകിലും തീയതാകിലും അതിന്നു തക്കവണ്ണം]]></a:t>
+              <a:t><![CDATA[அதிகமாய் விரும்புகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രാപിക്കേണ്ടതിന്നു നാം എല്ലാവരും ക്രിസ്തുവിന്റെ ന്യായാസനത്തിന്റെ മുമ്പാകെ വെളിപ്പെടേണ്ടതാകുന്നു.]]></a:t>
+              <a:t><![CDATA[9. அதினிமித்தமே நாம் சரீரத்தில் குடியிருந்தாலும் குடியிராமற்போனாலும் அவருக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ആകയാൽ കർത്താവിനെ ഭയപ്പെടേണം എന്നു അറിഞ്ഞിട്ടു ഞങ്ങൾ മനുഷ്യരെ സമ്മതിപ്പിക്കുന്നു; എന്നാൽ]]></a:t>
+              <a:t><![CDATA[பிரியமானவர்களாயிருக்க நாடுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവത്തിന്നു ഞങ്ങൾ വെളിപ്പെട്ടിരിക്കുന്നു; നിങ്ങളുടെ മനസ്സാക്ഷികളിലും വെളിപ്പെട്ടിരിക്കുന്നു എന്നു]]></a:t>
+              <a:t><![CDATA[10. ஏனென்றால், சரீரத்தில் அவனவன் செய்த நன்மைக்காவது தீமைக்காவது தக்க பலனை அடையும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞാൻ ആശിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[நாமெல்லாரும் கிறிஸ்துவின் நியாயாசனத்திற்கு முன்பாக வெளிப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. കൂടാരമായ ഞങ്ങളുടെ ഭൌമഭവനം അഴിഞ്ഞുപോയാൽ കൈപ്പണിയല്ലാത്ത നിത്യഭവനമായി ദൈവത്തിന്റെ ദാനമായോരു]]></a:t>
+              <a:t><![CDATA[1. பூமிக்குரிய கூடாரமாகிய நம்முடைய வீடு அழிந்துபோனாலும், தேவனால் கட்டப்பட்ட கைவேலையல்லாத நித்திய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ഞങ്ങൾ പിന്നെയും ഞങ്ങളെത്തന്നേ നിങ്ങളോടു ശ്ളാഘിക്കയല്ല, ഹൃദയം നോക്കീട്ടല്ല, മുഖം നോക്കീട്ടു]]></a:t>
+              <a:t><![CDATA[11. ஆகையால், கர்த்தருக்கு பயப்படத்தக்கதென்று அறிந்து, மனுஷருக்குப் புத்திசொல்லுகிறோம்; தேவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രശംസിക്കുന്നവരോടു ഉത്തരം പറവാൻ നിങ്ങൾക്കു വക ഉണ്ടാകേണ്ടതിന്നു ഞങ്ങളെക്കുറിച്ചു പ്രശംസിപ്പാൻ]]></a:t>
+              <a:t><![CDATA[முன்பாக வெளியரங்கமாயிருக்கிறோம்; உங்கள் மனச்சாட்சிக்கும் வெளியரங்கமாயிருக்கிறோம் என்று நம்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങൾക്കു കാരണം തരികയത്രേ ചെയ്യുന്നതു.]]></a:t>
+              <a:t><![CDATA[12. இதனாலே நாங்கள் உங்களுக்கு முன்பாக எங்களை மறுபடியும் மெச்சிக்கொள்ளாமல் இருதயத்திலல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ഞങ്ങൾ വിവശന്മാർ എന്നുവരികിൽ ദൈവത്തിന്നും സുബോധമുള്ളവർ എന്നു വരികിൽ നിങ്ങൾക്കും ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[வெளிவேஷத்தில் மேன்மைபாராட்டுகிறவர்களுக்கு எதிரே எங்களைக் குறித்து நீங்கள் மேன்மைபாராட்டும்படிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ക്രിസ്തുവിന്റെ സ്നേഹം ഞങ്ങളെ നിർബന്ധിക്കുന്നു; എല്ലാവർക്കും വേണ്ടി ഒരുവൻ മരിച്ചിരിക്കെ എല്ലാവരും]]></a:t>
+              <a:t><![CDATA[ஏதுவுண்டாக்குகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മരിച്ചു എന്നും]]></a:t>
+              <a:t><![CDATA[13. நாங்கள் பைத்தியங்கொண்டவர்களென்றால் தேவனுக்காக அப்படியிருக்கும்; தெளிந்தபுத்தியுள்ளவர்களென்றால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ജീവിക്കുന്നവർ ഇനി തങ്ങൾക്കായിട്ടല്ല തങ്ങൾക്കു വേണ്ടി മരിച്ചു ഉയിർത്തവന്നായിട്ടു തന്നേ]]></a:t>
+              <a:t><![CDATA[உங்களுக்காக அப்படியிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജീവിക്കേണ്ടതിന്നു അവൻ എല്ലാവർക്കും വേണ്ടി മരിച്ചു എന്നും ഞങ്ങൾ നിർണ്ണയിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[14. கிறிஸ்துவினுடைய அன்பு எங்களை நெருக்கி ஏவுகிறது; ஏனென்றால், எல்லாருக்காகவும் ஒருவரே மரித்திருக்க,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ആകയാൽ ഞങ്ങൾ ഇന്നുമുതൽ ആരെയും ജഡപ്രകാരം അറിയുന്നില്ല; ക്രിസ്തുവിനെ ജഡപ്രകാരം അറിഞ്ഞു എങ്കിലും]]></a:t>
+              <a:t><![CDATA[எல்லாரும் மரித்தார்கள் என்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇനിമേൽ അങ്ങനെ അറിയുന്നില്ല.]]></a:t>
+              <a:t><![CDATA[15. பிழைத்திருக்கிறவர்கள் இனித் தங்களுக்கென்று பிழைத்திராமல், தங்களுக்காக மரித்து எழுந்தவருக்கென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കെട്ടിടം ഞങ്ങൾക്കു സ്വർഗ്ഗത്തിൽ ഉണ്ടെന്നു അറിയുന്നു.]]></a:t>
+              <a:t><![CDATA[வீடு பரலோகத்திலே நமக்கு உண்டென்று அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ഒരുത്തൻ ക്രിസ്തുവിലായാൽ അവൻ പുതിയ സൃഷ്ടി ആകുന്നു; പഴയതു കഴിഞ്ഞുപോയി, ഇതാ, അതു പുതുതായി]]></a:t>
+              <a:t><![CDATA[பிழைத்திருக்கும்படி, அவர் எல்லாருக்காகவும் மரித்தாரென்றும் நிதானிக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തീർന്നിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[16. ஆகையால், இதுமுதற்கொண்டு, நாங்கள் ஒருவனையும் மாம்சத்தின்படி அறியோம்; நாங்கள் கிறிஸ்துவையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അതിന്നൊക്കെയും ദൈവം തന്നേ കാരണഭൂതൻ; അവൻ നമ്മെ ക്രിസ്തുമൂലം തന്നോടു നിരപ്പിച്ചു, നിരപ്പിന്റെ]]></a:t>
+              <a:t><![CDATA[மாம்சத்தின்படி அறிந்திருந்தாலும், இனி ஒருபோதும் அவரை மாம்சத்தின்படி அறியோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശുശ്രൂഷ ഞങ്ങൾക്കു തന്നിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[17. இப்படியிருக்க, ஒருவன் கிறிஸ்துவுக்குள்ளிருந்தால் புதுச்சிருஷ்டியாயிருக்கிறான்; பழையவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ദൈവം ലോകത്തിന്നു ലംഘനങ്ങളെ കണക്കിടാതെ ലോകത്തെ ക്രിസ്തുവിൽ തന്നോടു നിരപ്പിച്ചു പോന്നു. ഈ]]></a:t>
+              <a:t><![CDATA[ஒழிந்துபோயின, எல்லாம் புதிதாயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിരപ്പിന്റെ വചനം ഞങ്ങളുടെ പക്കൽ ഭരമേല്പിച്ചുമിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[18. இவையெல்லாம் தேவனாலே உண்டாயிருக்கிறது; அவர் இயேசுகிறிஸ்துவைக்கொண்டு நம்மைத் தம்மோடே ஒப்புரவாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ആകയാൽ ഞങ്ങൾ ക്രിസ്തുവിന്നു വേണ്ടി സ്ഥാനാപതികളായി ദൈവത്തോടു നിരന്നു കൊൾവിൻ എന്നു ക്രിസ്തുവിന്നു]]></a:t>
+              <a:t><![CDATA[ஒப்புரவாக்குதலின் ஊழியத்தை எங்களுக்கு ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പകരം അപേക്ഷിക്കുന്നു; അതു ദൈവം ഞങ്ങൾ മുഖാന്തരം പ്രബോധിപ്പിക്കുന്നതുപോലെ ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[19. அதென்னவெனில், தேவன் உலகத்தாருடைய பாவங்களை எண்ணாமல், கிறிஸ்துவுக்குள் அவர்களைத் தமக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9345,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. പാപം അറിയാത്തവനെ, നാം അവനിൽ ദൈവത്തിന്റെ നീതി ആകേണ്ടതിന്നു, അവൻ നമുക്കു വേണ്ടി പാപം ആക്കി.]]></a:t>
+              <a:t><![CDATA[ஒப்புரவாக்கி, ஒப்புரவாக்குதலின் உபதேசத்தை எங்களிடத்தில் ஒப்புவித்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. ஆனபடியினாலே, தேவனானவர் எங்களைக்கொண்டு புத்திசொல்லுகிறதுபோல, நாங்கள் கிறிஸ்துவுக்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9609,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ഈ കൂടാരത്തിൽ ഞരങ്ങിക്കൊണ്ടു ഞങ്ങൾ നഗ്നരായിട്ടല്ല ഉടുപ്പുള്ളവരായിരിക്കുന്നു എങ്കിൽ]]></a:t>
+              <a:t><![CDATA[2. ஏனெனில், இந்தக் கூடாரத்திலே நாம் தவித்து, நம்முடைய பரம வாசஸ்தலத்தைத் தரித்துக்கொள்ள மிகவும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஸ்தானாபதிகளாயிருந்து, தேவனோடே ஒப்புரவாகுங்கள் என்று, கிறிஸ்துவினிமித்தம் உங்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வேண்டிக்கொள்ளுகிறோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. நாம் அவருக்குள் தேவனுடைய நீதியாகும்படிக்கு, பாவம் அறியாத அவரை நமக்காகப் பாவமாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. സ്വർഗ്ഗീയമായ ഞങ്ങളുടെ പാർപ്പിടം അതിന്നു മീതെ ധരിപ്പാൻ വാഞ്ഛിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[வாஞ்சையுள்ளவர்களாயிருக்கிறோம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ഉരിവാനല്ല മർത്യമായതു ജീവനാൽ നീങ്ങിപ്പോകേണ്ടതിന്നു മീതെ ഉടുപ്പാൻ ഇച്ഛിക്കയാൽ ഞങ്ങൾ ഈ കൂടാരത്തിൽ]]></a:t>
+              <a:t><![CDATA[3. தரித்துக்கொண்டவர்களானால், நிர்வாணிகளாய்க் காணப்படமாட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരിക്കുന്നേടത്തോളം ഭാരപ്പെട്ടു ഞരങ്ങുന്നു.]]></a:t>
+              <a:t><![CDATA[4. இந்தக் கூடாரத்திலிருக்கிற நாம் பாரஞ்சுமந்து தவிக்கிறோம்; இந்தப் போர்வையைக் களைந்துபோடவேண்டுமென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അതിന്നായി ഞങ്ങളെ ഒരുക്കിയതു ആത്മാവിനെ അച്ചാരമായി തന്നിരിക്കുന്ന ദൈവം തന്നേ.]]></a:t>
+              <a:t><![CDATA[விரும்பாமல், மரணமானது ஜீவனாலே விழுங்கப்படுவதற்காகப் போர்வை தரித்தவர்களாயிருக்கவேண்டுமென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ആകയാൽ ഞങ്ങൾ എല്ലായ്പോഴും ധൈര്യപ്പെട്ടും ശരീരത്തിൽ വസിക്കുമ്പോൾ ഒക്കെയും കർത്താവിനോടു അകന്നു]]></a:t>
+              <a:t><![CDATA[விரும்புகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
   <a:themeElements>
-    <a:clrScheme name="Theme65">
+    <a:clrScheme name="Theme55">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme65">
+    <a:fontScheme name="Theme55">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme65">
+    <a:fmtScheme name="Theme55">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9999,51 +11011,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>38</Slides>
+  <Slides>42</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>