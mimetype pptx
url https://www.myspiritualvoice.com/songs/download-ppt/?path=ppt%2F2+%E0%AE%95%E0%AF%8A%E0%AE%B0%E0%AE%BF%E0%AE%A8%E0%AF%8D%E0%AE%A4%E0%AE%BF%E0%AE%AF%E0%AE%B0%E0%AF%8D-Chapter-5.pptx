--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -523,51 +523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாம் தரிசித்து நடவாமல், விசுவாசித்து நடக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[7. இந்தத் தேகத்தில் குடியிருக்கையில் கர்த்தரிடத்தில் குடியிராதவர்களாயிருக்கிறோமென்று அறிந்தும், எப்பொழுதும் தைரியமாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -632,51 +632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இந்தத் தேகத்தில் குடியிருக்கையில் கர்த்தரிடத்தில் குடியிராதவர்களாயிருக்கிறோமென்று அறிந்தும், எப்பொழுதும் தைரியமாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[8. நாம் தைரியமாகவேயிருந்து, இந்தத்தேகத்தை விட்டுக் குடிபோகவும் கர்த்தரிடத்தில் குடியிருக்கவும் அதிகமாய் விரும்புகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -741,51 +741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாம் தைரியமாகவேயிருந்து, இந்தத்தேகத்தை விட்டுக் குடிபோகவும் கர்த்தரிடத்தில் குடியிருக்கவும் அதிகமாய் விரும்புகிறோம்.]]></a:t>
+              <a:t><![CDATA[9. அதினிமித்தமே நாம் சரீரத்தில் குடியிருந்தாலும் குடியிராமற்போனாலும் அவருக்குப் பிரியமானவர்களாயிருக்க நாடுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -850,51 +850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாம் தைரியமாகவேயிருந்து, இந்தத்தேகத்தை விட்டுக் குடிபோகவும் கர்த்தரிடத்தில் குடியிருக்கவும் அதிகமாய் விரும்புகிறோம்.]]></a:t>
+              <a:t><![CDATA[9. அதினிமித்தமே நாம் சரீரத்தில் குடியிருந்தாலும் குடியிராமற்போனாலும் அவருக்குப் பிரியமானவர்களாயிருக்க நாடுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -959,51 +959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதினிமித்தமே நாம் சரீரத்தில் குடியிருந்தாலும் குடியிராமற்போனாலும் அவருக்குப் பிரியமானவர்களாயிருக்க நாடுகிறோம்.]]></a:t>
+              <a:t><![CDATA[10. ஏனென்றால், சரீரத்தில் அவனவன் செய்த நன்மைக்காவது தீமைக்காவது தக்க பலனை அடையும்படிக்கு, நாமெல்லாரும் கிறிஸ்துவின் நியாயாசனத்திற்கு முன்பாக வெளிப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1177,51 +1177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏனென்றால், சரீரத்தில் அவனவன் செய்த நன்மைக்காவது தீமைக்காவது தக்க பலனை அடையும்படிக்கு, நாமெல்லாரும் கிறிஸ்துவின் நியாயாசனத்திற்கு முன்பாக வெளிப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[11. ஆகையால், கர்த்தருக்கு பயப்படத்தக்கதென்று அறிந்து, மனுஷருக்குப் புத்திசொல்லுகிறோம்; தேவனுக்கு முன்பாக வெளியரங்கமாயிருக்கிறோம்; உங்கள் மனச்சாட்சிக்கும் வெளியரங்கமாயிருக்கிறோம் என்று நம்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாங்கள் பைத்தியங்கொண்டவர்களென்றால் தேவனுக்காக அப்படியிருக்கும்; தெளிந்தபுத்தியுள்ளவர்களென்றால் உங்களுக்காக அப்படியிருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. இதனாலே நாங்கள் உங்களுக்கு முன்பாக எங்களை மறுபடியும் மெச்சிக்கொள்ளாமல் இருதயத்திலல்ல, வெளிவேஷத்தில் மேன்மைபாராட்டுகிறவர்களுக்கு எதிரே எங்களைக் குறித்து நீங்கள் மேன்மைபாராட்டும்படிக்கு ஏதுவுண்டாக்குகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கிறிஸ்துவினுடைய அன்பு எங்களை நெருக்கி ஏவுகிறது; ஏனென்றால், எல்லாருக்காகவும் ஒருவரே மரித்திருக்க, எல்லாரும் மரித்தார்கள் என்றும்;]]></a:t>
+              <a:t><![CDATA[13. நாங்கள் பைத்தியங்கொண்டவர்களென்றால் தேவனுக்காக அப்படியிருக்கும்; தெளிந்தபுத்தியுள்ளவர்களென்றால் உங்களுக்காக அப்படியிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிழைத்திருக்கிறவர்கள் இனித் தங்களுக்கென்று பிழைத்திராமல், தங்களுக்காக மரித்து எழுந்தவருக்கென்று பிழைத்திருக்கும்படி, அவர் எல்லாருக்காகவும் மரித்தாரென்றும் நிதானிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[14. கிறிஸ்துவினுடைய அன்பு எங்களை நெருக்கி ஏவுகிறது; ஏனென்றால், எல்லாருக்காகவும் ஒருவரே மரித்திருக்க, எல்லாரும் மரித்தார்கள் என்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2376,51 +2376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால், இதுமுதற்கொண்டு, நாங்கள் ஒருவனையும் மாம்சத்தின்படி அறியோம்; நாங்கள் கிறிஸ்துவையும் மாம்சத்தின்படி அறிந்திருந்தாலும், இனி ஒருபோதும் அவரை மாம்சத்தின்படி அறியோம்.]]></a:t>
+              <a:t><![CDATA[15. பிழைத்திருக்கிறவர்கள் இனித் தங்களுக்கென்று பிழைத்திராமல், தங்களுக்காக மரித்து எழுந்தவருக்கென்று பிழைத்திருக்கும்படி, அவர் எல்லாருக்காகவும் மரித்தாரென்றும் நிதானிக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2594,51 +2594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இப்படியிருக்க, ஒருவன் கிறிஸ்துவுக்குள்ளிருந்தால் புதுச்சிருஷ்டியாயிருக்கிறான்; பழையவைகள் ஒழிந்துபோயின, எல்லாம் புதிதாயின.]]></a:t>
+              <a:t><![CDATA[16. ஆகையால், இதுமுதற்கொண்டு, நாங்கள் ஒருவனையும் மாம்சத்தின்படி அறியோம்; நாங்கள் கிறிஸ்துவையும் மாம்சத்தின்படி அறிந்திருந்தாலும், இனி ஒருபோதும் அவரை மாம்சத்தின்படி அறியோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2921,51 +2921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவையெல்லாம் தேவனாலே உண்டாயிருக்கிறது; அவர் இயேசுகிறிஸ்துவைக்கொண்டு நம்மைத் தம்மோடே ஒப்புரவாக்கி, ஒப்புரவாக்குதலின் ஊழியத்தை எங்களுக்கு ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[17. இப்படியிருக்க, ஒருவன் கிறிஸ்துவுக்குள்ளிருந்தால் புதுச்சிருஷ்டியாயிருக்கிறான்; பழையவைகள் ஒழிந்துபோயின, எல்லாம் புதிதாயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3139,51 +3139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதென்னவெனில், தேவன் உலகத்தாருடைய பாவங்களை எண்ணாமல், கிறிஸ்துவுக்குள் அவர்களைத் தமக்கு ஒப்புரவாக்கி, ஒப்புரவாக்குதலின் உபதேசத்தை எங்களிடத்தில் ஒப்புவித்தார்.]]></a:t>
+              <a:t><![CDATA[18. இவையெல்லாம் தேவனாலே உண்டாயிருக்கிறது; அவர் இயேசுகிறிஸ்துவைக்கொண்டு நம்மைத் தம்மோடே ஒப்புரவாக்கி, ஒப்புரவாக்குதலின் ஊழியத்தை எங்களுக்கு ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3357,51 +3357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆனபடியினாலே, தேவனானவர் எங்களைக்கொண்டு புத்திசொல்லுகிறதுபோல, நாங்கள் கிறிஸ்துவுக்காக ஸ்தானாபதிகளாயிருந்து, தேவனோடே ஒப்புரவாகுங்கள் என்று, கிறிஸ்துவினிமித்தம் உங்களை வேண்டிக்கொள்ளுகிறோம்.]]></a:t>
+              <a:t><![CDATA[19. அதென்னவெனில், தேவன் உலகத்தாருடைய பாவங்களை எண்ணாமல், கிறிஸ்துவுக்குள் அவர்களைத் தமக்கு ஒப்புரவாக்கி, ஒப்புரவாக்குதலின் உபதேசத்தை எங்களிடத்தில் ஒப்புவித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3575,51 +3575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நாம் அவருக்குள் தேவனுடைய நீதியாகும்படிக்கு, பாவம் அறியாத அவரை நமக்காகப் பாவமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[20. ஆனபடியினாலே, தேவனானவர் எங்களைக்கொண்டு புத்திசொல்லுகிறதுபோல, நாங்கள் கிறிஸ்துவுக்காக ஸ்தானாபதிகளாயிருந்து, தேவனோடே ஒப்புரவாகுங்கள் என்று, கிறிஸ்துவினிமித்தம் உங்களை வேண்டிக்கொள்ளுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4338,51 +4338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதற்கு நம்மை ஆயத்தப்படுத்துகிறவர் தேவனே; ஆவியென்னும் அச்சாரத்தை நமக்குத் தந்தவரும் அவரே.]]></a:t>
+              <a:t><![CDATA[6. நாம் தரிசித்து நடவாமல், விசுவாசித்து நடக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4417,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506526" r:id="rId1"/>
+    <p:sldLayoutId id="2474529212" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4901,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Therefore we are always confident, knowing that, whilst we are at home in the body, we are absent]]></a:t>
+              <a:t><![CDATA[പരദേശികൾ ആയിരിക്കുന്നു എന്നു അറിയുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from the Lord:]]></a:t>
+              <a:t><![CDATA[7. കാഴ്ചയാൽ അല്ല വിശ്വാസത്താലത്രേ ഞങ്ങൾ നടക്കുന്നതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. (For we walk by faith, not by sight:)]]></a:t>
+              <a:t><![CDATA[8. ഇങ്ങനെ ഞങ്ങൾ ധൈര്യപ്പെട്ടു ശരീരം വിട്ടു കർത്താവിനോടുകൂടെ വസിപ്പാൻ അധികം ഇഷ്ടപ്പെടുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. We are confident, I say, and willing rather to be absent from the body, and to be present with]]></a:t>
+              <a:t><![CDATA[9. അതുകൊണ്ടു ശരീരത്തിൽ വസിച്ചാലും ശരീരം വിട്ടാലും ഞങ്ങൾ അവനെ പ്രസാദിപ്പിക്കുന്നവർ ആകുവാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Lord.]]></a:t>
+              <a:t><![CDATA[അഭിമാനിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Wherefore we labour, that, whether present or absent, we may be accepted of him.]]></a:t>
+              <a:t><![CDATA[10. അവനവൻ ശരീരത്തിൽ ഇരിക്കുമ്പോൾ ചെയ്തതു നല്ലതാകിലും തീയതാകിലും അതിന്നു തക്കവണ്ണം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. For we must all appear before the judgment seat of Christ; that every one may receive the things]]></a:t>
+              <a:t><![CDATA[പ്രാപിക്കേണ്ടതിന്നു നാം എല്ലാവരും ക്രിസ്തുവിന്റെ ന്യായാസനത്തിന്റെ മുമ്പാകെ വെളിപ്പെടേണ്ടതാകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[done in his body, according to that he has done, whether it be good or bad.]]></a:t>
+              <a:t><![CDATA[11. ആകയാൽ കർത്താവിനെ ഭയപ്പെടേണം എന്നു അറിഞ്ഞിട്ടു ഞങ്ങൾ മനുഷ്യരെ സമ്മതിപ്പിക്കുന്നു; എന്നാൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Knowing therefore the terror of the Lord, we persuade men; but we are made manifest unto God;]]></a:t>
+              <a:t><![CDATA[ദൈവത്തിന്നു ഞങ്ങൾ വെളിപ്പെട്ടിരിക്കുന്നു; നിങ്ങളുടെ മനസ്സാക്ഷികളിലും വെളിപ്പെട്ടിരിക്കുന്നു എന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and I trust also are made manifest in your consciences.]]></a:t>
+              <a:t><![CDATA[ഞാൻ ആശിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. For we know that if our earthly house of this tabernacle were dissolved, we have a building of]]></a:t>
+              <a:t><![CDATA[1. കൂടാരമായ ഞങ്ങളുടെ ഭൌമഭവനം അഴിഞ്ഞുപോയാൽ കൈപ്പണിയല്ലാത്ത നിത്യഭവനമായി ദൈവത്തിന്റെ ദാനമായോരു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. For we commend not ourselves again unto you, but give you occasion to glory on our behalf, that]]></a:t>
+              <a:t><![CDATA[12. ഞങ്ങൾ പിന്നെയും ഞങ്ങളെത്തന്നേ നിങ്ങളോടു ശ്ളാഘിക്കയല്ല, ഹൃദയം നോക്കീട്ടല്ല, മുഖം നോക്കീട്ടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you may have somewhat to answer them which glory in appearance, and not in heart.]]></a:t>
+              <a:t><![CDATA[പ്രശംസിക്കുന്നവരോടു ഉത്തരം പറവാൻ നിങ്ങൾക്കു വക ഉണ്ടാകേണ്ടതിന്നു ഞങ്ങളെക്കുറിച്ചു പ്രശംസിപ്പാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For whether we be beside ourselves, it is to God: or whether we be sober, it is for your cause.]]></a:t>
+              <a:t><![CDATA[നിങ്ങൾക്കു കാരണം തരികയത്രേ ചെയ്യുന്നതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. For the love of Christ constrains us; because we thus judge, that if one died for all, then were]]></a:t>
+              <a:t><![CDATA[13. ഞങ്ങൾ വിവശന്മാർ എന്നുവരികിൽ ദൈവത്തിന്നും സുബോധമുള്ളവർ എന്നു വരികിൽ നിങ്ങൾക്കും ആകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all dead:]]></a:t>
+              <a:t><![CDATA[14. ക്രിസ്തുവിന്റെ സ്നേഹം ഞങ്ങളെ നിർബന്ധിക്കുന്നു; എല്ലാവർക്കും വേണ്ടി ഒരുവൻ മരിച്ചിരിക്കെ എല്ലാവരും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And that he died for all, that they which live should not henceforth live unto themselves, but]]></a:t>
+              <a:t><![CDATA[മരിച്ചു എന്നും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto him which died for them, and rose again.]]></a:t>
+              <a:t><![CDATA[15. ജീവിക്കുന്നവർ ഇനി തങ്ങൾക്കായിട്ടല്ല തങ്ങൾക്കു വേണ്ടി മരിച്ചു ഉയിർത്തവന്നായിട്ടു തന്നേ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Wherefore henceforth know we no man after the flesh: yea, though we have known Christ after the]]></a:t>
+              <a:t><![CDATA[ജീവിക്കേണ്ടതിന്നു അവൻ എല്ലാവർക്കും വേണ്ടി മരിച്ചു എന്നും ഞങ്ങൾ നിർണ്ണയിച്ചിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[flesh, yet now henceforth know we him no more.]]></a:t>
+              <a:t><![CDATA[16. ആകയാൽ ഞങ്ങൾ ഇന്നുമുതൽ ആരെയും ജഡപ്രകാരം അറിയുന്നില്ല; ക്രിസ്തുവിനെ ജഡപ്രകാരം അറിഞ്ഞു എങ്കിലും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Therefore if any man be in Christ, he is a new creature: old things are passed away; behold, all]]></a:t>
+              <a:t><![CDATA[ഇനിമേൽ അങ്ങനെ അറിയുന്നില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God, an house not made with hands, eternal in the heavens.]]></a:t>
+              <a:t><![CDATA[കെട്ടിടം ഞങ്ങൾക്കു സ്വർഗ്ഗത്തിൽ ഉണ്ടെന്നു അറിയുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[things are become new.]]></a:t>
+              <a:t><![CDATA[17. ഒരുത്തൻ ക്രിസ്തുവിലായാൽ അവൻ പുതിയ സൃഷ്ടി ആകുന്നു; പഴയതു കഴിഞ്ഞുപോയി, ഇതാ, അതു പുതുതായി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And all things are of God, who has reconciled us to himself by Jesus Christ, and has given to us]]></a:t>
+              <a:t><![CDATA[തീർന്നിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the ministry of reconciliation;]]></a:t>
+              <a:t><![CDATA[18. അതിന്നൊക്കെയും ദൈവം തന്നേ കാരണഭൂതൻ; അവൻ നമ്മെ ക്രിസ്തുമൂലം തന്നോടു നിരപ്പിച്ചു, നിരപ്പിന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. To know, that God was in Christ, reconciling the world unto himself, not imputing their]]></a:t>
+              <a:t><![CDATA[ശുശ്രൂഷ ഞങ്ങൾക്കു തന്നിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[trespasses unto them; and has committed unto us the word of reconciliation.]]></a:t>
+              <a:t><![CDATA[19. ദൈവം ലോകത്തിന്നു ലംഘനങ്ങളെ കണക്കിടാതെ ലോകത്തെ ക്രിസ്തുവിൽ തന്നോടു നിരപ്പിച്ചു പോന്നു. ഈ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Now then we are ambassadors for Christ, as though God did plead to you by us: we pray you in]]></a:t>
+              <a:t><![CDATA[നിരപ്പിന്റെ വചനം ഞങ്ങളുടെ പക്കൽ ഭരമേല്പിച്ചുമിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Christ's position, be all of you reconciled to God.]]></a:t>
+              <a:t><![CDATA[20. ആകയാൽ ഞങ്ങൾ ക്രിസ്തുവിന്നു വേണ്ടി സ്ഥാനാപതികളായി ദൈവത്തോടു നിരന്നു കൊൾവിൻ എന്നു ക്രിസ്തുവിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. For he has made him to be sin for us, who knew no sin; that we might be made the righteousness]]></a:t>
+              <a:t><![CDATA[പകരം അപേക്ഷിക്കുന്നു; അതു ദൈവം ഞങ്ങൾ മുഖാന്തരം പ്രബോധിപ്പിക്കുന്നതുപോലെ ആകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of God in him.]]></a:t>
+              <a:t><![CDATA[21. പാപം അറിയാത്തവനെ, നാം അവനിൽ ദൈവത്തിന്റെ നീതി ആകേണ്ടതിന്നു, അവൻ നമുക്കു വേണ്ടി പാപം ആക്കി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. For in this we groan, earnestly desiring to be clothed upon with our house which is from heaven:]]></a:t>
+              <a:t><![CDATA[2. ഈ കൂടാരത്തിൽ ഞരങ്ങിക്കൊണ്ടു ഞങ്ങൾ നഗ്നരായിട്ടല്ല ഉടുപ്പുള്ളവരായിരിക്കുന്നു എങ്കിൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. If so be that being clothed we shall not be found naked.]]></a:t>
+              <a:t><![CDATA[3. സ്വർഗ്ഗീയമായ ഞങ്ങളുടെ പാർപ്പിടം അതിന്നു മീതെ ധരിപ്പാൻ വാഞ്ഛിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For we that are in this tabernacle do groan, being burdened: not for that we would be unclothed,]]></a:t>
+              <a:t><![CDATA[4. ഉരിവാനല്ല മർത്യമായതു ജീവനാൽ നീങ്ങിപ്പോകേണ്ടതിന്നു മീതെ ഉടുപ്പാൻ ഇച്ഛിക്കയാൽ ഞങ്ങൾ ഈ കൂടാരത്തിൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[but clothed upon, that mortality might be swallowed up of life.]]></a:t>
+              <a:t><![CDATA[ഇരിക്കുന്നേടത്തോളം ഭാരപ്പെട്ടു ഞരങ്ങുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Now he that has wrought us for the very same thing is God, who also has given unto us the earn of]]></a:t>
+              <a:t><![CDATA[5. അതിന്നായി ഞങ്ങളെ ഒരുക്കിയതു ആത്മാവിനെ അച്ചാരമായി തന്നിരിക്കുന്ന ദൈവം തന്നേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Spirit.]]></a:t>
+              <a:t><![CDATA[6. ആകയാൽ ഞങ്ങൾ എല്ലായ്പോഴും ധൈര്യപ്പെട്ടും ശരീരത്തിൽ വസിക്കുമ്പോൾ ഒക്കെയും കർത്താവിനോടു അകന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
   <a:themeElements>
-    <a:clrScheme name="Theme42">
+    <a:clrScheme name="Theme65">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme42">
+    <a:fontScheme name="Theme65">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme42">
+    <a:fmtScheme name="Theme65">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>