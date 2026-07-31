--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -49,50 +49,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -102,50 +108,53 @@
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -272,53 +281,56 @@
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -596,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சத்தியவசனத்திலும், திவ்விய பலத்திலும்; நீதியாகிய வலதிடதுபக்கத்து ஆயுதங்களைத் தரித்திருக்கிறதிலும்,]]></a:t>
+              <a:t><![CDATA[8. கனத்திலும், கனவீனத்திலும், துர்க்கீர்த்தியிலும், நற்கீர்த்தியிலும்; எத்தரென்னப்பட்டாலும் நிஜஸ்தராகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -705,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கனத்திலும், கனவீனத்திலும், துர்க்கீர்த்தியிலும், நற்கீர்த்தியிலும்; எத்தரென்னப்பட்டாலும் நிஜஸ்தராகவும்,]]></a:t>
+              <a:t><![CDATA[9. அறியப்படாதவர்களென்னப்பட்டாலும் நன்றாய் அறியப்பட்டவர்களாகவும், சாகிறவர்கள் என்னப்பட்டாலும் உயிரோடிருக்கிறவர்களாகவும், தண்டிக்கப்படுகிறவர்கள் என்னப்பட்டாலும் கொல்லப்படாதவர்களாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1250,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எங்கள் உள்ளம் உங்களைக்குறித்து நெருக்கமடையவில்லை உங்கள் உள்ளமே எங்களைக்குறித்து நெருக்கமடைந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. கொரிந்தியரே, எங்கள் வாய் உங்களோடே பேசத் திறந்திருக்கிறது, எங்கள் இருதயம் பூரித்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1359,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆதலால் அதற்குப் பதிலீடாக நீங்களும் பூரிப்பாகுங்களென்று, பிள்ளைகளுக்குச் சொல்லுகிறதுபோல, உங்களுக்குச்சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[12. எங்கள் உள்ளம் உங்களைக்குறித்து நெருக்கமடையவில்லை உங்கள் உள்ளமே எங்களைக்குறித்து நெருக்கமடைந்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1577,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்நிய நுகத்திலே அவிசுவாசிகளுடன் பிணைக்கப்படாதிருப்பீர்களாக; நீதிக்கும் அநீதிக்கும் சம்பந்தமேது? ஒளிக்கும் இருளுக்கும் ஐக்கியமேது?]]></a:t>
+              <a:t><![CDATA[13. ஆதலால் அதற்குப் பதிலீடாக நீங்களும் பூரிப்பாகுங்களென்று, பிள்ளைகளுக்குச் சொல்லுகிறதுபோல, உங்களுக்குச்சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1686,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்நிய நுகத்திலே அவிசுவாசிகளுடன் பிணைக்கப்படாதிருப்பீர்களாக; நீதிக்கும் அநீதிக்கும் சம்பந்தமேது? ஒளிக்கும் இருளுக்கும் ஐக்கியமேது?]]></a:t>
+              <a:t><![CDATA[13. ஆதலால் அதற்குப் பதிலீடாக நீங்களும் பூரிப்பாகுங்களென்று, பிள்ளைகளுக்குச் சொல்லுகிறதுபோல, உங்களுக்குச்சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1795,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கிறிஸ்துவுக்கும் பேலியாளுக்கும் இசைவேது? அவிசுவாசியுடனே விசுவாசிக்குப் பங்கேது?]]></a:t>
+              <a:t><![CDATA[14. அந்நிய நுகத்திலே அவிசுவாசிகளுடன் பிணைக்கப்படாதிருப்பீர்களாக; நீதிக்கும் அநீதிக்கும் சம்பந்தமேது? ஒளிக்கும் இருளுக்கும் ஐக்கியமேது?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1904,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவனுடைய ஆலயத்துக்கும் விக்கிரகங்களுக்கும் சம்பந்தமேது? நான் அவர்களுக்குள்ளே வாசம்பண்ணி, அவர்களுக்குள்ளே உலாவி அவர்கள் தேவனாயிருப்பேன், அவர்கள் என் ஜனங்களாயிருப்பார்கள் என்று, தேவன் சொன்னபடி, நீங்கள் ஜீவனுள்ள தேவனுடைய ஆலயமாயிருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[14. அந்நிய நுகத்திலே அவிசுவாசிகளுடன் பிணைக்கப்படாதிருப்பீர்களாக; நீதிக்கும் அநீதிக்கும் சம்பந்தமேது? ஒளிக்கும் இருளுக்கும் ஐக்கியமேது?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2013,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவனுடைய ஆலயத்துக்கும் விக்கிரகங்களுக்கும் சம்பந்தமேது? நான் அவர்களுக்குள்ளே வாசம்பண்ணி, அவர்களுக்குள்ளே உலாவி அவர்கள் தேவனாயிருப்பேன், அவர்கள் என் ஜனங்களாயிருப்பார்கள் என்று, தேவன் சொன்னபடி, நீங்கள் ஜீவனுள்ள தேவனுடைய ஆலயமாயிருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[15. கிறிஸ்துவுக்கும் பேலியாளுக்கும் இசைவேது? அவிசுவாசியுடனே விசுவாசிக்குப் பங்கேது?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2122,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவனுடைய ஆலயத்துக்கும் விக்கிரகங்களுக்கும் சம்பந்தமேது? நான் அவர்களுக்குள்ளே வாசம்பண்ணி, அவர்களுக்குள்ளே உலாவி அவர்கள் தேவனாயிருப்பேன், அவர்கள் என் ஜனங்களாயிருப்பார்கள் என்று, தேவன் சொன்னபடி, நீங்கள் ஜீவனுள்ள தேவனுடைய ஆலயமாயிருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[15. கிறிஸ்துவுக்கும் பேலியாளுக்கும் இசைவேது? அவிசுவாசியுடனே விசுவாசிக்குப் பங்கேது?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2231,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆனபடியால், நீங்கள் அவர்கள் நடுவிலிருந்து புறப்பட்டுப் பிரிந்துபோய், அசுத்தமானதைத் தொடாதிருங்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. தேவனுடைய ஆலயத்துக்கும் விக்கிரகங்களுக்கும் சம்பந்தமேது? நான் அவர்களுக்குள்ளே வாசம்பண்ணி, அவர்களுக்குள்ளே உலாவி அவர்கள் தேவனாயிருப்பேன், அவர்கள் என் ஜனங்களாயிருப்பார்கள் என்று, தேவன் சொன்னபடி, நீங்கள் ஜீவனுள்ள தேவனுடைய ஆலயமாயிருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2340,51 +2352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆனபடியால், நீங்கள் அவர்கள் நடுவிலிருந்து புறப்பட்டுப் பிரிந்துபோய், அசுத்தமானதைத் தொடாதிருங்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. தேவனுடைய ஆலயத்துக்கும் விக்கிரகங்களுக்கும் சம்பந்தமேது? நான் அவர்களுக்குள்ளே வாசம்பண்ணி, அவர்களுக்குள்ளே உலாவி அவர்கள் தேவனாயிருப்பேன், அவர்கள் என் ஜனங்களாயிருப்பார்கள் என்று, தேவன் சொன்னபடி, நீங்கள் ஜீவனுள்ள தேவனுடைய ஆலயமாயிருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2449,51 +2461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்போது, நான் உங்களை ஏற்றுக்கொண்டு, உங்களுக்குப் பிதாவாயிருப்பேன், நீங்கள் எனக்குக் குமாரரும் குமாரத்திகளுமாயிருப்பீர்களென்று சர்வவல்லமையுள்ள கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. தேவனுடைய ஆலயத்துக்கும் விக்கிரகங்களுக்கும் சம்பந்தமேது? நான் அவர்களுக்குள்ளே வாசம்பண்ணி, அவர்களுக்குள்ளே உலாவி அவர்கள் தேவனாயிருப்பேன், அவர்கள் என் ஜனங்களாயிருப்பார்கள் என்று, தேவன் சொன்னபடி, நீங்கள் ஜீவனுள்ள தேவனுடைய ஆலயமாயிருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2558,51 +2570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்போது, நான் உங்களை ஏற்றுக்கொண்டு, உங்களுக்குப் பிதாவாயிருப்பேன், நீங்கள் எனக்குக் குமாரரும் குமாரத்திகளுமாயிருப்பீர்களென்று சர்வவல்லமையுள்ள கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. ஆனபடியால், நீங்கள் அவர்கள் நடுவிலிருந்து புறப்பட்டுப் பிரிந்துபோய், அசுத்தமானதைத் தொடாதிருங்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2677,50 +2689,377 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1. தேவனுடைய கிருபையை நீங்கள் விருதாவாய்ப் பெறாதபடிக்கு, உடன்வேலையாட்களாகிய நாங்கள் உங்களுக்குப் புத்திசொல்லுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. ஆனபடியால், நீங்கள் அவர்கள் நடுவிலிருந்து புறப்பட்டுப் பிரிந்துபோய், அசுத்தமானதைத் தொடாதிருங்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. அப்போது, நான் உங்களை ஏற்றுக்கொண்டு, உங்களுக்குப் பிதாவாயிருப்பேன், நீங்கள் எனக்குக் குமாரரும் குமாரத்திகளுமாயிருப்பீர்களென்று சர்வவல்லமையுள்ள கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. அப்போது, நான் உங்களை ஏற்றுக்கொண்டு, உங்களுக்குப் பிதாவாயிருப்பேன், நீங்கள் எனக்குக் குமாரரும் குமாரத்திகளுமாயிருப்பீர்களென்று சர்வவல்லமையுள்ள கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -3103,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மிகுந்த பொறுமையிலும், உபத்திரவங்களிலும், நெருக்கங்களிலும், இடுக்கண்களிலும்,]]></a:t>
+              <a:t><![CDATA[3. இந்த ஊழியம் குற்றப்படாதபடிக்கு, நாங்கள் யாதொன்றிலும் இடறல் உண்டாக்காமல், எவ்விதத்தினாலேயும், எங்களை தேவஊழியக்காரராக விளங்கப்பண்ணுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3400,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506526" r:id="rId1"/>
+    <p:sldLayoutId id="2474529213" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3620,50 +3959,74 @@
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3812,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. By pureness, by knowledge, by longsuffering, by kindness, by the Holy Spirit, by love sincere,]]></a:t>
+              <a:t><![CDATA[6. ദീർഘക്ഷമ, ദയ, പരിശുദ്ധാത്മാവു, നിർവ്യാജസ്നേഹം, സത്യവചനം, ദൈവശക്തി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3944,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. By the word of truth, by the power of God, by the armour of righteousness on the right hand and]]></a:t>
+              <a:t><![CDATA[7. എന്നിവയിലും ഇടത്തും വലത്തും നീതിയുടെ ആയുധങ്ങൾ ധരിച്ചുകൊണ്ടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[on the left,]]></a:t>
+              <a:t><![CDATA[8. മാനാപമാനങ്ങളും ദുഷ്കീർത്തിസൽക്കീർത്തികളും അനുഭവിച്ചും ചതിയന്മാരെന്നിട്ടും സത്യവാന്മാർ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4208,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. By honour and dishonour, by evil report and good report: as deceivers, and yet true;]]></a:t>
+              <a:t><![CDATA[9. ആരും അറിയാത്തവരെന്നിട്ടും എല്ലാവരും നല്ലവണ്ണം അറിയുന്നവർ, മരിക്കുന്നവരെന്നിട്ടും ഇതാ, ഞങ്ങൾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4340,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. As unknown, and yet well known; as dying, and, behold, we live; as chastened, and not killed;]]></a:t>
+              <a:t><![CDATA[ജീവിക്കുന്നു; ശിക്ഷിക്കപ്പെടുന്നവരെന്നിട്ടും കൊല്ലപ്പെടാത്തവർ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4472,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. As sorrowful, yet always rejoicing; as poor, yet making many rich; as having nothing, and yet]]></a:t>
+              <a:t><![CDATA[10. ദുഃഖിതരെങ്കിലും എപ്പോഴും സന്തോഷിക്കുന്നവർ; ദരിദ്രരെങ്കിലും പലരെയും സമ്പന്നർ ആക്കുന്നവർ; ഒന്നും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4604,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[possessing all things.]]></a:t>
+              <a:t><![CDATA[ഇല്ലാത്തവർ എങ്കിലും എല്ലാം കൈവശമുള്ളവരായിത്തന്നേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4736,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. O all of you Corinthians, our mouth is open unto you, our heart is enlarged.]]></a:t>
+              <a:t><![CDATA[11. അല്ലയോ കൊരിന്ത്യരേ, ഞങ്ങളുടെ വായി നിങ്ങളോടു തുറന്നിരിക്കുന്നു; ഞങ്ങളുടെ ഹൃദയം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4868,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. All of you are not straitened in us, but all of you are straitened in your own bowels.]]></a:t>
+              <a:t><![CDATA[വിശാലമായിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5000,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Now for a recompence in the same, (I speak as unto my children,) be all of you also enlarged.]]></a:t>
+              <a:t><![CDATA[12. ഞങ്ങളുടെ ഉള്ളിൽ നിങ്ങൾക്കു ഇടുക്കമില്ല, നിങ്ങളുടെ ഹൃദയങ്ങളിൽ അത്രേ ഇടുക്കമുള്ളതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5132,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. We then, as workers together with him, plead to you also that all of you receive not the grace of]]></a:t>
+              <a:t><![CDATA[1. നിങ്ങൾക്കു ദൈവത്തിന്റെ കൃപ ലഭിച്ചതു വ്യർത്ഥമായിത്തീരരുതു എന്നു ഞങ്ങൾ സഹപ്രവൃത്തിക്കാരായി നിങ്ങളെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5264,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Be all of you not unequally yoked together with unbelievers: for what fellowship has]]></a:t>
+              <a:t><![CDATA[13. ഇതിന്നു പ്രതിഫലമായി നിങ്ങളും വിശാലതയുള്ളവരായിരിപ്പിൻ എന്നു ഞാൻ മക്കളോടു എന്നപോലെ നിങ്ങളോടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[righteousness with unrighteousness? and what communion has light with darkness?]]></a:t>
+              <a:t><![CDATA[പറയുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And what concord has Christ with Belial? or what part has he that believes with an infidel?]]></a:t>
+              <a:t><![CDATA[14. നിങ്ങൾ അവിശ്വാസികളോടു ഇണയല്ലാപ്പിണ കൂടരുതു; നീതിക്കും അധർമ്മത്തിന്നും തമ്മിൽ എന്തോരു ചേർച്ച?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And what agreement has the temple of God with idols? for all of you are the temple of the living]]></a:t>
+              <a:t><![CDATA[വെളിച്ചത്തിന്നു ഇരുളോടു എന്തോരു കൂട്ടായ്മ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God; as God has said, I will dwell in them, and walk in them; and I will be their God, and they]]></a:t>
+              <a:t><![CDATA[15. ക്രിസ്തുവിന്നും ബെലീയാലിന്നും തമ്മിൽ എന്തു പൊരുത്തം? അല്ല, വിശ്വാസിക്കു അവിശ്വാസിയുമായി എന്തു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be my people.]]></a:t>
+              <a:t><![CDATA[ഓഹരി?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Wherefore come out from among them, and be all of you separate, says the Lord, and touch not the]]></a:t>
+              <a:t><![CDATA[16. ദൈവാലയത്തിന്നു വിഗ്രഹങ്ങളോടു എന്തു യോജ്യത? നാം ജീവനുള്ള ദൈവത്തിന്റെ ആലയമല്ലോ. “ഞാൻ അവരിൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unclean thing; and I will receive you.]]></a:t>
+              <a:t><![CDATA[വസിക്കയും അവരുടെ ഇടയിൽ നടക്കയും ചെയ്യും; ഞാൻ അവർക്കു ദൈവവും അവർ എനിക്കു ജനവും ആകും” എന്നു ദൈവം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And will be a Father unto you, and all of you shall be my sons and daughters, says the Lord]]></a:t>
+              <a:t><![CDATA[അരുളിച്ചെയ്തിരിക്കുന്നുവല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Almighty.]]></a:t>
+              <a:t><![CDATA[17. അതുകൊണ്ടു “അവരുടെ നടുവിൽ നിന്നു പുറപ്പെട്ടു വേർപ്പെട്ടിരിപ്പിൻ എന്നു കർത്താവു അരുളിച്ചെയ്യുന്നു;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6947,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God in vain.]]></a:t>
+              <a:t><![CDATA[പ്രബോധിപ്പിക്കുന്നു.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[അശുദ്ധമായതു ഒന്നും തൊടരുതു; എന്നാൽ ഞാൻ നിങ്ങളെ കൈക്കൊണ്ടു,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. നിങ്ങൾക്കു പിതാവും നിങ്ങൾ എനിക്കു പുത്രന്മാരും പുത്രിമാരും ആയിരിക്കും” എന്നു സർവ്വശക്തനായ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[കർത്താവു അരുളിച്ചെയ്യുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. (For he says, I have heard you in a time accepted, and in the day of salvation have I helped you:]]></a:t>
+              <a:t><![CDATA[2. “പ്രസാദകാലത്തു ഞാൻ നിനക്കു ഉത്തരം അരുളി; രക്ഷാദിവസത്തിൽ ഞാൻ നിന്നെ സഹായിച്ചു” എന്നു അവൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[behold, now is the accepted time; behold, now is the day of salvation.)]]></a:t>
+              <a:t><![CDATA[അരുളിച്ചെയ്യുന്നുവല്ലോ. ഇപ്പോൾ ആകുന്നു സുപ്രസാദകാലം; ഇപ്പോൾ ആകുന്നു രക്ഷാദിവസം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Giving no offence in any thing, that the ministry be not blamed:]]></a:t>
+              <a:t><![CDATA[3. ശുശ്രൂഷെക്കു ആക്ഷേപം വരാതിരിക്കേണ്ടതിന്നു ഞങ്ങൾ ഒന്നിലും ഇടർച്ചെക്കു ഹേതു കൊടുക്കാതെ സകലത്തിലും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. But in all things approving ourselves as the ministers of God, in much patience, in afflictions,]]></a:t>
+              <a:t><![CDATA[ഞങ്ങളെത്തന്നേ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in necessities, in distresses,]]></a:t>
+              <a:t><![CDATA[4. ദൈവത്തിന്റെ ശുശ്രൂഷകന്മാരായി കാണിക്കുന്നു; ബഹുസഹിഷ്ണത, കഷ്ടം, ബുദ്ധിമുട്ടു, സങ്കടം, തല്ലു,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. In stripes, in imprisonments, in tumults, in labours, in watchings, in fastings;]]></a:t>
+              <a:t><![CDATA[5. തടവു, കലഹം, അദ്ധ്വാനം, ഉറക്കിളെപ്പു, പട്ടിണി, നിർമ്മലത, പരിജ്ഞാനം,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7437,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
   <a:themeElements>
-    <a:clrScheme name="Theme94">
+    <a:clrScheme name="Theme51">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme94">
+    <a:fontScheme name="Theme51">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme94">
+    <a:fmtScheme name="Theme51">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7722,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>29</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>