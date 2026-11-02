--- v1 (2026-07-31)
+++ v2 (2026-11-02)
@@ -61,50 +61,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +130,55 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +311,58 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எப்படியென்றால், நாங்கள் மக்கெதோனியா நாட்டிலே வந்தபோது, எங்கள் சரீரத்திற்கு இளைப்பாறுதல் ஒன்றுமில்லாமல், எப்பக்கத்திலேயும் உபத்திரவப்பட்டோம்; புறம்பே போராட்டங்களும், உள்ளே பயங்களும் இருந்தன.]]></a:t>
+              <a:t><![CDATA[4. Great is my boldness of speech toward you, great is my glorying of you: I am filled with comfort, I am exceeding joyful in all our tribulation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எப்படியென்றால், நாங்கள் மக்கெதோனியா நாட்டிலே வந்தபோது, எங்கள் சரீரத்திற்கு இளைப்பாறுதல் ஒன்றுமில்லாமல், எப்பக்கத்திலேயும் உபத்திரவப்பட்டோம்; புறம்பே போராட்டங்களும், உள்ளே பயங்களும் இருந்தன.]]></a:t>
+              <a:t><![CDATA[5. For, when we were come into Macedonia, our flesh had no rest, but we were troubled on every side; without were fightings, within were fears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகிலும், சிறுமைப்பட்டவர்களுக்கு ஆறுதல் செய்கிற தேவன் தீத்து வந்ததினாலே எங்களுக்கு ஆறுதல்செய்தார்.]]></a:t>
+              <a:t><![CDATA[5. For, when we were come into Macedonia, our flesh had no rest, but we were troubled on every side; without were fightings, within were fears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் வந்ததினாலேமாத்திரமல்ல, உங்கள் வாஞ்சையையும், உங்கள் துக்கிப்பையும், என்னைப்பற்றி உங்களுக்கு உண்டான பக்திவைராக்கியத்தையும் அவன் கண்டு, உங்களால் அடைந்த ஆறுதலைத் தெரியப்படுத்தினதினாலும், நானும் ஆறுதலடைந்து அதிகமாய்ச் சந்தோஷப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[5. For, when we were come into Macedonia, our flesh had no rest, but we were troubled on every side; without were fightings, within were fears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் வந்ததினாலேமாத்திரமல்ல, உங்கள் வாஞ்சையையும், உங்கள் துக்கிப்பையும், என்னைப்பற்றி உங்களுக்கு உண்டான பக்திவைராக்கியத்தையும் அவன் கண்டு, உங்களால் அடைந்த ஆறுதலைத் தெரியப்படுத்தினதினாலும், நானும் ஆறுதலடைந்து அதிகமாய்ச் சந்தோஷப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[6. Nevertheless God, that comforts those that are cast down, comforted us by the coming of Titus;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் வந்ததினாலேமாத்திரமல்ல, உங்கள் வாஞ்சையையும், உங்கள் துக்கிப்பையும், என்னைப்பற்றி உங்களுக்கு உண்டான பக்திவைராக்கியத்தையும் அவன் கண்டு, உங்களால் அடைந்த ஆறுதலைத் தெரியப்படுத்தினதினாலும், நானும் ஆறுதலடைந்து அதிகமாய்ச் சந்தோஷப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[7. And not by his coming only, but by the consolation wherewith he was comforted in you, when he told us your earn desire, your mourning, your fervent mind toward me; so that I rejoiced the more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆதலால் நான் நிருபத்தினாலே உங்களைத் துக்கப்படுத்தியிருந்தும், அந்த நிருபம் கொஞ்சப்பொழுதாகிலும் உங்களைத் துக்கப்படுத்தினதென்று கண்டு நான் மனஸ்தாபப்பட்டிருந்தும், இப்பொழுது மனஸ்தாபப்படுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[7. And not by his coming only, but by the consolation wherewith he was comforted in you, when he told us your earn desire, your mourning, your fervent mind toward me; so that I rejoiced the more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆதலால் நான் நிருபத்தினாலே உங்களைத் துக்கப்படுத்தியிருந்தும், அந்த நிருபம் கொஞ்சப்பொழுதாகிலும் உங்களைத் துக்கப்படுத்தினதென்று கண்டு நான் மனஸ்தாபப்பட்டிருந்தும், இப்பொழுது மனஸ்தாபப்படுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[7. And not by his coming only, but by the consolation wherewith he was comforted in you, when he told us your earn desire, your mourning, your fervent mind toward me; so that I rejoiced the more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆதலால் நான் நிருபத்தினாலே உங்களைத் துக்கப்படுத்தியிருந்தும், அந்த நிருபம் கொஞ்சப்பொழுதாகிலும் உங்களைத் துக்கப்படுத்தினதென்று கண்டு நான் மனஸ்தாபப்பட்டிருந்தும், இப்பொழுது மனஸ்தாபப்படுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[8. For though I made you sorry with a letter, I do not repent, though I did repent: for I perceive that the same epistle has made you sorry, though it were but for a season.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்பொழுது சந்தோஷப்படுகிறேன்; நீங்கள் துக்கப்பட்டதற்காக அல்ல, மனந்திரும்புகிறதற்கேதுவாகத் துக்கப்பட்டதற்காகவே சந்தோஷப்படுகிறேன்; நீங்கள் ஒன்றிலும் எங்களால் நஷ்டப்படாதபடிக்கு, தேவனுக்கேற்ற துக்கம் அடைந்தீர்களே.]]></a:t>
+              <a:t><![CDATA[8. For though I made you sorry with a letter, I do not repent, though I did repent: for I perceive that the same epistle has made you sorry, though it were but for a season.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படிப்பட்ட வாக்குத்தத்தங்கள் நமக்கு உண்டாக்குகிறபடியினால், பிரியமானவர்களே, மாம்சத்திலும் ஆவியிலும் உண்டான எல்லா அசுசியும் நீங்க, நம்மைச் சுத்திகரித்துக்கொண்டு, பரிசுத்தமாகுதலை தேவபயத்தோடே பூரணப்படுத்தக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[1. Having therefore these promises, dearly beloved, let us cleanse ourselves from all filthiness of the flesh and spirit, perfecting holiness in the fear of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்பொழுது சந்தோஷப்படுகிறேன்; நீங்கள் துக்கப்பட்டதற்காக அல்ல, மனந்திரும்புகிறதற்கேதுவாகத் துக்கப்பட்டதற்காகவே சந்தோஷப்படுகிறேன்; நீங்கள் ஒன்றிலும் எங்களால் நஷ்டப்படாதபடிக்கு, தேவனுக்கேற்ற துக்கம் அடைந்தீர்களே.]]></a:t>
+              <a:t><![CDATA[9. Now I rejoice, not that all of you were made sorry, but that all of you sorrowed to repentance: for all of you were made sorry after a godly manner, that all of you might receive damage by us in nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவனுக்கேற்ற துக்கம் பின்பு மனஸ்தாபப்படுகிறதற்கு இடமில்லாமல் இரட்சிப்புக்கேதுவான மனந்திரும்புதலை உண்டாக்குகிறது; லெளகிக துக்கமோ மரணத்தை உண்டாக்குகிறது.]]></a:t>
+              <a:t><![CDATA[9. Now I rejoice, not that all of you were made sorry, but that all of you sorrowed to repentance: for all of you were made sorry after a godly manner, that all of you might receive damage by us in nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவனுக்கேற்ற துக்கம் பின்பு மனஸ்தாபப்படுகிறதற்கு இடமில்லாமல் இரட்சிப்புக்கேதுவான மனந்திரும்புதலை உண்டாக்குகிறது; லெளகிக துக்கமோ மரணத்தை உண்டாக்குகிறது.]]></a:t>
+              <a:t><![CDATA[9. Now I rejoice, not that all of you were made sorry, but that all of you sorrowed to repentance: for all of you were made sorry after a godly manner, that all of you might receive damage by us in nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பாருங்கள், நீங்கள் தேவனுக்கேற்ற துக்கமடைந்ததுண்டே; அது உங்களிடத்தில் எவ்வளவு ஜாக்கிரதையையும், குற்றந்தீர எவ்வளவு நியாயஞ்சொல்லுதலையும், எவ்வளவு வெறுப்பையும், எவ்வளவு பயத்தையும், எவ்வளவு ஆவலையும், எவ்வளவு பக்திவைராக்கியத்தையும், எவ்வளவு கண்டிப்பையும் உண்டாக்கிற்று. இந்தக் காரியத்திலே நீங்கள் எல்லாவிதத்திலும் உங்களைச் சுத்தவான்களென்று விளங்கப்பண்ணினீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. For godly sorrow works repentance to salvation not to be repented of: but the sorrow of the world works death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பாருங்கள், நீங்கள் தேவனுக்கேற்ற துக்கமடைந்ததுண்டே; அது உங்களிடத்தில் எவ்வளவு ஜாக்கிரதையையும், குற்றந்தீர எவ்வளவு நியாயஞ்சொல்லுதலையும், எவ்வளவு வெறுப்பையும், எவ்வளவு பயத்தையும், எவ்வளவு ஆவலையும், எவ்வளவு பக்திவைராக்கியத்தையும், எவ்வளவு கண்டிப்பையும் உண்டாக்கிற்று. இந்தக் காரியத்திலே நீங்கள் எல்லாவிதத்திலும் உங்களைச் சுத்தவான்களென்று விளங்கப்பண்ணினீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. For godly sorrow works repentance to salvation not to be repented of: but the sorrow of the world works death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பாருங்கள், நீங்கள் தேவனுக்கேற்ற துக்கமடைந்ததுண்டே; அது உங்களிடத்தில் எவ்வளவு ஜாக்கிரதையையும், குற்றந்தீர எவ்வளவு நியாயஞ்சொல்லுதலையும், எவ்வளவு வெறுப்பையும், எவ்வளவு பயத்தையும், எவ்வளவு ஆவலையும், எவ்வளவு பக்திவைராக்கியத்தையும், எவ்வளவு கண்டிப்பையும் உண்டாக்கிற்று. இந்தக் காரியத்திலே நீங்கள் எல்லாவிதத்திலும் உங்களைச் சுத்தவான்களென்று விளங்கப்பண்ணினீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. For behold this very same thing, that all of you sorrowed after a godly sort, what carefulness it wrought in you, yea, what clearing of yourselves, yea, what indignation, yea, what fear, yea, what vehement desire, yea, what zeal, yea, what revenge! In all things all of you have approved yourselves to be clear in this matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆதலால் நான் உங்களுக்கு அப்படி எழுதியிருந்தும், அநியாயஞ்செய்தவனிமித்தமுமல்ல, அநியாயஞ்செய்யப்படவனிமித்தமுமல்ல, தேவனுக்குமுன்பாக உங்களைக்குறித்து எங்களுக்கு உண்டாயிருக்கிற ஜாக்கிரதை உங்களுக்கு வெளிப்படும்பொருட்டே அப்படி எழுதினேன்.]]></a:t>
+              <a:t><![CDATA[11. For behold this very same thing, that all of you sorrowed after a godly sort, what carefulness it wrought in you, yea, what clearing of yourselves, yea, what indignation, yea, what fear, yea, what vehement desire, yea, what zeal, yea, what revenge! In all things all of you have approved yourselves to be clear in this matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆதலால் நான் உங்களுக்கு அப்படி எழுதியிருந்தும், அநியாயஞ்செய்தவனிமித்தமுமல்ல, அநியாயஞ்செய்யப்படவனிமித்தமுமல்ல, தேவனுக்குமுன்பாக உங்களைக்குறித்து எங்களுக்கு உண்டாயிருக்கிற ஜாக்கிரதை உங்களுக்கு வெளிப்படும்பொருட்டே அப்படி எழுதினேன்.]]></a:t>
+              <a:t><![CDATA[11. For behold this very same thing, that all of you sorrowed after a godly sort, what carefulness it wrought in you, yea, what clearing of yourselves, yea, what indignation, yea, what fear, yea, what vehement desire, yea, what zeal, yea, what revenge! In all things all of you have approved yourselves to be clear in this matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதினிமித்தம் நீங்கள் ஆறுதலடைந்ததினாலே நாங்களும் ஆறுதலடைந்தோம்; விசேஷமாகத் தீத்துவினுடைய ஆவி உங்கள் அனைவராலும் ஆறுதலடைந்ததினாலே, அவனுக்கு உண்டான சந்தோஷத்தினால் அதிக சந்தோஷப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[11. For behold this very same thing, that all of you sorrowed after a godly sort, what carefulness it wrought in you, yea, what clearing of yourselves, yea, what indignation, yea, what fear, yea, what vehement desire, yea, what zeal, yea, what revenge! In all things all of you have approved yourselves to be clear in this matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதினிமித்தம் நீங்கள் ஆறுதலடைந்ததினாலே நாங்களும் ஆறுதலடைந்தோம்; விசேஷமாகத் தீத்துவினுடைய ஆவி உங்கள் அனைவராலும் ஆறுதலடைந்ததினாலே, அவனுக்கு உண்டான சந்தோஷத்தினால் அதிக சந்தோஷப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[12. Wherefore, though I wrote unto you, I did it not for his cause that had done the wrong, nor for his cause that suffered wrong, but that our care for you in the sight of God might appear unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படிப்பட்ட வாக்குத்தத்தங்கள் நமக்கு உண்டாக்குகிறபடியினால், பிரியமானவர்களே, மாம்சத்திலும் ஆவியிலும் உண்டான எல்லா அசுசியும் நீங்க, நம்மைச் சுத்திகரித்துக்கொண்டு, பரிசுத்தமாகுதலை தேவபயத்தோடே பூரணப்படுத்தக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[1. Having therefore these promises, dearly beloved, let us cleanse ourselves from all filthiness of the flesh and spirit, perfecting holiness in the fear of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதினிமித்தம் நீங்கள் ஆறுதலடைந்ததினாலே நாங்களும் ஆறுதலடைந்தோம்; விசேஷமாகத் தீத்துவினுடைய ஆவி உங்கள் அனைவராலும் ஆறுதலடைந்ததினாலே, அவனுக்கு உண்டான சந்தோஷத்தினால் அதிக சந்தோஷப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[12. Wherefore, though I wrote unto you, I did it not for his cause that had done the wrong, nor for his cause that suffered wrong, but that our care for you in the sight of God might appear unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படியிருக்க, உங்களுக்குப் புகழ்ச்சியாய் நான் அவனுடனே சொன்ன யாதொன்றைக்குறித்தும் வெட்கப்படமாட்டேன்; நாங்கள் சகலத்தையும் உங்களுக்குச் சத்தியமாய்ச் சொன்னதுபோல, தீத்துவுடனே நாங்கள் உங்களுக்குப் புகழ்ச்சியாய்ச் சொன்னதும் சத்தியமாக விளங்கிற்றே.]]></a:t>
+              <a:t><![CDATA[12. Wherefore, though I wrote unto you, I did it not for his cause that had done the wrong, nor for his cause that suffered wrong, but that our care for you in the sight of God might appear unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படியிருக்க, உங்களுக்குப் புகழ்ச்சியாய் நான் அவனுடனே சொன்ன யாதொன்றைக்குறித்தும் வெட்கப்படமாட்டேன்; நாங்கள் சகலத்தையும் உங்களுக்குச் சத்தியமாய்ச் சொன்னதுபோல, தீத்துவுடனே நாங்கள் உங்களுக்குப் புகழ்ச்சியாய்ச் சொன்னதும் சத்தியமாக விளங்கிற்றே.]]></a:t>
+              <a:t><![CDATA[13. Therefore we were comforted in your comfort: yea, and exceedingly more rejoice did we for the joy of Titus, because his spirit was refreshed by you all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும் நீங்களெல்லாரும் கட்டளைக்கு அமைந்து, பயத்தோடும் நடுக்கத்தோடும் தன்னை ஏற்றுக்கொண்டதை அவன் நினைக்கையில், அவனுடைய உள்ளம் உங்களைப்பற்றி அதிக அன்பாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. Therefore we were comforted in your comfort: yea, and exceedingly more rejoice did we for the joy of Titus, because his spirit was refreshed by you all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும் நீங்களெல்லாரும் கட்டளைக்கு அமைந்து, பயத்தோடும் நடுக்கத்தோடும் தன்னை ஏற்றுக்கொண்டதை அவன் நினைக்கையில், அவனுடைய உள்ளம் உங்களைப்பற்றி அதிக அன்பாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. For if I have boasted any thing to him of you, I am not ashamed; but as we spoke all things to you in truth, even so our boasting, which I made before Titus, is found a truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3365,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால் எல்லாவிதத்திலும் உங்களைக்குறித்து எனக்குத் திடநம்பிக்கை உண்டாயிருக்கிறதென்று சந்தோஷப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[14. For if I have boasted any thing to him of you, I am not ashamed; but as we spoke all things to you in truth, even so our boasting, which I made before Titus, is found a truth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. For if I have boasted any thing to him of you, I am not ashamed; but as we spoke all things to you in truth, even so our boasting, which I made before Titus, is found a truth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And his inward affection is more abundant toward you, whilst he remembers the obedience of you all, how with fear and trembling all of you received him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And his inward affection is more abundant toward you, whilst he remembers the obedience of you all, how with fear and trembling all of you received him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. I rejoice therefore that I have confidence in you in all things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3910,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எங்களுக்கு இடங்கொடுங்கள்; நாங்கள் ஒருவனுக்கும் அநியாயஞ்செய்யவில்லை, ஒருவனையும் கெடுக்கவில்லை, ஒருவனையும் வஞ்சிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[1. Having therefore these promises, dearly beloved, let us cleanse ourselves from all filthiness of the flesh and spirit, perfecting holiness in the fear of God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. I rejoice therefore that I have confidence in you in all things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +4128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எங்களுக்கு இடங்கொடுங்கள்; நாங்கள் ஒருவனுக்கும் அநியாயஞ்செய்யவில்லை, ஒருவனையும் கெடுக்கவில்லை, ஒருவனையும் வஞ்சிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[2. Receive us; we have wronged no man, we have corrupted no man, we have defrauded no man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +4237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உங்களைக் குற்றவாளிகளாக்கும்பொருட்டாக இப்படி நான் சொல்லுகிறதில்லை; முன்னே நான் சொல்லியபடி, உங்களுடனேகூடச் சாகவும் கூடப் பிழைக்கவுந்தக்கதாக எங்களிருதயங்களில் நீங்கள் இருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[2. Receive us; we have wronged no man, we have corrupted no man, we have defrauded no man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +4346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உங்களைக் குற்றவாளிகளாக்கும்பொருட்டாக இப்படி நான் சொல்லுகிறதில்லை; முன்னே நான் சொல்லியபடி, உங்களுடனேகூடச் சாகவும் கூடப் பிழைக்கவுந்தக்கதாக எங்களிருதயங்களில் நீங்கள் இருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[3. I speak not this to condemn you: for I have said before, that all of you are in our hearts to die and live with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +4455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மிகுந்த தைரியத்தோடே உங்களுடன் பேசுகிறேன்; உங்களைக்குறித்து மிகவும் மேன்மைபாராட்டுகிறேன், ஆறுதலால் நிறைந்திருக்கிறேன், எங்களுக்கு உண்டான சகல உபத்திரவத்திலேயும் பரிபூரண சந்தோஷமாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[3. I speak not this to condemn you: for I have said before, that all of you are in our hearts to die and live with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +4564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மிகுந்த தைரியத்தோடே உங்களுடன் பேசுகிறேன்; உங்களைக்குறித்து மிகவும் மேன்மைபாராட்டுகிறேன், ஆறுதலால் நிறைந்திருக்கிறேன், எங்களுக்கு உண்டான சகல உபத்திரவத்திலேயும் பரிபூரண சந்தோஷமாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[4. Great is my boldness of speech toward you, great is my glorying of you: I am filled with comfort, I am exceeding joyful in all our tribulation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4643,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529174" r:id="rId1"/>
+    <p:sldLayoutId id="2482618004" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,54 +4911,94 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4538,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ഞങ്ങൾ മക്കെദോന്യയിൽ എത്തിയ ശേഷവും ഞങ്ങളുടെ ജഡത്തിന്നു ഒട്ടും സുഖമല്ല എല്ലാവിധത്തിലും കഷ്ടമത്രേ]]></a:t>
+              <a:t><![CDATA[நிறைந்திருக்கிறேன், எங்களுக்கு உண்டான சகல உபத்திரவத்திலேயும் பரிபூரண சந்தோஷமாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉണ്ടായതു; പുറത്തു യുദ്ധം, അകത്തു ഭയം.]]></a:t>
+              <a:t><![CDATA[5. எப்படியென்றால், நாங்கள் மக்கெதோனியா நாட்டிலே வந்தபோது, எங்கள் சரீரத்திற்கு இளைப்பாறுதல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. എങ്കിലും എളിയവരെ ആശ്വസിപ്പിക്കുന്ന ദൈവം തീതൊസിന്റെ വരവിനാൽ ഞങ്ങളെ ആശ്വസിപ്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[ஒன்றுமில்லாமல், எப்பக்கத்திலேயும் உபத்திரவப்பட்டோம்; புறம்பே போராட்டங்களும், உள்ளே பயங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അവന്റെ വരവിനാൽ മാത്രമല്ല, അവന്നു നിങ്ങളെക്കൊണ്ടു ലഭിച്ച ആശ്വാസത്താലുംകൂടെ; നിങ്ങളുടെ വാഞ്ഛയും]]></a:t>
+              <a:t><![CDATA[இருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളുടെ വിലാപവും എനിക്കായുള്ള നിങ്ങളുടെ എരിവും ഞങ്ങളോടു അറിയിച്ചതിനാൽ തന്നേ. അതുകൊണ്ടു ഞാൻ]]></a:t>
+              <a:t><![CDATA[6. ஆகிலும், சிறுமைப்பட்டவர்களுக்கு ஆறுதல் செய்கிற தேவன் தீத்து வந்ததினாலே எங்களுக்கு ஆறுதல்செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അധികമായി സന്തോഷിച്ചു.]]></a:t>
+              <a:t><![CDATA[7. அவன் வந்ததினாலேமாத்திரமல்ல, உங்கள் வாஞ்சையையும், உங்கள் துக்கிப்பையும், என்னைப்பற்றி உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ഞാൻ ലേഖനത്താൽ നിങ്ങളെ ദുഃഖിപ്പിച്ചു എന്നു വരികിലും ഞാൻ അനുതപിക്കുന്നില്ല; ആ ലേഖനം നിങ്ങളെ]]></a:t>
+              <a:t><![CDATA[உண்டான பக்திவைராக்கியத்தையும் அவன் கண்டு, உங்களால் அடைந்த ஆறுதலைத் தெரியப்படுத்தினதினாலும், நானும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കുറയനേരത്തേക്കെങ്കിലും ദുഃഖിപ്പിച്ചു എന്നു കാണുന്നതുകൊണ്ടു മുമ്പെ അനുതപിച്ചു എങ്കിലും ഇപ്പോൾ ഞാൻ]]></a:t>
+              <a:t><![CDATA[ஆறுதலடைந்து அதிகமாய்ச் சந்தோஷப்பட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സന്തോഷിക്കുന്നു;]]></a:t>
+              <a:t><![CDATA[8. ஆதலால் நான் நிருபத்தினாலே உங்களைத் துக்கப்படுத்தியிருந்தும், அந்த நிருபம் கொஞ்சப்பொழுதாகிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. നിങ്ങൾ ദുഃഖിച്ചതിനാലല്ല, മാനസാന്തരത്തിന്നായി ദുഃഖിച്ചതിനാൽ അത്രേ. നിങ്ങൾക്കു ഞങ്ങളാൽ ഒന്നിലും]]></a:t>
+              <a:t><![CDATA[உங்களைத் துக்கப்படுத்தினதென்று கண்டு நான் மனஸ்தாபப்பட்டிருந்தும், இப்பொழுது மனஸ்தாபப்படுகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. പ്രിയമുള്ളവരേ, ഈ വാഗ്ദത്തങ്ങൾ നമുക്കു ഉള്ളതുകൊണ്ടു നാം ജഡത്തിലെയും ആത്മാവിലെയും സകല കന്മഷവും]]></a:t>
+              <a:t><![CDATA[1. இப்படிப்பட்ட வாக்குத்தத்தங்கள் நமக்கு உண்டாக்குகிறபடியினால், பிரியமானவர்களே, மாம்சத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചേതം വരാതവണ്ണം ദൈവഹിതപ്രകാരമല്ലോ നിങ്ങൾ ദുഃഖിച്ചതു.]]></a:t>
+              <a:t><![CDATA[9. இப்பொழுது சந்தோஷப்படுகிறேன்; நீங்கள் துக்கப்பட்டதற்காக அல்ல, மனந்திரும்புகிறதற்கேதுவாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ദൈവഹിതപ്രകാരമുള്ള ദുഃഖം അനുതാപം വരാത്ത മാനസാന്തരത്തെ രക്ഷെക്കായി ഉളവാക്കുന്നു; ലോകത്തിന്റെ]]></a:t>
+              <a:t><![CDATA[துக்கப்பட்டதற்காகவே சந்தோஷப்படுகிறேன்; நீங்கள் ஒன்றிலும் எங்களால் நஷ்டப்படாதபடிக்கு, தேவனுக்கேற்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദുഃഖമോ മരണത്തെ ഉളവാക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[துக்கம் அடைந்தீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ദൈവഹിതപ്രകാരം നിങ്ങൾക്കുണ്ടായ ഈ ദുഃഖം എത്ര ഉത്സാഹം, എത്ര പ്രതിവാദം, എത്ര നീരസം, എത്ര ഭയം, എത്ര]]></a:t>
+              <a:t><![CDATA[10. தேவனுக்கேற்ற துக்கம் பின்பு மனஸ்தாபப்படுகிறதற்கு இடமில்லாமல் இரட்சிப்புக்கேதுவான மனந்திரும்புதலை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വാഞ്ഛ, എത്ര എരിവു, എത്ര പ്രതികാരം നിങ്ങളിൽ ജനിപ്പിച്ചു; ഈ കാര്യത്തിൽ നിങ്ങൾ നിർമ്മലന്മാർ എന്നു]]></a:t>
+              <a:t><![CDATA[உண்டாக்குகிறது; லெளகிக துக்கமோ மரணத்தை உண்டாக்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എല്ലാവിധത്തിലും കാണിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[11. பாருங்கள், நீங்கள் தேவனுக்கேற்ற துக்கமடைந்ததுண்டே; அது உங்களிடத்தில் எவ்வளவு ஜாக்கிரதையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ഞാൻ നിങ്ങൾക്കു എഴുതിയതു അന്യായം ചെയ്തവൻ നിമിത്തം അല്ല, അന്യായം അനുഭവിച്ചവൻ നിമിത്തവുമല്ല,]]></a:t>
+              <a:t><![CDATA[குற்றந்தீர எவ்வளவு நியாயஞ்சொல்லுதலையும், எவ்வளவு வெறுப்பையும், எவ்வளவு பயத்தையும், எவ்வளவு ஆவலையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞങ്ങൾക്കു വേണ്ടിയുള്ള നിങ്ങളുടെ ഉത്സാഹം ദൈവത്തിൻ മുമ്പാകെ നിങ്ങളുടെ ഇടയിൽ വെളിപ്പെടേണ്ടതിന്നു തന്നേ.]]></a:t>
+              <a:t><![CDATA[எவ்வளவு பக்திவைராக்கியத்தையும், எவ்வளவு கண்டிப்பையும் உண்டாக்கிற்று. இந்தக் காரியத்திலே நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അതുകൊണ്ടു ഞങ്ങൾക്കു ആശ്വാസം വന്നിരിക്കുന്നു; ഞങ്ങളുടെ ആശ്വാസമൊഴികെ തീതൊസിന്റെ മനസ്സിന്നു]]></a:t>
+              <a:t><![CDATA[எல்லாவிதத்திலும் உங்களைச் சுத்தவான்களென்று விளங்கப்பண்ணினீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളെല്ലാവരാലും തണുപ്പു വന്നതുകൊണ്ടു അവന്നുണ്ടായ സന്തോഷംനിമിത്തം ഞങ്ങൾ എത്രയും അധികം]]></a:t>
+              <a:t><![CDATA[12. ஆதலால் நான் உங்களுக்கு அப்படி எழுதியிருந்தும், அநியாயஞ்செய்தவனிமித்தமுமல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നീക്കി നമ്മെത്തന്നേ വെടിപ്പാക്കി ദൈവഭയത്തിൽ വിശുദ്ധിയെ തികെച്ചുകൊൾക.]]></a:t>
+              <a:t><![CDATA[ஆவியிலும் உண்டான எல்லா அசுசியும் நீங்க, நம்மைச் சுத்திகரித்துக்கொண்டு, பரிசுத்தமாகுதலை தேவபயத்தோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സന്തോഷിച്ചു.]]></a:t>
+              <a:t><![CDATA[அநியாயஞ்செய்யப்படவனிமித்தமுமல்ல, தேவனுக்குமுன்பாக உங்களைக்குறித்து எங்களுக்கு உண்டாயிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അവനോടു നിങ്ങളെക്കുറിച്ചു വല്ലതും പ്രശംസിച്ചിട്ടുണ്ടെങ്കിൽ ഞാൻ ലജ്ജിച്ചു പോയിട്ടില്ല; ഞങ്ങൾ]]></a:t>
+              <a:t><![CDATA[ஜாக்கிரதை உங்களுக்கு வெளிப்படும்பொருட்டே அப்படி எழுதினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളോടു സകലവും സത്യമായി പറഞ്ഞതുപോലെ തീതൊസിനോടു ഞങ്ങൾ പ്രശംസിച്ചതും സത്യമായി വന്നു.]]></a:t>
+              <a:t><![CDATA[13. இதினிமித்தம் நீங்கள் ஆறுதலடைந்ததினாலே நாங்களும் ஆறுதலடைந்தோம்; விசேஷமாகத் தீத்துவினுடைய ஆவி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അവനെ ഭയത്തോടും വിറയലോടും കൈക്കൊണ്ടതിൽ നിങ്ങളെല്ലാവരും കാണിച്ച അനുസരണം അവൻ ഓർക്കുമ്പോൾ]]></a:t>
+              <a:t><![CDATA[உங்கள் அனைவராலும் ஆறுதலடைந்ததினாலே, அவனுக்கு உண்டான சந்தோஷத்தினால் அதிக சந்தோஷப்பட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളോടുള്ള അവന്റെ അനുരാഗം അത്യന്തം വർദ്ധിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[14. இப்படியிருக்க, உங்களுக்குப் புகழ்ச்சியாய் நான் அவனுடனே சொன்ன யாதொன்றைக்குறித்தும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8707,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. നിങ്ങളെ സംബന്ധിച്ചു എല്ലാ കാര്യത്തിലും ധൈര്യപ്പെടുവാൻ ഇടയുള്ളതിനാൽ ഞാൻ സന്തോഷിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[வெட்கப்படமாட்டேன்; நாங்கள் சகலத்தையும் உங்களுக்குச் சத்தியமாய்ச் சொன்னதுபோல, தீத்துவுடனே நாங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்களுக்குப் புகழ்ச்சியாய்ச் சொன்னதும் சத்தியமாக விளங்கிற்றே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. மேலும் நீங்களெல்லாரும் கட்டளைக்கு அமைந்து, பயத்தோடும் நடுக்கத்தோடும் தன்னை ஏற்றுக்கொண்டதை அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நினைக்கையில், அவனுடைய உள்ளம் உங்களைப்பற்றி அதிக அன்பாயிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. ஆகையால் எல்லாவிதத்திலும் உங்களைக்குறித்து எனக்குத் திடநம்பிக்கை உண்டாயிருக்கிறதென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9367,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. നിങ്ങളുടെ ഉള്ളിൽ ഞങ്ങൾക്കു ഇടം തരുവിൻ; ഞങ്ങൾ ആരോടും അന്യായം ചെയ്തിട്ടില്ല, ആരെയും]]></a:t>
+              <a:t><![CDATA[பூரணப்படுத்தக்கடவோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சந்தோஷப்படுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കെടുത്തീട്ടില്ല; ആരോടും ഒന്നും വഞ്ചിച്ചെടുത്തിട്ടുമില്ല.]]></a:t>
+              <a:t><![CDATA[2. எங்களுக்கு இடங்கொடுங்கள்; நாங்கள் ஒருவனுக்கும் அநியாயஞ்செய்யவில்லை, ஒருவனையும் கெடுக்கவில்லை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. കുറ്റം വിധിപ്പാനല്ല ഞാൻ ഇതു പറയുന്നതു; ഒരുമിച്ചു മരിപ്പാനും ഒരുമിച്ചു ജീവിപ്പാനും നിങ്ങൾ ഞങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[ஒருவனையும் வஞ்சிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഹൃദയങ്ങളിൽ ഇരിക്കുന്നു എന്നു ഞാൻ മുമ്പുതന്നെ പറഞ്ഞിട്ടുണ്ടല്ലോ.]]></a:t>
+              <a:t><![CDATA[3. உங்களைக் குற்றவாளிகளாக்கும்பொருட்டாக இப்படி நான் சொல்லுகிறதில்லை; முன்னே நான் சொல்லியபடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. നിങ്ങളോടു എനിക്കുള്ള പ്രാഗത്ഭ്യം വലിയതു; നിങ്ങളെക്കുറിച്ചുള്ള എന്റെ പ്രശംസ വലിയതു; ഞാൻ]]></a:t>
+              <a:t><![CDATA[உங்களுடனேகூடச் சாகவும் கூடப் பிழைக்கவுந்தக்கதாக எங்களிருதயங்களில் நீங்கள் இருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആശ്വാസംകൊണ്ടു നിറഞ്ഞിരിക്കുന്നു; ഞങ്ങളുടെ സകല കഷ്ടതയിലും സന്തോഷം എനിക്കു കവിഞ്ഞിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[4. மிகுந்த தைரியத்தோடே உங்களுடன் பேசுகிறேன்; உங்களைக்குறித்து மிகவும் மேன்மைபாராட்டுகிறேன், ஆறுதலால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +10220,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme96">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme96">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +10330,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme96">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +10505,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>40</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>