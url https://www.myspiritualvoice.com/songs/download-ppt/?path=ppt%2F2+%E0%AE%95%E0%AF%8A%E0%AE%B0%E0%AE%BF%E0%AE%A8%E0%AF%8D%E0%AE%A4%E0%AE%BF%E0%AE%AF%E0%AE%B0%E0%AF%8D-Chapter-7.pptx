--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -57,50 +57,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -114,50 +118,52 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -288,53 +294,55 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -503,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகிலும், சிறுமைப்பட்டவர்களுக்கு ஆறுதல் செய்கிற தேவன் தீத்து வந்ததினாலே எங்களுக்கு ஆறுதல்செய்தார்.]]></a:t>
+              <a:t><![CDATA[5. எப்படியென்றால், நாங்கள் மக்கெதோனியா நாட்டிலே வந்தபோது, எங்கள் சரீரத்திற்கு இளைப்பாறுதல் ஒன்றுமில்லாமல், எப்பக்கத்திலேயும் உபத்திரவப்பட்டோம்; புறம்பே போராட்டங்களும், உள்ளே பயங்களும் இருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -612,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் வந்ததினாலேமாத்திரமல்ல, உங்கள் வாஞ்சையையும், உங்கள் துக்கிப்பையும், என்னைப்பற்றி உங்களுக்கு உண்டான பக்திவைராக்கியத்தையும் அவன் கண்டு, உங்களால் அடைந்த ஆறுதலைத் தெரியப்படுத்தினதினாலும், நானும் ஆறுதலடைந்து அதிகமாய்ச் சந்தோஷப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[6. ஆகிலும், சிறுமைப்பட்டவர்களுக்கு ஆறுதல் செய்கிற தேவன் தீத்து வந்ததினாலே எங்களுக்கு ஆறுதல்செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆதலால் நான் நிருபத்தினாலே உங்களைத் துக்கப்படுத்தியிருந்தும், அந்த நிருபம் கொஞ்சப்பொழுதாகிலும் உங்களைத் துக்கப்படுத்தினதென்று கண்டு நான் மனஸ்தாபப்பட்டிருந்தும், இப்பொழுது மனஸ்தாபப்படுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[7. அவன் வந்ததினாலேமாத்திரமல்ல, உங்கள் வாஞ்சையையும், உங்கள் துக்கிப்பையும், என்னைப்பற்றி உங்களுக்கு உண்டான பக்திவைராக்கியத்தையும் அவன் கண்டு, உங்களால் அடைந்த ஆறுதலைத் தெரியப்படுத்தினதினாலும், நானும் ஆறுதலடைந்து அதிகமாய்ச் சந்தோஷப்பட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -939,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆதலால் நான் நிருபத்தினாலே உங்களைத் துக்கப்படுத்தியிருந்தும், அந்த நிருபம் கொஞ்சப்பொழுதாகிலும் உங்களைத் துக்கப்படுத்தினதென்று கண்டு நான் மனஸ்தாபப்பட்டிருந்தும், இப்பொழுது மனஸ்தாபப்படுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[7. அவன் வந்ததினாலேமாத்திரமல்ல, உங்கள் வாஞ்சையையும், உங்கள் துக்கிப்பையும், என்னைப்பற்றி உங்களுக்கு உண்டான பக்திவைராக்கியத்தையும் அவன் கண்டு, உங்களால் அடைந்த ஆறுதலைத் தெரியப்படுத்தினதினாலும், நானும் ஆறுதலடைந்து அதிகமாய்ச் சந்தோஷப்பட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1048,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்பொழுது சந்தோஷப்படுகிறேன்; நீங்கள் துக்கப்பட்டதற்காக அல்ல, மனந்திரும்புகிறதற்கேதுவாகத் துக்கப்பட்டதற்காகவே சந்தோஷப்படுகிறேன்; நீங்கள் ஒன்றிலும் எங்களால் நஷ்டப்படாதபடிக்கு, தேவனுக்கேற்ற துக்கம் அடைந்தீர்களே.]]></a:t>
+              <a:t><![CDATA[8. ஆதலால் நான் நிருபத்தினாலே உங்களைத் துக்கப்படுத்தியிருந்தும், அந்த நிருபம் கொஞ்சப்பொழுதாகிலும் உங்களைத் துக்கப்படுத்தினதென்று கண்டு நான் மனஸ்தாபப்பட்டிருந்தும், இப்பொழுது மனஸ்தாபப்படுகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்பொழுது சந்தோஷப்படுகிறேன்; நீங்கள் துக்கப்பட்டதற்காக அல்ல, மனந்திரும்புகிறதற்கேதுவாகத் துக்கப்பட்டதற்காகவே சந்தோஷப்படுகிறேன்; நீங்கள் ஒன்றிலும் எங்களால் நஷ்டப்படாதபடிக்கு, தேவனுக்கேற்ற துக்கம் அடைந்தீர்களே.]]></a:t>
+              <a:t><![CDATA[8. ஆதலால் நான் நிருபத்தினாலே உங்களைத் துக்கப்படுத்தியிருந்தும், அந்த நிருபம் கொஞ்சப்பொழுதாகிலும் உங்களைத் துக்கப்படுத்தினதென்று கண்டு நான் மனஸ்தாபப்பட்டிருந்தும், இப்பொழுது மனஸ்தாபப்படுகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1266,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்பொழுது சந்தோஷப்படுகிறேன்; நீங்கள் துக்கப்பட்டதற்காக அல்ல, மனந்திரும்புகிறதற்கேதுவாகத் துக்கப்பட்டதற்காகவே சந்தோஷப்படுகிறேன்; நீங்கள் ஒன்றிலும் எங்களால் நஷ்டப்படாதபடிக்கு, தேவனுக்கேற்ற துக்கம் அடைந்தீர்களே.]]></a:t>
+              <a:t><![CDATA[8. ஆதலால் நான் நிருபத்தினாலே உங்களைத் துக்கப்படுத்தியிருந்தும், அந்த நிருபம் கொஞ்சப்பொழுதாகிலும் உங்களைத் துக்கப்படுத்தினதென்று கண்டு நான் மனஸ்தாபப்பட்டிருந்தும், இப்பொழுது மனஸ்தாபப்படுகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவனுக்கேற்ற துக்கம் பின்பு மனஸ்தாபப்படுகிறதற்கு இடமில்லாமல் இரட்சிப்புக்கேதுவான மனந்திரும்புதலை உண்டாக்குகிறது; லெளகிக துக்கமோ மரணத்தை உண்டாக்குகிறது.]]></a:t>
+              <a:t><![CDATA[9. இப்பொழுது சந்தோஷப்படுகிறேன்; நீங்கள் துக்கப்பட்டதற்காக அல்ல, மனந்திரும்புகிறதற்கேதுவாகத் துக்கப்பட்டதற்காகவே சந்தோஷப்படுகிறேன்; நீங்கள் ஒன்றிலும் எங்களால் நஷ்டப்படாதபடிக்கு, தேவனுக்கேற்ற துக்கம் அடைந்தீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1593,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவனுக்கேற்ற துக்கம் பின்பு மனஸ்தாபப்படுகிறதற்கு இடமில்லாமல் இரட்சிப்புக்கேதுவான மனந்திரும்புதலை உண்டாக்குகிறது; லெளகிக துக்கமோ மரணத்தை உண்டாக்குகிறது.]]></a:t>
+              <a:t><![CDATA[9. இப்பொழுது சந்தோஷப்படுகிறேன்; நீங்கள் துக்கப்பட்டதற்காக அல்ல, மனந்திரும்புகிறதற்கேதுவாகத் துக்கப்பட்டதற்காகவே சந்தோஷப்படுகிறேன்; நீங்கள் ஒன்றிலும் எங்களால் நஷ்டப்படாதபடிக்கு, தேவனுக்கேற்ற துக்கம் அடைந்தீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பாருங்கள், நீங்கள் தேவனுக்கேற்ற துக்கமடைந்ததுண்டே; அது உங்களிடத்தில் எவ்வளவு ஜாக்கிரதையையும், குற்றந்தீர எவ்வளவு நியாயஞ்சொல்லுதலையும், எவ்வளவு வெறுப்பையும், எவ்வளவு பயத்தையும், எவ்வளவு ஆவலையும், எவ்வளவு பக்திவைராக்கியத்தையும், எவ்வளவு கண்டிப்பையும் உண்டாக்கிற்று. இந்தக் காரியத்திலே நீங்கள் எல்லாவிதத்திலும் உங்களைச் சுத்தவான்களென்று விளங்கப்பண்ணினீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. தேவனுக்கேற்ற துக்கம் பின்பு மனஸ்தாபப்படுகிறதற்கு இடமில்லாமல் இரட்சிப்புக்கேதுவான மனந்திரும்புதலை உண்டாக்குகிறது; லெளகிக துக்கமோ மரணத்தை உண்டாக்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1811,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பாருங்கள், நீங்கள் தேவனுக்கேற்ற துக்கமடைந்ததுண்டே; அது உங்களிடத்தில் எவ்வளவு ஜாக்கிரதையையும், குற்றந்தீர எவ்வளவு நியாயஞ்சொல்லுதலையும், எவ்வளவு வெறுப்பையும், எவ்வளவு பயத்தையும், எவ்வளவு ஆவலையும், எவ்வளவு பக்திவைராக்கியத்தையும், எவ்வளவு கண்டிப்பையும் உண்டாக்கிற்று. இந்தக் காரியத்திலே நீங்கள் எல்லாவிதத்திலும் உங்களைச் சுத்தவான்களென்று விளங்கப்பண்ணினீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. தேவனுக்கேற்ற துக்கம் பின்பு மனஸ்தாபப்படுகிறதற்கு இடமில்லாமல் இரட்சிப்புக்கேதுவான மனந்திரும்புதலை உண்டாக்குகிறது; லெளகிக துக்கமோ மரணத்தை உண்டாக்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2138,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆதலால் நான் உங்களுக்கு அப்படி எழுதியிருந்தும், அநியாயஞ்செய்தவனிமித்தமுமல்ல, அநியாயஞ்செய்யப்படவனிமித்தமுமல்ல, தேவனுக்குமுன்பாக உங்களைக்குறித்து எங்களுக்கு உண்டாயிருக்கிற ஜாக்கிரதை உங்களுக்கு வெளிப்படும்பொருட்டே அப்படி எழுதினேன்.]]></a:t>
+              <a:t><![CDATA[11. பாருங்கள், நீங்கள் தேவனுக்கேற்ற துக்கமடைந்ததுண்டே; அது உங்களிடத்தில் எவ்வளவு ஜாக்கிரதையையும், குற்றந்தீர எவ்வளவு நியாயஞ்சொல்லுதலையும், எவ்வளவு வெறுப்பையும், எவ்வளவு பயத்தையும், எவ்வளவு ஆவலையும், எவ்வளவு பக்திவைராக்கியத்தையும், எவ்வளவு கண்டிப்பையும் உண்டாக்கிற்று. இந்தக் காரியத்திலே நீங்கள் எல்லாவிதத்திலும் உங்களைச் சுத்தவான்களென்று விளங்கப்பண்ணினீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2356,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதினிமித்தம் நீங்கள் ஆறுதலடைந்ததினாலே நாங்களும் ஆறுதலடைந்தோம்; விசேஷமாகத் தீத்துவினுடைய ஆவி உங்கள் அனைவராலும் ஆறுதலடைந்ததினாலே, அவனுக்கு உண்டான சந்தோஷத்தினால் அதிக சந்தோஷப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[12. ஆதலால் நான் உங்களுக்கு அப்படி எழுதியிருந்தும், அநியாயஞ்செய்தவனிமித்தமுமல்ல, அநியாயஞ்செய்யப்படவனிமித்தமுமல்ல, தேவனுக்குமுன்பாக உங்களைக்குறித்து எங்களுக்கு உண்டாயிருக்கிற ஜாக்கிரதை உங்களுக்கு வெளிப்படும்பொருட்டே அப்படி எழுதினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2574,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படியிருக்க, உங்களுக்குப் புகழ்ச்சியாய் நான் அவனுடனே சொன்ன யாதொன்றைக்குறித்தும் வெட்கப்படமாட்டேன்; நாங்கள் சகலத்தையும் உங்களுக்குச் சத்தியமாய்ச் சொன்னதுபோல, தீத்துவுடனே நாங்கள் உங்களுக்குப் புகழ்ச்சியாய்ச் சொன்னதும் சத்தியமாக விளங்கிற்றே.]]></a:t>
+              <a:t><![CDATA[13. இதினிமித்தம் நீங்கள் ஆறுதலடைந்ததினாலே நாங்களும் ஆறுதலடைந்தோம்; விசேஷமாகத் தீத்துவினுடைய ஆவி உங்கள் அனைவராலும் ஆறுதலடைந்ததினாலே, அவனுக்கு உண்டான சந்தோஷத்தினால் அதிக சந்தோஷப்பட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படியிருக்க, உங்களுக்குப் புகழ்ச்சியாய் நான் அவனுடனே சொன்ன யாதொன்றைக்குறித்தும் வெட்கப்படமாட்டேன்; நாங்கள் சகலத்தையும் உங்களுக்குச் சத்தியமாய்ச் சொன்னதுபோல, தீத்துவுடனே நாங்கள் உங்களுக்குப் புகழ்ச்சியாய்ச் சொன்னதும் சத்தியமாக விளங்கிற்றே.]]></a:t>
+              <a:t><![CDATA[13. இதினிமித்தம் நீங்கள் ஆறுதலடைந்ததினாலே நாங்களும் ஆறுதலடைந்தோம்; விசேஷமாகத் தீத்துவினுடைய ஆவி உங்கள் அனைவராலும் ஆறுதலடைந்ததினாலே, அவனுக்கு உண்டான சந்தோஷத்தினால் அதிக சந்தோஷப்பட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2901,51 +2909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும் நீங்களெல்லாரும் கட்டளைக்கு அமைந்து, பயத்தோடும் நடுக்கத்தோடும் தன்னை ஏற்றுக்கொண்டதை அவன் நினைக்கையில், அவனுடைய உள்ளம் உங்களைப்பற்றி அதிக அன்பாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. இப்படியிருக்க, உங்களுக்குப் புகழ்ச்சியாய் நான் அவனுடனே சொன்ன யாதொன்றைக்குறித்தும் வெட்கப்படமாட்டேன்; நாங்கள் சகலத்தையும் உங்களுக்குச் சத்தியமாய்ச் சொன்னதுபோல, தீத்துவுடனே நாங்கள் உங்களுக்குப் புகழ்ச்சியாய்ச் சொன்னதும் சத்தியமாக விளங்கிற்றே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3010,51 +3018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும் நீங்களெல்லாரும் கட்டளைக்கு அமைந்து, பயத்தோடும் நடுக்கத்தோடும் தன்னை ஏற்றுக்கொண்டதை அவன் நினைக்கையில், அவனுடைய உள்ளம் உங்களைப்பற்றி அதிக அன்பாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. இப்படியிருக்க, உங்களுக்குப் புகழ்ச்சியாய் நான் அவனுடனே சொன்ன யாதொன்றைக்குறித்தும் வெட்கப்படமாட்டேன்; நாங்கள் சகலத்தையும் உங்களுக்குச் சத்தியமாய்ச் சொன்னதுபோல, தீத்துவுடனே நாங்கள் உங்களுக்குப் புகழ்ச்சியாய்ச் சொன்னதும் சத்தியமாக விளங்கிற்றே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3119,50 +3127,268 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[15. மேலும் நீங்களெல்லாரும் கட்டளைக்கு அமைந்து, பயத்தோடும் நடுக்கத்தோடும் தன்னை ஏற்றுக்கொண்டதை அவன் நினைக்கையில், அவனுடைய உள்ளம் உங்களைப்பற்றி அதிக அன்பாயிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. மேலும் நீங்களெல்லாரும் கட்டளைக்கு அமைந்து, பயத்தோடும் நடுக்கத்தோடும் தன்னை ஏற்றுக்கொண்டதை அவன் நினைக்கையில், அவனுடைய உள்ளம் உங்களைப்பற்றி அதிக அன்பாயிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[16. ஆகையால் எல்லாவிதத்திலும் உங்களைக்குறித்து எனக்குத் திடநம்பிக்கை உண்டாயிருக்கிறதென்று சந்தோஷப்படுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -3337,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உங்களைக் குற்றவாளிகளாக்கும்பொருட்டாக இப்படி நான் சொல்லுகிறதில்லை; முன்னே நான் சொல்லியபடி, உங்களுடனேகூடச் சாகவும் கூடப் பிழைக்கவுந்தக்கதாக எங்களிருதயங்களில் நீங்கள் இருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[2. எங்களுக்கு இடங்கொடுங்கள்; நாங்கள் ஒருவனுக்கும் அநியாயஞ்செய்யவில்லை, ஒருவனையும் கெடுக்கவில்லை, ஒருவனையும் வஞ்சிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3555,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மிகுந்த தைரியத்தோடே உங்களுடன் பேசுகிறேன்; உங்களைக்குறித்து மிகவும் மேன்மைபாராட்டுகிறேன், ஆறுதலால் நிறைந்திருக்கிறேன், எங்களுக்கு உண்டான சகல உபத்திரவத்திலேயும் பரிபூரண சந்தோஷமாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[3. உங்களைக் குற்றவாளிகளாக்கும்பொருட்டாக இப்படி நான் சொல்லுகிறதில்லை; முன்னே நான் சொல்லியபடி, உங்களுடனேகூடச் சாகவும் கூடப் பிழைக்கவுந்தக்கதாக எங்களிருதயங்களில் நீங்கள் இருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3773,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எப்படியென்றால், நாங்கள் மக்கெதோனியா நாட்டிலே வந்தபோது, எங்கள் சரீரத்திற்கு இளைப்பாறுதல் ஒன்றுமில்லாமல், எப்பக்கத்திலேயும் உபத்திரவப்பட்டோம்; புறம்பே போராட்டங்களும், உள்ளே பயங்களும் இருந்தன.]]></a:t>
+              <a:t><![CDATA[4. மிகுந்த தைரியத்தோடே உங்களுடன் பேசுகிறேன்; உங்களைக்குறித்து மிகவும் மேன்மைபாராட்டுகிறேன், ஆறுதலால் நிறைந்திருக்கிறேன், எங்களுக்கு உண்டான சகல உபத்திரவத்திலேயும் பரிபூரண சந்தோஷமாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3852,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506480" r:id="rId1"/>
+    <p:sldLayoutId id="2474529174" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4104,50 +4330,66 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4296,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[without were fightings, within were fears.]]></a:t>
+              <a:t><![CDATA[5. ഞങ്ങൾ മക്കെദോന്യയിൽ എത്തിയ ശേഷവും ഞങ്ങളുടെ ജഡത്തിന്നു ഒട്ടും സുഖമല്ല എല്ലാവിധത്തിലും കഷ്ടമത്രേ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Nevertheless God, that comforts those that are cast down, comforted us by the coming of Titus;]]></a:t>
+              <a:t><![CDATA[ഉണ്ടായതു; പുറത്തു യുദ്ധം, അകത്തു ഭയം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And not by his coming only, but by the consolation wherewith he was comforted in you, when he]]></a:t>
+              <a:t><![CDATA[6. എങ്കിലും എളിയവരെ ആശ്വസിപ്പിക്കുന്ന ദൈവം തീതൊസിന്റെ വരവിനാൽ ഞങ്ങളെ ആശ്വസിപ്പിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[told us your earn desire, your mourning, your fervent mind toward me; so that I rejoiced the more.]]></a:t>
+              <a:t><![CDATA[7. അവന്റെ വരവിനാൽ മാത്രമല്ല, അവന്നു നിങ്ങളെക്കൊണ്ടു ലഭിച്ച ആശ്വാസത്താലുംകൂടെ; നിങ്ങളുടെ വാഞ്ഛയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. For though I made you sorry with a letter, I do not repent, though I did repent: for I perceive]]></a:t>
+              <a:t><![CDATA[നിങ്ങളുടെ വിലാപവും എനിക്കായുള്ള നിങ്ങളുടെ എരിവും ഞങ്ങളോടു അറിയിച്ചതിനാൽ തന്നേ. അതുകൊണ്ടു ഞാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that the same epistle has made you sorry, though it were but for a season.]]></a:t>
+              <a:t><![CDATA[അധികമായി സന്തോഷിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Now I rejoice, not that all of you were made sorry, but that all of you sorrowed to repentance:]]></a:t>
+              <a:t><![CDATA[8. ഞാൻ ലേഖനത്താൽ നിങ്ങളെ ദുഃഖിപ്പിച്ചു എന്നു വരികിലും ഞാൻ അനുതപിക്കുന്നില്ല; ആ ലേഖനം നിങ്ങളെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for all of you were made sorry after a godly manner, that all of you might receive damage by us in]]></a:t>
+              <a:t><![CDATA[കുറയനേരത്തേക്കെങ്കിലും ദുഃഖിപ്പിച്ചു എന്നു കാണുന്നതുകൊണ്ടു മുമ്പെ അനുതപിച്ചു എങ്കിലും ഇപ്പോൾ ഞാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nothing.]]></a:t>
+              <a:t><![CDATA[സന്തോഷിക്കുന്നു;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. For godly sorrow works repentance to salvation not to be repented of: but the sorrow of the]]></a:t>
+              <a:t><![CDATA[9. നിങ്ങൾ ദുഃഖിച്ചതിനാലല്ല, മാനസാന്തരത്തിന്നായി ദുഃഖിച്ചതിനാൽ അത്രേ. നിങ്ങൾക്കു ഞങ്ങളാൽ ഒന്നിലും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Having therefore these promises, dearly beloved, let us cleanse ourselves from all filthiness of]]></a:t>
+              <a:t><![CDATA[1. പ്രിയമുള്ളവരേ, ഈ വാഗ്ദത്തങ്ങൾ നമുക്കു ഉള്ളതുകൊണ്ടു നാം ജഡത്തിലെയും ആത്മാവിലെയും സകല കന്മഷവും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[world works death.]]></a:t>
+              <a:t><![CDATA[ചേതം വരാതവണ്ണം ദൈവഹിതപ്രകാരമല്ലോ നിങ്ങൾ ദുഃഖിച്ചതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. For behold this very same thing, that all of you sorrowed after a godly sort, what carefulness]]></a:t>
+              <a:t><![CDATA[10. ദൈവഹിതപ്രകാരമുള്ള ദുഃഖം അനുതാപം വരാത്ത മാനസാന്തരത്തെ രക്ഷെക്കായി ഉളവാക്കുന്നു; ലോകത്തിന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it wrought in you, yea, what clearing of yourselves, yea, what indignation, yea, what fear, yea,]]></a:t>
+              <a:t><![CDATA[ദുഃഖമോ മരണത്തെ ഉളവാക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[what vehement desire, yea, what zeal, yea, what revenge! In all things all of you have approved]]></a:t>
+              <a:t><![CDATA[11. ദൈവഹിതപ്രകാരം നിങ്ങൾക്കുണ്ടായ ഈ ദുഃഖം എത്ര ഉത്സാഹം, എത്ര പ്രതിവാദം, എത്ര നീരസം, എത്ര ഭയം, എത്ര]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yourselves to be clear in this matter.]]></a:t>
+              <a:t><![CDATA[വാഞ്ഛ, എത്ര എരിവു, എത്ര പ്രതികാരം നിങ്ങളിൽ ജനിപ്പിച്ചു; ഈ കാര്യത്തിൽ നിങ്ങൾ നിർമ്മലന്മാർ എന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Wherefore, though I wrote unto you, I did it not for his cause that had done the wrong, nor for]]></a:t>
+              <a:t><![CDATA[എല്ലാവിധത്തിലും കാണിച്ചിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his cause that suffered wrong, but that our care for you in the sight of God might appear unto you.]]></a:t>
+              <a:t><![CDATA[12. ഞാൻ നിങ്ങൾക്കു എഴുതിയതു അന്യായം ചെയ്തവൻ നിമിത്തം അല്ല, അന്യായം അനുഭവിച്ചവൻ നിമിത്തവുമല്ല,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Therefore we were comforted in your comfort: yea, and exceedingly more rejoice did we for the]]></a:t>
+              <a:t><![CDATA[ഞങ്ങൾക്കു വേണ്ടിയുള്ള നിങ്ങളുടെ ഉത്സാഹം ദൈവത്തിൻ മുമ്പാകെ നിങ്ങളുടെ ഇടയിൽ വെളിപ്പെടേണ്ടതിന്നു തന്നേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[joy of Titus, because his spirit was refreshed by you all.]]></a:t>
+              <a:t><![CDATA[13. അതുകൊണ്ടു ഞങ്ങൾക്കു ആശ്വാസം വന്നിരിക്കുന്നു; ഞങ്ങളുടെ ആശ്വാസമൊഴികെ തീതൊസിന്റെ മനസ്സിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. For if I have boasted any thing to him of you, I am not ashamed; but as we spoke all things to]]></a:t>
+              <a:t><![CDATA[നിങ്ങളെല്ലാവരാലും തണുപ്പു വന്നതുകൊണ്ടു അവന്നുണ്ടായ സന്തോഷംനിമിത്തം ഞങ്ങൾ എത്രയും അധികം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the flesh and spirit, perfecting holiness in the fear of God.]]></a:t>
+              <a:t><![CDATA[നീക്കി നമ്മെത്തന്നേ വെടിപ്പാക്കി ദൈവഭയത്തിൽ വിശുദ്ധിയെ തികെച്ചുകൊൾക.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you in truth, even so our boasting, which I made before Titus, is found a truth.]]></a:t>
+              <a:t><![CDATA[സന്തോഷിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And his inward affection is more abundant toward you, whilst he remembers the obedience of you]]></a:t>
+              <a:t><![CDATA[14. അവനോടു നിങ്ങളെക്കുറിച്ചു വല്ലതും പ്രശംസിച്ചിട്ടുണ്ടെങ്കിൽ ഞാൻ ലജ്ജിച്ചു പോയിട്ടില്ല; ഞങ്ങൾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all, how with fear and trembling all of you received him.]]></a:t>
+              <a:t><![CDATA[നിങ്ങളോടു സകലവും സത്യമായി പറഞ്ഞതുപോലെ തീതൊസിനോടു ഞങ്ങൾ പ്രശംസിച്ചതും സത്യമായി വന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7838,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. I rejoice therefore that I have confidence in you in all things.]]></a:t>
+              <a:t><![CDATA[15. അവനെ ഭയത്തോടും വിറയലോടും കൈക്കൊണ്ടതിൽ നിങ്ങളെല്ലാവരും കാണിച്ച അനുസരണം അവൻ ഓർക്കുമ്പോൾ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[നിങ്ങളോടുള്ള അവന്റെ അനുരാഗം അത്യന്തം വർദ്ധിക്കുന്നു.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. നിങ്ങളെ സംബന്ധിച്ചു എല്ലാ കാര്യത്തിലും ധൈര്യപ്പെടുവാൻ ഇടയുള്ളതിനാൽ ഞാൻ സന്തോഷിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Receive us; we have wronged no man, we have corrupted no man, we have defrauded no man.]]></a:t>
+              <a:t><![CDATA[2. നിങ്ങളുടെ ഉള്ളിൽ ഞങ്ങൾക്കു ഇടം തരുവിൻ; ഞങ്ങൾ ആരോടും അന്യായം ചെയ്തിട്ടില്ല, ആരെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. I speak not this to condemn you: for I have said before, that all of you are in our hearts to die]]></a:t>
+              <a:t><![CDATA[കെടുത്തീട്ടില്ല; ആരോടും ഒന്നും വഞ്ചിച്ചെടുത്തിട്ടുമില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and live with you.]]></a:t>
+              <a:t><![CDATA[3. കുറ്റം വിധിപ്പാനല്ല ഞാൻ ഇതു പറയുന്നതു; ഒരുമിച്ചു മരിപ്പാനും ഒരുമിച്ചു ജീവിപ്പാനും നിങ്ങൾ ഞങ്ങളുടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Great is my boldness of speech toward you, great is my glorying of you: I am filled with comfort,]]></a:t>
+              <a:t><![CDATA[ഹൃദയങ്ങളിൽ ഇരിക്കുന്നു എന്നു ഞാൻ മുമ്പുതന്നെ പറഞ്ഞിട്ടുണ്ടല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I am exceeding joyful in all our tribulation.]]></a:t>
+              <a:t><![CDATA[4. നിങ്ങളോടു എനിക്കുള്ള പ്രാഗത്ഭ്യം വലിയതു; നിങ്ങളെക്കുറിച്ചുള്ള എന്റെ പ്രശംസ വലിയതു; ഞാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For, when we were come into Macedonia, our flesh had no rest, but we were troubled on every side;]]></a:t>
+              <a:t><![CDATA[ആശ്വാസംകൊണ്ടു നിറഞ്ഞിരിക്കുന്നു; ഞങ്ങളുടെ സകല കഷ്ടതയിലും സന്തോഷം എനിക്കു കവിഞ്ഞിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
   <a:themeElements>
-    <a:clrScheme name="Theme63">
+    <a:clrScheme name="Theme96">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme63">
+    <a:fontScheme name="Theme96">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme63">
+    <a:fmtScheme name="Theme96">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>