--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -79,60 +79,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -157,55 +147,50 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
-    <p:sldId id="300" r:id="rId47"/>
-[...3 lines deleted...]
-    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -347,58 +332,53 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -458,51 +438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேலும் நாங்கள் நினைத்தபடிமாத்திரம் கொடாமல், தேவனுடைய சித்தத்தினாலே முன்பு தங்களைத்தாமே கர்த்தருக்கும், பின்பு எங்களுக்கும் ஒப்புக்கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. இதை நான் கட்டளையாகச் சொல்லாமல், மற்றவர்களுடைய ஜாக்கிரதையைக்கொண்டு, உங்கள் அன்பின் உண்மையைச் சோதிக்கும்பொருட்டே சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -567,51 +547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால் தீத்து இந்தத் தர்மகாரியத்தை உங்களிடத்தில் தொடங்கினபடியே, அதை முடிக்கவும் வேண்டுமென்று அவனைக் கேட்டுக்கொண்டோம்.]]></a:t>
+              <a:t><![CDATA[9. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் கிருபையை அறிந்திருக்கிறீர்களே; அவர் ஐசுவரியமுள்ளவராயிருந்தும், நீங்கள் அவருடைய தரித்திரத்தினாலே ஐசுவரியவான்களாகும்படிக்கு, உங்கள்நிமித்தம் தரித்திரரானாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால் தீத்து இந்தத் தர்மகாரியத்தை உங்களிடத்தில் தொடங்கினபடியே, அதை முடிக்கவும் வேண்டுமென்று அவனைக் கேட்டுக்கொண்டோம்.]]></a:t>
+              <a:t><![CDATA[9. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் கிருபையை அறிந்திருக்கிறீர்களே; அவர் ஐசுவரியமுள்ளவராயிருந்தும், நீங்கள் அவருடைய தரித்திரத்தினாலே ஐசுவரியவான்களாகும்படிக்கு, உங்கள்நிமித்தம் தரித்திரரானாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அல்லாமலும், விசுவாசத்திலும், போதிப்பிலும், அறிவிலும், எல்லாவித ஜாக்கிரதையிலும், எங்கள்மேலுள்ள உங்கள் அன்பிலும், மற்றெல்லாக் காரியங்களிலும், நீங்கள் பெருகியிருக்கிறதுபோல, இந்தத் தர்மகாரியத்திலும் பெருகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[10. இதைக்குறித்து என் யோசனையை உங்களுக்கு அறிவிக்கிறேன்; இதைச் செய்கிறதற்கு மாத்திரமல்ல, செய்யவேண்டுமென்று உற்சாகப்படுகிறதற்கும் ஒருவருஷமாய் ஆரம்பம்பண்ணின உங்களுக்கு இது தகுதியாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அல்லாமலும், விசுவாசத்திலும், போதிப்பிலும், அறிவிலும், எல்லாவித ஜாக்கிரதையிலும், எங்கள்மேலுள்ள உங்கள் அன்பிலும், மற்றெல்லாக் காரியங்களிலும், நீங்கள் பெருகியிருக்கிறதுபோல, இந்தத் தர்மகாரியத்திலும் பெருகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[10. இதைக்குறித்து என் யோசனையை உங்களுக்கு அறிவிக்கிறேன்; இதைச் செய்கிறதற்கு மாத்திரமல்ல, செய்யவேண்டுமென்று உற்சாகப்படுகிறதற்கும் ஒருவருஷமாய் ஆரம்பம்பண்ணின உங்களுக்கு இது தகுதியாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதை நான் கட்டளையாகச் சொல்லாமல், மற்றவர்களுடைய ஜாக்கிரதையைக்கொண்டு, உங்கள் அன்பின் உண்மையைச் சோதிக்கும்பொருட்டே சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[11. ஆகையால் அதை இப்பொழுது செய்து நிறைவேற்றுங்கள்; கொடுக்கவேண்டும் என்கிற விருப்பமுண்டாயிருந்ததுபோல, உங்களுக்கு உள்ளவைகளில் எடுத்து அதை நிறைவேற்றுதலும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதை நான் கட்டளையாகச் சொல்லாமல், மற்றவர்களுடைய ஜாக்கிரதையைக்கொண்டு, உங்கள் அன்பின் உண்மையைச் சோதிக்கும்பொருட்டே சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[11. ஆகையால் அதை இப்பொழுது செய்து நிறைவேற்றுங்கள்; கொடுக்கவேண்டும் என்கிற விருப்பமுண்டாயிருந்ததுபோல, உங்களுக்கு உள்ளவைகளில் எடுத்து அதை நிறைவேற்றுதலும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் கிருபையை அறிந்திருக்கிறீர்களே; அவர் ஐசுவரியமுள்ளவராயிருந்தும், நீங்கள் அவருடைய தரித்திரத்தினாலே ஐசுவரியவான்களாகும்படிக்கு, உங்கள்நிமித்தம் தரித்திரரானாரே.]]></a:t>
+              <a:t><![CDATA[12. ஒருவனுக்கு மனவிருப்பமிருந்தால், அவனுக்கு இல்லாததின்படியல்ல, அவனுக்கு உள்ளதின்படியே அங்கிகரிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் கிருபையை அறிந்திருக்கிறீர்களே; அவர் ஐசுவரியமுள்ளவராயிருந்தும், நீங்கள் அவருடைய தரித்திரத்தினாலே ஐசுவரியவான்களாகும்படிக்கு, உங்கள்நிமித்தம் தரித்திரரானாரே.]]></a:t>
+              <a:t><![CDATA[12. ஒருவனுக்கு மனவிருப்பமிருந்தால், அவனுக்கு இல்லாததின்படியல்ல, அவனுக்கு உள்ளதின்படியே அங்கிகரிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதைக்குறித்து என் யோசனையை உங்களுக்கு அறிவிக்கிறேன்; இதைச் செய்கிறதற்கு மாத்திரமல்ல, செய்யவேண்டுமென்று உற்சாகப்படுகிறதற்கும் ஒருவருஷமாய் ஆரம்பம்பண்ணின உங்களுக்கு இது தகுதியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. மற்றவர்களுக்குச் சகாயமும் உங்களுக்கு வருத்தமும் உண்டாகும்படியல்ல, சமநிலையிருக்கும்படியாகவே சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1548,51 +1528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும் சகோதரரே, மக்கெதோனியா நாட்டுச் சபைகளுக்கு தேவன் அளித்த கிருபையை உங்களுக்கு அறிவிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[4. தங்கள் உபகாரத்தையும், பரிசுத்தவான்களுக்குச் செய்யப்படும் தர்மஊழியத்தின் பங்கையும் நாங்கள் ஏற்றுக்கொள்ளும்படி அவர்கள் எங்களை மிகவும் வேண்டிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதைக்குறித்து என் யோசனையை உங்களுக்கு அறிவிக்கிறேன்; இதைச் செய்கிறதற்கு மாத்திரமல்ல, செய்யவேண்டுமென்று உற்சாகப்படுகிறதற்கும் ஒருவருஷமாய் ஆரம்பம்பண்ணின உங்களுக்கு இது தகுதியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[14. எப்படியெனில், மிகுதியாய்ச் சேர்த்தவனுக்கு அதிகமானதுமில்லை, கொஞ்சமாய்ச் சேர்த்தவனுக்குக் குறைவானதுமில்லை என்று எழுதியிருக்கிறபிரகாரம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் அதை இப்பொழுது செய்து நிறைவேற்றுங்கள்; கொடுக்கவேண்டும் என்கிற விருப்பமுண்டாயிருந்ததுபோல, உங்களுக்கு உள்ளவைகளில் எடுத்து அதை நிறைவேற்றுதலும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[14. எப்படியெனில், மிகுதியாய்ச் சேர்த்தவனுக்கு அதிகமானதுமில்லை, கொஞ்சமாய்ச் சேர்த்தவனுக்குக் குறைவானதுமில்லை என்று எழுதியிருக்கிறபிரகாரம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் அதை இப்பொழுது செய்து நிறைவேற்றுங்கள்; கொடுக்கவேண்டும் என்கிற விருப்பமுண்டாயிருந்ததுபோல, உங்களுக்கு உள்ளவைகளில் எடுத்து அதை நிறைவேற்றுதலும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[15. சமநிலைப் பிரமாணத்தின்படியே, அவர்களுடைய செல்வம் உங்கள் வறுமைக்கு உதவும்படிக்கு இக்காலத்திலே உங்களுடைய செல்வம் அவர்களுடைய வறுமைக்கு உதவுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +1964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒருவனுக்கு மனவிருப்பமிருந்தால், அவனுக்கு இல்லாததின்படியல்ல, அவனுக்கு உள்ளதின்படியே அங்கிகரிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[15. சமநிலைப் பிரமாணத்தின்படியே, அவர்களுடைய செல்வம் உங்கள் வறுமைக்கு உதவும்படிக்கு இக்காலத்திலே உங்களுடைய செல்வம் அவர்களுடைய வறுமைக்கு உதவுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒருவனுக்கு மனவிருப்பமிருந்தால், அவனுக்கு இல்லாததின்படியல்ல, அவனுக்கு உள்ளதின்படியே அங்கிகரிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[16. அன்றியும் உங்களுக்காக இப்படிப்பட்ட ஜாக்கிரதை உண்டாயிருக்கும்படி தீத்துவின் இருதயத்தில் அருளின தேவனுக்கு ஸ்தோத்திரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மற்றவர்களுக்குச் சகாயமும் உங்களுக்கு வருத்தமும் உண்டாகும்படியல்ல, சமநிலையிருக்கும்படியாகவே சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. நாங்கள் கேட்டுக்கொண்டதை அவன் அங்கிகரித்ததுமல்லாமல், அவன் அதிக ஜாக்கிரதையாயிருந்து, தன் விருப்பத்தின்படியே உங்களிடத்திற்கு வரப் புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மற்றவர்களுக்குச் சகாயமும் உங்களுக்கு வருத்தமும் உண்டாகும்படியல்ல, சமநிலையிருக்கும்படியாகவே சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. நாங்கள் கேட்டுக்கொண்டதை அவன் அங்கிகரித்ததுமல்லாமல், அவன் அதிக ஜாக்கிரதையாயிருந்து, தன் விருப்பத்தின்படியே உங்களிடத்திற்கு வரப் புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எப்படியெனில், மிகுதியாய்ச் சேர்த்தவனுக்கு அதிகமானதுமில்லை, கொஞ்சமாய்ச் சேர்த்தவனுக்குக் குறைவானதுமில்லை என்று எழுதியிருக்கிறபிரகாரம்,]]></a:t>
+              <a:t><![CDATA[18. சுவிசேஷ ஊழியத்தில் எல்லாச் சபைகளிலும் புகழ்ச்சிபெற்ற ஒரு சகோதரனை அவனோடேகூட அனுப்பியிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எப்படியெனில், மிகுதியாய்ச் சேர்த்தவனுக்கு அதிகமானதுமில்லை, கொஞ்சமாய்ச் சேர்த்தவனுக்குக் குறைவானதுமில்லை என்று எழுதியிருக்கிறபிரகாரம்,]]></a:t>
+              <a:t><![CDATA[18. சுவிசேஷ ஊழியத்தில் எல்லாச் சபைகளிலும் புகழ்ச்சிபெற்ற ஒரு சகோதரனை அவனோடேகூட அனுப்பியிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எப்படியெனில், மிகுதியாய்ச் சேர்த்தவனுக்கு அதிகமானதுமில்லை, கொஞ்சமாய்ச் சேர்த்தவனுக்குக் குறைவானதுமில்லை என்று எழுதியிருக்கிறபிரகாரம்,]]></a:t>
+              <a:t><![CDATA[19. அதுமாத்திரமல்ல, கர்த்தருக்கு மகிமையுண்டாகவும், உங்கள் மனவிருப்பம் விளங்கவும், எங்கள் ஊழியத்தினாலே சேர்க்கப்படும் தர்மப்பணத்தைக் கொண்டுபோகையில், எங்களுக்கு வழித்துணையாயிருக்கும்படி, அவன் சபைகளால் தெரிந்து ஏற்படுத்தப்பட்டவனாயும் இருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2747,51 +2727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும் சகோதரரே, மக்கெதோனியா நாட்டுச் சபைகளுக்கு தேவன் அளித்த கிருபையை உங்களுக்கு அறிவிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[5. மேலும் நாங்கள் நினைத்தபடிமாத்திரம் கொடாமல், தேவனுடைய சித்தத்தினாலே முன்பு தங்களைத்தாமே கர்த்தருக்கும், பின்பு எங்களுக்கும் ஒப்புக்கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சமநிலைப் பிரமாணத்தின்படியே, அவர்களுடைய செல்வம் உங்கள் வறுமைக்கு உதவும்படிக்கு இக்காலத்திலே உங்களுடைய செல்வம் அவர்களுடைய வறுமைக்கு உதவுவதாக.]]></a:t>
+              <a:t><![CDATA[19. அதுமாத்திரமல்ல, கர்த்தருக்கு மகிமையுண்டாகவும், உங்கள் மனவிருப்பம் விளங்கவும், எங்கள் ஊழியத்தினாலே சேர்க்கப்படும் தர்மப்பணத்தைக் கொண்டுபோகையில், எங்களுக்கு வழித்துணையாயிருக்கும்படி, அவன் சபைகளால் தெரிந்து ஏற்படுத்தப்பட்டவனாயும் இருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +2945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சமநிலைப் பிரமாணத்தின்படியே, அவர்களுடைய செல்வம் உங்கள் வறுமைக்கு உதவும்படிக்கு இக்காலத்திலே உங்களுடைய செல்வம் அவர்களுடைய வறுமைக்கு உதவுவதாக.]]></a:t>
+              <a:t><![CDATA[19. அதுமாத்திரமல்ல, கர்த்தருக்கு மகிமையுண்டாகவும், உங்கள் மனவிருப்பம் விளங்கவும், எங்கள் ஊழியத்தினாலே சேர்க்கப்படும் தர்மப்பணத்தைக் கொண்டுபோகையில், எங்களுக்கு வழித்துணையாயிருக்கும்படி, அவன் சபைகளால் தெரிந்து ஏற்படுத்தப்பட்டவனாயும் இருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அன்றியும் உங்களுக்காக இப்படிப்பட்ட ஜாக்கிரதை உண்டாயிருக்கும்படி தீத்துவின் இருதயத்தில் அருளின தேவனுக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[20. ஊழியத்தினாலே சேர்க்கப்பட்ட மிகுதியான தர்மப்பணத்தைக்குறித்து ஒருவனும் எங்களைக் குற்றப்படுத்தாதபடிக்கு நாங்கள் எச்சரிக்கையாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நாங்கள் கேட்டுக்கொண்டதை அவன் அங்கிகரித்ததுமல்லாமல், அவன் அதிக ஜாக்கிரதையாயிருந்து, தன் விருப்பத்தின்படியே உங்களிடத்திற்கு வரப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[21. கர்த்தருக்கு முன்பாகமாத்திரமல்ல, மனுஷருக்கு முன்பாகவும் யோக்கியமானவைகளைச் செய்ய நாடுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நாங்கள் கேட்டுக்கொண்டதை அவன் அங்கிகரித்ததுமல்லாமல், அவன் அதிக ஜாக்கிரதையாயிருந்து, தன் விருப்பத்தின்படியே உங்களிடத்திற்கு வரப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[22. மேலும், அநேக காரியங்களில் ஜாக்கிரதையுள்ளவனென்று நாங்கள் பலமுறை கண்டறிந்தவனும், இப்பொழுது உங்கள்மேலுள்ள மிகுந்த நம்பிக்கையினாலே அதிக ஜாக்கிரதையுள்ளவனுமாகிய நம்முடைய சகோதரனையும் இவர்களோடே கூட அனுப்பியிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சுவிசேஷ ஊழியத்தில் எல்லாச் சபைகளிலும் புகழ்ச்சிபெற்ற ஒரு சகோதரனை அவனோடேகூட அனுப்பியிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[22. மேலும், அநேக காரியங்களில் ஜாக்கிரதையுள்ளவனென்று நாங்கள் பலமுறை கண்டறிந்தவனும், இப்பொழுது உங்கள்மேலுள்ள மிகுந்த நம்பிக்கையினாலே அதிக ஜாக்கிரதையுள்ளவனுமாகிய நம்முடைய சகோதரனையும் இவர்களோடே கூட அனுப்பியிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சுவிசேஷ ஊழியத்தில் எல்லாச் சபைகளிலும் புகழ்ச்சிபெற்ற ஒரு சகோதரனை அவனோடேகூட அனுப்பியிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[23. தீத்துவைக்குறித்து ஒருவன் விசாரித்தால், அவன் எனக்குக் கூட்டாளியும் உங்களுக்காக என் உடன்வேலையாளுமாயிக்கிறானென்றும்; எங்கள் சகோதரரைக்குறித்து ஒருவன் விசாரித்தால், அவர்கள் சபைகளுடைய ஸ்தானாபதிகளும், கிறிஸ்துவுக்கு மகிமையுமாயிருக்கிறார்களென்றும் அறியக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,51 +3599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதுமாத்திரமல்ல, கர்த்தருக்கு மகிமையுண்டாகவும், உங்கள் மனவிருப்பம் விளங்கவும், எங்கள் ஊழியத்தினாலே சேர்க்கப்படும் தர்மப்பணத்தைக் கொண்டுபோகையில், எங்களுக்கு வழித்துணையாயிருக்கும்படி, அவன் சபைகளால் தெரிந்து ஏற்படுத்தப்பட்டவனாயும் இருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[23. தீத்துவைக்குறித்து ஒருவன் விசாரித்தால், அவன் எனக்குக் கூட்டாளியும் உங்களுக்காக என் உடன்வேலையாளுமாயிக்கிறானென்றும்; எங்கள் சகோதரரைக்குறித்து ஒருவன் விசாரித்தால், அவர்கள் சபைகளுடைய ஸ்தானாபதிகளும், கிறிஸ்துவுக்கு மகிமையுமாயிருக்கிறார்களென்றும் அறியக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதுமாத்திரமல்ல, கர்த்தருக்கு மகிமையுண்டாகவும், உங்கள் மனவிருப்பம் விளங்கவும், எங்கள் ஊழியத்தினாலே சேர்க்கப்படும் தர்மப்பணத்தைக் கொண்டுபோகையில், எங்களுக்கு வழித்துணையாயிருக்கும்படி, அவன் சபைகளால் தெரிந்து ஏற்படுத்தப்பட்டவனாயும் இருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[24. ஆதலால் உங்கள் அன்பையும், நாங்கள் உங்களைக்குறித்துச் சொன்ன புகழ்ச்சியையும், சபைகளுக்கு முன்பாக அவர்களுக்குத் திருஷ்டாந்தப்படுத்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3837,51 +3817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஊழியத்தினாலே சேர்க்கப்பட்ட மிகுதியான தர்மப்பணத்தைக்குறித்து ஒருவனும் எங்களைக் குற்றப்படுத்தாதபடிக்கு நாங்கள் எச்சரிக்கையாயிருந்து,]]></a:t>
+              <a:t><![CDATA[24. ஆதலால் உங்கள் அன்பையும், நாங்கள் உங்களைக்குறித்துச் சொன்ன புகழ்ச்சியையும், சபைகளுக்கு முன்பாக அவர்களுக்குத் திருஷ்டாந்தப்படுத்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3946,51 +3926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் மிகுந்த உபத்திரவத்தினாலே சோதிக்கப்படுகையில், கொடிய தரித்திரமுடையவர்களாயிருந்தும், தங்கள் பரிபூரண சந்தோஷத்தினாலே மிகுந்த உதாரத்துவமாய்க் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. மேலும் நாங்கள் நினைத்தபடிமாத்திரம் கொடாமல், தேவனுடைய சித்தத்தினாலே முன்பு தங்களைத்தாமே கர்த்தருக்கும், பின்பு எங்களுக்கும் ஒப்புக்கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4055,51 +4035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஊழியத்தினாலே சேர்க்கப்பட்ட மிகுதியான தர்மப்பணத்தைக்குறித்து ஒருவனும் எங்களைக் குற்றப்படுத்தாதபடிக்கு நாங்கள் எச்சரிக்கையாயிருந்து,]]></a:t>
+              <a:t><![CDATA[1. அன்றியும் சகோதரரே, மக்கெதோனியா நாட்டுச் சபைகளுக்கு தேவன் அளித்த கிருபையை உங்களுக்கு அறிவிக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4164,51 +4144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தருக்கு முன்பாகமாத்திரமல்ல, மனுஷருக்கு முன்பாகவும் யோக்கியமானவைகளைச் செய்ய நாடுகிறோம்.]]></a:t>
+              <a:t><![CDATA[2. அவர்கள் மிகுந்த உபத்திரவத்தினாலே சோதிக்கப்படுகையில், கொடிய தரித்திரமுடையவர்களாயிருந்தும், தங்கள் பரிபூரண சந்தோஷத்தினாலே மிகுந்த உதாரத்துவமாய்க் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தருக்கு முன்பாகமாத்திரமல்ல, மனுஷருக்கு முன்பாகவும் யோக்கியமானவைகளைச் செய்ய நாடுகிறோம்.]]></a:t>
+              <a:t><![CDATA[2. அவர்கள் மிகுந்த உபத்திரவத்தினாலே சோதிக்கப்படுகையில், கொடிய தரித்திரமுடையவர்களாயிருந்தும், தங்கள் பரிபூரண சந்தோஷத்தினாலே மிகுந்த உதாரத்துவமாய்க் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,51 +4362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மேலும், அநேக காரியங்களில் ஜாக்கிரதையுள்ளவனென்று நாங்கள் பலமுறை கண்டறிந்தவனும், இப்பொழுது உங்கள்மேலுள்ள மிகுந்த நம்பிக்கையினாலே அதிக ஜாக்கிரதையுள்ளவனுமாகிய நம்முடைய சகோதரனையும் இவர்களோடே கூட அனுப்பியிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[3. மேலும் அவர்கள் தங்கள் திராணிக்குத் தக்கதாகவும், தங்கள் திராணிக்கு மிஞ்சியும் கொடுக்க தாங்களே மனதுள்ளவர்களாயிருந்தார்களென்பதற்கு, நான் சாட்சியாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,596 +4471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மேலும், அநேக காரியங்களில் ஜாக்கிரதையுள்ளவனென்று நாங்கள் பலமுறை கண்டறிந்தவனும், இப்பொழுது உங்கள்மேலுள்ள மிகுந்த நம்பிக்கையினாலே அதிக ஜாக்கிரதையுள்ளவனுமாகிய நம்முடைய சகோதரனையும் இவர்களோடே கூட அனுப்பியிருக்கிறோம்.]]></a:t>
-[...544 lines deleted...]
-              <a:t><![CDATA[24. ஆதலால் உங்கள் அன்பையும், நாங்கள் உங்களைக்குறித்துச் சொன்ன புகழ்ச்சியையும், சபைகளுக்கு முன்பாக அவர்களுக்குத் திருஷ்டாந்தப்படுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[3. மேலும் அவர்கள் தங்கள் திராணிக்குத் தக்கதாகவும், தங்கள் திராணிக்கு மிஞ்சியும் கொடுக்க தாங்களே மனதுள்ளவர்களாயிருந்தார்களென்பதற்கு, நான் சாட்சியாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5145,51 +4580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் மிகுந்த உபத்திரவத்தினாலே சோதிக்கப்படுகையில், கொடிய தரித்திரமுடையவர்களாயிருந்தும், தங்கள் பரிபூரண சந்தோஷத்தினாலே மிகுந்த உதாரத்துவமாய்க் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. ஆதலால் தீத்து இந்தத் தர்மகாரியத்தை உங்களிடத்தில் தொடங்கினபடியே, அதை முடிக்கவும் வேண்டுமென்று அவனைக் கேட்டுக்கொண்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5254,51 +4689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும் அவர்கள் தங்கள் திராணிக்குத் தக்கதாகவும், தங்கள் திராணிக்கு மிஞ்சியும் கொடுக்க தாங்களே மனதுள்ளவர்களாயிருந்தார்களென்பதற்கு, நான் சாட்சியாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[6. ஆதலால் தீத்து இந்தத் தர்மகாரியத்தை உங்களிடத்தில் தொடங்கினபடியே, அதை முடிக்கவும் வேண்டுமென்று அவனைக் கேட்டுக்கொண்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5363,51 +4798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும் அவர்கள் தங்கள் திராணிக்குத் தக்கதாகவும், தங்கள் திராணிக்கு மிஞ்சியும் கொடுக்க தாங்களே மனதுள்ளவர்களாயிருந்தார்களென்பதற்கு, நான் சாட்சியாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[7. அல்லாமலும், விசுவாசத்திலும், போதிப்பிலும், அறிவிலும், எல்லாவித ஜாக்கிரதையிலும், எங்கள்மேலுள்ள உங்கள் அன்பிலும், மற்றெல்லாக் காரியங்களிலும், நீங்கள் பெருகியிருக்கிறதுபோல, இந்தத் தர்மகாரியத்திலும் பெருகவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5472,51 +4907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தங்கள் உபகாரத்தையும், பரிசுத்தவான்களுக்குச் செய்யப்படும் தர்மஊழியத்தின் பங்கையும் நாங்கள் ஏற்றுக்கொள்ளும்படி அவர்கள் எங்களை மிகவும் வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அல்லாமலும், விசுவாசத்திலும், போதிப்பிலும், அறிவிலும், எல்லாவித ஜாக்கிரதையிலும், எங்கள்மேலுள்ள உங்கள் அன்பிலும், மற்றெல்லாக் காரியங்களிலும், நீங்கள் பெருகியிருக்கிறதுபோல, இந்தத் தர்மகாரியத்திலும் பெருகவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5581,51 +5016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேலும் நாங்கள் நினைத்தபடிமாத்திரம் கொடாமல், தேவனுடைய சித்தத்தினாலே முன்பு தங்களைத்தாமே கர்த்தருக்கும், பின்பு எங்களுக்கும் ஒப்புக்கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. இதை நான் கட்டளையாகச் சொல்லாமல், மற்றவர்களுடைய ஜாக்கிரதையைக்கொண்டு, உங்கள் அன்பின் உண்மையைச் சோதிக்கும்பொருட்டே சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5660,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469502932" r:id="rId1"/>
+    <p:sldLayoutId id="2474529173" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6008,90 +5443,50 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6232,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અમને સમર્પિત કરી. દેવ આવું ઈચ્છે છે.]]></a:t>
+              <a:t><![CDATA[ചെയ്യേണ്ടതിന്നത്രേ പറയുന്നതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. તેથી કૃપાના આ ભલાઈના વિશિષ્ટ કાર્યને પૂર્ણ કરવામાં તમને મદદરૂપ થવા અમે તિતસને કહ્યું. તિતસે જ સૌ]]></a:t>
+              <a:t><![CDATA[9. നമ്മുടെ കർത്താവായ യേശുക്രിസ്തു സമ്പന്നൻ ആയിരുന്നിട്ടും അവന്റെ ദാരിദ്ര്യത്താൽ നിങ്ങൾ സമ്പന്നർ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રથમ આ કાર્યનો પ્રારંભ કર્યો.]]></a:t>
+              <a:t><![CDATA[ആകേണ്ടതിന്നു നിങ്ങൾ നിമിത്തം ദരിദ്രനായിത്തീർന്ന കൃപ നിങ്ങൾ അറിയുന്നുവല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તમે ઘણી વસ્તુઓમાં-વિશ્વાસમાં, વાણીમાં, જ્ઞાનમાં, અને ખરેખર મદદ કરવામાં, અને અમારી પાસે શીખ્યા તે]]></a:t>
+              <a:t><![CDATA[10. ഞാൻ ഇതിൽ എന്റെ അഭിപ്രായം പറഞ്ഞുതരുന്നു; ചെയ്‍വാൻ മാത്രമല്ല, താല്പര്യപ്പെടുവാനുംകൂടെ ഒരു ആണ്ടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રેમમાં સમૃદ્ધ છો. અને તેથી આપવાના કૃપા દાનમાં પણ તમે સમૃદ્ધ બનો તેવી અમે આશા રાખીએ છીએ.]]></a:t>
+              <a:t><![CDATA[മുമ്പെ ആദ്യമായി ആരംഭിച്ച നിങ്ങൾക്കു ഇതു യോഗ്യം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. આપવા માટેનો હું તમને આદેશ નથી આપતો. પરંતુ તમારો પ્રેમ સાચો પ્રેમ છે કે કેમ તે મારે જોવું છે. બીજા]]></a:t>
+              <a:t><![CDATA[11. എന്നാൽ താല്പര്യപ്പെടുവാൻ മനസ്സൊരുക്കം ഉണ്ടായതുപോലെ നിങ്ങളുടെ പ്രാപ്തിക്കു ഒത്തവണ്ണം നിവൃത്തി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લોકો ખરેખર સહાયભૂત થાય છે, એ તમને બતાવીને હું આમ કરવા માંગુ છુ.]]></a:t>
+              <a:t><![CDATA[ഉണ്ടാകേണ്ടതിന്നു ഇപ്പോൾ പ്രവൃത്തിയും അനുഷ്ഠിപ്പിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. આપણા પ્રભુ ઈસુ ખ્રિસ્તની કૃપાથી તમે જ્ઞાત છો. તમે જાણો છો કે દેવ સાથે ખ્રિસ્ત સમૃદ્ધ હતો; પરંતુ]]></a:t>
+              <a:t><![CDATA[12. ഒരുത്തന്നു മനസ്സൊരുക്കം ഉണ്ടെങ്കിൽ പ്രാപ്തിയില്ലാത്തതുപോലെയല്ല പ്രാപ്തിയുള്ളതു പോലെ കൊടുത്താൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમારા માટે તે દીન બન્યો. તેના દરિદ્રી થવાથી તમે સમૃદ્ધ બનો તેથી ખ્રિસ્તે આમ કર્યુ.]]></a:t>
+              <a:t><![CDATA[അവന്നു ദൈവപ്രസാദം ലഭിക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. હું ધારું છું કે તમારે આમ કરવું જોઈએ અને તે તમારા સારા માટે છે. ગત વર્ષે તમે સૌથી પહેલા અર્પણ]]></a:t>
+              <a:t><![CDATA[13. മറ്റുള്ളവർക്കു സുഭിക്ഷവും നിങ്ങൾക്കു ദുർഭിക്ഷവും വരേണം എന്നല്ല സമത്വം വേണം എന്നത്രേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. અને હવે, મારા ભાઈઓ અને બહેનો, મકદોનિયાની મંડળીઓ પર દેવની જે કૃપા છે તે વિષે અમે તમને જણાવવા]]></a:t>
+              <a:t><![CDATA[4. പ്രാപ്തി പോലെയും പ്രാപ്തിക്കു മീതെയും സ്വമേധയായി കൊടുത്തു എന്നതിന്നു ഞാൻ സാക്ഷി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરવાની ઈચ્છા દર્શાવેલી. અને તમે જ સૌ પ્રથમ દાન આપ્યું.]]></a:t>
+              <a:t><![CDATA[14. സമത്വം ഉണ്ടാവാൻ തക്കവണ്ണം അവരുടെ സുഭിക്ഷം നിങ്ങളുടെ ദുർഭിക്ഷത്തിന്നു ഉതകേണ്ടതിന്നു ഇക്കാലം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તેથી જે કાર્યનો તમે પ્રારંભ કર્યો છે, તેને પૂર્ણ કરો. જેથી તમારા “કાર્યની ઈચ્છા” અને તમારું]]></a:t>
+              <a:t><![CDATA[നിങ്ങൾക്കുള്ള സുഭിക്ഷം അവരുടെ ദുർഭിക്ഷത്തിന്നു ഉതകട്ടെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“કાર્ય” સમતુલીત થશે. તમારી પાસે જે કઈ છે તેમાંથી આપો.]]></a:t>
+              <a:t><![CDATA[15. “ഏറെ പെറുക്കിയവന്നു ഏറെയും കുറെ പെറുക്കിയവന്നു കുറവും കണ്ടില്ല” എന്നു എഴുതിയിരിക്കുന്നതുപോലെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. જો તમારી આપવાની ઈચ્છા હશે, તો તમારા દાનનો સ્વીકાર થશે. તમારી ભેટનું મૂલ્યાંકન તમારી પાસે જે છે]]></a:t>
+              <a:t><![CDATA[തന്നേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેના ઉપરથી થશે અને નહિ કે તમારી પાસે જે નથી.]]></a:t>
+              <a:t><![CDATA[16. നിങ്ങൾക്കു വേണ്ടി തീതൊസിന്റെ ഹൃദയത്തിലും ഈ ജാഗ്രത നല്കിയ ദൈവത്തിന്നു സ്തോത്രം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. જ્યારે અન્ય લોકોને રાહત પ્રાપ્ત હોય ત્યારે તમને મુશ્કેલી પડે તેવું અમે ઈચ્છતા નથી. ત્યાં સમાનતા]]></a:t>
+              <a:t><![CDATA[17. അവൻ അപേക്ഷ കൈക്കൊണ്ടു എന്നു മാത്രമല്ല, അത്യുത്സാഹിയാകയാൽ സ്വമേധയായി നിങ്ങളുടെ അടുക്കലേക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હોવી જોઈએ.]]></a:t>
+              <a:t><![CDATA[പുറപ്പെട്ടു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. અત્યારે તમારી પાસે ઘણું છે. તમારી પાસે જે છે તે લોકોને જે વસ્તુની જરૂર છે તેઓને તે ઘણું મદદરૂપ]]></a:t>
+              <a:t><![CDATA[18. ഞങ്ങൾ അവനോടുകൂടെ ഒരു സഹോദരനെയും അയച്ചിരിക്കുന്നു; സുവിശേഷസംബന്ധമായുള്ള അവന്റെ പുകഴ്ച]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થઈ શકે તેમ છે. ત્યાર બાદ, જ્યારે તેઓની પાસે પુષ્કળ હશે ત્યારે તેઓ તમારે જોઈતી વસ્તુ પ્રાપ્ત કરવામાં]]></a:t>
+              <a:t><![CDATA[സകലസഭകളിലും പരന്നിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમને મદદરૂપ થઈ શકે. અને ત્યાર પછી સમાનતા આવશે.]]></a:t>
+              <a:t><![CDATA[19. അത്രയുമല്ല, കർത്താവിന്റെ മഹത്വത്തിന്നായും നമ്മുടെ മനസ്സൊരുക്കം കാണിപ്പാനായും ഞങ്ങളുടെ ശുശ്രൂഷയാൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઈચ્છીએ છીએ.]]></a:t>
+              <a:t><![CDATA[5. അതും ഞങ്ങൾ വിചാരിച്ചിരുന്നതുപോലെയല്ല; അവർ മുമ്പെ തങ്ങളെത്തന്നേ കർത്താവിന്നും പിന്നെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. જેમ પવિત્રશાસ્ત્રોમાં લખ્યું છે,“જે વ્યક્તિ એ ઘણું ભેગું કર્યુ છે તેની પાસે ઘણુ વધારે ન હતું,]]></a:t>
+              <a:t><![CDATA[നടക്കുന്ന ഈ ധർമ്മകാര്യത്തിൽ അവൻ ഞങ്ങൾക്കു കൂട്ടുയാത്രക്കാരനായി സഭകളാൽ തിരഞ്ഞെടുക്കപ്പെട്ടവനും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને જે વ્યક્તિએ ધણું ઓછું ભેગું કર્યુ હતું તેની પાસે ખૂબ ઓછુ ન હતું.” નિર્ગમન 16: 18]]></a:t>
+              <a:t><![CDATA[ആകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. દેવની સ્તુતિ થાઓ કે તેણે તિતસને એટલો પ્રેમ આપ્યો જેટલો મને તમારા માટે છે.]]></a:t>
+              <a:t><![CDATA[20. ഞങ്ങൾ നടത്തിവരുന്ന ഈ ധർമ്മശേഖരകാര്യത്തിൽ ആരും ഞങ്ങളെ അപവാദം പറയാതിരിപ്പാൻ സൂക്ഷിച്ചുകൊണ്ടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. અમે તિતસને જે વસ્તુ કરવાની કહી તેનો સ્વીકાર કર્યો. તે તમારી પાસે આવવા ઘણું જ ઈચ્છતો હતો. આ તેનો]]></a:t>
+              <a:t><![CDATA[21. ഞങ്ങൾ കർത്താവിന്റെ മുമ്പാകെ മാത്രമല്ല മനുഷ്യരുടെ മുമ്പാകെയും യോഗ്യമായതു മുൻകരുതുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પોતાનો વિચાર હતો.]]></a:t>
+              <a:t><![CDATA[22. ഞങ്ങൾ പലതിലും പലപ്പോഴും ശോധനചെയ്തു ഉത്സാഹിയായി കണ്ടും ഇപ്പോഴോ തനിക്കു നിങ്ങളെക്കുറിച്ചു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. અમે તિતસની સાથે તે ભાઈને મોકલીએ છીએ જે બધી જ મંડળીઓ સાથે પ્રસંશાને પાત્ર બન્યો છે. આ ભાઈની તેની]]></a:t>
+              <a:t><![CDATA[ധൈര്യം പെരുകുകയാൽ അത്യുത്സാഹിയായുമിരിക്കുന്ന നമ്മുടെ സഹോദരനെയും അവരോടുകൂടെ അയച്ചിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સુવાર્તાની સેવા માટે તેનું અભિવાદન થયું છે.]]></a:t>
+              <a:t><![CDATA[23. തീതൊസ് എനിക്കു കൂട്ടാളിയും നിങ്ങൾക്കായിട്ടു കൂട്ടുവേലക്കാരനും ആകുന്നു; നമ്മുടെ സഹോദരന്മാർ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. જ્યારે અમે આ ભેટ લઈ જતા હતા, ત્યારે પણ અમારી સાથે આવવા, મંડળીઓ દ્વારા આ ભાઈની પસંદગી થઈ હતી. અમે]]></a:t>
+              <a:t><![CDATA[സഭകളുടെ ദൂതന്മാരും ക്രിസ്തുവിന്നു മഹത്വവും തന്നേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આ સેવા કરીએ છીએ. પ્રભુનો મહિમા વધારવા, અને એ દર્શાવવા કે અમે ખરેખર મદદરૂપ થવા માગીએ છીએ.]]></a:t>
+              <a:t><![CDATA[24. ആകയാൽ നിങ്ങളുടെ സ്നേഹത്തിന്നും നിങ്ങളെച്ചൊല്ലി ഞങ്ങൾ പറയുന്ന പ്രശംസെക്കും ഒത്ത ദൃഷ്ടാന്തം സഭകൾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. અમે ઘણા જ સજાગ છીએ કે જેથી કોઈ પણ વ્યક્તિ અમે જે રીતે આટલી મોટી ભેટની સાથે કામ કરીએ છીએ તેની]]></a:t>
+              <a:t><![CDATA[കാൺകെ അവർക്കു കാണിച്ചുകൊടുപ്പിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. કઠિન મુશ્કેલીઓથી તે વિશ્વાસીઓનું પરીક્ષણ થયું હતું. અને તેઓ ઘણા જ દરિદ્ર લોકો છે. પરંતુ તેમના]]></a:t>
+              <a:t><![CDATA[ദൈവേഷ്ടത്തിന്നൊത്തവണ്ണം ഞങ്ങൾക്കും ഏല്പിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ટીકા ન કરે.]]></a:t>
+              <a:t><![CDATA[1. സഹോദരന്മാരേ, മക്കെദോന്യസഭകൾക്കു ലഭിച്ച ദൈവകൃപ ഞങ്ങൾ നിങ്ങളോടു അറിയിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. અમે આ વસ્તુઓ એ રીતે કરવા ધારીએ છીએ. જે પ્રભુની આંખો સમક્ષ ન્યાયી છે. લોકો જેને ન્યાયી ગણે છે]]></a:t>
+              <a:t><![CDATA[2. കഷ്ടത എന്ന കഠിന ശോധനയിൽ ആയിരുന്നിട്ടും അവരുടെ സന്തോഷസമൃദ്ധിയും മഹാദാരിദ്ര്യവും ധാരാളം ഔദാര്യം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેવું કરવાનો અમારો ઈરાદો છે.]]></a:t>
+              <a:t><![CDATA[കാണിപ്പാൻ കാരണമായിത്തീർന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. અમે તેઓની સાથે અમારા ભાઈને પણ મોકલીએ છીએ, જે હમેશા મદદરૂપ થવાને તૈયાર હોય છે. ઘણી રીતે તેણે આ]]></a:t>
+              <a:t><![CDATA[3. വിശുദ്ധന്മാരുടെ സഹായത്തിന്നുള്ള ധർമ്മവും കൂട്ടായ്മയും സംബന്ധിച്ചു അവർ വളരെ താല്പര്യത്തോടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,711 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાબતમાં અમને સાબિતી આપી છે. અને હવે જ્યારે તેને તમારામાં ઘણો વિશ્વાસ છે ત્યારે તો તે વધુ મદદરૂપ થવા]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[છીએ. પછી બધી જ મંડળીઓ આ જોશે.]]></a:t>
+              <a:t><![CDATA[ഞങ്ങളോടു അപേക്ഷിച്ചു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉન્મત આનંદને કારણે તેઓએ મોટી ઉદારતાથી આપ્યું.]]></a:t>
+              <a:t><![CDATA[6. അങ്ങനെ തീതൊസ് ആരംഭിച്ചതുപോലെ നിങ്ങളുടെ ഇടയിൽ ഈ ധർമ്മശേഖരം നിവർത്തിക്കേണം എന്നു ഞങ്ങൾ അവനോടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. હું તમને કહી શકુ કે તેઓમાં જેટલી શક્તિ હતી, જે તેઓએ અર્પણ કર્યુ તે તેઓને પોષાય તેના કરતાં પણ વધુ]]></a:t>
+              <a:t><![CDATA[അപേക്ഷിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓએ આપ્યું. આ સ્વૈચ્છિક રીતે કર્યુ. આમ કરવાને કોઈ વ્યક્તિએ તેમને કહ્યું નહોતું.]]></a:t>
+              <a:t><![CDATA[7. എന്നാൽ വിശ്വാസം, വചനം, പരിജ്ഞാനം, പൂർണ്ണജാഗ്രത, ഞങ്ങളോടുള്ള സ്നേഹം ഇങ്ങനെ എല്ലാറ്റിലും നിങ്ങൾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. પરંતુ તેઓએ અમને વારંવાર પૂછયું-તેઓએ દેવના ભક્તોની સેવામાં ભાગીદાર થવા અમને આજીજી કરી.]]></a:t>
+              <a:t><![CDATA[മുന്തിയിരിക്കുന്നതുപോലെ ഈ ധർമ്മകാര്യത്തിലും മുന്തിവരുവിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. અમે અપેક્ષા નહોતી રાખી તે રીતે તેમણે આપ્યું. પોતાનું ધન આપતા પહેલા પોતાની જાતને તેઓએ પ્રભુને અને]]></a:t>
+              <a:t><![CDATA[8. ഞാൻ കല്പനയായിട്ടല്ല, മറ്റുള്ളവരുടെ ജാഗ്രതകൊണ്ടു നിങ്ങളുടെ സ്നേഹത്തിന്റെ പരമാർത്ഥതയും ശോധന]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme91">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme91">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme91">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +11517,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>44</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>