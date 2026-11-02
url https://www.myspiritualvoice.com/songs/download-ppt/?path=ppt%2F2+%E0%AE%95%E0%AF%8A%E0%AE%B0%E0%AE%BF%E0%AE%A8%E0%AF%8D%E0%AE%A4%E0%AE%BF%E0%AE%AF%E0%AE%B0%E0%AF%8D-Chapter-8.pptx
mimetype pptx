--- v1 (2026-07-31)
+++ v2 (2026-11-02)
@@ -79,50 +79,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -147,50 +163,58 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -332,53 +356,61 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதை நான் கட்டளையாகச் சொல்லாமல், மற்றவர்களுடைய ஜாக்கிரதையைக்கொண்டு, உங்கள் அன்பின் உண்மையைச் சோதிக்கும்பொருட்டே சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[5. And this they did, not as we hoped, but first gave their own selves to the Lord, and unto us by the will of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் கிருபையை அறிந்திருக்கிறீர்களே; அவர் ஐசுவரியமுள்ளவராயிருந்தும், நீங்கள் அவருடைய தரித்திரத்தினாலே ஐசுவரியவான்களாகும்படிக்கு, உங்கள்நிமித்தம் தரித்திரரானாரே.]]></a:t>
+              <a:t><![CDATA[5. And this they did, not as we hoped, but first gave their own selves to the Lord, and unto us by the will of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் கிருபையை அறிந்திருக்கிறீர்களே; அவர் ஐசுவரியமுள்ளவராயிருந்தும், நீங்கள் அவருடைய தரித்திரத்தினாலே ஐசுவரியவான்களாகும்படிக்கு, உங்கள்நிமித்தம் தரித்திரரானாரே.]]></a:t>
+              <a:t><![CDATA[6. Insomuch that we desired Titus, that as he had begun, so he would also finish in you the same grace also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதைக்குறித்து என் யோசனையை உங்களுக்கு அறிவிக்கிறேன்; இதைச் செய்கிறதற்கு மாத்திரமல்ல, செய்யவேண்டுமென்று உற்சாகப்படுகிறதற்கும் ஒருவருஷமாய் ஆரம்பம்பண்ணின உங்களுக்கு இது தகுதியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. Insomuch that we desired Titus, that as he had begun, so he would also finish in you the same grace also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதைக்குறித்து என் யோசனையை உங்களுக்கு அறிவிக்கிறேன்; இதைச் செய்கிறதற்கு மாத்திரமல்ல, செய்யவேண்டுமென்று உற்சாகப்படுகிறதற்கும் ஒருவருஷமாய் ஆரம்பம்பண்ணின உங்களுக்கு இது தகுதியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[7. Therefore, as all of you abound in every thing, in faith, and utterance, and knowledge, and in all diligence, and in your love to us, see that all of you abound in this grace also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +1015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் அதை இப்பொழுது செய்து நிறைவேற்றுங்கள்; கொடுக்கவேண்டும் என்கிற விருப்பமுண்டாயிருந்ததுபோல, உங்களுக்கு உள்ளவைகளில் எடுத்து அதை நிறைவேற்றுதலும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[7. Therefore, as all of you abound in every thing, in faith, and utterance, and knowledge, and in all diligence, and in your love to us, see that all of you abound in this grace also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் அதை இப்பொழுது செய்து நிறைவேற்றுங்கள்; கொடுக்கவேண்டும் என்கிற விருப்பமுண்டாயிருந்ததுபோல, உங்களுக்கு உள்ளவைகளில் எடுத்து அதை நிறைவேற்றுதலும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[7. Therefore, as all of you abound in every thing, in faith, and utterance, and knowledge, and in all diligence, and in your love to us, see that all of you abound in this grace also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒருவனுக்கு மனவிருப்பமிருந்தால், அவனுக்கு இல்லாததின்படியல்ல, அவனுக்கு உள்ளதின்படியே அங்கிகரிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[8. I speak not by commandment, but by occasion of the forwardness of others, and to prove the sincerity of your love.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒருவனுக்கு மனவிருப்பமிருந்தால், அவனுக்கு இல்லாததின்படியல்ல, அவனுக்கு உள்ளதின்படியே அங்கிகரிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[8. I speak not by commandment, but by occasion of the forwardness of others, and to prove the sincerity of your love.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மற்றவர்களுக்குச் சகாயமும் உங்களுக்கு வருத்தமும் உண்டாகும்படியல்ல, சமநிலையிருக்கும்படியாகவே சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[9. For all of you know the grace of our Lord Jesus Christ, that, though he was rich, yet for your sakes he became poor, that all of you through his poverty might be rich.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1528,51 +1560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தங்கள் உபகாரத்தையும், பரிசுத்தவான்களுக்குச் செய்யப்படும் தர்மஊழியத்தின் பங்கையும் நாங்கள் ஏற்றுக்கொள்ளும்படி அவர்கள் எங்களை மிகவும் வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Moreover, brethren, we do you to know of the grace of God bestowed on the churches of Macedonia;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எப்படியெனில், மிகுதியாய்ச் சேர்த்தவனுக்கு அதிகமானதுமில்லை, கொஞ்சமாய்ச் சேர்த்தவனுக்குக் குறைவானதுமில்லை என்று எழுதியிருக்கிறபிரகாரம்,]]></a:t>
+              <a:t><![CDATA[9. For all of you know the grace of our Lord Jesus Christ, that, though he was rich, yet for your sakes he became poor, that all of you through his poverty might be rich.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எப்படியெனில், மிகுதியாய்ச் சேர்த்தவனுக்கு அதிகமானதுமில்லை, கொஞ்சமாய்ச் சேர்த்தவனுக்குக் குறைவானதுமில்லை என்று எழுதியிருக்கிறபிரகாரம்,]]></a:t>
+              <a:t><![CDATA[9. For all of you know the grace of our Lord Jesus Christ, that, though he was rich, yet for your sakes he became poor, that all of you through his poverty might be rich.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சமநிலைப் பிரமாணத்தின்படியே, அவர்களுடைய செல்வம் உங்கள் வறுமைக்கு உதவும்படிக்கு இக்காலத்திலே உங்களுடைய செல்வம் அவர்களுடைய வறுமைக்கு உதவுவதாக.]]></a:t>
+              <a:t><![CDATA[10. And herein I give my advice: for this is expedient for you, who have begun before, not only to do, but also to be forward a year ago.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +1996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சமநிலைப் பிரமாணத்தின்படியே, அவர்களுடைய செல்வம் உங்கள் வறுமைக்கு உதவும்படிக்கு இக்காலத்திலே உங்களுடைய செல்வம் அவர்களுடைய வறுமைக்கு உதவுவதாக.]]></a:t>
+              <a:t><![CDATA[10. And herein I give my advice: for this is expedient for you, who have begun before, not only to do, but also to be forward a year ago.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அன்றியும் உங்களுக்காக இப்படிப்பட்ட ஜாக்கிரதை உண்டாயிருக்கும்படி தீத்துவின் இருதயத்தில் அருளின தேவனுக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[11. Now therefore perform the doing of it; that as there was a readiness to will, so there may be a performance also out of that which all of you have.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நாங்கள் கேட்டுக்கொண்டதை அவன் அங்கிகரித்ததுமல்லாமல், அவன் அதிக ஜாக்கிரதையாயிருந்து, தன் விருப்பத்தின்படியே உங்களிடத்திற்கு வரப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[11. Now therefore perform the doing of it; that as there was a readiness to will, so there may be a performance also out of that which all of you have.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நாங்கள் கேட்டுக்கொண்டதை அவன் அங்கிகரித்ததுமல்லாமல், அவன் அதிக ஜாக்கிரதையாயிருந்து, தன் விருப்பத்தின்படியே உங்களிடத்திற்கு வரப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[12. For if there be first a willing mind, it is accepted according to that a man has, and not according to that he has not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சுவிசேஷ ஊழியத்தில் எல்லாச் சபைகளிலும் புகழ்ச்சிபெற்ற ஒரு சகோதரனை அவனோடேகூட அனுப்பியிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[12. For if there be first a willing mind, it is accepted according to that a man has, and not according to that he has not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சுவிசேஷ ஊழியத்தில் எல்லாச் சபைகளிலும் புகழ்ச்சிபெற்ற ஒரு சகோதரனை அவனோடேகூட அனுப்பியிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[13. For I mean not that other men be eased, and all of you burdened:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதுமாத்திரமல்ல, கர்த்தருக்கு மகிமையுண்டாகவும், உங்கள் மனவிருப்பம் விளங்கவும், எங்கள் ஊழியத்தினாலே சேர்க்கப்படும் தர்மப்பணத்தைக் கொண்டுபோகையில், எங்களுக்கு வழித்துணையாயிருக்கும்படி, அவன் சபைகளால் தெரிந்து ஏற்படுத்தப்பட்டவனாயும் இருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[13. For I mean not that other men be eased, and all of you burdened:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2727,51 +2759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேலும் நாங்கள் நினைத்தபடிமாத்திரம் கொடாமல், தேவனுடைய சித்தத்தினாலே முன்பு தங்களைத்தாமே கர்த்தருக்கும், பின்பு எங்களுக்கும் ஒப்புக்கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Moreover, brethren, we do you to know of the grace of God bestowed on the churches of Macedonia;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதுமாத்திரமல்ல, கர்த்தருக்கு மகிமையுண்டாகவும், உங்கள் மனவிருப்பம் விளங்கவும், எங்கள் ஊழியத்தினாலே சேர்க்கப்படும் தர்மப்பணத்தைக் கொண்டுபோகையில், எங்களுக்கு வழித்துணையாயிருக்கும்படி, அவன் சபைகளால் தெரிந்து ஏற்படுத்தப்பட்டவனாயும் இருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[14. But by an equality, that now at this time your abundance may be a supply for their lack, that their abundance also may be a supply for your lack: that there may be equality:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதுமாத்திரமல்ல, கர்த்தருக்கு மகிமையுண்டாகவும், உங்கள் மனவிருப்பம் விளங்கவும், எங்கள் ஊழியத்தினாலே சேர்க்கப்படும் தர்மப்பணத்தைக் கொண்டுபோகையில், எங்களுக்கு வழித்துணையாயிருக்கும்படி, அவன் சபைகளால் தெரிந்து ஏற்படுத்தப்பட்டவனாயும் இருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[14. But by an equality, that now at this time your abundance may be a supply for their lack, that their abundance also may be a supply for your lack: that there may be equality:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஊழியத்தினாலே சேர்க்கப்பட்ட மிகுதியான தர்மப்பணத்தைக்குறித்து ஒருவனும் எங்களைக் குற்றப்படுத்தாதபடிக்கு நாங்கள் எச்சரிக்கையாயிருந்து,]]></a:t>
+              <a:t><![CDATA[15. As it is written, He that had gathered much had nothing over; and he that had gathered little had no lack.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தருக்கு முன்பாகமாத்திரமல்ல, மனுஷருக்கு முன்பாகவும் யோக்கியமானவைகளைச் செய்ய நாடுகிறோம்.]]></a:t>
+              <a:t><![CDATA[15. As it is written, He that had gathered much had nothing over; and he that had gathered little had no lack.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மேலும், அநேக காரியங்களில் ஜாக்கிரதையுள்ளவனென்று நாங்கள் பலமுறை கண்டறிந்தவனும், இப்பொழுது உங்கள்மேலுள்ள மிகுந்த நம்பிக்கையினாலே அதிக ஜாக்கிரதையுள்ளவனுமாகிய நம்முடைய சகோதரனையும் இவர்களோடே கூட அனுப்பியிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[16. But thanks be to God, which put the same earn care into the heart of Titus for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மேலும், அநேக காரியங்களில் ஜாக்கிரதையுள்ளவனென்று நாங்கள் பலமுறை கண்டறிந்தவனும், இப்பொழுது உங்கள்மேலுள்ள மிகுந்த நம்பிக்கையினாலே அதிக ஜாக்கிரதையுள்ளவனுமாகிய நம்முடைய சகோதரனையும் இவர்களோடே கூட அனுப்பியிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[16. But thanks be to God, which put the same earn care into the heart of Titus for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தீத்துவைக்குறித்து ஒருவன் விசாரித்தால், அவன் எனக்குக் கூட்டாளியும் உங்களுக்காக என் உடன்வேலையாளுமாயிக்கிறானென்றும்; எங்கள் சகோதரரைக்குறித்து ஒருவன் விசாரித்தால், அவர்கள் சபைகளுடைய ஸ்தானாபதிகளும், கிறிஸ்துவுக்கு மகிமையுமாயிருக்கிறார்களென்றும் அறியக்கடவன்.]]></a:t>
+              <a:t><![CDATA[17. For indeed he accepted the exhortation; but being more forward, of his own accord he went unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தீத்துவைக்குறித்து ஒருவன் விசாரித்தால், அவன் எனக்குக் கூட்டாளியும் உங்களுக்காக என் உடன்வேலையாளுமாயிக்கிறானென்றும்; எங்கள் சகோதரரைக்குறித்து ஒருவன் விசாரித்தால், அவர்கள் சபைகளுடைய ஸ்தானாபதிகளும், கிறிஸ்துவுக்கு மகிமையுமாயிருக்கிறார்களென்றும் அறியக்கடவன்.]]></a:t>
+              <a:t><![CDATA[17. For indeed he accepted the exhortation; but being more forward, of his own accord he went unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆதலால் உங்கள் அன்பையும், நாங்கள் உங்களைக்குறித்துச் சொன்ன புகழ்ச்சியையும், சபைகளுக்கு முன்பாக அவர்களுக்குத் திருஷ்டாந்தப்படுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[18. And we have sent with him the brother, whose praise is in the gospel throughout all the churches;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆதலால் உங்கள் அன்பையும், நாங்கள் உங்களைக்குறித்துச் சொன்ன புகழ்ச்சியையும், சபைகளுக்கு முன்பாக அவர்களுக்குத் திருஷ்டாந்தப்படுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[19. And not that only, but who was also chosen of the churches to travel with us with this grace, which is administered by us to the glory of the same Lord, and declaration of your ready mind:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3926,51 +3958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேலும் நாங்கள் நினைத்தபடிமாத்திரம் கொடாமல், தேவனுடைய சித்தத்தினாலே முன்பு தங்களைத்தாமே கர்த்தருக்கும், பின்பு எங்களுக்கும் ஒப்புக்கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. How that in a great trial of affliction the abundance of their joy and their deep poverty abounded unto the riches of their liberality.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும் சகோதரரே, மக்கெதோனியா நாட்டுச் சபைகளுக்கு தேவன் அளித்த கிருபையை உங்களுக்கு அறிவிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[19. And not that only, but who was also chosen of the churches to travel with us with this grace, which is administered by us to the glory of the same Lord, and declaration of your ready mind:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,51 +4176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் மிகுந்த உபத்திரவத்தினாலே சோதிக்கப்படுகையில், கொடிய தரித்திரமுடையவர்களாயிருந்தும், தங்கள் பரிபூரண சந்தோஷத்தினாலே மிகுந்த உதாரத்துவமாய்க் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And not that only, but who was also chosen of the churches to travel with us with this grace, which is administered by us to the glory of the same Lord, and declaration of your ready mind:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4253,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் மிகுந்த உபத்திரவத்தினாலே சோதிக்கப்படுகையில், கொடிய தரித்திரமுடையவர்களாயிருந்தும், தங்கள் பரிபூரண சந்தோஷத்தினாலே மிகுந்த உதாரத்துவமாய்க் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Avoiding this, that no man should blame us in this abundance which is administered by us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4362,51 +4394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும் அவர்கள் தங்கள் திராணிக்குத் தக்கதாகவும், தங்கள் திராணிக்கு மிஞ்சியும் கொடுக்க தாங்களே மனதுள்ளவர்களாயிருந்தார்களென்பதற்கு, நான் சாட்சியாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[20. Avoiding this, that no man should blame us in this abundance which is administered by us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4471,51 +4503,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேலும் அவர்கள் தங்கள் திராணிக்குத் தக்கதாகவும், தங்கள் திராணிக்கு மிஞ்சியும் கொடுக்க தாங்களே மனதுள்ளவர்களாயிருந்தார்களென்பதற்கு, நான் சாட்சியாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[21. Providing for honest things, not only in the sight of the Lord, but also in the sight of men.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And we have sent with them our brother, whom we have oftentimes proved diligent in many things, but now much more diligent, upon the great confidence which I have in you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And we have sent with them our brother, whom we have oftentimes proved diligent in many things, but now much more diligent, upon the great confidence which I have in you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And we have sent with them our brother, whom we have oftentimes proved diligent in many things, but now much more diligent, upon the great confidence which I have in you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Whether any do enquire of Titus, he is my partner and fellow-helper concerning you: or our brethren be enquired of, they are the messengers of the churches, and the glory of Christ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Whether any do enquire of Titus, he is my partner and fellow-helper concerning you: or our brethren be enquired of, they are the messengers of the churches, and the glory of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4580,51 +5157,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால் தீத்து இந்தத் தர்மகாரியத்தை உங்களிடத்தில் தொடங்கினபடியே, அதை முடிக்கவும் வேண்டுமென்று அவனைக் கேட்டுக்கொண்டோம்.]]></a:t>
+              <a:t><![CDATA[2. How that in a great trial of affliction the abundance of their joy and their deep poverty abounded unto the riches of their liberality.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Whether any do enquire of Titus, he is my partner and fellow-helper concerning you: or our brethren be enquired of, they are the messengers of the churches, and the glory of Christ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Wherefore show all of you to them, and before the churches, the proof of your love, and of our boasting on your behalf.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Wherefore show all of you to them, and before the churches, the proof of your love, and of our boasting on your behalf.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4689,51 +5593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால் தீத்து இந்தத் தர்மகாரியத்தை உங்களிடத்தில் தொடங்கினபடியே, அதை முடிக்கவும் வேண்டுமென்று அவனைக் கேட்டுக்கொண்டோம்.]]></a:t>
+              <a:t><![CDATA[3. In order to their power, I bear record, yea, and beyond their power they were willing of themselves;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +5702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அல்லாமலும், விசுவாசத்திலும், போதிப்பிலும், அறிவிலும், எல்லாவித ஜாக்கிரதையிலும், எங்கள்மேலுள்ள உங்கள் அன்பிலும், மற்றெல்லாக் காரியங்களிலும், நீங்கள் பெருகியிருக்கிறதுபோல, இந்தத் தர்மகாரியத்திலும் பெருகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[3. In order to their power, I bear record, yea, and beyond their power they were willing of themselves;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +5811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அல்லாமலும், விசுவாசத்திலும், போதிப்பிலும், அறிவிலும், எல்லாவித ஜாக்கிரதையிலும், எங்கள்மேலுள்ள உங்கள் அன்பிலும், மற்றெல்லாக் காரியங்களிலும், நீங்கள் பெருகியிருக்கிறதுபோல, இந்தத் தர்மகாரியத்திலும் பெருகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. Praying us with much entreaty that we would receive the gift, and take upon us the fellowship of the ministering to the saints.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +5920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதை நான் கட்டளையாகச் சொல்லாமல், மற்றவர்களுடைய ஜாக்கிரதையைக்கொண்டு, உங்கள் அன்பின் உண்மையைச் சோதிக்கும்பொருட்டே சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[4. Praying us with much entreaty that we would receive the gift, and take upon us the fellowship of the ministering to the saints.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529173" r:id="rId1"/>
+    <p:sldLayoutId id="2482618007" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5443,54 +6347,118 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5627,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യേണ്ടതിന്നത്രേ പറയുന്നതു.]]></a:t>
+              <a:t><![CDATA[5. மேலும் நாங்கள் நினைத்தபடிமாத்திரம் கொடாமல், தேவனுடைய சித்தத்தினாலே முன்பு தங்களைத்தாமே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. നമ്മുടെ കർത്താവായ യേശുക്രിസ്തു സമ്പന്നൻ ആയിരുന്നിട്ടും അവന്റെ ദാരിദ്ര്യത്താൽ നിങ്ങൾ സമ്പന്നർ]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்கும், பின்பு எங்களுக்கும் ஒப்புக்கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആകേണ്ടതിന്നു നിങ്ങൾ നിമിത്തം ദരിദ്രനായിത്തീർന്ന കൃപ നിങ്ങൾ അറിയുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[6. ஆதலால் தீத்து இந்தத் தர்மகாரியத்தை உங்களிடத்தில் தொடங்கினபடியே, அதை முடிக்கவும் வேண்டுமென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ഞാൻ ഇതിൽ എന്റെ അഭിപ്രായം പറഞ്ഞുതരുന്നു; ചെയ്‍വാൻ മാത്രമല്ല, താല്പര്യപ്പെടുവാനുംകൂടെ ഒരു ആണ്ടു]]></a:t>
+              <a:t><![CDATA[அவனைக் கேட்டுக்கொண்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുമ്പെ ആദ്യമായി ആരംഭിച്ച നിങ്ങൾക്കു ഇതു യോഗ്യം.]]></a:t>
+              <a:t><![CDATA[7. அல்லாமலும், விசுவாசத்திலும், போதிப்பிலும், அறிவிலும், எல்லாவித ஜாக்கிரதையிலும், எங்கள்மேலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. എന്നാൽ താല്പര്യപ്പെടുവാൻ മനസ്സൊരുക്കം ഉണ്ടായതുപോലെ നിങ്ങളുടെ പ്രാപ്തിക്കു ഒത്തവണ്ണം നിവൃത്തി]]></a:t>
+              <a:t><![CDATA[உங்கள் அன்பிலும், மற்றெல்லாக் காரியங்களிலும், நீங்கள் பெருகியிருக்கிறதுபோல, இந்தத் தர்மகாரியத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉണ്ടാകേണ്ടതിന്നു ഇപ്പോൾ പ്രവൃത്തിയും അനുഷ്ഠിപ്പിൻ.]]></a:t>
+              <a:t><![CDATA[பெருகவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ഒരുത്തന്നു മനസ്സൊരുക്കം ഉണ്ടെങ്കിൽ പ്രാപ്തിയില്ലാത്തതുപോലെയല്ല പ്രാപ്തിയുള്ളതു പോലെ കൊടുത്താൽ]]></a:t>
+              <a:t><![CDATA[8. இதை நான் கட்டளையாகச் சொல்லாமல், மற்றவர்களுடைய ஜாக்கிரதையைக்கொண்டு, உங்கள் அன்பின் உண்மையைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവന്നു ദൈവപ്രസാദം ലഭിക്കും.]]></a:t>
+              <a:t><![CDATA[சோதிக்கும்பொருட்டே சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. മറ്റുള്ളവർക്കു സുഭിക്ഷവും നിങ്ങൾക്കു ദുർഭിക്ഷവും വരേണം എന്നല്ല സമത്വം വേണം എന്നത്രേ.]]></a:t>
+              <a:t><![CDATA[9. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் கிருபையை அறிந்திருக்கிறீர்களே; அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. പ്രാപ്തി പോലെയും പ്രാപ്തിക്കു മീതെയും സ്വമേധയായി കൊടുത്തു എന്നതിന്നു ഞാൻ സാക്ഷി.]]></a:t>
+              <a:t><![CDATA[1. அன்றியும் சகோதரரே, மக்கெதோனியா நாட்டுச் சபைகளுக்கு தேவன் அளித்த கிருபையை உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. സമത്വം ഉണ്ടാവാൻ തക്കവണ്ണം അവരുടെ സുഭിക്ഷം നിങ്ങളുടെ ദുർഭിക്ഷത്തിന്നു ഉതകേണ്ടതിന്നു ഇക്കാലം]]></a:t>
+              <a:t><![CDATA[ஐசுவரியமுள்ளவராயிருந்தும், நீங்கள் அவருடைய தரித்திரத்தினாலே ஐசுவரியவான்களாகும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങൾക്കുള്ള സുഭിക്ഷം അവരുടെ ദുർഭിക്ഷത്തിന്നു ഉതകട്ടെ.]]></a:t>
+              <a:t><![CDATA[உங்கள்நிமித்தம் தரித்திரரானாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. “ഏറെ പെറുക്കിയവന്നു ഏറെയും കുറെ പെറുക്കിയവന്നു കുറവും കണ്ടില്ല” എന്നു എഴുതിയിരിക്കുന്നതുപോലെ]]></a:t>
+              <a:t><![CDATA[10. இதைக்குறித்து என் யோசனையை உங்களுக்கு அறிவிக்கிறேன்; இதைச் செய்கிறதற்கு மாத்திரமல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തന്നേ.]]></a:t>
+              <a:t><![CDATA[செய்யவேண்டுமென்று உற்சாகப்படுகிறதற்கும் ஒருவருஷமாய் ஆரம்பம்பண்ணின உங்களுக்கு இது தகுதியாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. നിങ്ങൾക്കു വേണ്ടി തീതൊസിന്റെ ഹൃദയത്തിലും ഈ ജാഗ്രത നല്കിയ ദൈവത്തിന്നു സ്തോത്രം.]]></a:t>
+              <a:t><![CDATA[11. ஆகையால் அதை இப்பொழுது செய்து நிறைவேற்றுங்கள்; கொடுக்கவேண்டும் என்கிற விருப்பமுண்டாயிருந்ததுபோல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. അവൻ അപേക്ഷ കൈക്കൊണ്ടു എന്നു മാത്രമല്ല, അത്യുത്സാഹിയാകയാൽ സ്വമേധയായി നിങ്ങളുടെ അടുക്കലേക്കു]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு உள்ளவைகளில் எடுத்து அதை நிறைவேற்றுதலும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുറപ്പെട്ടു.]]></a:t>
+              <a:t><![CDATA[12. ஒருவனுக்கு மனவிருப்பமிருந்தால், அவனுக்கு இல்லாததின்படியல்ல, அவனுக்கு உள்ளதின்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ഞങ്ങൾ അവനോടുകൂടെ ഒരു സഹോദരനെയും അയച്ചിരിക്കുന്നു; സുവിശേഷസംബന്ധമായുള്ള അവന്റെ പുകഴ്ച]]></a:t>
+              <a:t><![CDATA[அங்கிகரிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലസഭകളിലും പരന്നിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[13. மற்றவர்களுக்குச் சகாயமும் உங்களுக்கு வருத்தமும் உண்டாகும்படியல்ல, சமநிலையிருக்கும்படியாகவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. അത്രയുമല്ല, കർത്താവിന്റെ മഹത്വത്തിന്നായും നമ്മുടെ മനസ്സൊരുക്കം കാണിപ്പാനായും ഞങ്ങളുടെ ശുശ്രൂഷയാൽ]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അതും ഞങ്ങൾ വിചാരിച്ചിരുന്നതുപോലെയല്ല; അവർ മുമ്പെ തങ്ങളെത്തന്നേ കർത്താവിന്നും പിന്നെ]]></a:t>
+              <a:t><![CDATA[அறிவிக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നടക്കുന്ന ഈ ധർമ്മകാര്യത്തിൽ അവൻ ഞങ്ങൾക്കു കൂട്ടുയാത്രക്കാരനായി സഭകളാൽ തിരഞ്ഞെടുക്കപ്പെട്ടവനും]]></a:t>
+              <a:t><![CDATA[14. எப்படியெனில், மிகுதியாய்ச் சேர்த்தவனுக்கு அதிகமானதுமில்லை, கொஞ்சமாய்ச் சேர்த்தவனுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[குறைவானதுமில்லை என்று எழுதியிருக்கிறபிரகாரம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ഞങ്ങൾ നടത്തിവരുന്ന ഈ ധർമ്മശേഖരകാര്യത്തിൽ ആരും ഞങ്ങളെ അപവാദം പറയാതിരിപ്പാൻ സൂക്ഷിച്ചുകൊണ്ടു]]></a:t>
+              <a:t><![CDATA[15. சமநிலைப் பிரமாணத்தின்படியே, அவர்களுடைய செல்வம் உங்கள் வறுமைக்கு உதவும்படிக்கு இக்காலத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ഞങ്ങൾ കർത്താവിന്റെ മുമ്പാകെ മാത്രമല്ല മനുഷ്യരുടെ മുമ്പാകെയും യോഗ്യമായതു മുൻകരുതുന്നു.]]></a:t>
+              <a:t><![CDATA[உங்களுடைய செல்வம் அவர்களுடைய வறுமைக்கு உதவுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ഞങ്ങൾ പലതിലും പലപ്പോഴും ശോധനചെയ്തു ഉത്സാഹിയായി കണ്ടും ഇപ്പോഴോ തനിക്കു നിങ്ങളെക്കുറിച്ചു]]></a:t>
+              <a:t><![CDATA[16. அன்றியும் உங்களுக்காக இப்படிப்பட்ட ஜாக்கிரதை உண்டாயிருக்கும்படி தீத்துவின் இருதயத்தில் அருளின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ധൈര്യം പെരുകുകയാൽ അത്യുത്സാഹിയായുമിരിക്കുന്ന നമ്മുടെ സഹോദരനെയും അവരോടുകൂടെ അയച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[தேவனுக்கு ஸ்தோத்திரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. തീതൊസ് എനിക്കു കൂട്ടാളിയും നിങ്ങൾക്കായിട്ടു കൂട്ടുവേലക്കാരനും ആകുന്നു; നമ്മുടെ സഹോദരന്മാർ]]></a:t>
+              <a:t><![CDATA[17. நாங்கள் கேட்டுக்கொண்டதை அவன் அங்கிகரித்ததுமல்லாமல், அவன் அதிக ஜாக்கிரதையாயிருந்து, தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സഭകളുടെ ദൂതന്മാരും ക്രിസ്തുവിന്നു മഹത്വവും തന്നേ.]]></a:t>
+              <a:t><![CDATA[விருப்பத்தின்படியே உங்களிடத்திற்கு வரப் புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ആകയാൽ നിങ്ങളുടെ സ്നേഹത്തിന്നും നിങ്ങളെച്ചൊല്ലി ഞങ്ങൾ പറയുന്ന പ്രശംസെക്കും ഒത്ത ദൃഷ്ടാന്തം സഭകൾ]]></a:t>
+              <a:t><![CDATA[18. சுவிசேஷ ஊழியத்தில் எல்லாச் சபைகளிலும் புகழ்ச்சிபெற்ற ஒரு சகோதரனை அவனோடேகூட அனுப்பியிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാൺകെ അവർക്കു കാണിച്ചുകൊടുപ്പിൻ.]]></a:t>
+              <a:t><![CDATA[19. அதுமாத்திரமல்ல, கர்த்தருக்கு மகிமையுண்டாகவும், உங்கள் மனவிருப்பம் விளங்கவும், எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവേഷ്ടത്തിന്നൊത്തവണ്ണം ഞങ്ങൾക്കും ഏല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[2. அவர்கள் மிகுந்த உபத்திரவத்தினாலே சோதிக்கப்படுகையில், கொடிய தரித்திரமுடையவர்களாயிருந்தும், தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. സഹോദരന്മാരേ, മക്കെദോന്യസഭകൾക്കു ലഭിച്ച ദൈവകൃപ ഞങ്ങൾ നിങ്ങളോടു അറിയിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[ஊழியத்தினாலே சேர்க்கப்படும் தர்மப்பணத்தைக் கொண்டுபோகையில், எங்களுக்கு வழித்துணையாயிருக்கும்படி, அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. കഷ്ടത എന്ന കഠിന ശോധനയിൽ ആയിരുന്നിട്ടും അവരുടെ സന്തോഷസമൃദ്ധിയും മഹാദാരിദ്ര്യവും ധാരാളം ഔദാര്യം]]></a:t>
+              <a:t><![CDATA[சபைகளால் தெரிந்து ஏற்படுத்தப்பட்டவனாயும் இருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാണിപ്പാൻ കാരണമായിത്തീർന്നു.]]></a:t>
+              <a:t><![CDATA[20. ஊழியத்தினாலே சேர்க்கப்பட்ட மிகுதியான தர்மப்பணத்தைக்குறித்து ஒருவனும் எங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. വിശുദ്ധന്മാരുടെ സഹായത്തിന്നുള്ള ധർമ്മവും കൂട്ടായ്മയും സംബന്ധിച്ചു അവർ വളരെ താല്പര്യത്തോടെ]]></a:t>
+              <a:t><![CDATA[குற்றப்படுத்தாதபடிக்கு நாங்கள் எச்சரிக்கையாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11479,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞങ്ങളോടു അപേക്ഷിച്ചു]]></a:t>
+              <a:t><![CDATA[21. கர்த்தருக்கு முன்பாகமாத்திரமல்ல, மனுஷருக்கு முன்பாகவும் யோக்கியமானவைகளைச் செய்ய நாடுகிறோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. மேலும், அநேக காரியங்களில் ஜாக்கிரதையுள்ளவனென்று நாங்கள் பலமுறை கண்டறிந்தவனும், இப்பொழுது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்கள்மேலுள்ள மிகுந்த நம்பிக்கையினாலே அதிக ஜாக்கிரதையுள்ளவனுமாகிய நம்முடைய சகோதரனையும் இவர்களோடே கூட]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அனுப்பியிருக்கிறோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. தீத்துவைக்குறித்து ஒருவன் விசாரித்தால், அவன் எனக்குக் கூட்டாளியும் உங்களுக்காக என்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உடன்வேலையாளுமாயிக்கிறானென்றும்; எங்கள் சகோதரரைக்குறித்து ஒருவன் விசாரித்தால், அவர்கள் சபைகளுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +12271,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അങ്ങനെ തീതൊസ് ആരംഭിച്ചതുപോലെ നിങ്ങളുടെ ഇടയിൽ ഈ ധർമ്മശേഖരം നിവർത്തിക്കേണം എന്നു ഞങ്ങൾ അവനോടു]]></a:t>
+              <a:t><![CDATA[பரிபூரண சந்தோஷத்தினாலே மிகுந்த உதாரத்துவமாய்க் கொடுத்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஸ்தானாபதிகளும், கிறிஸ்துவுக்கு மகிமையுமாயிருக்கிறார்களென்றும் அறியக்கடவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. ஆதலால் உங்கள் அன்பையும், நாங்கள் உங்களைக்குறித்துச் சொன்ன புகழ்ச்சியையும், சபைகளுக்கு முன்பாக]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்களுக்குத் திருஷ்டாந்தப்படுத்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അപേക്ഷിച്ചു.]]></a:t>
+              <a:t><![CDATA[3. மேலும் அவர்கள் தங்கள் திராணிக்குத் தக்கதாகவும், தங்கள் திராணிக்கு மிஞ்சியும் கொடுக்க தாங்களே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. എന്നാൽ വിശ്വാസം, വചനം, പരിജ്ഞാനം, പൂർണ്ണജാഗ്രത, ഞങ്ങളോടുള്ള സ്നേഹം ഇങ്ങനെ എല്ലാറ്റിലും നിങ്ങൾ]]></a:t>
+              <a:t><![CDATA[மனதுள்ளவர்களாயிருந்தார்களென்பதற்கு, நான் சாட்சியாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുന്തിയിരിക്കുന്നതുപോലെ ഈ ധർമ്മകാര്യത്തിലും മുന്തിവരുവിൻ.]]></a:t>
+              <a:t><![CDATA[4. தங்கள் உபகாரத்தையும், பரிசுத்தவான்களுக்குச் செய்யப்படும் தர்மஊழியத்தின் பங்கையும் நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ഞാൻ കല്പനയായിട്ടല്ല, മറ്റുള്ളവരുടെ ജാഗ്രതകൊണ്ടു നിങ്ങളുടെ സ്നേഹത്തിന്റെ പരമാർത്ഥതയും ശോധന]]></a:t>
+              <a:t><![CDATA[ஏற்றுக்கொள்ளும்படி அவர்கள் எங்களை மிகவும் வேண்டிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
   <a:themeElements>
-    <a:clrScheme name="Theme13">
+    <a:clrScheme name="Theme43">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme13">
+    <a:fontScheme name="Theme43">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme13">
+    <a:fmtScheme name="Theme43">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +13541,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>52</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>