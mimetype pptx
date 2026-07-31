--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -47,50 +47,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -99,50 +107,54 @@
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -268,53 +280,57 @@
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -592,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்னும் நான் சொல்லுகிறதென்னவெனில், சிறுக விதைக்கிறவன் சிறுக அறுப்பான், பெருக விதைக்கிறவன் பெருக அறுப்பான்.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால், வாக்குத்தத்தம் பண்ணப்பட்டிருக்கிற உங்கள் தானதர்மமானது லோபத்தனமாய்க் கொடுக்கப்பட்டதாயிராமல், உதாரத்துவமாய்க் கொடுக்கப்பட்டதாயிருக்கும்படியாக அதை ஆயத்தப்படுத்துகிறதற்குச் சகோதரரை ஏவி, உங்களிடத்தில் முன்னதாக அனுப்புவது எனக்கு அவசியம் என்று காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -810,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனவன் விசனமாயுமல்ல, கட்டாயமாயுமல்ல, தன் மனதில் நியமித்தபடியே கொடுக்கக்கடவன்; உற்சாகமாய்க் கொடுக்கிறவனிடத்தில் தேவன் பிரியமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[6. பின்னும் நான் சொல்லுகிறதென்னவெனில், சிறுக விதைக்கிறவன் சிறுக அறுப்பான், பெருக விதைக்கிறவன் பெருக அறுப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1028,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும், நீங்கள் எல்லாவற்றிலும் எப்பொழுதும் சம்பூரணமுடையவர்களாயும், சகலவித நற்கிரியைகளிலும் பெருகுகிறவர்களாயுமிருக்கும்படியாக, தேவன் உங்களிடத்தில் சகலவித கிருபையையும் பெருகச்செய்ய வல்லவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[7. அவனவன் விசனமாயுமல்ல, கட்டாயமாயுமல்ல, தன் மனதில் நியமித்தபடியே கொடுக்கக்கடவன்; உற்சாகமாய்க் கொடுக்கிறவனிடத்தில் தேவன் பிரியமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1246,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வாரியிறைத்தான், ஏழைகளுக்குக் கொடுத்தான், அவனுடைய நீதி என்றென்றைக்கும் நிற்கும் என்று எழுதியிருக்கிறபடியாகும்.]]></a:t>
+              <a:t><![CDATA[8. மேலும், நீங்கள் எல்லாவற்றிலும் எப்பொழுதும் சம்பூரணமுடையவர்களாயும், சகலவித நற்கிரியைகளிலும் பெருகுகிறவர்களாயுமிருக்கும்படியாக, தேவன் உங்களிடத்தில் சகலவித கிருபையையும் பெருகச்செய்ய வல்லவராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1573,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. விதைக்கிறவனுக்கு விதையையும், புசிக்கிறதற்கு ஆகாரத்தையும் அளிக்கிறவர் உங்களுக்கு விதையை அளித்து, அதைப் பெருகப்பண்ணி, உங்கள் நீதியின் விளைச்சலை வர்த்திக்கச் செய்வார்.]]></a:t>
+              <a:t><![CDATA[9. வாரியிறைத்தான், ஏழைகளுக்குக் கொடுத்தான், அவனுடைய நீதி என்றென்றைக்கும் நிற்கும் என்று எழுதியிருக்கிறபடியாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1791,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தேவனுக்கு எங்களால் ஸ்தோத்திரமுண்டாவதற்கு ஏதுவாயிருக்கும் மிகுந்த உதாரகுணத்திலே நீங்கள் எவ்விதத்திலும் சம்பூரணமுள்ளவர்களாவீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. விதைக்கிறவனுக்கு விதையையும், புசிக்கிறதற்கு ஆகாரத்தையும் அளிக்கிறவர் உங்களுக்கு விதையை அளித்து, அதைப் பெருகப்பண்ணி, உங்கள் நீதியின் விளைச்சலை வர்த்திக்கச் செய்வார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1900,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்தத் தர்மசகாயமாகிய பணிவிடை பரிசுத்தவான்களுடைய குறைவுகளை நீக்குகிறதுமல்லாமல், அநேகர் தேவனை ஸ்தோத்திரிப்பதினாலே சம்பூரணபலனுள்ளதாயும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. தேவனுக்கு எங்களால் ஸ்தோத்திரமுண்டாவதற்கு ஏதுவாயிருக்கும் மிகுந்த உதாரகுணத்திலே நீங்கள் எவ்விதத்திலும் சம்பூரணமுள்ளவர்களாவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2009,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்தத் தர்மசகாயமாகிய பணிவிடை பரிசுத்தவான்களுடைய குறைவுகளை நீக்குகிறதுமல்லாமல், அநேகர் தேவனை ஸ்தோத்திரிப்பதினாலே சம்பூரணபலனுள்ளதாயும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. தேவனுக்கு எங்களால் ஸ்தோத்திரமுண்டாவதற்கு ஏதுவாயிருக்கும் மிகுந்த உதாரகுணத்திலே நீங்கள் எவ்விதத்திலும் சம்பூரணமுள்ளவர்களாவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2118,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் இந்தத் தர்மசகாயத்தினாலாகிய நன்மையை அநுபவித்து, நீங்கள் கிறிஸ்துவின் சுவிசேஷத்தைக் கீழ்ப்படிதலோடே அறிக்கையிட்டிருக்கிறதினிமித்தமும், தங்களுக்கும் மற்ற அனைவருக்கும் நீங்கள் உதாரணத்துவமாய்த் தர்மஞ்செய்கிறதினிமித்தமும், அவர்கள் தேவனை மகிமைப்படுத்தி;]]></a:t>
+              <a:t><![CDATA[12. இந்தத் தர்மசகாயமாகிய பணிவிடை பரிசுத்தவான்களுடைய குறைவுகளை நீக்குகிறதுமல்லாமல், அநேகர் தேவனை ஸ்தோத்திரிப்பதினாலே சம்பூரணபலனுள்ளதாயும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2227,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் இந்தத் தர்மசகாயத்தினாலாகிய நன்மையை அநுபவித்து, நீங்கள் கிறிஸ்துவின் சுவிசேஷத்தைக் கீழ்ப்படிதலோடே அறிக்கையிட்டிருக்கிறதினிமித்தமும், தங்களுக்கும் மற்ற அனைவருக்கும் நீங்கள் உதாரணத்துவமாய்த் தர்மஞ்செய்கிறதினிமித்தமும், அவர்கள் தேவனை மகிமைப்படுத்தி;]]></a:t>
+              <a:t><![CDATA[12. இந்தத் தர்மசகாயமாகிய பணிவிடை பரிசுத்தவான்களுடைய குறைவுகளை நீக்குகிறதுமல்லாமல், அநேகர் தேவனை ஸ்தோத்திரிப்பதினாலே சம்பூரணபலனுள்ளதாயும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2336,51 +2352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்களுக்காக வேண்டுதல்செய்து, தேவன் உங்களுக்கு அளித்த மிகவும் விசேஷித்த கிருபையினிமித்தம் உங்கள்மேல் வாஞ்சையாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் இந்தத் தர்மசகாயத்தினாலாகிய நன்மையை அநுபவித்து, நீங்கள் கிறிஸ்துவின் சுவிசேஷத்தைக் கீழ்ப்படிதலோடே அறிக்கையிட்டிருக்கிறதினிமித்தமும், தங்களுக்கும் மற்ற அனைவருக்கும் நீங்கள் உதாரணத்துவமாய்த் தர்மஞ்செய்கிறதினிமித்தமும், அவர்கள் தேவனை மகிமைப்படுத்தி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2445,51 +2461,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தேவன் அருளிய சொல்லிமுடியாத ஈவுக்காக அவருக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் இந்தத் தர்மசகாயத்தினாலாகிய நன்மையை அநுபவித்து, நீங்கள் கிறிஸ்துவின் சுவிசேஷத்தைக் கீழ்ப்படிதலோடே அறிக்கையிட்டிருக்கிறதினிமித்தமும், தங்களுக்கும் மற்ற அனைவருக்கும் நீங்கள் உதாரணத்துவமாய்த் தர்மஞ்செய்கிறதினிமித்தமும், அவர்கள் தேவனை மகிமைப்படுத்தி;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. அவர்கள் இந்தத் தர்மசகாயத்தினாலாகிய நன்மையை அநுபவித்து, நீங்கள் கிறிஸ்துவின் சுவிசேஷத்தைக் கீழ்ப்படிதலோடே அறிக்கையிட்டிருக்கிறதினிமித்தமும், தங்களுக்கும் மற்ற அனைவருக்கும் நீங்கள் உதாரணத்துவமாய்த் தர்மஞ்செய்கிறதினிமித்தமும், அவர்கள் தேவனை மகிமைப்படுத்தி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2564,50 +2689,377 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2. உங்கள் மனவிருப்பத்தை அறிந்திருக்கிறேன்; அகாயாவிலுள்ளவர்கள் ஒருவருஷமாக ஆயத்தமாயிருக்கிறார்களென்று நான் மக்கெதோனியருடனே சொல்லி, உங்களைப் புகழந்தேனே; உங்கள் ஜாக்கிரதை அநேகரை எழுப்பிவிட்டதுமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. உங்களுக்காக வேண்டுதல்செய்து, தேவன் உங்களுக்கு அளித்த மிகவும் விசேஷித்த கிருபையினிமித்தம் உங்கள்மேல் வாஞ்சையாயிருக்கிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. உங்களுக்காக வேண்டுதல்செய்து, தேவன் உங்களுக்கு அளித்த மிகவும் விசேஷித்த கிருபையினிமித்தம் உங்கள்மேல் வாஞ்சையாயிருக்கிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. தேவன் அருளிய சொல்லிமுடியாத ஈவுக்காக அவருக்கு ஸ்தோத்திரம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -2772,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியிருந்தும், உங்களைக்குறித்து நாங்கள் சொன்ன புகழ்ச்சி இந்தக்காரியத்தில் வீணாய்ப்போகாமல், நான் சொன்னபடி நீங்கள் ஆயத்தப்பட்டவர்களாயிருப்பதற்கு, இந்தச் சகோதரரை அனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[2. உங்கள் மனவிருப்பத்தை அறிந்திருக்கிறேன்; அகாயாவிலுள்ளவர்கள் ஒருவருஷமாக ஆயத்தமாயிருக்கிறார்களென்று நான் மக்கெதோனியருடனே சொல்லி, உங்களைப் புகழந்தேனே; உங்கள் ஜாக்கிரதை அநேகரை எழுப்பிவிட்டதுமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2990,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மக்கெதோனியர் என்னுடனேகூட வந்து, உங்களை ஆயத்தப்படாதவர்களாகக் கண்டால், இவ்வளவு நிச்சயமாய் உங்களைப் புகழ்ந்ததற்காக, நீங்கள் வெட்கப்படுவீர்களென்று நாங்கள் சொல்லாமல், நாங்களே வெட்கப்படவேண்டியதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[3. அப்படியிருந்தும், உங்களைக்குறித்து நாங்கள் சொன்ன புகழ்ச்சி இந்தக்காரியத்தில் வீணாய்ப்போகாமல், நான் சொன்னபடி நீங்கள் ஆயத்தப்பட்டவர்களாயிருப்பதற்கு, இந்தச் சகோதரரை அனுப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3208,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால், வாக்குத்தத்தம் பண்ணப்பட்டிருக்கிற உங்கள் தானதர்மமானது லோபத்தனமாய்க் கொடுக்கப்பட்டதாயிராமல், உதாரத்துவமாய்க் கொடுக்கப்பட்டதாயிருக்கும்படியாக அதை ஆயத்தப்படுத்துகிறதற்குச் சகோதரரை ஏவி, உங்களிடத்தில் முன்னதாக அனுப்புவது எனக்கு அவசியம் என்று காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[4. மக்கெதோனியர் என்னுடனேகூட வந்து, உங்களை ஆயத்தப்படாதவர்களாகக் கண்டால், இவ்வளவு நிச்சயமாய் உங்களைப் புகழ்ந்ததற்காக, நீங்கள் வெட்கப்படுவீர்களென்று நாங்கள் சொல்லாமல், நாங்களே வெட்கப்படவேண்டியதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3287,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506574" r:id="rId1"/>
+    <p:sldLayoutId id="2474529212" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3491,54 +3943,86 @@
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3691,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[make up beforehand your bounty, whereof all of you had notice before, that the same might be ready,]]></a:t>
+              <a:t><![CDATA[5. ആകയാൽ സഹോദരന്മാർ ഞങ്ങൾക്കു മുമ്പായി അങ്ങോട്ടു വരികയും നിങ്ങൾ മുമ്പെ വാഗ്ദത്തം ചെയ്ത അനുഗ്രഹം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3823,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[as a matter of bounty, and not as of covetousness.]]></a:t>
+              <a:t><![CDATA[പിശുക്കായിട്ടല്ല അനുഗ്രഹമായിട്ടു ഒരുങ്ങിയിരിപ്പാൻ തക്കവണ്ണം മുമ്പുകൂട്ടി ഒരുക്കിവെക്കയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3955,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. But this I say, He which sows sparingly shall reap also sparingly; and he which sows bountifully]]></a:t>
+              <a:t><![CDATA[ചെയ്യേണ്ടതിന്നു അവരോടു അപേക്ഷിപ്പാൻ ആവശ്യം എന്നു ഞങ്ങൾക്കു തോന്നി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4087,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall reap also bountifully.]]></a:t>
+              <a:t><![CDATA[6. എന്നാൽ ലോഭമായി വിതെക്കുന്നവൻ ലോഭമായി കൊയ്യും; ധാരാളമായി വിതെക്കുന്നവൻ ധാരളമായി കൊയ്യും എന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4219,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Every man according as he purposes in his heart, so let him give; not grudgingly, or of]]></a:t>
+              <a:t><![CDATA[ഓർത്തുകൊൾവിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4351,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[necessity: for God loves a cheerful giver.]]></a:t>
+              <a:t><![CDATA[7. അവനവൻ ഹൃദയത്തിൽ നിശ്ചയിച്ചതുപോലെ കൊടുക്കട്ടെ. സങ്കടത്തോടെ അരുതു; നിർബ്ബന്ധത്താലുമരുതു;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4483,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And God is able to make all grace abound toward you; that all of you, always having all]]></a:t>
+              <a:t><![CDATA[സന്തോഷത്തോടെ കൊടുക്കുന്നവനെ ദൈവം സ്നേഹിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4615,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sufficiency in all things, may abound to every good work:]]></a:t>
+              <a:t><![CDATA[8. നിങ്ങൾ സകലത്തിലും എപ്പോഴും പൂർണ്ണതൃപ്തിയുള്ളവരായി സകല സൽപ്രവൃത്തിയിലും പെരുകി വരുമാറു നിങ്ങളിൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4747,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. (As it is written, He has dispersed abroad; he has given to the poor: his righteousness remains]]></a:t>
+              <a:t><![CDATA[സകലകൃപയും പെരുക്കുവാൻ ദൈവം ശക്തൻ ആകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4879,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for ever.]]></a:t>
+              <a:t><![CDATA[9. “അവൻ വാരിവിതറി ദരിദ്രന്മാർക്കു കൊടുക്കുന്നു; അവന്റെ നീതി എന്നേക്കും നിലനില്ക്കുന്നു” എന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5011,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. For as concerning the ministering to the saints, it is superfluous for me to write to you:]]></a:t>
+              <a:t><![CDATA[1. വിശുദ്ധന്മാർക്കു വേണ്ടി നടത്തുന്ന ദ്രവ്യശേഖരത്തെക്കുറിച്ചു നിങ്ങൾക്കു എഴുതുവാൻ ആവശ്യമില്ലല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5143,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Now he that ministers seed to the sower both minister bread for your food, and multiply your]]></a:t>
+              <a:t><![CDATA[എഴുതിയിരിക്കുന്നുവല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seed sown, and increase the fruits of your righteousness;)]]></a:t>
+              <a:t><![CDATA[10. എന്നാൽ വിതെക്കുന്നവന്നു വിത്തും ഭക്ഷിപ്പാൻ ആഹാരവും നല്കുന്നവൻ നിങ്ങളുടെ വിതയും നല്കി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Being enriched in every thing to all bountifulness, which causes through us thanksgiving to God.]]></a:t>
+              <a:t><![CDATA[പൊലിപ്പിക്കയും നിങ്ങളുടെ നീതിയുടെ വിളവു വർദ്ധിപ്പിക്കയും ചെയ്യും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. For the administration of this service not only supplies the lack of the saints, but is abundant]]></a:t>
+              <a:t><![CDATA[11. ഇങ്ങനെ ദൈവത്തിന്നു ഞങ്ങളാൽ സ്തോത്രം വരുവാൻ കാരണമായിരിക്കുന്ന ഔദാര്യം ഒക്കെയും കാണിക്കേണ്ടതിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[also by many thanksgivings unto God;]]></a:t>
+              <a:t><![CDATA[നിങ്ങൾ സകലത്തിലും സമ്പന്നന്മാർ ആകും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. While by the experiment of this ministration they glorify God for your professed subjection unto]]></a:t>
+              <a:t><![CDATA[12. ഈ നടത്തുന്ന ധർമ്മശേഖരം വിശുദ്ധന്മാരുടെ ബദ്ധിമുട്ടു തീർക്കുന്നതുമല്ലാതെ ദൈവത്തിന്നു അനവധി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the gospel of Christ, and for your liberal distribution unto them, and unto all men;]]></a:t>
+              <a:t><![CDATA[സ്തോത്രം വരുവാൻ കാരണവും ആകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And by their prayer for you, which long after you for the exceeding grace of God in you.]]></a:t>
+              <a:t><![CDATA[13. ഈ സഹായത്താൽ തെളിയുന്ന സിദ്ധത ഹേതുവായി ക്രിസ്തുവിന്റെ സുവിശേഷം നിങ്ങൾ സ്വീകരിച്ച]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +6683,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Thanks be unto God for his unspeakable gift.]]></a:t>
+              <a:t><![CDATA[അനുസരണംനിമിത്തവും അവരോടും എല്ലാവരോടും നിങ്ങൾ കാണിക്കുന്ന കൂട്ടായ്മയുടെ ഔദാര്യം നിമിത്തവും അവർ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ദൈവത്തെ മഹത്വപ്പെടുത്തും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +6947,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. For I know the forwardness of your mind, for which I boast of you to them of Macedonia, that]]></a:t>
+              <a:t><![CDATA[2. അഖായ കിഴാണ്ടുമുതൽ ഒരുങ്ങിയിരിക്കുന്നു എന്നു ഞാൻ നിങ്ങളെക്കുറിച്ചു മക്കെദോന്യരോടു]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. നിങ്ങൾക്കു ലഭിച്ച അതിമഹത്തായ ദൈവകൃപനിമിത്തം അവർ നിങ്ങളെ കാണ്മാൻ വാഞ്ഛിച്ചു നിങ്ങൾക്കു വേണ്ടി]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[പ്രാർത്ഥിക്കും.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. പറഞ്ഞുതീരാത്ത ദാനം നിമിത്തം ദൈവത്തിന്നു സ്തോത്രം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Achaia was ready a year ago; and your zeal has provoked very many.]]></a:t>
+              <a:t><![CDATA[പ്രശംസിച്ചുവരുന്ന നിങ്ങളുടെ മനസ്സൊരുക്കം ഞാൻ അറിയുന്നു; നിങ്ങളുടെ എരിവു മിക്കപേർക്കും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Yet have I sent the brethren, lest our boasting of you should be in vain in this behalf; that, as]]></a:t>
+              <a:t><![CDATA[ഉത്സാഹകാരണമായിത്തീർന്നിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I said, all of you may be ready:]]></a:t>
+              <a:t><![CDATA[3. നിങ്ങളെക്കുറിച്ചു ഞങ്ങൾ പറയുന്ന പ്രശംസ ഈ കാര്യത്തിൽ വ്യർത്ഥമാകാതെ ഞാൻ പറഞ്ഞതുപോലെ നിങ്ങൾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Lest lest by any means if they of Macedonia come with me, and find you unprepared, we (that we]]></a:t>
+              <a:t><![CDATA[ഒരുങ്ങിയിരിക്കേണ്ടതിന്നു തന്നേ ഞാൻ സഹോദരന്മാരേ അയച്ചതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[say not, all of you) should be ashamed in this same confident boasting.]]></a:t>
+              <a:t><![CDATA[4. അല്ലെങ്കിൽ പക്ഷെ മക്കെദോന്യർ എന്നോടുകൂടെ വരികയും നിങ്ങളെ ഒരുങ്ങാത്തവരായി കാണുകയും ചെയ്താൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Therefore I thought it necessary to exhort the brethren, that they would go before unto you, and]]></a:t>
+              <a:t><![CDATA[നിങ്ങൾ എന്നല്ല ഞങ്ങൾ തന്നേ ഈ അതിധൈര്യം നിമിത്തം ലജ്ജിച്ചുപോകുമല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7184,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
   <a:themeElements>
-    <a:clrScheme name="Theme89">
+    <a:clrScheme name="Theme98">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme89">
+    <a:fontScheme name="Theme98">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7294,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme89">
+    <a:fmtScheme name="Theme98">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7469,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>28</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>