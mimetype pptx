--- v1 (2026-07-31)
+++ v2 (2026-11-02)
@@ -55,50 +55,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -111,50 +115,52 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -284,53 +290,55 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -390,51 +398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால், வாக்குத்தத்தம் பண்ணப்பட்டிருக்கிற உங்கள் தானதர்மமானது லோபத்தனமாய்க் கொடுக்கப்பட்டதாயிராமல், உதாரத்துவமாய்க் கொடுக்கப்பட்டதாயிருக்கும்படியாக அதை ஆயத்தப்படுத்துகிறதற்குச் சகோதரரை ஏவி, உங்களிடத்தில் முன்னதாக அனுப்புவது எனக்கு அவசியம் என்று காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[4. Lest lest by any means if they of Macedonia come with me, and find you unprepared, we (that we say not, all of you) should be ashamed in this same confident boasting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -499,51 +507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால், வாக்குத்தத்தம் பண்ணப்பட்டிருக்கிற உங்கள் தானதர்மமானது லோபத்தனமாய்க் கொடுக்கப்பட்டதாயிராமல், உதாரத்துவமாய்க் கொடுக்கப்பட்டதாயிருக்கும்படியாக அதை ஆயத்தப்படுத்துகிறதற்குச் சகோதரரை ஏவி, உங்களிடத்தில் முன்னதாக அனுப்புவது எனக்கு அவசியம் என்று காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[5. Therefore I thought it necessary to exhort the brethren, that they would go before unto you, and make up beforehand your bounty, whereof all of you had notice before, that the same might be ready, as a matter of bounty, and not as of covetousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -608,51 +616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால், வாக்குத்தத்தம் பண்ணப்பட்டிருக்கிற உங்கள் தானதர்மமானது லோபத்தனமாய்க் கொடுக்கப்பட்டதாயிராமல், உதாரத்துவமாய்க் கொடுக்கப்பட்டதாயிருக்கும்படியாக அதை ஆயத்தப்படுத்துகிறதற்குச் சகோதரரை ஏவி, உங்களிடத்தில் முன்னதாக அனுப்புவது எனக்கு அவசியம் என்று காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[5. Therefore I thought it necessary to exhort the brethren, that they would go before unto you, and make up beforehand your bounty, whereof all of you had notice before, that the same might be ready, as a matter of bounty, and not as of covetousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -717,51 +725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்னும் நான் சொல்லுகிறதென்னவெனில், சிறுக விதைக்கிறவன் சிறுக அறுப்பான், பெருக விதைக்கிறவன் பெருக அறுப்பான்.]]></a:t>
+              <a:t><![CDATA[5. Therefore I thought it necessary to exhort the brethren, that they would go before unto you, and make up beforehand your bounty, whereof all of you had notice before, that the same might be ready, as a matter of bounty, and not as of covetousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -826,51 +834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்னும் நான் சொல்லுகிறதென்னவெனில், சிறுக விதைக்கிறவன் சிறுக அறுப்பான், பெருக விதைக்கிறவன் பெருக அறுப்பான்.]]></a:t>
+              <a:t><![CDATA[6. But this I say, He which sows sparingly shall reap also sparingly; and he which sows bountifully shall reap also bountifully.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -935,51 +943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனவன் விசனமாயுமல்ல, கட்டாயமாயுமல்ல, தன் மனதில் நியமித்தபடியே கொடுக்கக்கடவன்; உற்சாகமாய்க் கொடுக்கிறவனிடத்தில் தேவன் பிரியமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[6. But this I say, He which sows sparingly shall reap also sparingly; and he which sows bountifully shall reap also bountifully.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1044,51 +1052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனவன் விசனமாயுமல்ல, கட்டாயமாயுமல்ல, தன் மனதில் நியமித்தபடியே கொடுக்கக்கடவன்; உற்சாகமாய்க் கொடுக்கிறவனிடத்தில் தேவன் பிரியமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[7. Every man according as he purposes in his heart, so let him give; not grudgingly, or of necessity: for God loves a cheerful giver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1153,51 +1161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும், நீங்கள் எல்லாவற்றிலும் எப்பொழுதும் சம்பூரணமுடையவர்களாயும், சகலவித நற்கிரியைகளிலும் பெருகுகிறவர்களாயுமிருக்கும்படியாக, தேவன் உங்களிடத்தில் சகலவித கிருபையையும் பெருகச்செய்ய வல்லவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[7. Every man according as he purposes in his heart, so let him give; not grudgingly, or of necessity: for God loves a cheerful giver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1262,51 +1270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும், நீங்கள் எல்லாவற்றிலும் எப்பொழுதும் சம்பூரணமுடையவர்களாயும், சகலவித நற்கிரியைகளிலும் பெருகுகிறவர்களாயுமிருக்கும்படியாக, தேவன் உங்களிடத்தில் சகலவித கிருபையையும் பெருகச்செய்ய வல்லவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[8. And God is able to make all grace abound toward you; that all of you, always having all sufficiency in all things, may abound to every good work:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1371,51 +1379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வாரியிறைத்தான், ஏழைகளுக்குக் கொடுத்தான், அவனுடைய நீதி என்றென்றைக்கும் நிற்கும் என்று எழுதியிருக்கிறபடியாகும்.]]></a:t>
+              <a:t><![CDATA[8. And God is able to make all grace abound toward you; that all of you, always having all sufficiency in all things, may abound to every good work:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1480,51 +1488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பரிசுத்தவான்களுக்குச் செய்யவேண்டிய தர்மசகாயத்தைக்குறித்து, நான் அதிகமாக உங்களுக்கு எழுதவேண்டுவதில்லை.]]></a:t>
+              <a:t><![CDATA[1. For as concerning the ministering to the saints, it is superfluous for me to write to you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1589,51 +1597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வாரியிறைத்தான், ஏழைகளுக்குக் கொடுத்தான், அவனுடைய நீதி என்றென்றைக்கும் நிற்கும் என்று எழுதியிருக்கிறபடியாகும்.]]></a:t>
+              <a:t><![CDATA[8. And God is able to make all grace abound toward you; that all of you, always having all sufficiency in all things, may abound to every good work:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1698,51 +1706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. விதைக்கிறவனுக்கு விதையையும், புசிக்கிறதற்கு ஆகாரத்தையும் அளிக்கிறவர் உங்களுக்கு விதையை அளித்து, அதைப் பெருகப்பண்ணி, உங்கள் நீதியின் விளைச்சலை வர்த்திக்கச் செய்வார்.]]></a:t>
+              <a:t><![CDATA[9. (As it is written, He has dispersed abroad; he has given to the poor: his righteousness remains for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1807,51 +1815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. விதைக்கிறவனுக்கு விதையையும், புசிக்கிறதற்கு ஆகாரத்தையும் அளிக்கிறவர் உங்களுக்கு விதையை அளித்து, அதைப் பெருகப்பண்ணி, உங்கள் நீதியின் விளைச்சலை வர்த்திக்கச் செய்வார்.]]></a:t>
+              <a:t><![CDATA[9. (As it is written, He has dispersed abroad; he has given to the poor: his righteousness remains for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1916,51 +1924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தேவனுக்கு எங்களால் ஸ்தோத்திரமுண்டாவதற்கு ஏதுவாயிருக்கும் மிகுந்த உதாரகுணத்திலே நீங்கள் எவ்விதத்திலும் சம்பூரணமுள்ளவர்களாவீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. Now he that ministers seed to the sower both minister bread for your food, and multiply your seed sown, and increase the fruits of your righteousness;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2025,51 +2033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தேவனுக்கு எங்களால் ஸ்தோத்திரமுண்டாவதற்கு ஏதுவாயிருக்கும் மிகுந்த உதாரகுணத்திலே நீங்கள் எவ்விதத்திலும் சம்பூரணமுள்ளவர்களாவீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. Now he that ministers seed to the sower both minister bread for your food, and multiply your seed sown, and increase the fruits of your righteousness;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்தத் தர்மசகாயமாகிய பணிவிடை பரிசுத்தவான்களுடைய குறைவுகளை நீக்குகிறதுமல்லாமல், அநேகர் தேவனை ஸ்தோத்திரிப்பதினாலே சம்பூரணபலனுள்ளதாயும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. Being enriched in every thing to all bountifulness, which causes through us thanksgiving to God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2243,51 +2251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்தத் தர்மசகாயமாகிய பணிவிடை பரிசுத்தவான்களுடைய குறைவுகளை நீக்குகிறதுமல்லாமல், அநேகர் தேவனை ஸ்தோத்திரிப்பதினாலே சம்பூரணபலனுள்ளதாயும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. Being enriched in every thing to all bountifulness, which causes through us thanksgiving to God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2352,51 +2360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் இந்தத் தர்மசகாயத்தினாலாகிய நன்மையை அநுபவித்து, நீங்கள் கிறிஸ்துவின் சுவிசேஷத்தைக் கீழ்ப்படிதலோடே அறிக்கையிட்டிருக்கிறதினிமித்தமும், தங்களுக்கும் மற்ற அனைவருக்கும் நீங்கள் உதாரணத்துவமாய்த் தர்மஞ்செய்கிறதினிமித்தமும், அவர்கள் தேவனை மகிமைப்படுத்தி;]]></a:t>
+              <a:t><![CDATA[12. For the administration of this service not only supplies the lack of the saints, but is abundant also by many thanksgivings unto God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2461,51 +2469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் இந்தத் தர்மசகாயத்தினாலாகிய நன்மையை அநுபவித்து, நீங்கள் கிறிஸ்துவின் சுவிசேஷத்தைக் கீழ்ப்படிதலோடே அறிக்கையிட்டிருக்கிறதினிமித்தமும், தங்களுக்கும் மற்ற அனைவருக்கும் நீங்கள் உதாரணத்துவமாய்த் தர்மஞ்செய்கிறதினிமித்தமும், அவர்கள் தேவனை மகிமைப்படுத்தி;]]></a:t>
+              <a:t><![CDATA[12. For the administration of this service not only supplies the lack of the saints, but is abundant also by many thanksgivings unto God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2570,51 +2578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் இந்தத் தர்மசகாயத்தினாலாகிய நன்மையை அநுபவித்து, நீங்கள் கிறிஸ்துவின் சுவிசேஷத்தைக் கீழ்ப்படிதலோடே அறிக்கையிட்டிருக்கிறதினிமித்தமும், தங்களுக்கும் மற்ற அனைவருக்கும் நீங்கள் உதாரணத்துவமாய்த் தர்மஞ்செய்கிறதினிமித்தமும், அவர்கள் தேவனை மகிமைப்படுத்தி;]]></a:t>
+              <a:t><![CDATA[13. While by the experiment of this ministration they glorify God for your professed subjection unto the gospel of Christ, and for your liberal distribution unto them, and unto all men;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2679,51 +2687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உங்கள் மனவிருப்பத்தை அறிந்திருக்கிறேன்; அகாயாவிலுள்ளவர்கள் ஒருவருஷமாக ஆயத்தமாயிருக்கிறார்களென்று நான் மக்கெதோனியருடனே சொல்லி, உங்களைப் புகழந்தேனே; உங்கள் ஜாக்கிரதை அநேகரை எழுப்பிவிட்டதுமுண்டு.]]></a:t>
+              <a:t><![CDATA[1. For as concerning the ministering to the saints, it is superfluous for me to write to you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2788,51 +2796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்களுக்காக வேண்டுதல்செய்து, தேவன் உங்களுக்கு அளித்த மிகவும் விசேஷித்த கிருபையினிமித்தம் உங்கள்மேல் வாஞ்சையாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. While by the experiment of this ministration they glorify God for your professed subjection unto the gospel of Christ, and for your liberal distribution unto them, and unto all men;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2897,51 +2905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்களுக்காக வேண்டுதல்செய்து, தேவன் உங்களுக்கு அளித்த மிகவும் விசேஷித்த கிருபையினிமித்தம் உங்கள்மேல் வாஞ்சையாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. While by the experiment of this ministration they glorify God for your professed subjection unto the gospel of Christ, and for your liberal distribution unto them, and unto all men;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3006,51 +3014,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தேவன் அருளிய சொல்லிமுடியாத ஈவுக்காக அவருக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[14. And by their prayer for you, which long after you for the exceeding grace of God in you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. And by their prayer for you, which long after you for the exceeding grace of God in you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. Thanks be unto God for his unspeakable gift.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3115,51 +3341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உங்கள் மனவிருப்பத்தை அறிந்திருக்கிறேன்; அகாயாவிலுள்ளவர்கள் ஒருவருஷமாக ஆயத்தமாயிருக்கிறார்களென்று நான் மக்கெதோனியருடனே சொல்லி, உங்களைப் புகழந்தேனே; உங்கள் ஜாக்கிரதை அநேகரை எழுப்பிவிட்டதுமுண்டு.]]></a:t>
+              <a:t><![CDATA[2. For I know the forwardness of your mind, for which I boast of you to them of Macedonia, that Achaia was ready a year ago; and your zeal has provoked very many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3224,51 +3450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உங்கள் மனவிருப்பத்தை அறிந்திருக்கிறேன்; அகாயாவிலுள்ளவர்கள் ஒருவருஷமாக ஆயத்தமாயிருக்கிறார்களென்று நான் மக்கெதோனியருடனே சொல்லி, உங்களைப் புகழந்தேனே; உங்கள் ஜாக்கிரதை அநேகரை எழுப்பிவிட்டதுமுண்டு.]]></a:t>
+              <a:t><![CDATA[2. For I know the forwardness of your mind, for which I boast of you to them of Macedonia, that Achaia was ready a year ago; and your zeal has provoked very many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3333,51 +3559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியிருந்தும், உங்களைக்குறித்து நாங்கள் சொன்ன புகழ்ச்சி இந்தக்காரியத்தில் வீணாய்ப்போகாமல், நான் சொன்னபடி நீங்கள் ஆயத்தப்பட்டவர்களாயிருப்பதற்கு, இந்தச் சகோதரரை அனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[3. Yet have I sent the brethren, lest our boasting of you should be in vain in this behalf; that, as I said, all of you may be ready:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3442,51 +3668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படியிருந்தும், உங்களைக்குறித்து நாங்கள் சொன்ன புகழ்ச்சி இந்தக்காரியத்தில் வீணாய்ப்போகாமல், நான் சொன்னபடி நீங்கள் ஆயத்தப்பட்டவர்களாயிருப்பதற்கு, இந்தச் சகோதரரை அனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[3. Yet have I sent the brethren, lest our boasting of you should be in vain in this behalf; that, as I said, all of you may be ready:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3551,51 +3777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மக்கெதோனியர் என்னுடனேகூட வந்து, உங்களை ஆயத்தப்படாதவர்களாகக் கண்டால், இவ்வளவு நிச்சயமாய் உங்களைப் புகழ்ந்ததற்காக, நீங்கள் வெட்கப்படுவீர்களென்று நாங்கள் சொல்லாமல், நாங்களே வெட்கப்படவேண்டியதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. Lest lest by any means if they of Macedonia come with me, and find you unprepared, we (that we say not, all of you) should be ashamed in this same confident boasting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3660,51 +3886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மக்கெதோனியர் என்னுடனேகூட வந்து, உங்களை ஆயத்தப்படாதவர்களாகக் கண்டால், இவ்வளவு நிச்சயமாய் உங்களைப் புகழ்ந்ததற்காக, நீங்கள் வெட்கப்படுவீர்களென்று நாங்கள் சொல்லாமல், நாங்களே வெட்கப்படவேண்டியதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. Lest lest by any means if they of Macedonia come with me, and find you unprepared, we (that we say not, all of you) should be ashamed in this same confident boasting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3739,51 +3965,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529212" r:id="rId1"/>
+    <p:sldLayoutId id="2482618036" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3983,50 +4209,66 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4175,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ആകയാൽ സഹോദരന്മാർ ഞങ്ങൾക്കു മുമ്പായി അങ്ങോട്ടു വരികയും നിങ്ങൾ മുമ്പെ വാഗ്ദത്തം ചെയ്ത അനുഗ്രഹം]]></a:t>
+              <a:t><![CDATA[வெட்கப்படவேண்டியதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +4549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിശുക്കായിട്ടല്ല അനുഗ്രഹമായിട്ടു ഒരുങ്ങിയിരിപ്പാൻ തക്കവണ്ണം മുമ്പുകൂട്ടി ഒരുക്കിവെക്കയും]]></a:t>
+              <a:t><![CDATA[5. ஆகையால், வாக்குத்தத்தம் பண்ணப்பட்டிருக்கிற உங்கள் தானதர்மமானது லோபத்தனமாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യേണ്ടതിന്നു അവരോടു അപേക്ഷിപ്പാൻ ആവശ്യം എന്നു ഞങ്ങൾക്കു തോന്നി.]]></a:t>
+              <a:t><![CDATA[கொடுக்கப்பட்டதாயிராமல், உதாரத்துவமாய்க் கொடுக்கப்பட்டதாயிருக்கும்படியாக அதை ஆயத்தப்படுத்துகிறதற்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. എന്നാൽ ലോഭമായി വിതെക്കുന്നവൻ ലോഭമായി കൊയ്യും; ധാരാളമായി വിതെക്കുന്നവൻ ധാരളമായി കൊയ്യും എന്നു]]></a:t>
+              <a:t><![CDATA[சகோதரரை ஏவி, உங்களிடத்தில் முன்னதாக அனுப்புவது எனக்கு அவசியம் என்று காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഓർത്തുകൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[6. பின்னும் நான் சொல்லுகிறதென்னவெனில், சிறுக விதைக்கிறவன் சிறுக அறுப்பான், பெருக விதைக்கிறவன் பெருக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അവനവൻ ഹൃദയത്തിൽ നിശ്ചയിച്ചതുപോലെ കൊടുക്കട്ടെ. സങ്കടത്തോടെ അരുതു; നിർബ്ബന്ധത്താലുമരുതു;]]></a:t>
+              <a:t><![CDATA[அறுப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സന്തോഷത്തോടെ കൊടുക്കുന്നവനെ ദൈവം സ്നേഹിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[7. அவனவன் விசனமாயுமல்ல, கட்டாயமாயுமல்ல, தன் மனதில் நியமித்தபடியே கொடுக்கக்கடவன்; உற்சாகமாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. നിങ്ങൾ സകലത്തിലും എപ്പോഴും പൂർണ്ണതൃപ്തിയുള്ളവരായി സകല സൽപ്രവൃത്തിയിലും പെരുകി വരുമാറു നിങ്ങളിൽ]]></a:t>
+              <a:t><![CDATA[கொடுக்கிறவனிடத்தில் தேவன் பிரியமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലകൃപയും പെരുക്കുവാൻ ദൈവം ശക്തൻ ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[8. மேலும், நீங்கள் எல்லாவற்றிலும் எப்பொழுதும் சம்பூரணமுடையவர்களாயும், சகலவித நற்கிரியைகளிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. “അവൻ വാരിവിതറി ദരിദ്രന്മാർക്കു കൊടുക്കുന്നു; അവന്റെ നീതി എന്നേക്കും നിലനില്ക്കുന്നു” എന്നു]]></a:t>
+              <a:t><![CDATA[பெருகுகிறவர்களாயுமிருக்கும்படியாக, தேவன் உங்களிடத்தில் சகலவித கிருபையையும் பெருகச்செய்ய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +5737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. വിശുദ്ധന്മാർക്കു വേണ്ടി നടത്തുന്ന ദ്രവ്യശേഖരത്തെക്കുറിച്ചു നിങ്ങൾക്കു എഴുതുവാൻ ആവശ്യമില്ലല്ലോ.]]></a:t>
+              <a:t><![CDATA[1. பரிசுத்தவான்களுக்குச் செய்யவேண்டிய தர்மசகாயத்தைக்குறித்து, நான் அதிகமாக உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എഴുതിയിരിക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[வல்லவராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. എന്നാൽ വിതെക്കുന്നവന്നു വിത്തും ഭക്ഷിപ്പാൻ ആഹാരവും നല്കുന്നവൻ നിങ്ങളുടെ വിതയും നല്കി]]></a:t>
+              <a:t><![CDATA[9. வாரியிறைத்தான், ஏழைகளுக்குக் கொடுத்தான், அவனுடைய நீதி என்றென்றைக்கும் நிற்கும் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പൊലിപ്പിക്കയും നിങ്ങളുടെ നീതിയുടെ വിളവു വർദ്ധിപ്പിക്കയും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[எழுதியிருக்கிறபடியாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ഇങ്ങനെ ദൈവത്തിന്നു ഞങ്ങളാൽ സ്തോത്രം വരുവാൻ കാരണമായിരിക്കുന്ന ഔദാര്യം ഒക്കെയും കാണിക്കേണ്ടതിന്നു]]></a:t>
+              <a:t><![CDATA[10. விதைக்கிறவனுக்கு விதையையும், புசிக்கிறதற்கு ஆகாரத்தையும் அளிக்கிறவர் உங்களுக்கு விதையை அளித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങൾ സകലത്തിലും സമ്പന്നന്മാർ ആകും.]]></a:t>
+              <a:t><![CDATA[அதைப் பெருகப்பண்ணி, உங்கள் நீதியின் விளைச்சலை வர்த்திக்கச் செய்வார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ഈ നടത്തുന്ന ധർമ്മശേഖരം വിശുദ്ധന്മാരുടെ ബദ്ധിമുട്ടു തീർക്കുന്നതുമല്ലാതെ ദൈവത്തിന്നു അനവധി]]></a:t>
+              <a:t><![CDATA[11. தேவனுக்கு எங்களால் ஸ்தோத்திரமுண்டாவதற்கு ஏதுவாயிருக்கும் மிகுந்த உதாரகுணத்திலே நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സ്തോത്രം വരുവാൻ കാരണവും ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[எவ்விதத்திலும் சம்பூரணமுள்ளவர்களாவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ഈ സഹായത്താൽ തെളിയുന്ന സിദ്ധത ഹേതുവായി ക്രിസ്തുവിന്റെ സുവിശേഷം നിങ്ങൾ സ്വീകരിച്ച]]></a:t>
+              <a:t><![CDATA[12. இந்தத் தர்மசகாயமாகிய பணிவிடை பரிசுத்தவான்களுடைய குறைவுகளை நீக்குகிறதுமல்லாமல், அநேகர் தேவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അനുസരണംനിമിത്തവും അവരോടും എല്ലാവരോടും നിങ്ങൾ കാണിക്കുന്ന കൂട്ടായ്മയുടെ ഔദാര്യം നിമിത്തവും അവർ]]></a:t>
+              <a:t><![CDATA[ஸ்தோத்திரிப்பதினாலே சம்பூரணபலனுள்ளதாயும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവത്തെ മഹത്വപ്പെടുത്തും.]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் இந்தத் தர்மசகாயத்தினாலாகிய நன்மையை அநுபவித்து, நீங்கள் கிறிஸ்துவின் சுவிசேஷத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അഖായ കിഴാണ്ടുമുതൽ ഒരുങ്ങിയിരിക്കുന്നു എന്നു ഞാൻ നിങ്ങളെക്കുറിച്ചു മക്കെദോന്യരോടു]]></a:t>
+              <a:t><![CDATA[எழுதவேண்டுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. നിങ്ങൾക്കു ലഭിച്ച അതിമഹത്തായ ദൈവകൃപനിമിത്തം അവർ നിങ്ങളെ കാണ്മാൻ വാഞ്ഛിച്ചു നിങ്ങൾക്കു വേണ്ടി]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படிதலோடே அறிக்கையிட்டிருக்கிறதினிமித்தமும், தங்களுக்கும் மற்ற அனைவருக்கும் நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രാർത്ഥിക്കും.]]></a:t>
+              <a:t><![CDATA[உதாரணத்துவமாய்த் தர்மஞ்செய்கிறதினிமித்தமும், அவர்கள் தேவனை மகிமைப்படுத்தி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7585,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. പറഞ്ഞുതീരാത്ത ദാനം നിമിത്തം ദൈവത്തിന്നു സ്തോത്രം.]]></a:t>
+              <a:t><![CDATA[14. உங்களுக்காக வேண்டுதல்செய்து, தேவன் உங்களுக்கு அளித்த மிகவும் விசேஷித்த கிருபையினிமித்தம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்கள்மேல் வாஞ்சையாயிருக்கிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 கொரிந்தியர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. தேவன் அருளிய சொல்லிமுடியாத ஈவுக்காக அவருக்கு ஸ்தோத்திரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രശംസിച്ചുവരുന്ന നിങ്ങളുടെ മനസ്സൊരുക്കം ഞാൻ അറിയുന്നു; നിങ്ങളുടെ എരിവു മിക്കപേർക്കും]]></a:t>
+              <a:t><![CDATA[2. உங்கள் மனவிருப்பத்தை அறிந்திருக்கிறேன்; அகாயாவிலுள்ளவர்கள் ஒருவருஷமாக ஆயத்தமாயிருக்கிறார்களென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉത്സാഹകാരണമായിത്തീർന്നിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[நான் மக்கெதோனியருடனே சொல்லி, உங்களைப் புகழந்தேனே; உங்கள் ஜாக்கிரதை அநேகரை எழுப்பிவிட்டதுமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. നിങ്ങളെക്കുറിച്ചു ഞങ്ങൾ പറയുന്ന പ്രശംസ ഈ കാര്യത്തിൽ വ്യർത്ഥമാകാതെ ഞാൻ പറഞ്ഞതുപോലെ നിങ്ങൾ]]></a:t>
+              <a:t><![CDATA[3. அப்படியிருந்தும், உங்களைக்குறித்து நாங்கள் சொன்ன புகழ்ச்சி இந்தக்காரியத்தில் வீணாய்ப்போகாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒരുങ്ങിയിരിക്കേണ്ടതിന്നു തന്നേ ഞാൻ സഹോദരന്മാരേ അയച്ചതു.]]></a:t>
+              <a:t><![CDATA[நான் சொன்னபடி நீங்கள் ஆயத்தப்பட்டவர்களாயிருப்பதற்கு, இந்தச் சகோதரரை அனுப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. അല്ലെങ്കിൽ പക്ഷെ മക്കെദോന്യർ എന്നോടുകൂടെ വരികയും നിങ്ങളെ ഒരുങ്ങാത്തവരായി കാണുകയും ചെയ്താൽ]]></a:t>
+              <a:t><![CDATA[4. மக்கெதோனியர் என்னுடனேகூட வந்து, உங்களை ஆயத்தப்படாதவர்களாகக் கண்டால், இவ்வளவு நிச்சயமாய் உங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങൾ എന്നല്ല ഞങ്ങൾ തന്നേ ഈ അതിധൈര്യം നിമിത്തം ലജ്ജിച്ചുപോകുമല്ലോ.]]></a:t>
+              <a:t><![CDATA[புகழ்ந்ததற்காக, நீங்கள் வெட்கப்படுவீர்களென்று நாங்கள் சொல்லாமல், நாங்களே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +8702,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 கொரிந்தியர் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
   <a:themeElements>
-    <a:clrScheme name="Theme98">
+    <a:clrScheme name="Theme93">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme98">
+    <a:fontScheme name="Theme93">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +8812,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme98">
+    <a:fmtScheme name="Theme93">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8481,51 +8987,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>32</Slides>
+  <Slides>34</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>